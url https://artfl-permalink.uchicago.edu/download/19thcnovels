--- v0 (2026-06-22)
+++ v1 (2026-10-25)
@@ -3447,126 +3447,100 @@
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/OXy1dedN5GVZw3ij</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/peXFoAaa9mldMSmf</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/SoRtOmEJjOKhXfsQ</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/qtWz-Cb49UZ5uizz</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/iOfOOdxVoRKHFhZ-</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/vCkbGLuXC4P8VYdR</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/likyFXHy-NQycECY</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/19thcnovels/ZjC6DIWiEkGkfJ2K</t>
   </si>
   <si>
-    <t>Subscriber Only</t>
+    <t>ARTFL Subscription</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3833,8948 +3807,8948 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/_cDjEWxrm9YwyymF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/RIecN5crbW7KoNz7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/U6o21jXDWLtEkxzj" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/5FrsPF0lPrlhLnO0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/o2czoNsHjJHjKUr8" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/01sWjixBjBGoQTQh" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bgh3F-x8pdF5v2Pz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/F7fhbJJ1on7KcrCq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Qb2tOX8_d_TKLMBi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/7e5-1u9GNKgyph0K" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8-Hm9BZWDtfNp9EZ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/g08Y_eDPATr7y-6S" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/2bs6Qd31htfRVzQu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/w3DyrsR4VEyMGqkz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/cEoeIIq4JXmkRGdh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XCZNz6QSRsIL69VG" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/tUT2g8dGl0H-sFOT" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/GpKDdIbOchO7ybSO" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/hi5ddglRy-tzH7wB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/sc7hrtxSUwLjKP8Q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dlIv0TUxy3y_OR9F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/0JP1XiLxacPQW06k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-R18huI8e6nIniWz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/MTYKRGUYiJlyglab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bMuuruaK4HxUVoXn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4V0mbum_ZEmCyxSa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/IgidzHz4MKE7JxNT" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/shwa0xK6Kap7cNZw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bx9OlHKqhrJKu6gL" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XZmDdjrg-1R4pNJP" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FRf49ekT3HjyhTGP" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/lyUuf1ToEaS8g2ES" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/sBmlhkvxY2h8-cZ8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/OLctFqrh9Y9GUj5d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8ASVVgiCSrUFXZ_F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/o65xjq4ijmi5BqtP" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/CMMuWg2Zk6CmGluQ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/GV5K_O3ktk4Igph4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-Jw5cXhObzqPwHy1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/BWSx_tNCuyUwqHAr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/2uhIVW-ZwkmyUlKq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/S57zSgD1xHebEKpD" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/wj-5MRgrTwCEdM1e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/RYmEFA2dCgSytm3B" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Vt7AxQ7ZZfGSkdXx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/myotUMizS-8WT3lP" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pdQuCKoEmhjM69OC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/A3k5bYUksY37PuBT" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/6t9A-wcntF_mf-G6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/fxlhZtBpJg1D0EOh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/23QEDll4ohspgtTs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XcK7hEQFsVyL1Phx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Enr4541T2aVU33ni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/yRxH8q5WMpA1AIr5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/QckJ0JFfU3M0lgDB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/OEm9ySD3Jq_VbbW0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/jfbIvJwyDxbMvHlH" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/kS1h7-fJldIQqv6-" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/hCFDyoUICjFZefel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gV_VpsFDzCqjdWTi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ExgujIIy6yv1qbOz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/O-fc73MVzgZX9Ahd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-btNsSjrH7PDtCFL" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/OdwK8q6Fuo5nnbSh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/o1ilzfz8pTOftdvx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/BT-TWQQG1PMfRBni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/7lYY8MEhyLlqQv5I" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/wOrssv3iICLe7Xgw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/arINVjILdxKHyn6c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/m50whNQrCQMukjcS" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Jyj3-1Xuw3XViJ73" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/2PnIfrkbEqzP6Q56" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/uTpSYFNBR6I_LBA0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HgEQ5QWmlMtTqohR" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/wB2UFutrkkwiHTqp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/aFq255bOEqxujxoZ" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/TWfUer3IfYPxZ6a4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/vHL3ZR-Dtnfaofhe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SYsD7nBL5WlkW-c7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/9VCAcCHTInsFVQaY" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/uzA9DTdBAxUu4ZWw" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/afkIhVZHf6mbaol5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XkD5Xp-p7nM50ZBA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WjUc70yVOsaKFgtd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ajmBmaOWYYnQ0B4g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HZygGC6qgzTByGWB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gPAs61lG-F2uaaN3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/EiYLgwKgbIWtx4QO" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/y9ivbrDVCkC4HStk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/y_GuQo9nyLxJjz5Z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/VvTHO-mBG_ZAOuHY" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/V8NmT-69TtOxsTIr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WDfy1a2eQz_DTmQe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/1fRX8luH-d2TtvQ_" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/6UAiWJTRuSoxPKVY" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/chPT7CnWJdJtR9J9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/_1pMdW1-u9l8CfBF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pM3_F5Vxzdr_Mf1k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/TeFKO0jYRuzKakQK" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/y9TLdDsz0hbZ6Umb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/78cqNYtFEozQ91Zz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/VAasOnD6sixuej28" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/BsB8rG8XPsxGJ-OW" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/yyQIGwwsHle6z-yw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/jhMavBNkSIUO-CtF" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3adMDzOpBZMUQD9k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/fm6OQdNCuQmx_da0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iUjVoGMV-htnbq82" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/U06fZ19Ows_GoG8U" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/snKa7LKLI9WX0_y4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/yRqyZCdaN00vUi9B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/VpAptIynH57a0do0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/O6_0Fl3kI9IpNM9X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Wjc0NFj1oY1oMC3W" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/CmgnPUmL1MIbLdBM" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iwjaKJ_RTcevbhev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/avG199pqwnZ0UimW" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/5ka6YkmdJyWqQcx3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8GXBloCVrLBXkRtw" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/_VbAL-Y0S-aG9VkL" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/1ukCFIN7cvmxtLwE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/o4VfAeZAEbXKLHNW" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/mi6xNSz4TmHOy72E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8PvtFH_BVcHHJCOE" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/lA2Rzh7bk92JiXYS" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/p_WJRZa-V--URZOg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dP4PbGN6dF-dywhh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3Vy0yjz8w_idkfvA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3RmgFa2RyuAF13aN" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dG-Z9AImbVnWRi0z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ArvPa0onZOYe07ct" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/KmoYb-S1owX-jNF7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/QscWass3i9qtK6eH" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/a3vLpYhO4vQN1i1r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/h0uTwOT8E1TbvoO-" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/QVsiqKlqRV-I3Qc_" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/GLEr2eHZ0MpZnbkj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/tvis-zm_kLIaTs5Q" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/jPefNiekMbtUkN-H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bBrNbx9aL-EV4OVb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pf6xyl0jdSqgbLAl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/fSeVdZ45B_mqrnNC" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/y9zC-TL9hUM2O0AF" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HrHkij84YOfHWwff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/BQyQ-ee5QekGXJl3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pLRc7uefcK4RBvF9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/npI0a9l6eozM-wb-" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/rIe10t58XHEGufy3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bTjkN48R4cIp-zEF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/McR1-Ng0iLRsWUJs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/QRcsTOSfJgwHqFfF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iL6crJE3rS2VsJMB" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/5TmP2i5SDafY16Sv" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8i6b6-hO8VXlcwGb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/xueFPdSeZ-bGUndB" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/wQBDIK5dINrBnvWh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/k4fNWTktCasia5Yv" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/z1-QK-3IO8ZuimK6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/BeCSJp3OzF_Lvraf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/1ZUmx72HKnu8GxGR" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/F-urbCDr04-bZDaP" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FJxqqkbx477-F3Tn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/E2sd3XAXxT8ypMMr" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8SMvbVLIFPN1brhu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/98VejZDRgeFOjac9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/07vmSLvMG9ie752z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/6SDcgr6A3C4TXrD6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/94hbyVUU-s_85g43" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/B5GItrOycHeHRQ2Z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/n7DUQxVH7hg0DMwk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/YYR8rAlhJBOf7t6F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/A99am0rmp5LO9GGZ" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LKjC3kj12UtpiGKq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/56DZzCTdethWqQV8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/0eiIB4JVh75TmbGS" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/uVmxZ5Dco-S7MpHw" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/heYFqkJ2pyqglzn-" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/E67oVI5EdDI0qluT" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4xwRuk2APDnnWbrw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-eChyES5JRWhsT9G" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/NCNHL4LTLxvF96ew" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/QZHtOg2FZNJsBZKg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LTwYfDOk68wbloTZ" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bTEDNycyje712a68" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/2r5zwP1oP7HoBKDS" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/s6ovkzu8iul4fSUY" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HDbEktToACDjk-9m" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ArCSRrvhvehf2sks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/jQgi5T7wd54psyRZ" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/K60HCFQ09HH8I3Hd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/yxgQOhHTX8F0Gi49" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/vBxnlLa9LTfYJZOv" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/1uMuxLjRudQeku7k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8yBas-0G0rZuFyC4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/J_jVWwVtordIM4uz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/47gB3NUXoof-PPRu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/sATXs1lZb8cJVuhE" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/flON6mo4mWdBmS9D" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/zu2YjnKZErEtXQE0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ZMTq9SsJo9ruukX9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3xLRPU-Sz3z_mWrP" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/IxGqhs431Rw9STMS" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Im91MStyacMjiSZP" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/S3SgvV_tmggTCBEj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Vk5eWxBtNpxllxwH" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/_1qMdkENklyxdxfA" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/RGdu4VSVv8JGGaVo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/KaxfRdCGGAB3g0vx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/lpAy0CHnR744MOu-" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ZyVxJppayQW9mo5n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/y77KNJLmycVeZtP5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Cl5nPd-Fwy6-x3rc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/D1zvgmwpH-5SaMRU" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/b6rhqw11wLd-VjTH" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8qchjxbKNklu-6dO" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FUaIiuXmiRATAHWt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/T9IvG3FKTLLnCo5o" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/aV2KUxYwBAsq_Aos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ZMUEtCr7MGUaw_am" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SoaMu4u3rVfp9Mo-" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/opt2g4WwtXiPfyQn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/rJcDkAehALcYnyyx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gqLlE-1sguUeuedA" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/fI3OmfTbfcB1XoKK" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/O7GO946ppiavBH9l" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LHOtFuNHofpQiFab" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Bbc4LUlcaKDwwroT" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/66cB3PhestrIfSwV" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/DQwny9bIsLHX1IGB" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/KK05yk__Zty1lXMj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/cYExvsCtQmF66fVN" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/1OOvq_HyiZNnGCLr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ZMBDDog7D8rZwmFO" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8BvsNT22QVEvqNTu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FjVe7IxSoLfibFDi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iF6svVm0e68NNRdZ" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LwxgvPN5YSZz0YF6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-qpFaZr24dlBgCyX" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/v2xlKIX7nQybcKWD" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Rd5omqKooRJbRnz0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/uRfHbt__rDZ-zgjc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4ugYTQY7cYUyH-Cc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/N5V1mMip7uTtGBEE" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/tEElvMii6TopoXgW" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LnOU4b_NjZfF4wD2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/nGZdf6DPpZQNdj_q" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LaOZgcyYoUtwPiWT" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/seS0tP0FyOGKDfM_" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/oUFwCbSstUXQ_tTK" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/RUJzkWRPFSFg2Pqm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/0O0pTcWVeqqYUbpG" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/aD6A0zqJ5ywibH5h" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/KbehcZ5nOrUZXZZO" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/UxHQkEe4D-qCWYAR" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/wvmoikkrVXjI3UMj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FsXvBaq7x4qh8Ut-" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4qVitzg2rcoV8xKS" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4eMnpyZLvmwYZCOJ" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/TPTJyApPbVKrE_7F" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/StP4jSUOvDJm7fWf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XjKLZfPDF4vJ-gWy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/GNejXnmkd4THx52v" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SMOCqtbTfr1aqYW7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/NInoyjUI7MrfFVJP" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/MKvkFpt-hTAYoLZA" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/StxdKSNrYcFoW8kJ" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WQs6qldEX02Uox4u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/fc3X9hml0z18Z28_" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Reu5Xr1KchRcpVLN" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/AdLzLDRnYIb85aEB" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/DgxaiAkVoyB4ttIM" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/fOmEeSkAiroDhyjy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/D0pRrfFA_VT-bFFT" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/UYBI1FxWL18exNDx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/EKGRMZGqXcs-i3YM" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4gz6PgeJmtUv5s_9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/qrnjXXp6onjG9v8X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/uJdE84MxxFS4aN7D" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/_CeN1LJ9ACm62oUn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/tXvbvmvocN4uf6xv" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dqKAcHCBWWsxdVvp" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/DRrPflGldmwsuAoW" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/q-uv3d0UHi-2Kvyf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/212J5opZyhaNk5PU" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/lsDAiGSs2Z_Ahu4j" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/PyL6GWLN28-vt2Bb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/jb9GffmtNKStk3Ng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/zrj70Xh6QBCVtUyk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/wyYubG_CAjnkR2LO" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iQcT22vaj6jDUEzL" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XQYZ36Pwkye2CQ_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/c9ial8VaRtOZGn-F" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ZzcEd5ivj5rHm5IA" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/r3nZ-OPmaTkFPcIo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/49BMee9yUqYirrEp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/K_SxR4qeGnJFHhDL" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/JMX0mU6qklcN5Fth" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/75L2hSeE1pgP6j1G" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HGSvhG1VSeBH9yQE" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pH-nnlG5800m3XkH" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/E8ZOfLAJ2c1Sfv1n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FCL0pKvyEyxoyaSS" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Vdk6Vqilgfek0iLa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Ow_PQffqt18ej3XF" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/CGIj6q-b6ri-sOPx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bQzz2oiCxzfCRah6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gw0nM8biLPMQlL8c" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/V1l6N1XsHhZQCo1J" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/F81WbhHpAKqsYqHc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/qF5auK-fMJQX6BXF" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/RTAfWnXT7H2ver78" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3GjCD6TiZe7zoYL7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/JotdDQKCh2oj-UH3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/tVoBwLXmc4jvt2io" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/hu71irfOLIwQAEd5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/DvYRwdaSxNGMnwA-" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/db1VC9vm-kvQm2NG" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/zbo02MgykQkCfoIp" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/qTaA_fugc0TDmMBQ" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/T0FfCtO_VHFIWliT" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/DAc7WVSRdaBvMBx-" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/m7TRAQOc3YTu72UX" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/By4ICZAtOUBsx2My" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/rfeS1fe3TWUqWcEY" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/t-XlCb6c3bpM1G8x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/6Wxur91TIPj4MCDn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/zUw7iu9J9oUlLBKT" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/QodfbwM679yHG2pm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/G2Yp5WXqwIVgrq1o" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/UKOpms4XTSpLA_AL" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/RC_ak-zenDmW7eUf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Ze1HSWxWQj_elkOE" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/D_XLVrz7InGLQSOf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/cj0bxaRuYyb_J3g1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/7GhRkIWuw2tRqQii" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/AwdeLoHsG76Ydyty" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/AGaAsJjIHFal8-jL" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LJR-61c7F8gEjwR2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/eIsGYy-QupBVgfMi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/M1HplaCUtC3z2iwt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/OMDm-pkMaHXC1y6S" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HgcJMMAhBRwgkMdd" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/NpSdQ_MX5eIzk713" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-UxnVRF3Ov4S1Hmj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WYFfrY0t0V3fNBzn" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/UU9Y0QsPAqdGJed_" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-_-Ub3giX-Ol67GA" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/uRd1jxQ5ZN-00iCd" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/xKDT8pOm03ok0rZ6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/GRb7PdPNGmsFSjbL" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/hN3LmIGXtTZ8P4zU" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gSqIDsnyzHeXYlwC" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/uFLxa7GjobM2Du3C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/I0hFUJkyu6MUHoEV" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HQfNGOI_sopwPL2u" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WJ0_GlMuG-Wqtm1b" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3Ej67zTcIQWkhFdn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/d_yQiQSCUYI9Z2SL" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/BYjP74JwS8FfpPKS" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4QSzT4GD1LC4Hv5P" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Cn5RHM06Ivn_HBy4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/UiZ0OHhTn2nbCuXT" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/A_qjWc7HpzvI1nqu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/T4k7ma4UnCTm7S4N" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XekebTyavycNJXYP" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/JWHm4DgULi0UjGOf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gYz2y1HVLs1sHOey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/67Qy7794fFriWrF6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pTtrurmzlQ7523ot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4GPk_oNwI14n_TPl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iZsqSSfvQKsXy3sd" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bb1QBytNa4pYr5mj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dMp3uGYOlYUL5XsF" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Xsj_lm-n3H1UJPn6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LInx2cWbkd0-4OGE" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/xq3qvkJzSPRvmrGW" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SeTTxINgEKIpxVBp" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/vvQHnx-Z3yicZ6lt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pNGsNZaf3mkf_3LR" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/O64sC7BRNIW2OLYq" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8XwRumChW20TFUJl" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/niqj2oJbsaqlN2Dl" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LEobo_Enurn3acwq" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WGPiBx8q_hnWDzt1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3UMTHnCYU5l50Nv-" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HluMzZMBUTBNm6hc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/j1ZXUb1qZ2-NHcLi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/X6ja-k0K3AKKIf9y" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/u9b7cxlm-RRg3R8y" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/RZWSSkkWgmEE91bL" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/kLjSBF4kRyypaDo2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/p8V-qrsf8sSO1rql" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/lfP40FXdDK5F5k09" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/rMXbiYVJirKMTZmn" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/NBt-nknqHkcif-8r" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gZ6iWl5totim6dQt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/vciUF_-ctdWPdXdO" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/sbM92E-FI0UB4-Ah" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/VmkVnIFb-HbN7PnF" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FPIaP2bUnmeYtw9G" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/B-3pfnrVBjVEjnDd" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/f2shyiqNkXMVjeQr" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/LfEVjQxfGOOC7owo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Loo_kyOzAD3nR8eL" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/E1Ek--rqv8xTpggN" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WClNH1azdniPpBLZ" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/eAAi3xD2VIudw27J" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dqw3p7IVrwp3U6HL" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/xHKv-h_bZ3Nu82n8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3ZOmixA8LDmHkJ2r" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SBjkiNQbxmk1DtQG" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/R0dXCDT1GCYHDbya" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/h6b6N8lmFREEENQ3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/CbVpTx0sMsXVy5HV" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ZX5AbXeGjfRvykba" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/prbrsJwsETuxO8Eu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/QIV4unMbuYAQMAW2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/CxZQSlDhS8AFpG77" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/1TFzNXyHMHioXr7b" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/2dLmd___SPv2aMbP" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/34at7sOPIMe_bBGQ" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/EJHANZ3ytJ8t_u4i" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/kYT9fAyXSIGOrQVI" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-h3Un9KhN16G6KAB" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/7y1DJ9340-B8lzbP" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/HYxQnzjnwR3iMWW8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/XO5m5VBhcQ5VSQzO" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SJEoJPeOTyjFOG2X" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/IjPVbm0btT1OSn2S" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/N1BnUz6FZPdCzWP0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/OkO7PRAmyR6je7MV" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bdCU9jh2xtxn9Qyw" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/cg5qWHjGGDk6hRTa" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FSZr-KZ6CAj8SB__" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-RNl3doSnmN7EcRC" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/FcNH4mjByUQJNip6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/xD5zWmAroOzRIKFy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/UdAvPumCts3AK9Af" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/qrg5WHX_xHmDg9tx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/AJTf3nRJ_2mJfdTV" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/eFxqNGuByVoIn0Nj" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/zHD-NV5qLQnxDQMB" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/zjxd-7md2Mc6m3e8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/es7kxhKgq-LY8PaL" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/_22TyNKBNnvKJsCM" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/5lUohx-DYr5Rcook" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/eEbDt5Uz8rmzW_RZ" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/GmNY_djUNe8fgotK" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/MeQg1ickgTAu3D3P" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/5I4TFw_PiuOixf9I" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pY__ywNHqcw2bseT" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/la1Iz5pDIuh40dlc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/s0x4RhNtqbwFqbah" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/p9ICP6TDCpwpFMVg" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/aJ_Mne-GWG3_2YU1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/gwmLZSU3kXpAV-8V" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dgLzM9o4Wl_cRqep" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iFWWe5vAKvvemSTQ" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/4dI9N_Nb9nOY35Ws" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/3NgauLUoe46cpP2V" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/7duEsSBDHPFchhEc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/wOZn0yTAmfxxgKBF" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/t8FXAuhhoKsxLW3F" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/a8zWILIYRvECVN09" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/a6KfoRBTEA5PZXuv" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/p0bAtMmRazRmD6WM" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/61LZx_lsn_YK-NtS" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/dsz-cBBrmuq1gKqK" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bLTdlwCzqreeFAja" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/9QIdsPfgAtu_kP5s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/BihX11hQ7zPnfbAl" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/JScKUZ5CVzyOSwAG" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/D8B_b0TuS-TpMEyF" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/l-iL9BEp4CaAn5EH" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/91WvchEkRmuIsjNn" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/UuEjoUU45dbi4PVZ" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/WUGDf-ect4DHNpvs" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/mGPN0qb0OgMnIpgl" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/zEMHIHjph60IYxPm" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/CuUn5y_NiLClHQR4" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/AxBXdQHNGhTBOvFv" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/T9I0WnOnZ6lkzh1T" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/D5-BSWaKrcKTeG8M" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/xUE9kX8gg1Vm6HyY" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/pr-AQySICzzyD-1H" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/hhnoGe0JY-f3rbl9" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ffiHnmah20e_HeOo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/bzKfkBhhzW7Exg7I" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Du0LwtyVpzBWCiys" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/DjldqvUX1BffT3xs" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/X1Q9V7xzQa4zz4iX" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/OTuENqJELfgxRMNB" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/vD6JXVkpvBAEktm8" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/F4qZumM8H6_0PD6O" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/_ClVKNzRVjpdSI-Z" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ax0Hoq0K6kSKpXH3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/YoFtOFzYvyS_JypW" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/w2IYr5Vl0Dpk7IY0" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/o-4lk4NlDmsOEnz2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/JhQbh2dxNfBeaz89" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/VxbCfnU764ZUTQRW" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/f0B8mt19QvQbjxjR" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/q15m0QMml4PWG6Bn" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/paeDg9-11l8jBKvx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ySkeSfTQgmuB5nsJ" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/eNUgVUB7xv-3-ya8" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ILhHk8ntc_b5xFAw" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/NrmmNnd3k8-5q0xu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/-PEburHEtSZ_tjtn" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Kgb3DOx4W9JzOXov" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/Csh-AiaE12T_Lczj" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/8ciypaOQ5gKC8IzI" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SN792wOROkOVq5fN" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/MiqW4C6iUJsKLUE0" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/CpsuyD65IFqvf601" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/OXy1dedN5GVZw3ij" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/peXFoAaa9mldMSmf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/SoRtOmEJjOKhXfsQ" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/qtWz-Cb49UZ5uizz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/iOfOOdxVoRKHFhZ-" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/vCkbGLuXC4P8VYdR" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/likyFXHy-NQycECY" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/19thcnovels/ZjC6DIWiEkGkfJ2K" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E524"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>100</v>
       </c>
       <c r="C2">
         <v>1792</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>622</v>
       </c>
       <c r="E2" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>101</v>
       </c>
       <c r="C3">
         <v>1794</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E3" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>102</v>
       </c>
       <c r="C4">
         <v>1795</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E4" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>103</v>
       </c>
       <c r="C5">
         <v>1796</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E5" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>104</v>
       </c>
       <c r="C6">
         <v>1797</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E6" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>105</v>
       </c>
       <c r="C7">
         <v>1798</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E7" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>106</v>
       </c>
       <c r="C8">
         <v>1798</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E8" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>107</v>
       </c>
       <c r="C9">
         <v>1798</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E9" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>108</v>
       </c>
       <c r="C10">
         <v>1799</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E10" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>109</v>
       </c>
       <c r="C11">
         <v>1799</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E11" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>110</v>
       </c>
       <c r="C12">
         <v>1800</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E12" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
         <v>111</v>
       </c>
       <c r="C13">
         <v>1801</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E13" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>112</v>
       </c>
       <c r="C14">
         <v>1802</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>634</v>
       </c>
       <c r="E14" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>113</v>
       </c>
       <c r="C15">
         <v>1802</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E15" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>114</v>
       </c>
       <c r="C16">
         <v>1802</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E16" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>115</v>
       </c>
       <c r="C17">
         <v>1802</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E17" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>116</v>
       </c>
       <c r="C18">
         <v>1802</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E18" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>117</v>
       </c>
       <c r="C19">
         <v>1802</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E19" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
         <v>118</v>
       </c>
       <c r="C20">
         <v>1802</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E20" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21" t="s">
         <v>119</v>
       </c>
       <c r="C21">
         <v>1803</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E21" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>16</v>
       </c>
       <c r="B22" t="s">
         <v>120</v>
       </c>
       <c r="C22">
         <v>1803</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E22" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23">
         <v>1803</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E23" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>17</v>
       </c>
       <c r="B24" t="s">
         <v>122</v>
       </c>
       <c r="C24">
         <v>1804</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E24" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>12</v>
       </c>
       <c r="B25" t="s">
         <v>123</v>
       </c>
       <c r="C25">
         <v>1805</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E25" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>124</v>
       </c>
       <c r="C26">
         <v>1806</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E26" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>15</v>
       </c>
       <c r="B27" t="s">
         <v>125</v>
       </c>
       <c r="C27">
         <v>1807</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E27" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>126</v>
       </c>
       <c r="C28">
         <v>1808</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E28" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29">
         <v>1810</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E29" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>128</v>
       </c>
       <c r="C30">
         <v>1811</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E30" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>129</v>
       </c>
       <c r="C31">
         <v>1811</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E31" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>18</v>
       </c>
       <c r="B32" t="s">
         <v>130</v>
       </c>
       <c r="C32">
         <v>1813</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E32" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>19</v>
       </c>
       <c r="B33" t="s">
         <v>131</v>
       </c>
       <c r="C33">
         <v>1813</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E33" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>20</v>
       </c>
       <c r="B34" t="s">
         <v>132</v>
       </c>
       <c r="C34">
         <v>1816</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E34" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>21</v>
       </c>
       <c r="B35" t="s">
         <v>133</v>
       </c>
       <c r="C35">
         <v>1816</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E35" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>134</v>
       </c>
       <c r="C36">
         <v>1817</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E36" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>135</v>
       </c>
       <c r="C37">
         <v>1818</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E37" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38">
         <v>1819</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E38" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>22</v>
       </c>
       <c r="B39" t="s">
         <v>137</v>
       </c>
       <c r="C39">
         <v>1820</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E39" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>23</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40">
         <v>1820</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E40" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
         <v>139</v>
       </c>
       <c r="C41">
         <v>1820</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E41" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>24</v>
       </c>
       <c r="B42" t="s">
         <v>140</v>
       </c>
       <c r="C42">
         <v>1820</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E42" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43" t="s">
         <v>141</v>
       </c>
       <c r="C43">
         <v>1820</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E43" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>26</v>
       </c>
       <c r="B44" t="s">
         <v>142</v>
       </c>
       <c r="C44">
         <v>1820</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E44" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>27</v>
       </c>
       <c r="B45" t="s">
         <v>143</v>
       </c>
       <c r="C45">
         <v>1820</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E45" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>144</v>
       </c>
       <c r="C46">
         <v>1820</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E46" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>145</v>
       </c>
       <c r="C47">
         <v>1820</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E47" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>23</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48">
         <v>1821</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E48" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>21</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49">
         <v>1821</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E49" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>22</v>
       </c>
       <c r="B50" t="s">
         <v>148</v>
       </c>
       <c r="C50">
         <v>1822</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E50" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>23</v>
       </c>
       <c r="B51" t="s">
         <v>149</v>
       </c>
       <c r="C51">
         <v>1822</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E51" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>23</v>
       </c>
       <c r="B52" t="s">
         <v>150</v>
       </c>
       <c r="C52">
         <v>1822</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E52" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>23</v>
       </c>
       <c r="B53" t="s">
         <v>151</v>
       </c>
       <c r="C53">
         <v>1822</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E53" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>23</v>
       </c>
       <c r="B54" t="s">
         <v>152</v>
       </c>
       <c r="C54">
         <v>1822</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E54" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>6</v>
       </c>
       <c r="B55" t="s">
         <v>153</v>
       </c>
       <c r="C55">
         <v>1822</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E55" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56">
         <v>1822</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E56" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
         <v>155</v>
       </c>
       <c r="C57">
         <v>1823</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E57" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>28</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58">
         <v>1823</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E58" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>27</v>
       </c>
       <c r="B59" t="s">
         <v>157</v>
       </c>
       <c r="C59">
         <v>1823</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E59" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>158</v>
       </c>
       <c r="C60">
         <v>1824</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E60" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>29</v>
       </c>
       <c r="B61" t="s">
         <v>159</v>
       </c>
       <c r="C61">
         <v>1824</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E61" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>28</v>
       </c>
       <c r="B62" t="s">
         <v>160</v>
       </c>
       <c r="C62">
         <v>1824</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E62" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>23</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63">
         <v>1825</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E63" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>7</v>
       </c>
       <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64">
         <v>1825</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E64" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>7</v>
       </c>
       <c r="B65" t="s">
         <v>163</v>
       </c>
       <c r="C65">
         <v>1825</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E65" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>7</v>
       </c>
       <c r="B66" t="s">
         <v>164</v>
       </c>
       <c r="C66">
         <v>1825</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E66" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>13</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67">
         <v>1826</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E67" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>13</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68">
         <v>1826</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E68" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>30</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69">
         <v>1826</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E69" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>31</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70">
         <v>1826</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>690</v>
       </c>
       <c r="E70" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>32</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71">
         <v>1827</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E71" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>23</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72">
         <v>1829</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E72" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>23</v>
       </c>
       <c r="B73" t="s">
         <v>171</v>
       </c>
       <c r="C73">
         <v>1829</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E73" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>172</v>
       </c>
       <c r="C74">
         <v>1829</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E74" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>34</v>
       </c>
       <c r="B75" t="s">
         <v>173</v>
       </c>
       <c r="C75">
         <v>1829</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E75" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>27</v>
       </c>
       <c r="B76" t="s">
         <v>174</v>
       </c>
       <c r="C76">
         <v>1829</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E76" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>35</v>
       </c>
       <c r="B77" t="s">
         <v>175</v>
       </c>
       <c r="C77">
         <v>1829</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E77" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>30</v>
       </c>
       <c r="B78" t="s">
         <v>176</v>
       </c>
       <c r="C78">
         <v>1829</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E78" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>36</v>
       </c>
       <c r="B79" t="s">
         <v>177</v>
       </c>
       <c r="C79">
         <v>1829</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E79" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>23</v>
       </c>
       <c r="B80" t="s">
         <v>178</v>
       </c>
       <c r="C80">
         <v>1830</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E80" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>23</v>
       </c>
       <c r="B81" t="s">
         <v>179</v>
       </c>
       <c r="C81">
         <v>1830</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E81" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>23</v>
       </c>
       <c r="B82" t="s">
         <v>180</v>
       </c>
       <c r="C82">
         <v>1830</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>702</v>
       </c>
       <c r="E82" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>23</v>
       </c>
       <c r="B83" t="s">
         <v>181</v>
       </c>
       <c r="C83">
         <v>1830</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E83" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>23</v>
       </c>
       <c r="B84" t="s">
         <v>182</v>
       </c>
       <c r="C84">
         <v>1830</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E84" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>23</v>
       </c>
       <c r="B85" t="s">
         <v>183</v>
       </c>
       <c r="C85">
         <v>1830</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>705</v>
       </c>
       <c r="E85" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
         <v>184</v>
       </c>
       <c r="C86">
         <v>1830</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E86" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>23</v>
       </c>
       <c r="B87" t="s">
         <v>185</v>
       </c>
       <c r="C87">
         <v>1830</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E87" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>26</v>
       </c>
       <c r="B88" t="s">
         <v>186</v>
       </c>
       <c r="C88">
         <v>1830</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>708</v>
       </c>
       <c r="E88" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>35</v>
       </c>
       <c r="B89" t="s">
         <v>187</v>
       </c>
       <c r="C89">
         <v>1830</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E89" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>37</v>
       </c>
       <c r="B90" t="s">
         <v>188</v>
       </c>
       <c r="C90">
         <v>1830</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E90" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>189</v>
       </c>
       <c r="C91">
         <v>1830</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E91" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>38</v>
       </c>
       <c r="B92" t="s">
         <v>190</v>
       </c>
       <c r="C92">
         <v>1830</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E92" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>32</v>
       </c>
       <c r="B93" t="s">
         <v>191</v>
       </c>
       <c r="C93">
         <v>1830</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E93" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>23</v>
       </c>
       <c r="B94" t="s">
         <v>192</v>
       </c>
       <c r="C94">
         <v>1831</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>714</v>
       </c>
       <c r="E94" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>23</v>
       </c>
       <c r="B95" t="s">
         <v>193</v>
       </c>
       <c r="C95">
         <v>1831</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E95" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>23</v>
       </c>
       <c r="B96" t="s">
         <v>194</v>
       </c>
       <c r="C96">
         <v>1831</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E96" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>23</v>
       </c>
       <c r="B97" t="s">
         <v>195</v>
       </c>
       <c r="C97">
         <v>1831</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E97" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>23</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98">
         <v>1831</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E98" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>23</v>
       </c>
       <c r="B99" t="s">
         <v>197</v>
       </c>
       <c r="C99">
         <v>1831</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E99" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>23</v>
       </c>
       <c r="B100" t="s">
         <v>198</v>
       </c>
       <c r="C100">
         <v>1831</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E100" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>23</v>
       </c>
       <c r="B101" t="s">
         <v>199</v>
       </c>
       <c r="C101">
         <v>1831</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E101" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>23</v>
       </c>
       <c r="B102" t="s">
         <v>200</v>
       </c>
       <c r="C102">
         <v>1831</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E102" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>39</v>
       </c>
       <c r="B103" t="s">
         <v>201</v>
       </c>
       <c r="C103">
         <v>1831</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E103" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>27</v>
       </c>
       <c r="B104" t="s">
         <v>202</v>
       </c>
       <c r="C104">
         <v>1831</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E104" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>27</v>
       </c>
       <c r="B105" t="s">
         <v>203</v>
       </c>
       <c r="C105">
         <v>1831</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E105" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>40</v>
       </c>
       <c r="B106" t="s">
         <v>204</v>
       </c>
       <c r="C106">
         <v>1831</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>726</v>
       </c>
       <c r="E106" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>41</v>
       </c>
       <c r="B107" t="s">
         <v>205</v>
       </c>
       <c r="C107">
         <v>1831</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E107" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>31</v>
       </c>
       <c r="B108" t="s">
         <v>206</v>
       </c>
       <c r="C108">
         <v>1831</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E108" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>23</v>
       </c>
       <c r="B109" t="s">
         <v>207</v>
       </c>
       <c r="C109">
         <v>1832</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E109" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>23</v>
       </c>
       <c r="B110" t="s">
         <v>208</v>
       </c>
       <c r="C110">
         <v>1832</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E110" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>23</v>
       </c>
       <c r="B111" t="s">
         <v>209</v>
       </c>
       <c r="C111">
         <v>1832</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E111" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>23</v>
       </c>
       <c r="B112" t="s">
         <v>210</v>
       </c>
       <c r="C112">
         <v>1832</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>732</v>
       </c>
       <c r="E112" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>23</v>
       </c>
       <c r="B113" t="s">
         <v>211</v>
       </c>
       <c r="C113">
         <v>1832</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E113" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>23</v>
       </c>
       <c r="B114" t="s">
         <v>212</v>
       </c>
       <c r="C114">
         <v>1832</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E114" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>23</v>
       </c>
       <c r="B115" t="s">
         <v>213</v>
       </c>
       <c r="C115">
         <v>1832</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>735</v>
       </c>
       <c r="E115" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>23</v>
       </c>
       <c r="B116" t="s">
         <v>214</v>
       </c>
       <c r="C116">
         <v>1832</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E116" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>23</v>
       </c>
       <c r="B117" t="s">
         <v>215</v>
       </c>
       <c r="C117">
         <v>1832</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E117" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>23</v>
       </c>
       <c r="B118" t="s">
         <v>216</v>
       </c>
       <c r="C118">
         <v>1832</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E118" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>39</v>
       </c>
       <c r="B119" t="s">
         <v>217</v>
       </c>
       <c r="C119">
         <v>1832</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E119" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>42</v>
       </c>
       <c r="B120" t="s">
         <v>218</v>
       </c>
       <c r="C120">
         <v>1832</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E120" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>43</v>
       </c>
       <c r="B121" t="s">
         <v>219</v>
       </c>
       <c r="C121">
         <v>1832</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>741</v>
       </c>
       <c r="E121" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>220</v>
       </c>
       <c r="C122">
         <v>1832</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E122" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>38</v>
       </c>
       <c r="B123" t="s">
         <v>221</v>
       </c>
       <c r="C123">
         <v>1832</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E123" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>44</v>
       </c>
       <c r="B124" t="s">
         <v>222</v>
       </c>
       <c r="C124">
         <v>1832</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E124" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>41</v>
       </c>
       <c r="B125" t="s">
         <v>223</v>
       </c>
       <c r="C125">
         <v>1832</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E125" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>31</v>
       </c>
       <c r="B126" t="s">
         <v>224</v>
       </c>
       <c r="C126">
         <v>1832</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E126" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>23</v>
       </c>
       <c r="B127" t="s">
         <v>225</v>
       </c>
       <c r="C127">
         <v>1833</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>747</v>
       </c>
       <c r="E127" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>23</v>
       </c>
       <c r="B128" t="s">
         <v>226</v>
       </c>
       <c r="C128">
         <v>1833</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E128" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>23</v>
       </c>
       <c r="B129" t="s">
         <v>227</v>
       </c>
       <c r="C129">
         <v>1833</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E129" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>23</v>
       </c>
       <c r="B130" t="s">
         <v>228</v>
       </c>
       <c r="C130">
         <v>1833</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E130" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>45</v>
       </c>
       <c r="B131" t="s">
         <v>229</v>
       </c>
       <c r="C131">
         <v>1833</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E131" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>46</v>
       </c>
       <c r="B132" t="s">
         <v>230</v>
       </c>
       <c r="C132">
         <v>1833</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E132" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>47</v>
       </c>
       <c r="B133" t="s">
         <v>231</v>
       </c>
       <c r="C133">
         <v>1833</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>753</v>
       </c>
       <c r="E133" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>38</v>
       </c>
       <c r="B134" t="s">
         <v>232</v>
       </c>
       <c r="C134">
         <v>1833</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E134" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>17</v>
       </c>
       <c r="B135" t="s">
         <v>233</v>
       </c>
       <c r="C135">
         <v>1833</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E135" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>41</v>
       </c>
       <c r="B136" t="s">
         <v>234</v>
       </c>
       <c r="C136">
         <v>1833</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E136" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>23</v>
       </c>
       <c r="B137" t="s">
         <v>235</v>
       </c>
       <c r="C137">
         <v>1834</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E137" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>23</v>
       </c>
       <c r="B138" t="s">
         <v>236</v>
       </c>
       <c r="C138">
         <v>1834</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E138" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>23</v>
       </c>
       <c r="B139" t="s">
         <v>237</v>
       </c>
       <c r="C139">
         <v>1834</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>759</v>
       </c>
       <c r="E139" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>23</v>
       </c>
       <c r="B140" t="s">
         <v>238</v>
       </c>
       <c r="C140">
         <v>1834</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E140" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>23</v>
       </c>
       <c r="B141" t="s">
         <v>239</v>
       </c>
       <c r="C141">
         <v>1834</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>761</v>
       </c>
       <c r="E141" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>23</v>
       </c>
       <c r="B142" t="s">
         <v>240</v>
       </c>
       <c r="C142">
         <v>1834</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E142" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>48</v>
       </c>
       <c r="B143" t="s">
         <v>241</v>
       </c>
       <c r="C143">
         <v>1834</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E143" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>49</v>
       </c>
       <c r="B144" t="s">
         <v>242</v>
       </c>
       <c r="C144">
         <v>1834</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E144" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>36</v>
       </c>
       <c r="B145" t="s">
         <v>243</v>
       </c>
       <c r="C145">
         <v>1834</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>765</v>
       </c>
       <c r="E145" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>38</v>
       </c>
       <c r="B146" t="s">
         <v>244</v>
       </c>
       <c r="C146">
         <v>1834</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E146" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>38</v>
       </c>
       <c r="B147" t="s">
         <v>245</v>
       </c>
       <c r="C147">
         <v>1834</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>767</v>
       </c>
       <c r="E147" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>38</v>
       </c>
       <c r="B148" t="s">
         <v>246</v>
       </c>
       <c r="C148">
         <v>1834</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D148" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E148" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>38</v>
       </c>
       <c r="B149" t="s">
         <v>247</v>
       </c>
       <c r="C149">
         <v>1834</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D149" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E149" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>38</v>
       </c>
       <c r="B150" t="s">
         <v>248</v>
       </c>
       <c r="C150">
         <v>1834</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D150" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E150" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>32</v>
       </c>
       <c r="B151" t="s">
         <v>249</v>
       </c>
       <c r="C151">
         <v>1834</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D151" s="1" t="s">
         <v>771</v>
       </c>
       <c r="E151" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>41</v>
       </c>
       <c r="B152" t="s">
         <v>250</v>
       </c>
       <c r="C152">
         <v>1834</v>
       </c>
-      <c r="D152" s="2" t="s">
+      <c r="D152" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E152" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>23</v>
       </c>
       <c r="B153" t="s">
         <v>251</v>
       </c>
       <c r="C153">
         <v>1835</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D153" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E153" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>23</v>
       </c>
       <c r="B154" t="s">
         <v>252</v>
       </c>
       <c r="C154">
         <v>1835</v>
       </c>
-      <c r="D154" s="2" t="s">
+      <c r="D154" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E154" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>23</v>
       </c>
       <c r="B155" t="s">
         <v>253</v>
       </c>
       <c r="C155">
         <v>1835</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D155" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E155" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>23</v>
       </c>
       <c r="B156" t="s">
         <v>254</v>
       </c>
       <c r="C156">
         <v>1835</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D156" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E156" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>42</v>
       </c>
       <c r="B157" t="s">
         <v>255</v>
       </c>
       <c r="C157">
         <v>1835</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D157" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E157" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>50</v>
       </c>
       <c r="B158" t="s">
         <v>256</v>
       </c>
       <c r="C158">
         <v>1835</v>
       </c>
-      <c r="D158" s="2" t="s">
+      <c r="D158" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E158" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>38</v>
       </c>
       <c r="B159" t="s">
         <v>257</v>
       </c>
       <c r="C159">
         <v>1835</v>
       </c>
-      <c r="D159" s="2" t="s">
+      <c r="D159" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E159" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>31</v>
       </c>
       <c r="B160" t="s">
         <v>258</v>
       </c>
       <c r="C160">
         <v>1835</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="D160" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E160" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>23</v>
       </c>
       <c r="B161" t="s">
         <v>259</v>
       </c>
       <c r="C161">
         <v>1836</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="D161" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E161" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>23</v>
       </c>
       <c r="B162" t="s">
         <v>260</v>
       </c>
       <c r="C162">
         <v>1836</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="D162" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E162" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>23</v>
       </c>
       <c r="B163" t="s">
         <v>261</v>
       </c>
       <c r="C163">
         <v>1836</v>
       </c>
-      <c r="D163" s="2" t="s">
+      <c r="D163" s="1" t="s">
         <v>783</v>
       </c>
       <c r="E163" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>23</v>
       </c>
       <c r="B164" t="s">
         <v>262</v>
       </c>
       <c r="C164">
         <v>1836</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="D164" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E164" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>45</v>
       </c>
       <c r="B165" t="s">
         <v>263</v>
       </c>
       <c r="C165">
         <v>1836</v>
       </c>
-      <c r="D165" s="2" t="s">
+      <c r="D165" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E165" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>51</v>
       </c>
       <c r="B166" t="s">
         <v>264</v>
       </c>
       <c r="C166">
         <v>1836</v>
       </c>
-      <c r="D166" s="2" t="s">
+      <c r="D166" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E166" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>52</v>
       </c>
       <c r="B167" t="s">
         <v>265</v>
       </c>
       <c r="C167">
         <v>1836</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D167" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E167" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>47</v>
       </c>
       <c r="B168" t="s">
         <v>266</v>
       </c>
       <c r="C168">
         <v>1836</v>
       </c>
-      <c r="D168" s="2" t="s">
+      <c r="D168" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E168" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>38</v>
       </c>
       <c r="B169" t="s">
         <v>267</v>
       </c>
       <c r="C169">
         <v>1836</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="D169" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E169" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>23</v>
       </c>
       <c r="B170" t="s">
         <v>268</v>
       </c>
       <c r="C170">
         <v>1837</v>
       </c>
-      <c r="D170" s="2" t="s">
+      <c r="D170" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E170" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>23</v>
       </c>
       <c r="B171" t="s">
         <v>269</v>
       </c>
       <c r="C171">
         <v>1837</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D171" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E171" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>23</v>
       </c>
       <c r="B172" t="s">
         <v>270</v>
       </c>
       <c r="C172">
         <v>1837</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D172" s="1" t="s">
         <v>792</v>
       </c>
       <c r="E172" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>23</v>
       </c>
       <c r="B173" t="s">
         <v>271</v>
       </c>
       <c r="C173">
         <v>1837</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="D173" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E173" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>23</v>
       </c>
       <c r="B174" t="s">
         <v>272</v>
       </c>
       <c r="C174">
         <v>1837</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="D174" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E174" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>23</v>
       </c>
       <c r="B175" t="s">
         <v>273</v>
       </c>
       <c r="C175">
         <v>1837</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D175" s="1" t="s">
         <v>795</v>
       </c>
       <c r="E175" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>23</v>
       </c>
       <c r="B176" t="s">
         <v>274</v>
       </c>
       <c r="C176">
         <v>1837</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D176" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E176" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>275</v>
       </c>
       <c r="C177">
         <v>1837</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D177" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E177" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>38</v>
       </c>
       <c r="B178" t="s">
         <v>276</v>
       </c>
       <c r="C178">
         <v>1837</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="D178" s="1" t="s">
         <v>798</v>
       </c>
       <c r="E178" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>38</v>
       </c>
       <c r="B179" t="s">
         <v>277</v>
       </c>
       <c r="C179">
         <v>1837</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D179" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E179" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>32</v>
       </c>
       <c r="B180" t="s">
         <v>278</v>
       </c>
       <c r="C180">
         <v>1837</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="D180" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E180" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>41</v>
       </c>
       <c r="B181" t="s">
         <v>279</v>
       </c>
       <c r="C181">
         <v>1837</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="D181" s="1" t="s">
         <v>801</v>
       </c>
       <c r="E181" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>31</v>
       </c>
       <c r="B182" t="s">
         <v>280</v>
       </c>
       <c r="C182">
         <v>1837</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="D182" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E182" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>23</v>
       </c>
       <c r="B183" t="s">
         <v>281</v>
       </c>
       <c r="C183">
         <v>1838</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D183" s="1" t="s">
         <v>803</v>
       </c>
       <c r="E183" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>53</v>
       </c>
       <c r="B184" t="s">
         <v>282</v>
       </c>
       <c r="C184">
         <v>1838</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="D184" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E184" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>54</v>
       </c>
       <c r="B185" t="s">
         <v>283</v>
       </c>
       <c r="C185">
         <v>1838</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="D185" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E185" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>45</v>
       </c>
       <c r="B186" t="s">
         <v>284</v>
       </c>
       <c r="C186">
         <v>1838</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D186" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E186" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>38</v>
       </c>
       <c r="B187" t="s">
         <v>285</v>
       </c>
       <c r="C187">
         <v>1838</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D187" s="1" t="s">
         <v>807</v>
       </c>
       <c r="E187" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>38</v>
       </c>
       <c r="B188" t="s">
         <v>286</v>
       </c>
       <c r="C188">
         <v>1838</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D188" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E188" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>23</v>
       </c>
       <c r="B189" t="s">
         <v>287</v>
       </c>
       <c r="C189">
         <v>1839</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="D189" s="1" t="s">
         <v>809</v>
       </c>
       <c r="E189" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>23</v>
       </c>
       <c r="B190" t="s">
         <v>288</v>
       </c>
       <c r="C190">
         <v>1839</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D190" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E190" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>23</v>
       </c>
       <c r="B191" t="s">
         <v>289</v>
       </c>
       <c r="C191">
         <v>1839</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D191" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E191" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>23</v>
       </c>
       <c r="B192" t="s">
         <v>290</v>
       </c>
       <c r="C192">
         <v>1839</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="D192" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E192" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>55</v>
       </c>
       <c r="B193" t="s">
         <v>291</v>
       </c>
       <c r="C193">
         <v>1839</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="D193" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E193" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>51</v>
       </c>
       <c r="B194" t="s">
         <v>292</v>
       </c>
       <c r="C194">
         <v>1839</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D194" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E194" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>32</v>
       </c>
       <c r="B195" t="s">
         <v>293</v>
       </c>
       <c r="C195">
         <v>1839</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D195" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E195" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>32</v>
       </c>
       <c r="B196" t="s">
         <v>294</v>
       </c>
       <c r="C196">
         <v>1839</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="D196" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E196" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>41</v>
       </c>
       <c r="B197" t="s">
         <v>295</v>
       </c>
       <c r="C197">
         <v>1839</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D197" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E197" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>23</v>
       </c>
       <c r="B198" t="s">
         <v>296</v>
       </c>
       <c r="C198">
         <v>1840</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="D198" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E198" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>23</v>
       </c>
       <c r="B199" t="s">
         <v>297</v>
       </c>
       <c r="C199">
         <v>1840</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="D199" s="1" t="s">
         <v>819</v>
       </c>
       <c r="E199" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>23</v>
       </c>
       <c r="B200" t="s">
         <v>298</v>
       </c>
       <c r="C200">
         <v>1840</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="D200" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E200" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>37</v>
       </c>
       <c r="B201" t="s">
         <v>299</v>
       </c>
       <c r="C201">
         <v>1840</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D201" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E201" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>38</v>
       </c>
       <c r="B202" t="s">
         <v>300</v>
       </c>
       <c r="C202">
         <v>1840</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="D202" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E202" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>23</v>
       </c>
       <c r="B203" t="s">
         <v>301</v>
       </c>
       <c r="C203">
         <v>1841</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D203" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E203" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>23</v>
       </c>
       <c r="B204" t="s">
         <v>302</v>
       </c>
       <c r="C204">
         <v>1841</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D204" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E204" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>23</v>
       </c>
       <c r="B205" t="s">
         <v>303</v>
       </c>
       <c r="C205">
         <v>1841</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D205" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E205" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>23</v>
       </c>
       <c r="B206" t="s">
         <v>304</v>
       </c>
       <c r="C206">
         <v>1841</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="D206" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E206" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>39</v>
       </c>
       <c r="B207" t="s">
         <v>305</v>
       </c>
       <c r="C207">
         <v>1841</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="D207" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E207" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>38</v>
       </c>
       <c r="B208" t="s">
         <v>306</v>
       </c>
       <c r="C208">
         <v>1841</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D208" s="1" t="s">
         <v>828</v>
       </c>
       <c r="E208" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>38</v>
       </c>
       <c r="B209" t="s">
         <v>307</v>
       </c>
       <c r="C209">
         <v>1841</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D209" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E209" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>44</v>
       </c>
       <c r="B210" t="s">
         <v>308</v>
       </c>
       <c r="C210">
         <v>1841</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="D210" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E210" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>56</v>
       </c>
       <c r="B211" t="s">
         <v>309</v>
       </c>
       <c r="C211">
         <v>1841</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="D211" s="1" t="s">
         <v>831</v>
       </c>
       <c r="E211" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>23</v>
       </c>
       <c r="B212" t="s">
         <v>310</v>
       </c>
       <c r="C212">
         <v>1842</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D212" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E212" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>23</v>
       </c>
       <c r="B213" t="s">
         <v>311</v>
       </c>
       <c r="C213">
         <v>1842</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="D213" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E213" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>23</v>
       </c>
       <c r="B214" t="s">
         <v>312</v>
       </c>
       <c r="C214">
         <v>1842</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="D214" s="1" t="s">
         <v>834</v>
       </c>
       <c r="E214" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>23</v>
       </c>
       <c r="B215" t="s">
         <v>313</v>
       </c>
       <c r="C215">
         <v>1842</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="D215" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E215" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>23</v>
       </c>
       <c r="B216" t="s">
         <v>314</v>
       </c>
       <c r="C216">
         <v>1842</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="D216" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E216" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>57</v>
       </c>
       <c r="B217" t="s">
         <v>315</v>
       </c>
       <c r="C217">
         <v>1842</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D217" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E217" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>58</v>
       </c>
       <c r="B218" t="s">
         <v>316</v>
       </c>
       <c r="C218">
         <v>1842</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="D218" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E218" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>59</v>
       </c>
       <c r="B219" t="s">
         <v>317</v>
       </c>
       <c r="C219">
         <v>1842</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="D219" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E219" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>38</v>
       </c>
       <c r="B220" t="s">
         <v>318</v>
       </c>
       <c r="C220">
         <v>1842</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D220" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E220" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>32</v>
       </c>
       <c r="B221" t="s">
         <v>319</v>
       </c>
       <c r="C221">
         <v>1842</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D221" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E221" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>41</v>
       </c>
       <c r="B222" t="s">
         <v>320</v>
       </c>
       <c r="C222">
         <v>1842</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="D222" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E222" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>23</v>
       </c>
       <c r="B223" t="s">
         <v>321</v>
       </c>
       <c r="C223">
         <v>1843</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="D223" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E223" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>23</v>
       </c>
       <c r="B224" t="s">
         <v>322</v>
       </c>
       <c r="C224">
         <v>1843</v>
       </c>
-      <c r="D224" s="2" t="s">
+      <c r="D224" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E224" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>23</v>
       </c>
       <c r="B225" t="s">
         <v>323</v>
       </c>
       <c r="C225">
         <v>1843</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D225" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E225" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>39</v>
       </c>
       <c r="B226" t="s">
         <v>324</v>
       </c>
       <c r="C226">
         <v>1843</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D226" s="1" t="s">
         <v>846</v>
       </c>
       <c r="E226" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>54</v>
       </c>
       <c r="B227" t="s">
         <v>325</v>
       </c>
       <c r="C227">
         <v>1843</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="D227" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E227" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>58</v>
       </c>
       <c r="B228" t="s">
         <v>326</v>
       </c>
       <c r="C228">
         <v>1843</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="D228" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E228" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>38</v>
       </c>
       <c r="B229" t="s">
         <v>327</v>
       </c>
       <c r="C229">
         <v>1843</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D229" s="1" t="s">
         <v>849</v>
       </c>
       <c r="E229" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>44</v>
       </c>
       <c r="B230" t="s">
         <v>328</v>
       </c>
       <c r="C230">
         <v>1843</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D230" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E230" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>56</v>
       </c>
       <c r="B231" t="s">
         <v>329</v>
       </c>
       <c r="C231">
         <v>1843</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="D231" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E231" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>23</v>
       </c>
       <c r="B232" t="s">
         <v>330</v>
       </c>
       <c r="C232">
         <v>1844</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="D232" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E232" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>23</v>
       </c>
       <c r="B233" t="s">
         <v>331</v>
       </c>
       <c r="C233">
         <v>1844</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D233" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E233" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>23</v>
       </c>
       <c r="B234" t="s">
         <v>332</v>
       </c>
       <c r="C234">
         <v>1844</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="D234" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E234" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>13</v>
       </c>
       <c r="B235" t="s">
         <v>333</v>
       </c>
       <c r="C235">
         <v>1844</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="D235" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E235" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>60</v>
       </c>
       <c r="B236" t="s">
         <v>334</v>
       </c>
       <c r="C236">
         <v>1844</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E236" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>61</v>
       </c>
       <c r="B237" t="s">
         <v>335</v>
       </c>
       <c r="C237">
         <v>1844</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="1" t="s">
         <v>857</v>
       </c>
       <c r="E237" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>38</v>
       </c>
       <c r="B238" t="s">
         <v>336</v>
       </c>
       <c r="C238">
         <v>1844</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="D238" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E238" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>38</v>
       </c>
       <c r="B239" t="s">
         <v>337</v>
       </c>
       <c r="C239">
         <v>1844</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="D239" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E239" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>23</v>
       </c>
       <c r="B240" t="s">
         <v>338</v>
       </c>
       <c r="C240">
         <v>1845</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="D240" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E240" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>23</v>
       </c>
       <c r="B241" t="s">
         <v>339</v>
       </c>
       <c r="C241">
         <v>1845</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="D241" s="1" t="s">
         <v>861</v>
       </c>
       <c r="E241" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>60</v>
       </c>
       <c r="B242" t="s">
         <v>340</v>
       </c>
       <c r="C242">
         <v>1845</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="D242" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E242" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>60</v>
       </c>
       <c r="B243" t="s">
         <v>341</v>
       </c>
       <c r="C243">
         <v>1845</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="D243" s="1" t="s">
         <v>863</v>
       </c>
       <c r="E243" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>60</v>
       </c>
       <c r="B244" t="s">
         <v>342</v>
       </c>
       <c r="C244">
         <v>1845</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D244" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E244" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>54</v>
       </c>
       <c r="B245" t="s">
         <v>343</v>
       </c>
       <c r="C245">
         <v>1845</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="D245" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E245" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>37</v>
       </c>
       <c r="B246" t="s">
         <v>344</v>
       </c>
       <c r="C246">
         <v>1845</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="D246" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E246" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>44</v>
       </c>
       <c r="B247" t="s">
         <v>345</v>
       </c>
       <c r="C247">
         <v>1845</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="D247" s="1" t="s">
         <v>867</v>
       </c>
       <c r="E247" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>41</v>
       </c>
       <c r="B248" t="s">
         <v>346</v>
       </c>
       <c r="C248">
         <v>1845</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D248" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E248" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>23</v>
       </c>
       <c r="B249" t="s">
         <v>347</v>
       </c>
       <c r="C249">
         <v>1846</v>
       </c>
-      <c r="D249" s="2" t="s">
+      <c r="D249" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E249" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>23</v>
       </c>
       <c r="B250" t="s">
         <v>348</v>
       </c>
       <c r="C250">
         <v>1846</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D250" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E250" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>23</v>
       </c>
       <c r="B251" t="s">
         <v>349</v>
       </c>
       <c r="C251">
         <v>1846</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="D251" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E251" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>23</v>
       </c>
       <c r="B252" t="s">
         <v>350</v>
       </c>
       <c r="C252">
         <v>1846</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E252" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>23</v>
       </c>
       <c r="B253" t="s">
         <v>351</v>
       </c>
       <c r="C253">
         <v>1846</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="D253" s="1" t="s">
         <v>873</v>
       </c>
       <c r="E253" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>60</v>
       </c>
       <c r="B254" t="s">
         <v>352</v>
       </c>
       <c r="C254">
         <v>1846</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D254" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E254" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>38</v>
       </c>
       <c r="B255" t="s">
         <v>353</v>
       </c>
       <c r="C255">
         <v>1846</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D255" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E255" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>38</v>
       </c>
       <c r="B256" t="s">
         <v>354</v>
       </c>
       <c r="C256">
         <v>1846</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D256" s="1" t="s">
         <v>876</v>
       </c>
       <c r="E256" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>38</v>
       </c>
       <c r="B257" t="s">
         <v>355</v>
       </c>
       <c r="C257">
         <v>1846</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="D257" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E257" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>44</v>
       </c>
       <c r="B258" t="s">
         <v>356</v>
       </c>
       <c r="C258">
         <v>1846</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="D258" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E258" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>62</v>
       </c>
       <c r="B259" t="s">
         <v>357</v>
       </c>
       <c r="C259">
         <v>1846</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D259" s="1" t="s">
         <v>879</v>
       </c>
       <c r="E259" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>23</v>
       </c>
       <c r="B260" t="s">
         <v>358</v>
       </c>
       <c r="C260">
         <v>1847</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D260" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E260" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>23</v>
       </c>
       <c r="B261" t="s">
         <v>359</v>
       </c>
       <c r="C261">
         <v>1847</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="D261" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E261" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>23</v>
       </c>
       <c r="B262" t="s">
         <v>360</v>
       </c>
       <c r="C262">
         <v>1847</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="D262" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E262" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>23</v>
       </c>
       <c r="B263" t="s">
         <v>361</v>
       </c>
       <c r="C263">
         <v>1847</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D263" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E263" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>63</v>
       </c>
       <c r="B264" t="s">
         <v>362</v>
       </c>
       <c r="C264">
         <v>1847</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D264" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E264" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>60</v>
       </c>
       <c r="B265" t="s">
         <v>363</v>
       </c>
       <c r="C265">
         <v>1847</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="D265" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E265" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>45</v>
       </c>
       <c r="B266" t="s">
         <v>364</v>
       </c>
       <c r="C266">
         <v>1847</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="D266" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E266" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>45</v>
       </c>
       <c r="B267" t="s">
         <v>365</v>
       </c>
       <c r="C267">
         <v>1847</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D267" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E267" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>33</v>
       </c>
       <c r="B268" t="s">
         <v>366</v>
       </c>
       <c r="C268">
         <v>1848</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="D268" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E268" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>60</v>
       </c>
       <c r="B269" t="s">
         <v>367</v>
       </c>
       <c r="C269">
         <v>1848</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="D269" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E269" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>64</v>
       </c>
       <c r="B270" t="s">
         <v>368</v>
       </c>
       <c r="C270">
         <v>1848</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="D270" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E270" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>38</v>
       </c>
       <c r="B271" t="s">
         <v>369</v>
       </c>
       <c r="C271">
         <v>1848</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="D271" s="1" t="s">
         <v>891</v>
       </c>
       <c r="E271" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>65</v>
       </c>
       <c r="B272" t="s">
         <v>370</v>
       </c>
       <c r="C272">
         <v>1848</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D272" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E272" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>60</v>
       </c>
       <c r="B273" t="s">
         <v>371</v>
       </c>
       <c r="C273">
         <v>1849</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="D273" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E273" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>54</v>
       </c>
       <c r="B274" t="s">
         <v>372</v>
       </c>
       <c r="C274">
         <v>1849</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="D274" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E274" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>66</v>
       </c>
       <c r="B275" t="s">
         <v>373</v>
       </c>
       <c r="C275">
         <v>1849</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D275" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E275" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>66</v>
       </c>
       <c r="B276" t="s">
         <v>374</v>
       </c>
       <c r="C276">
         <v>1849</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="D276" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E276" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>38</v>
       </c>
       <c r="B277" t="s">
         <v>375</v>
       </c>
       <c r="C277">
         <v>1849</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="D277" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E277" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>45</v>
       </c>
       <c r="B278" t="s">
         <v>376</v>
       </c>
       <c r="C278">
         <v>1850</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="D278" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E278" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>35</v>
       </c>
       <c r="B279" t="s">
         <v>377</v>
       </c>
       <c r="C279">
         <v>1850</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="D279" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E279" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>66</v>
       </c>
       <c r="B280" t="s">
         <v>378</v>
       </c>
       <c r="C280">
         <v>1850</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="D280" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E280" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>44</v>
       </c>
       <c r="B281" t="s">
         <v>379</v>
       </c>
       <c r="C281">
         <v>1850</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="D281" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E281" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>60</v>
       </c>
       <c r="B282" t="s">
         <v>380</v>
       </c>
       <c r="C282">
         <v>1851</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="D282" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E282" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>45</v>
       </c>
       <c r="B283" t="s">
         <v>381</v>
       </c>
       <c r="C283">
         <v>1851</v>
       </c>
-      <c r="D283" s="2" t="s">
+      <c r="D283" s="1" t="s">
         <v>903</v>
       </c>
       <c r="E283" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>66</v>
       </c>
       <c r="B284" t="s">
         <v>382</v>
       </c>
       <c r="C284">
         <v>1851</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="D284" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E284" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>38</v>
       </c>
       <c r="B285" t="s">
         <v>383</v>
       </c>
       <c r="C285">
         <v>1851</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="D285" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E285" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>38</v>
       </c>
       <c r="B286" t="s">
         <v>384</v>
       </c>
       <c r="C286">
         <v>1851</v>
       </c>
-      <c r="D286" s="2" t="s">
+      <c r="D286" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E286" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>60</v>
       </c>
       <c r="B287" t="s">
         <v>385</v>
       </c>
       <c r="C287">
         <v>1852</v>
       </c>
-      <c r="D287" s="2" t="s">
+      <c r="D287" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E287" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>45</v>
       </c>
       <c r="B288" t="s">
         <v>386</v>
       </c>
       <c r="C288">
         <v>1852</v>
       </c>
-      <c r="D288" s="2" t="s">
+      <c r="D288" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E288" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>63</v>
       </c>
       <c r="B289" t="s">
         <v>387</v>
       </c>
       <c r="C289">
         <v>1853</v>
       </c>
-      <c r="D289" s="2" t="s">
+      <c r="D289" s="1" t="s">
         <v>909</v>
       </c>
       <c r="E289" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>38</v>
       </c>
       <c r="B290" t="s">
         <v>388</v>
       </c>
       <c r="C290">
         <v>1853</v>
       </c>
-      <c r="D290" s="2" t="s">
+      <c r="D290" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E290" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>38</v>
       </c>
       <c r="B291" t="s">
         <v>389</v>
       </c>
       <c r="C291">
         <v>1853</v>
       </c>
-      <c r="D291" s="2" t="s">
+      <c r="D291" s="1" t="s">
         <v>911</v>
       </c>
       <c r="E291" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>38</v>
       </c>
       <c r="B292" t="s">
         <v>390</v>
       </c>
       <c r="C292">
         <v>1853</v>
       </c>
-      <c r="D292" s="2" t="s">
+      <c r="D292" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E292" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>38</v>
       </c>
       <c r="B293" t="s">
         <v>391</v>
       </c>
       <c r="C293">
         <v>1853</v>
       </c>
-      <c r="D293" s="2" t="s">
+      <c r="D293" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E293" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>39</v>
       </c>
       <c r="B294" t="s">
         <v>392</v>
       </c>
       <c r="C294">
         <v>1854</v>
       </c>
-      <c r="D294" s="2" t="s">
+      <c r="D294" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E294" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>67</v>
       </c>
       <c r="B295" t="s">
         <v>393</v>
       </c>
       <c r="C295">
         <v>1854</v>
       </c>
-      <c r="D295" s="2" t="s">
+      <c r="D295" s="1" t="s">
         <v>915</v>
       </c>
       <c r="E295" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>67</v>
       </c>
       <c r="B296" t="s">
         <v>394</v>
       </c>
       <c r="C296">
         <v>1854</v>
       </c>
-      <c r="D296" s="2" t="s">
+      <c r="D296" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E296" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>67</v>
       </c>
       <c r="B297" t="s">
         <v>395</v>
       </c>
       <c r="C297">
         <v>1854</v>
       </c>
-      <c r="D297" s="2" t="s">
+      <c r="D297" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E297" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>68</v>
       </c>
       <c r="B298" t="s">
         <v>396</v>
       </c>
       <c r="C298">
         <v>1855</v>
       </c>
-      <c r="D298" s="2" t="s">
+      <c r="D298" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E298" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>69</v>
       </c>
       <c r="B299" t="s">
         <v>397</v>
       </c>
       <c r="C299">
         <v>1855</v>
       </c>
-      <c r="D299" s="2" t="s">
+      <c r="D299" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E299" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>50</v>
       </c>
       <c r="B300" t="s">
         <v>398</v>
       </c>
       <c r="C300">
         <v>1855</v>
       </c>
-      <c r="D300" s="2" t="s">
+      <c r="D300" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E300" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>23</v>
       </c>
       <c r="B301" t="s">
         <v>399</v>
       </c>
       <c r="C301">
         <v>1856</v>
       </c>
-      <c r="D301" s="2" t="s">
+      <c r="D301" s="1" t="s">
         <v>921</v>
       </c>
       <c r="E301" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>54</v>
       </c>
       <c r="B302" t="s">
         <v>400</v>
       </c>
       <c r="C302">
         <v>1856</v>
       </c>
-      <c r="D302" s="2" t="s">
+      <c r="D302" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E302" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>45</v>
       </c>
       <c r="B303" t="s">
         <v>401</v>
       </c>
       <c r="C303">
         <v>1856</v>
       </c>
-      <c r="D303" s="2" t="s">
+      <c r="D303" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E303" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>45</v>
       </c>
       <c r="B304" t="s">
         <v>402</v>
       </c>
       <c r="C304">
         <v>1856</v>
       </c>
-      <c r="D304" s="2" t="s">
+      <c r="D304" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E304" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>38</v>
       </c>
       <c r="B305" t="s">
         <v>403</v>
       </c>
       <c r="C305">
         <v>1856</v>
       </c>
-      <c r="D305" s="2" t="s">
+      <c r="D305" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E305" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>68</v>
       </c>
       <c r="B306" t="s">
         <v>404</v>
       </c>
       <c r="C306">
         <v>1857</v>
       </c>
-      <c r="D306" s="2" t="s">
+      <c r="D306" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E306" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>68</v>
       </c>
       <c r="B307" t="s">
         <v>405</v>
       </c>
       <c r="C307">
         <v>1857</v>
       </c>
-      <c r="D307" s="2" t="s">
+      <c r="D307" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E307" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>60</v>
       </c>
       <c r="B308" t="s">
         <v>406</v>
       </c>
       <c r="C308">
         <v>1857</v>
       </c>
-      <c r="D308" s="2" t="s">
+      <c r="D308" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E308" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>54</v>
       </c>
       <c r="B309" t="s">
         <v>407</v>
       </c>
       <c r="C309">
         <v>1857</v>
       </c>
-      <c r="D309" s="2" t="s">
+      <c r="D309" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E309" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>70</v>
       </c>
       <c r="B310" t="s">
         <v>408</v>
       </c>
       <c r="C310">
         <v>1857</v>
       </c>
-      <c r="D310" s="2" t="s">
+      <c r="D310" s="1" t="s">
         <v>930</v>
       </c>
       <c r="E310" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>38</v>
       </c>
       <c r="B311" t="s">
         <v>409</v>
       </c>
       <c r="C311">
         <v>1857</v>
       </c>
-      <c r="D311" s="2" t="s">
+      <c r="D311" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E311" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>38</v>
       </c>
       <c r="B312" t="s">
         <v>410</v>
       </c>
       <c r="C312">
         <v>1857</v>
       </c>
-      <c r="D312" s="2" t="s">
+      <c r="D312" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E312" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>44</v>
       </c>
       <c r="B313" t="s">
         <v>411</v>
       </c>
       <c r="C313">
         <v>1857</v>
       </c>
-      <c r="D313" s="2" t="s">
+      <c r="D313" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E313" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>68</v>
       </c>
       <c r="B314" t="s">
         <v>412</v>
       </c>
       <c r="C314">
         <v>1858</v>
       </c>
-      <c r="D314" s="2" t="s">
+      <c r="D314" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E314" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>71</v>
       </c>
       <c r="B315" t="s">
         <v>413</v>
       </c>
       <c r="C315">
         <v>1858</v>
       </c>
-      <c r="D315" s="2" t="s">
+      <c r="D315" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E315" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>72</v>
       </c>
       <c r="B316" t="s">
         <v>414</v>
       </c>
       <c r="C316">
         <v>1858</v>
       </c>
-      <c r="D316" s="2" t="s">
+      <c r="D316" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E316" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>72</v>
       </c>
       <c r="B317" t="s">
         <v>415</v>
       </c>
       <c r="C317">
         <v>1858</v>
       </c>
-      <c r="D317" s="2" t="s">
+      <c r="D317" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E317" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>45</v>
       </c>
       <c r="B318" t="s">
         <v>416</v>
       </c>
       <c r="C318">
         <v>1858</v>
       </c>
-      <c r="D318" s="2" t="s">
+      <c r="D318" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E318" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>38</v>
       </c>
       <c r="B319" t="s">
         <v>417</v>
       </c>
       <c r="C319">
         <v>1858</v>
       </c>
-      <c r="D319" s="2" t="s">
+      <c r="D319" s="1" t="s">
         <v>939</v>
       </c>
       <c r="E319" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>38</v>
       </c>
       <c r="B320" t="s">
         <v>418</v>
       </c>
       <c r="C320">
         <v>1859</v>
       </c>
-      <c r="D320" s="2" t="s">
+      <c r="D320" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E320" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>38</v>
       </c>
       <c r="B321" t="s">
         <v>419</v>
       </c>
       <c r="C321">
         <v>1859</v>
       </c>
-      <c r="D321" s="2" t="s">
+      <c r="D321" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E321" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>38</v>
       </c>
       <c r="B322" t="s">
         <v>420</v>
       </c>
       <c r="C322">
         <v>1859</v>
       </c>
-      <c r="D322" s="2" t="s">
+      <c r="D322" s="1" t="s">
         <v>942</v>
       </c>
       <c r="E322" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>73</v>
       </c>
       <c r="B323" t="s">
         <v>421</v>
       </c>
       <c r="C323">
         <v>1860</v>
       </c>
-      <c r="D323" s="2" t="s">
+      <c r="D323" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E323" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>74</v>
       </c>
       <c r="B324" t="s">
         <v>422</v>
       </c>
       <c r="C324">
         <v>1860</v>
       </c>
-      <c r="D324" s="2" t="s">
+      <c r="D324" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E324" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>38</v>
       </c>
       <c r="B325" t="s">
         <v>423</v>
       </c>
       <c r="C325">
         <v>1860</v>
       </c>
-      <c r="D325" s="2" t="s">
+      <c r="D325" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E325" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>38</v>
       </c>
       <c r="B326" t="s">
         <v>424</v>
       </c>
       <c r="C326">
         <v>1860</v>
       </c>
-      <c r="D326" s="2" t="s">
+      <c r="D326" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E326" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>39</v>
       </c>
       <c r="B327" t="s">
         <v>425</v>
       </c>
       <c r="C327">
         <v>1861</v>
       </c>
-      <c r="D327" s="2" t="s">
+      <c r="D327" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E327" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>74</v>
       </c>
       <c r="B328" t="s">
         <v>426</v>
       </c>
       <c r="C328">
         <v>1861</v>
       </c>
-      <c r="D328" s="2" t="s">
+      <c r="D328" s="1" t="s">
         <v>948</v>
       </c>
       <c r="E328" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>38</v>
       </c>
       <c r="B329" t="s">
         <v>427</v>
       </c>
       <c r="C329">
         <v>1861</v>
       </c>
-      <c r="D329" s="2" t="s">
+      <c r="D329" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E329" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>38</v>
       </c>
       <c r="B330" t="s">
         <v>428</v>
       </c>
       <c r="C330">
         <v>1861</v>
       </c>
-      <c r="D330" s="2" t="s">
+      <c r="D330" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E330" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>38</v>
       </c>
       <c r="B331" t="s">
         <v>429</v>
       </c>
       <c r="C331">
         <v>1861</v>
       </c>
-      <c r="D331" s="2" t="s">
+      <c r="D331" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E331" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>38</v>
       </c>
       <c r="B332" t="s">
         <v>430</v>
       </c>
       <c r="C332">
         <v>1861</v>
       </c>
-      <c r="D332" s="2" t="s">
+      <c r="D332" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E332" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>68</v>
       </c>
       <c r="B333" t="s">
         <v>431</v>
       </c>
       <c r="C333">
         <v>1862</v>
       </c>
-      <c r="D333" s="2" t="s">
+      <c r="D333" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E333" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>68</v>
       </c>
       <c r="B334" t="s">
         <v>432</v>
       </c>
       <c r="C334">
         <v>1862</v>
       </c>
-      <c r="D334" s="2" t="s">
+      <c r="D334" s="1" t="s">
         <v>954</v>
       </c>
       <c r="E334" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>73</v>
       </c>
       <c r="B335" t="s">
         <v>433</v>
       </c>
       <c r="C335">
         <v>1862</v>
       </c>
-      <c r="D335" s="2" t="s">
+      <c r="D335" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E335" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>54</v>
       </c>
       <c r="B336" t="s">
         <v>434</v>
       </c>
       <c r="C336">
         <v>1862</v>
       </c>
-      <c r="D336" s="2" t="s">
+      <c r="D336" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E336" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>27</v>
       </c>
       <c r="B337" t="s">
         <v>435</v>
       </c>
       <c r="C337">
         <v>1862</v>
       </c>
-      <c r="D337" s="2" t="s">
+      <c r="D337" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E337" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>38</v>
       </c>
       <c r="B338" t="s">
         <v>436</v>
       </c>
       <c r="C338">
         <v>1862</v>
       </c>
-      <c r="D338" s="2" t="s">
+      <c r="D338" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E338" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>68</v>
       </c>
       <c r="B339" t="s">
         <v>437</v>
       </c>
       <c r="C339">
         <v>1863</v>
       </c>
-      <c r="D339" s="2" t="s">
+      <c r="D339" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E339" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>61</v>
       </c>
       <c r="B340" t="s">
         <v>438</v>
       </c>
       <c r="C340">
         <v>1863</v>
       </c>
-      <c r="D340" s="2" t="s">
+      <c r="D340" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E340" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>75</v>
       </c>
       <c r="B341" t="s">
         <v>439</v>
       </c>
       <c r="C341">
         <v>1863</v>
       </c>
-      <c r="D341" s="2" t="s">
+      <c r="D341" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E341" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>45</v>
       </c>
       <c r="B342" t="s">
         <v>440</v>
       </c>
       <c r="C342">
         <v>1863</v>
       </c>
-      <c r="D342" s="2" t="s">
+      <c r="D342" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E342" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>38</v>
       </c>
       <c r="B343" t="s">
         <v>441</v>
       </c>
       <c r="C343">
         <v>1863</v>
       </c>
-      <c r="D343" s="2" t="s">
+      <c r="D343" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E343" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>38</v>
       </c>
       <c r="B344" t="s">
         <v>442</v>
       </c>
       <c r="C344">
         <v>1863</v>
       </c>
-      <c r="D344" s="2" t="s">
+      <c r="D344" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E344" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>38</v>
       </c>
       <c r="B345" t="s">
         <v>443</v>
       </c>
       <c r="C345">
         <v>1863</v>
       </c>
-      <c r="D345" s="2" t="s">
+      <c r="D345" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E345" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>68</v>
       </c>
       <c r="B346" t="s">
         <v>444</v>
       </c>
       <c r="C346">
         <v>1864</v>
       </c>
-      <c r="D346" s="2" t="s">
+      <c r="D346" s="1" t="s">
         <v>966</v>
       </c>
       <c r="E346" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>39</v>
       </c>
       <c r="B347" t="s">
         <v>445</v>
       </c>
       <c r="C347">
         <v>1864</v>
       </c>
-      <c r="D347" s="2" t="s">
+      <c r="D347" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E347" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>67</v>
       </c>
       <c r="B348" t="s">
         <v>446</v>
       </c>
       <c r="C348">
         <v>1864</v>
       </c>
-      <c r="D348" s="2" t="s">
+      <c r="D348" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E348" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>74</v>
       </c>
       <c r="B349" t="s">
         <v>447</v>
       </c>
       <c r="C349">
         <v>1864</v>
       </c>
-      <c r="D349" s="2" t="s">
+      <c r="D349" s="1" t="s">
         <v>969</v>
       </c>
       <c r="E349" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>39</v>
       </c>
       <c r="B350" t="s">
         <v>448</v>
       </c>
       <c r="C350">
         <v>1865</v>
       </c>
-      <c r="D350" s="2" t="s">
+      <c r="D350" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E350" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>45</v>
       </c>
       <c r="B351" t="s">
         <v>449</v>
       </c>
       <c r="C351">
         <v>1865</v>
       </c>
-      <c r="D351" s="2" t="s">
+      <c r="D351" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E351" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>74</v>
       </c>
       <c r="B352" t="s">
         <v>450</v>
       </c>
       <c r="C352">
         <v>1865</v>
       </c>
-      <c r="D352" s="2" t="s">
+      <c r="D352" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E352" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>38</v>
       </c>
       <c r="B353" t="s">
         <v>451</v>
       </c>
       <c r="C353">
         <v>1865</v>
       </c>
-      <c r="D353" s="2" t="s">
+      <c r="D353" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E353" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>38</v>
       </c>
       <c r="B354" t="s">
         <v>452</v>
       </c>
       <c r="C354">
         <v>1865</v>
       </c>
-      <c r="D354" s="2" t="s">
+      <c r="D354" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E354" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>76</v>
       </c>
       <c r="B355" t="s">
         <v>453</v>
       </c>
       <c r="C355">
         <v>1865</v>
       </c>
-      <c r="D355" s="2" t="s">
+      <c r="D355" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E355" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>27</v>
       </c>
       <c r="B356" t="s">
         <v>454</v>
       </c>
       <c r="C356">
         <v>1866</v>
       </c>
-      <c r="D356" s="2" t="s">
+      <c r="D356" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E356" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>38</v>
       </c>
       <c r="B357" t="s">
         <v>455</v>
       </c>
       <c r="C357">
         <v>1866</v>
       </c>
-      <c r="D357" s="2" t="s">
+      <c r="D357" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E357" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>38</v>
       </c>
       <c r="B358" t="s">
         <v>456</v>
       </c>
       <c r="C358">
         <v>1866</v>
       </c>
-      <c r="D358" s="2" t="s">
+      <c r="D358" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E358" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>38</v>
       </c>
       <c r="B359" t="s">
         <v>457</v>
       </c>
       <c r="C359">
         <v>1866</v>
       </c>
-      <c r="D359" s="2" t="s">
+      <c r="D359" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E359" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>76</v>
       </c>
       <c r="B360" t="s">
         <v>458</v>
       </c>
       <c r="C360">
         <v>1866</v>
       </c>
-      <c r="D360" s="2" t="s">
+      <c r="D360" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E360" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>68</v>
       </c>
       <c r="B361" t="s">
         <v>459</v>
       </c>
       <c r="C361">
         <v>1867</v>
       </c>
-      <c r="D361" s="2" t="s">
+      <c r="D361" s="1" t="s">
         <v>981</v>
       </c>
       <c r="E361" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>74</v>
       </c>
       <c r="B362" t="s">
         <v>460</v>
       </c>
       <c r="C362">
         <v>1867</v>
       </c>
-      <c r="D362" s="2" t="s">
+      <c r="D362" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E362" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>38</v>
       </c>
       <c r="B363" t="s">
         <v>461</v>
       </c>
       <c r="C363">
         <v>1867</v>
       </c>
-      <c r="D363" s="2" t="s">
+      <c r="D363" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E363" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>76</v>
       </c>
       <c r="B364" t="s">
         <v>462</v>
       </c>
       <c r="C364">
         <v>1867</v>
       </c>
-      <c r="D364" s="2" t="s">
+      <c r="D364" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E364" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>76</v>
       </c>
       <c r="B365" t="s">
         <v>463</v>
       </c>
       <c r="C365">
         <v>1867</v>
       </c>
-      <c r="D365" s="2" t="s">
+      <c r="D365" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E365" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>77</v>
       </c>
       <c r="B366" t="s">
         <v>464</v>
       </c>
       <c r="C366">
         <v>1868</v>
       </c>
-      <c r="D366" s="2" t="s">
+      <c r="D366" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E366" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>38</v>
       </c>
       <c r="B367" t="s">
         <v>465</v>
       </c>
       <c r="C367">
         <v>1868</v>
       </c>
-      <c r="D367" s="2" t="s">
+      <c r="D367" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E367" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>38</v>
       </c>
       <c r="B368" t="s">
         <v>466</v>
       </c>
       <c r="C368">
         <v>1868</v>
       </c>
-      <c r="D368" s="2" t="s">
+      <c r="D368" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E368" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>76</v>
       </c>
       <c r="B369" t="s">
         <v>467</v>
       </c>
       <c r="C369">
         <v>1868</v>
       </c>
-      <c r="D369" s="2" t="s">
+      <c r="D369" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E369" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>78</v>
       </c>
       <c r="B370" t="s">
         <v>468</v>
       </c>
       <c r="C370">
         <v>1869</v>
       </c>
-      <c r="D370" s="2" t="s">
+      <c r="D370" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E370" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>54</v>
       </c>
       <c r="B371" t="s">
         <v>469</v>
       </c>
       <c r="C371">
         <v>1869</v>
       </c>
-      <c r="D371" s="2" t="s">
+      <c r="D371" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E371" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>74</v>
       </c>
       <c r="B372" t="s">
         <v>470</v>
       </c>
       <c r="C372">
         <v>1869</v>
       </c>
-      <c r="D372" s="2" t="s">
+      <c r="D372" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E372" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>27</v>
       </c>
       <c r="B373" t="s">
         <v>471</v>
       </c>
       <c r="C373">
         <v>1869</v>
       </c>
-      <c r="D373" s="2" t="s">
+      <c r="D373" s="1" t="s">
         <v>993</v>
       </c>
       <c r="E373" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>38</v>
       </c>
       <c r="B374" t="s">
         <v>472</v>
       </c>
       <c r="C374">
         <v>1869</v>
       </c>
-      <c r="D374" s="2" t="s">
+      <c r="D374" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E374" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>38</v>
       </c>
       <c r="B375" t="s">
         <v>473</v>
       </c>
       <c r="C375">
         <v>1869</v>
       </c>
-      <c r="D375" s="2" t="s">
+      <c r="D375" s="1" t="s">
         <v>995</v>
       </c>
       <c r="E375" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>38</v>
       </c>
       <c r="B376" t="s">
         <v>474</v>
       </c>
       <c r="C376">
         <v>1870</v>
       </c>
-      <c r="D376" s="2" t="s">
+      <c r="D376" s="1" t="s">
         <v>996</v>
       </c>
       <c r="E376" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>38</v>
       </c>
       <c r="B377" t="s">
         <v>475</v>
       </c>
       <c r="C377">
         <v>1870</v>
       </c>
-      <c r="D377" s="2" t="s">
+      <c r="D377" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E377" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>38</v>
       </c>
       <c r="B378" t="s">
         <v>476</v>
       </c>
       <c r="C378">
         <v>1871</v>
       </c>
-      <c r="D378" s="2" t="s">
+      <c r="D378" s="1" t="s">
         <v>998</v>
       </c>
       <c r="E378" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>76</v>
       </c>
       <c r="B379" t="s">
         <v>477</v>
       </c>
       <c r="C379">
         <v>1871</v>
       </c>
-      <c r="D379" s="2" t="s">
+      <c r="D379" s="1" t="s">
         <v>999</v>
       </c>
       <c r="E379" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>77</v>
       </c>
       <c r="B380" t="s">
         <v>478</v>
       </c>
       <c r="C380">
         <v>1872</v>
       </c>
-      <c r="D380" s="2" t="s">
+      <c r="D380" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E380" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>38</v>
       </c>
       <c r="B381" t="s">
         <v>479</v>
       </c>
       <c r="C381">
         <v>1872</v>
       </c>
-      <c r="D381" s="2" t="s">
+      <c r="D381" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="E381" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>38</v>
       </c>
       <c r="B382" t="s">
         <v>480</v>
       </c>
       <c r="C382">
         <v>1872</v>
       </c>
-      <c r="D382" s="2" t="s">
+      <c r="D382" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="E382" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>38</v>
       </c>
       <c r="B383" t="s">
         <v>481</v>
       </c>
       <c r="C383">
         <v>1872</v>
       </c>
-      <c r="D383" s="2" t="s">
+      <c r="D383" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E383" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>76</v>
       </c>
       <c r="B384" t="s">
         <v>482</v>
       </c>
       <c r="C384">
         <v>1872</v>
       </c>
-      <c r="D384" s="2" t="s">
+      <c r="D384" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E384" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>73</v>
       </c>
       <c r="B385" t="s">
         <v>483</v>
       </c>
       <c r="C385">
         <v>1873</v>
       </c>
-      <c r="D385" s="2" t="s">
+      <c r="D385" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="E385" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>76</v>
       </c>
       <c r="B386" t="s">
         <v>484</v>
       </c>
       <c r="C386">
         <v>1873</v>
       </c>
-      <c r="D386" s="2" t="s">
+      <c r="D386" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E386" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>77</v>
       </c>
       <c r="B387" t="s">
         <v>485</v>
       </c>
       <c r="C387">
         <v>1874</v>
       </c>
-      <c r="D387" s="2" t="s">
+      <c r="D387" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E387" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>54</v>
       </c>
       <c r="B388" t="s">
         <v>486</v>
       </c>
       <c r="C388">
         <v>1874</v>
       </c>
-      <c r="D388" s="2" t="s">
+      <c r="D388" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="E388" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>27</v>
       </c>
       <c r="B389" t="s">
         <v>487</v>
       </c>
       <c r="C389">
         <v>1874</v>
       </c>
-      <c r="D389" s="2" t="s">
+      <c r="D389" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E389" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>76</v>
       </c>
       <c r="B390" t="s">
         <v>488</v>
       </c>
       <c r="C390">
         <v>1874</v>
       </c>
-      <c r="D390" s="2" t="s">
+      <c r="D390" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E390" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>67</v>
       </c>
       <c r="B391" t="s">
         <v>489</v>
       </c>
       <c r="C391">
         <v>1875</v>
       </c>
-      <c r="D391" s="2" t="s">
+      <c r="D391" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="E391" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>38</v>
       </c>
       <c r="B392" t="s">
         <v>490</v>
       </c>
       <c r="C392">
         <v>1875</v>
       </c>
-      <c r="D392" s="2" t="s">
+      <c r="D392" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E392" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>38</v>
       </c>
       <c r="B393" t="s">
         <v>491</v>
       </c>
       <c r="C393">
         <v>1875</v>
       </c>
-      <c r="D393" s="2" t="s">
+      <c r="D393" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="E393" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>76</v>
       </c>
       <c r="B394" t="s">
         <v>492</v>
       </c>
       <c r="C394">
         <v>1875</v>
       </c>
-      <c r="D394" s="2" t="s">
+      <c r="D394" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E394" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>23</v>
       </c>
       <c r="B395" t="s">
         <v>493</v>
       </c>
       <c r="C395">
         <v>1876</v>
       </c>
-      <c r="D395" s="2" t="s">
+      <c r="D395" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E395" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>67</v>
       </c>
       <c r="B396" t="s">
         <v>494</v>
       </c>
       <c r="C396">
         <v>1876</v>
       </c>
-      <c r="D396" s="2" t="s">
+      <c r="D396" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E396" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>67</v>
       </c>
       <c r="B397" t="s">
         <v>495</v>
       </c>
       <c r="C397">
         <v>1876</v>
       </c>
-      <c r="D397" s="2" t="s">
+      <c r="D397" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="E397" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>77</v>
       </c>
       <c r="B398" t="s">
         <v>496</v>
       </c>
       <c r="C398">
         <v>1876</v>
       </c>
-      <c r="D398" s="2" t="s">
+      <c r="D398" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E398" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>79</v>
       </c>
       <c r="B399" t="s">
         <v>497</v>
       </c>
       <c r="C399">
         <v>1876</v>
       </c>
-      <c r="D399" s="2" t="s">
+      <c r="D399" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="E399" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>79</v>
       </c>
       <c r="B400" t="s">
         <v>498</v>
       </c>
       <c r="C400">
         <v>1876</v>
       </c>
-      <c r="D400" s="2" t="s">
+      <c r="D400" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E400" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>80</v>
       </c>
       <c r="B401" t="s">
         <v>499</v>
       </c>
       <c r="C401">
         <v>1877</v>
       </c>
-      <c r="D401" s="2" t="s">
+      <c r="D401" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E401" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>81</v>
       </c>
       <c r="B402" t="s">
         <v>500</v>
       </c>
       <c r="C402">
         <v>1877</v>
       </c>
-      <c r="D402" s="2" t="s">
+      <c r="D402" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E402" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>76</v>
       </c>
       <c r="B403" t="s">
         <v>501</v>
       </c>
       <c r="C403">
         <v>1877</v>
       </c>
-      <c r="D403" s="2" t="s">
+      <c r="D403" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="E403" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>78</v>
       </c>
       <c r="B404" t="s">
         <v>502</v>
       </c>
       <c r="C404">
         <v>1878</v>
       </c>
-      <c r="D404" s="2" t="s">
+      <c r="D404" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E404" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>78</v>
       </c>
       <c r="B405" t="s">
         <v>503</v>
       </c>
       <c r="C405">
         <v>1878</v>
       </c>
-      <c r="D405" s="2" t="s">
+      <c r="D405" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="E405" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>82</v>
       </c>
       <c r="B406" t="s">
         <v>504</v>
       </c>
       <c r="C406">
         <v>1878</v>
       </c>
-      <c r="D406" s="2" t="s">
+      <c r="D406" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E406" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>77</v>
       </c>
       <c r="B407" t="s">
         <v>505</v>
       </c>
       <c r="C407">
         <v>1878</v>
       </c>
-      <c r="D407" s="2" t="s">
+      <c r="D407" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E407" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>83</v>
       </c>
       <c r="B408" t="s">
         <v>506</v>
       </c>
       <c r="C408">
         <v>1878</v>
       </c>
-      <c r="D408" s="2" t="s">
+      <c r="D408" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E408" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>84</v>
       </c>
       <c r="B409" t="s">
         <v>507</v>
       </c>
       <c r="C409">
         <v>1878</v>
       </c>
-      <c r="D409" s="2" t="s">
+      <c r="D409" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="E409" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>76</v>
       </c>
       <c r="B410" t="s">
         <v>508</v>
       </c>
       <c r="C410">
         <v>1878</v>
       </c>
-      <c r="D410" s="2" t="s">
+      <c r="D410" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E410" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>77</v>
       </c>
       <c r="B411" t="s">
         <v>509</v>
       </c>
       <c r="C411">
         <v>1879</v>
       </c>
-      <c r="D411" s="2" t="s">
+      <c r="D411" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="E411" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>80</v>
       </c>
       <c r="B412" t="s">
         <v>510</v>
       </c>
       <c r="C412">
         <v>1879</v>
       </c>
-      <c r="D412" s="2" t="s">
+      <c r="D412" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E412" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>83</v>
       </c>
       <c r="B413" t="s">
         <v>511</v>
       </c>
       <c r="C413">
         <v>1879</v>
       </c>
-      <c r="D413" s="2" t="s">
+      <c r="D413" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="E413" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>85</v>
       </c>
       <c r="B414" t="s">
         <v>512</v>
       </c>
       <c r="C414">
         <v>1879</v>
       </c>
-      <c r="D414" s="2" t="s">
+      <c r="D414" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E414" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>76</v>
       </c>
       <c r="B415" t="s">
         <v>513</v>
       </c>
       <c r="C415">
         <v>1880</v>
       </c>
-      <c r="D415" s="2" t="s">
+      <c r="D415" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="E415" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>86</v>
       </c>
       <c r="B416" t="s">
         <v>514</v>
       </c>
       <c r="C416">
         <v>1881</v>
       </c>
-      <c r="D416" s="2" t="s">
+      <c r="D416" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E416" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>77</v>
       </c>
       <c r="B417" t="s">
         <v>515</v>
       </c>
       <c r="C417">
         <v>1881</v>
       </c>
-      <c r="D417" s="2" t="s">
+      <c r="D417" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E417" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>54</v>
       </c>
       <c r="B418" t="s">
         <v>516</v>
       </c>
       <c r="C418">
         <v>1881</v>
       </c>
-      <c r="D418" s="2" t="s">
+      <c r="D418" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E418" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>79</v>
       </c>
       <c r="B419" t="s">
         <v>517</v>
       </c>
       <c r="C419">
         <v>1881</v>
       </c>
-      <c r="D419" s="2" t="s">
+      <c r="D419" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E419" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>87</v>
       </c>
       <c r="B420" t="s">
         <v>518</v>
       </c>
       <c r="C420">
         <v>1881</v>
       </c>
-      <c r="D420" s="2" t="s">
+      <c r="D420" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E420" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>85</v>
       </c>
       <c r="B421" t="s">
         <v>519</v>
       </c>
       <c r="C421">
         <v>1881</v>
       </c>
-      <c r="D421" s="2" t="s">
+      <c r="D421" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E421" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>39</v>
       </c>
       <c r="B422" t="s">
         <v>520</v>
       </c>
       <c r="C422">
         <v>1882</v>
       </c>
-      <c r="D422" s="2" t="s">
+      <c r="D422" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E422" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>67</v>
       </c>
       <c r="B423" t="s">
         <v>521</v>
       </c>
       <c r="C423">
         <v>1882</v>
       </c>
-      <c r="D423" s="2" t="s">
+      <c r="D423" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="E423" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>88</v>
       </c>
       <c r="B424" t="s">
         <v>522</v>
       </c>
       <c r="C424">
         <v>1882</v>
       </c>
-      <c r="D424" s="2" t="s">
+      <c r="D424" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E424" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>80</v>
       </c>
       <c r="B425" t="s">
         <v>523</v>
       </c>
       <c r="C425">
         <v>1882</v>
       </c>
-      <c r="D425" s="2" t="s">
+      <c r="D425" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E425" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>79</v>
       </c>
       <c r="B426" t="s">
         <v>524</v>
       </c>
       <c r="C426">
         <v>1882</v>
       </c>
-      <c r="D426" s="2" t="s">
+      <c r="D426" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E426" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>89</v>
       </c>
       <c r="B427" t="s">
         <v>525</v>
       </c>
       <c r="C427">
         <v>1882</v>
       </c>
-      <c r="D427" s="2" t="s">
+      <c r="D427" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E427" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>76</v>
       </c>
       <c r="B428" t="s">
         <v>526</v>
       </c>
       <c r="C428">
         <v>1882</v>
       </c>
-      <c r="D428" s="2" t="s">
+      <c r="D428" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E428" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>90</v>
       </c>
       <c r="B429" t="s">
         <v>527</v>
       </c>
       <c r="C429">
         <v>1883</v>
       </c>
-      <c r="D429" s="2" t="s">
+      <c r="D429" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="E429" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>78</v>
       </c>
       <c r="B430" t="s">
         <v>528</v>
       </c>
       <c r="C430">
         <v>1883</v>
       </c>
-      <c r="D430" s="2" t="s">
+      <c r="D430" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="E430" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>78</v>
       </c>
       <c r="B431" t="s">
         <v>529</v>
       </c>
       <c r="C431">
         <v>1883</v>
       </c>
-      <c r="D431" s="2" t="s">
+      <c r="D431" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E431" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>78</v>
       </c>
       <c r="B432" t="s">
         <v>530</v>
       </c>
       <c r="C432">
         <v>1883</v>
       </c>
-      <c r="D432" s="2" t="s">
+      <c r="D432" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E432" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>77</v>
       </c>
       <c r="B433" t="s">
         <v>531</v>
       </c>
       <c r="C433">
         <v>1883</v>
       </c>
-      <c r="D433" s="2" t="s">
+      <c r="D433" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E433" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>77</v>
       </c>
       <c r="B434" t="s">
         <v>532</v>
       </c>
       <c r="C434">
         <v>1883</v>
       </c>
-      <c r="D434" s="2" t="s">
+      <c r="D434" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E434" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>91</v>
       </c>
       <c r="B435" t="s">
         <v>533</v>
       </c>
       <c r="C435">
         <v>1883</v>
       </c>
-      <c r="D435" s="2" t="s">
+      <c r="D435" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E435" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>76</v>
       </c>
       <c r="B436" t="s">
         <v>534</v>
       </c>
       <c r="C436">
         <v>1883</v>
       </c>
-      <c r="D436" s="2" t="s">
+      <c r="D436" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E436" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>76</v>
       </c>
       <c r="B437" t="s">
         <v>535</v>
       </c>
       <c r="C437">
         <v>1883</v>
       </c>
-      <c r="D437" s="2" t="s">
+      <c r="D437" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E437" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>77</v>
       </c>
       <c r="B438" t="s">
         <v>536</v>
       </c>
       <c r="C438">
         <v>1884</v>
       </c>
-      <c r="D438" s="2" t="s">
+      <c r="D438" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E438" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>80</v>
       </c>
       <c r="B439" t="s">
         <v>537</v>
       </c>
       <c r="C439">
         <v>1884</v>
       </c>
-      <c r="D439" s="2" t="s">
+      <c r="D439" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="E439" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>83</v>
       </c>
       <c r="B440" t="s">
         <v>538</v>
       </c>
       <c r="C440">
         <v>1884</v>
       </c>
-      <c r="D440" s="2" t="s">
+      <c r="D440" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E440" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>79</v>
       </c>
       <c r="B441" t="s">
         <v>539</v>
       </c>
       <c r="C441">
         <v>1884</v>
       </c>
-      <c r="D441" s="2" t="s">
+      <c r="D441" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="E441" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>89</v>
       </c>
       <c r="B442" t="s">
         <v>540</v>
       </c>
       <c r="C442">
         <v>1884</v>
       </c>
-      <c r="D442" s="2" t="s">
+      <c r="D442" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="E442" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>76</v>
       </c>
       <c r="B443" t="s">
         <v>541</v>
       </c>
       <c r="C443">
         <v>1884</v>
       </c>
-      <c r="D443" s="2" t="s">
+      <c r="D443" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E443" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>77</v>
       </c>
       <c r="B444" t="s">
         <v>542</v>
       </c>
       <c r="C444">
         <v>1885</v>
       </c>
-      <c r="D444" s="2" t="s">
+      <c r="D444" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E444" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>87</v>
       </c>
       <c r="B445" t="s">
         <v>543</v>
       </c>
       <c r="C445">
         <v>1885</v>
       </c>
-      <c r="D445" s="2" t="s">
+      <c r="D445" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E445" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>91</v>
       </c>
       <c r="B446" t="s">
         <v>544</v>
       </c>
       <c r="C446">
         <v>1885</v>
       </c>
-      <c r="D446" s="2" t="s">
+      <c r="D446" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="E446" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>76</v>
       </c>
       <c r="B447" t="s">
         <v>545</v>
       </c>
       <c r="C447">
         <v>1885</v>
       </c>
-      <c r="D447" s="2" t="s">
+      <c r="D447" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E447" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>92</v>
       </c>
       <c r="B448" t="s">
         <v>546</v>
       </c>
       <c r="C448">
         <v>1886</v>
       </c>
-      <c r="D448" s="2" t="s">
+      <c r="D448" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E448" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>39</v>
       </c>
       <c r="B449" t="s">
         <v>547</v>
       </c>
       <c r="C449">
         <v>1886</v>
       </c>
-      <c r="D449" s="2" t="s">
+      <c r="D449" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E449" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>90</v>
       </c>
       <c r="B450" t="s">
         <v>548</v>
       </c>
       <c r="C450">
         <v>1886</v>
       </c>
-      <c r="D450" s="2" t="s">
+      <c r="D450" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E450" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>93</v>
       </c>
       <c r="B451" t="s">
         <v>549</v>
       </c>
       <c r="C451">
         <v>1886</v>
       </c>
-      <c r="D451" s="2" t="s">
+      <c r="D451" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E451" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>77</v>
       </c>
       <c r="B452" t="s">
         <v>550</v>
       </c>
       <c r="C452">
         <v>1886</v>
       </c>
-      <c r="D452" s="2" t="s">
+      <c r="D452" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E452" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>94</v>
       </c>
       <c r="B453" t="s">
         <v>551</v>
       </c>
       <c r="C453">
         <v>1886</v>
       </c>
-      <c r="D453" s="2" t="s">
+      <c r="D453" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E453" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>95</v>
       </c>
       <c r="B454" t="s">
         <v>552</v>
       </c>
       <c r="C454">
         <v>1886</v>
       </c>
-      <c r="D454" s="2" t="s">
+      <c r="D454" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E454" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>95</v>
       </c>
       <c r="B455" t="s">
         <v>553</v>
       </c>
       <c r="C455">
         <v>1886</v>
       </c>
-      <c r="D455" s="2" t="s">
+      <c r="D455" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E455" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>85</v>
       </c>
       <c r="B456" t="s">
         <v>554</v>
       </c>
       <c r="C456">
         <v>1886</v>
       </c>
-      <c r="D456" s="2" t="s">
+      <c r="D456" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="E456" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>76</v>
       </c>
       <c r="B457" t="s">
         <v>555</v>
       </c>
       <c r="C457">
         <v>1886</v>
       </c>
-      <c r="D457" s="2" t="s">
+      <c r="D457" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E457" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>94</v>
       </c>
       <c r="B458" t="s">
         <v>556</v>
       </c>
       <c r="C458">
         <v>1887</v>
       </c>
-      <c r="D458" s="2" t="s">
+      <c r="D458" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E458" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>83</v>
       </c>
       <c r="B459" t="s">
         <v>557</v>
       </c>
       <c r="C459">
         <v>1887</v>
       </c>
-      <c r="D459" s="2" t="s">
+      <c r="D459" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E459" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>79</v>
       </c>
       <c r="B460" t="s">
         <v>558</v>
       </c>
       <c r="C460">
         <v>1887</v>
       </c>
-      <c r="D460" s="2" t="s">
+      <c r="D460" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E460" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>95</v>
       </c>
       <c r="B461" t="s">
         <v>559</v>
       </c>
       <c r="C461">
         <v>1887</v>
       </c>
-      <c r="D461" s="2" t="s">
+      <c r="D461" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E461" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>91</v>
       </c>
       <c r="B462" t="s">
         <v>560</v>
       </c>
       <c r="C462">
         <v>1887</v>
       </c>
-      <c r="D462" s="2" t="s">
+      <c r="D462" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E462" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>76</v>
       </c>
       <c r="B463" t="s">
         <v>561</v>
       </c>
       <c r="C463">
         <v>1887</v>
       </c>
-      <c r="D463" s="2" t="s">
+      <c r="D463" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E463" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>96</v>
       </c>
       <c r="B464" t="s">
         <v>562</v>
       </c>
       <c r="C464">
         <v>1888</v>
       </c>
-      <c r="D464" s="2" t="s">
+      <c r="D464" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E464" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>90</v>
       </c>
       <c r="B465" t="s">
         <v>563</v>
       </c>
       <c r="C465">
         <v>1888</v>
       </c>
-      <c r="D465" s="2" t="s">
+      <c r="D465" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E465" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>93</v>
       </c>
       <c r="B466" t="s">
         <v>564</v>
       </c>
       <c r="C466">
         <v>1888</v>
       </c>
-      <c r="D466" s="2" t="s">
+      <c r="D466" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="E466" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>88</v>
       </c>
       <c r="B467" t="s">
         <v>565</v>
       </c>
       <c r="C467">
         <v>1888</v>
       </c>
-      <c r="D467" s="2" t="s">
+      <c r="D467" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="E467" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>91</v>
       </c>
       <c r="B468" t="s">
         <v>566</v>
       </c>
       <c r="C468">
         <v>1888</v>
       </c>
-      <c r="D468" s="2" t="s">
+      <c r="D468" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="E468" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>81</v>
       </c>
       <c r="B469" t="s">
         <v>567</v>
       </c>
       <c r="C469">
         <v>1888</v>
       </c>
-      <c r="D469" s="2" t="s">
+      <c r="D469" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E469" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>76</v>
       </c>
       <c r="B470" t="s">
         <v>568</v>
       </c>
       <c r="C470">
         <v>1888</v>
       </c>
-      <c r="D470" s="2" t="s">
+      <c r="D470" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E470" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>93</v>
       </c>
       <c r="B471" t="s">
         <v>569</v>
       </c>
       <c r="C471">
         <v>1889</v>
       </c>
-      <c r="D471" s="2" t="s">
+      <c r="D471" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="E471" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>88</v>
       </c>
       <c r="B472" t="s">
         <v>570</v>
       </c>
       <c r="C472">
         <v>1889</v>
       </c>
-      <c r="D472" s="2" t="s">
+      <c r="D472" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="E472" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>83</v>
       </c>
       <c r="B473" t="s">
         <v>571</v>
       </c>
       <c r="C473">
         <v>1889</v>
       </c>
-      <c r="D473" s="2" t="s">
+      <c r="D473" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E473" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>91</v>
       </c>
       <c r="B474" t="s">
         <v>572</v>
       </c>
       <c r="C474">
         <v>1889</v>
       </c>
-      <c r="D474" s="2" t="s">
+      <c r="D474" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E474" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>96</v>
       </c>
       <c r="B475" t="s">
         <v>573</v>
       </c>
       <c r="C475">
         <v>1890</v>
       </c>
-      <c r="D475" s="2" t="s">
+      <c r="D475" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="E475" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>77</v>
       </c>
       <c r="B476" t="s">
         <v>574</v>
       </c>
       <c r="C476">
         <v>1890</v>
       </c>
-      <c r="D476" s="2" t="s">
+      <c r="D476" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E476" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>97</v>
       </c>
       <c r="B477" t="s">
         <v>575</v>
       </c>
       <c r="C477">
         <v>1890</v>
       </c>
-      <c r="D477" s="2" t="s">
+      <c r="D477" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E477" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>97</v>
       </c>
       <c r="B478" t="s">
         <v>576</v>
       </c>
       <c r="C478">
         <v>1890</v>
       </c>
-      <c r="D478" s="2" t="s">
+      <c r="D478" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E478" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>94</v>
       </c>
       <c r="B479" t="s">
         <v>577</v>
       </c>
       <c r="C479">
         <v>1890</v>
       </c>
-      <c r="D479" s="2" t="s">
+      <c r="D479" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E479" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>91</v>
       </c>
       <c r="B480" t="s">
         <v>578</v>
       </c>
       <c r="C480">
         <v>1890</v>
       </c>
-      <c r="D480" s="2" t="s">
+      <c r="D480" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E480" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>76</v>
       </c>
       <c r="B481" t="s">
         <v>579</v>
       </c>
       <c r="C481">
         <v>1890</v>
       </c>
-      <c r="D481" s="2" t="s">
+      <c r="D481" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="E481" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>98</v>
       </c>
       <c r="B482" t="s">
         <v>580</v>
       </c>
       <c r="C482">
         <v>1891</v>
       </c>
-      <c r="D482" s="2" t="s">
+      <c r="D482" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E482" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>93</v>
       </c>
       <c r="B483" t="s">
         <v>581</v>
       </c>
       <c r="C483">
         <v>1891</v>
       </c>
-      <c r="D483" s="2" t="s">
+      <c r="D483" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E483" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>79</v>
       </c>
       <c r="B484" t="s">
         <v>582</v>
       </c>
       <c r="C484">
         <v>1891</v>
       </c>
-      <c r="D484" s="2" t="s">
+      <c r="D484" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E484" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>76</v>
       </c>
       <c r="B485" t="s">
         <v>583</v>
       </c>
       <c r="C485">
         <v>1891</v>
       </c>
-      <c r="D485" s="2" t="s">
+      <c r="D485" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E485" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>90</v>
       </c>
       <c r="B486" t="s">
         <v>584</v>
       </c>
       <c r="C486">
         <v>1892</v>
       </c>
-      <c r="D486" s="2" t="s">
+      <c r="D486" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E486" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>77</v>
       </c>
       <c r="B487" t="s">
         <v>585</v>
       </c>
       <c r="C487">
         <v>1892</v>
       </c>
-      <c r="D487" s="2" t="s">
+      <c r="D487" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E487" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>88</v>
       </c>
       <c r="B488" t="s">
         <v>586</v>
       </c>
       <c r="C488">
         <v>1892</v>
       </c>
-      <c r="D488" s="2" t="s">
+      <c r="D488" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E488" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>94</v>
       </c>
       <c r="B489" t="s">
         <v>587</v>
       </c>
       <c r="C489">
         <v>1892</v>
       </c>
-      <c r="D489" s="2" t="s">
+      <c r="D489" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E489" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>94</v>
       </c>
       <c r="B490" t="s">
         <v>588</v>
       </c>
       <c r="C490">
         <v>1892</v>
       </c>
-      <c r="D490" s="2" t="s">
+      <c r="D490" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E490" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>76</v>
       </c>
       <c r="B491" t="s">
         <v>589</v>
       </c>
       <c r="C491">
         <v>1892</v>
       </c>
-      <c r="D491" s="2" t="s">
+      <c r="D491" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E491" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>93</v>
       </c>
       <c r="B492" t="s">
         <v>590</v>
       </c>
       <c r="C492">
         <v>1893</v>
       </c>
-      <c r="D492" s="2" t="s">
+      <c r="D492" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E492" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>76</v>
       </c>
       <c r="B493" t="s">
         <v>591</v>
       </c>
       <c r="C493">
         <v>1893</v>
       </c>
-      <c r="D493" s="2" t="s">
+      <c r="D493" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="E493" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>88</v>
       </c>
       <c r="B494" t="s">
         <v>592</v>
       </c>
       <c r="C494">
         <v>1894</v>
       </c>
-      <c r="D494" s="2" t="s">
+      <c r="D494" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E494" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>91</v>
       </c>
       <c r="B495" t="s">
         <v>593</v>
       </c>
       <c r="C495">
         <v>1894</v>
       </c>
-      <c r="D495" s="2" t="s">
+      <c r="D495" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E495" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>76</v>
       </c>
       <c r="B496" t="s">
         <v>594</v>
       </c>
       <c r="C496">
         <v>1894</v>
       </c>
-      <c r="D496" s="2" t="s">
+      <c r="D496" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="E496" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>77</v>
       </c>
       <c r="B497" t="s">
         <v>595</v>
       </c>
       <c r="C497">
         <v>1895</v>
       </c>
-      <c r="D497" s="2" t="s">
+      <c r="D497" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E497" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>79</v>
       </c>
       <c r="B498" t="s">
         <v>596</v>
       </c>
       <c r="C498">
         <v>1895</v>
       </c>
-      <c r="D498" s="2" t="s">
+      <c r="D498" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E498" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>91</v>
       </c>
       <c r="B499" t="s">
         <v>597</v>
       </c>
       <c r="C499">
         <v>1895</v>
       </c>
-      <c r="D499" s="2" t="s">
+      <c r="D499" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="E499" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>76</v>
       </c>
       <c r="B500" t="s">
         <v>598</v>
       </c>
       <c r="C500">
         <v>1896</v>
       </c>
-      <c r="D500" s="2" t="s">
+      <c r="D500" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E500" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>77</v>
       </c>
       <c r="B501" t="s">
         <v>599</v>
       </c>
       <c r="C501">
         <v>1897</v>
       </c>
-      <c r="D501" s="2" t="s">
+      <c r="D501" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="E501" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>97</v>
       </c>
       <c r="B502" t="s">
         <v>600</v>
       </c>
       <c r="C502">
         <v>1897</v>
       </c>
-      <c r="D502" s="2" t="s">
+      <c r="D502" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E502" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>87</v>
       </c>
       <c r="B503" t="s">
         <v>601</v>
       </c>
       <c r="C503">
         <v>1897</v>
       </c>
-      <c r="D503" s="2" t="s">
+      <c r="D503" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E503" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>90</v>
       </c>
       <c r="B504" t="s">
         <v>553</v>
       </c>
       <c r="C504">
         <v>1898</v>
       </c>
-      <c r="D504" s="2" t="s">
+      <c r="D504" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E504" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>77</v>
       </c>
       <c r="B505" t="s">
         <v>602</v>
       </c>
       <c r="C505">
         <v>1898</v>
       </c>
-      <c r="D505" s="2" t="s">
+      <c r="D505" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="E505" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>88</v>
       </c>
       <c r="B506" t="s">
         <v>603</v>
       </c>
       <c r="C506">
         <v>1898</v>
       </c>
-      <c r="D506" s="2" t="s">
+      <c r="D506" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E506" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>97</v>
       </c>
       <c r="B507" t="s">
         <v>604</v>
       </c>
       <c r="C507">
         <v>1898</v>
       </c>
-      <c r="D507" s="2" t="s">
+      <c r="D507" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="E507" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>97</v>
       </c>
       <c r="B508" t="s">
         <v>605</v>
       </c>
       <c r="C508">
         <v>1898</v>
       </c>
-      <c r="D508" s="2" t="s">
+      <c r="D508" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E508" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>79</v>
       </c>
       <c r="B509" t="s">
         <v>606</v>
       </c>
       <c r="C509">
         <v>1898</v>
       </c>
-      <c r="D509" s="2" t="s">
+      <c r="D509" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E509" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>76</v>
       </c>
       <c r="B510" t="s">
         <v>607</v>
       </c>
       <c r="C510">
         <v>1898</v>
       </c>
-      <c r="D510" s="2" t="s">
+      <c r="D510" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E510" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>83</v>
       </c>
       <c r="B511" t="s">
         <v>608</v>
       </c>
       <c r="C511">
         <v>1899</v>
       </c>
-      <c r="D511" s="2" t="s">
+      <c r="D511" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E511" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>76</v>
       </c>
       <c r="B512" t="s">
         <v>609</v>
       </c>
       <c r="C512">
         <v>1899</v>
       </c>
-      <c r="D512" s="2" t="s">
+      <c r="D512" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E512" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>99</v>
       </c>
       <c r="B513" t="s">
         <v>610</v>
       </c>
       <c r="C513">
         <v>1900</v>
       </c>
-      <c r="D513" s="2" t="s">
+      <c r="D513" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E513" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>98</v>
       </c>
       <c r="B514" t="s">
         <v>611</v>
       </c>
       <c r="C514">
         <v>1901</v>
       </c>
-      <c r="D514" s="2" t="s">
+      <c r="D514" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E514" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>88</v>
       </c>
       <c r="B515" t="s">
         <v>612</v>
       </c>
       <c r="C515">
         <v>1901</v>
       </c>
-      <c r="D515" s="2" t="s">
+      <c r="D515" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E515" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>76</v>
       </c>
       <c r="B516" t="s">
         <v>613</v>
       </c>
       <c r="C516">
         <v>1901</v>
       </c>
-      <c r="D516" s="2" t="s">
+      <c r="D516" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E516" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>93</v>
       </c>
       <c r="B517" t="s">
         <v>614</v>
       </c>
       <c r="C517">
         <v>1902</v>
       </c>
-      <c r="D517" s="2" t="s">
+      <c r="D517" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E517" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>97</v>
       </c>
       <c r="B518" t="s">
         <v>615</v>
       </c>
       <c r="C518">
         <v>1902</v>
       </c>
-      <c r="D518" s="2" t="s">
+      <c r="D518" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E518" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>79</v>
       </c>
       <c r="B519" t="s">
         <v>616</v>
       </c>
       <c r="C519">
         <v>1903</v>
       </c>
-      <c r="D519" s="2" t="s">
+      <c r="D519" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E519" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>76</v>
       </c>
       <c r="B520" t="s">
         <v>617</v>
       </c>
       <c r="C520">
         <v>1903</v>
       </c>
-      <c r="D520" s="2" t="s">
+      <c r="D520" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="E520" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>68</v>
       </c>
       <c r="B521" t="s">
         <v>618</v>
       </c>
       <c r="C521">
         <v>1906</v>
       </c>
-      <c r="D521" s="2" t="s">
+      <c r="D521" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E521" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>86</v>
       </c>
       <c r="B522" t="s">
         <v>619</v>
       </c>
       <c r="C522">
         <v>1906</v>
       </c>
-      <c r="D522" s="2" t="s">
+      <c r="D522" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="E522" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>88</v>
       </c>
       <c r="B523" t="s">
         <v>620</v>
       </c>
       <c r="C523">
         <v>1910</v>
       </c>
-      <c r="D523" s="2" t="s">
+      <c r="D523" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E523" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>94</v>
       </c>
       <c r="B524" t="s">
         <v>621</v>
       </c>
       <c r="C524">
         <v>1910</v>
       </c>
-      <c r="D524" s="2" t="s">
+      <c r="D524" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E524" t="s">
         <v>1145</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>