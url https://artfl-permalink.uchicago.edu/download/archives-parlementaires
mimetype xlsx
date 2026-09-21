--- v0 (2026-05-01)
+++ v1 (2026-09-21)
@@ -478,119 +478,93 @@
     <t>https://artfl-permalink.uchicago.edu/archives-parlementaires/5dcdHEBKBy8aFgWe</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/archives-parlementaires/KBPDmKMuGzuTflbV</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/archives-parlementaires/u6cD0I472o2arqg-</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/archives-parlementaires/9QHdqWhkzaPJsOmk</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/archives-parlementaires/q9T4FE1Z4qLVKz1B</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/archives-parlementaires/cCXIrGn4fd2qhjS0</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -857,1219 +831,1219 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/XW5SorPPvTdCbzUX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/0n-NrcL_VaCVEz6g" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/oqmIQcpootGs5sHg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/D2ugKYRoFAgcCqFz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/1X3OFxHRilbPbuic" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/RPuiS5Yc9D3tHYWe" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/VWxmv9vHneSAsT1E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/MQzDb-LHXZ0CqKYT" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/Srs7ox4Tt8_5BxZJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/zafyo203EPPoGheM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/zKgVtJJzCfZHWpSu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/3joV3p0GNE-ATL67" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/enF5jL-rEJTVEDQt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/i20JazFxubi_vyH3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/4T_75DHL7M0Botqw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/LSsqYmqeCdydjJbR" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/JjoZ1wakqo4yR1qG" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/GGRczfuKgcBle6LZ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/eLCnhenRXV-fzKkK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/_G5Ta4yaMBgu6W-Q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/18rV7at_Hm9YnXUi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/dZqxzGl4UM67gikZ" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/4RNRUPISYwCN3Iiv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/spRI_05j9j7Ji5GK" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/YpeoSSeS3JOGgYQj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/D10ydzkheD99fRnB" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/frrXeX87exl-nkfX" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/edAkiMq3fc6OV-Mj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/Wdk9vMTPuSNooHba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/lS8s0xsXvu39SGO0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/9pWdyCnspuwwXTQz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/AgHsDJCfV7n0vf0q" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/KmmcQP_QfFSGvLj1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/a_MV7CuoIOtkRbDU" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/1lcX-yKG1hukzmFR" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/4yYPdnJLoPSgv6ud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/ASc-aoncwm31egBR" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/6rWaS8NXpzCU9LuZ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/2GK24P411406Ofvh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/AoykBMTkcL4HDIeH" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/pjIO8q4aJ8IzBovx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/sY6BFU80E_yAmh3b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/GhtB6gh4wljwcRzA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/54o-Qt6B9aEaWKF6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/LJdUSmQEYOk3OhuL" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/DlHtRJlENLHF3nUI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/47iBMbMSYucD3iBo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/U3HDMUhB-RDHjJ9e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/_O_6h_PFRbkgix2k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/S2uEf4j4TY2eiHiP" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/w6VG19EYE7ZsXnHg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/zafUT-JljnUlTtR8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/g8GvHzGZplzWvB_q" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/MFtCD2N_K5JCPQn_" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/ykpsXJu68-w6LFGh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/SOe2lIpdFolOyED2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/JXyrk3_1Hoq_tDdu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/shVP7JXYUovGpM_M" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/ON8S-WdJnUoX5dzH" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/9t6aIFCCPCn1UZD8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/prnc24T9kGbXWUeq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/fFvFeVJu2WThx_Ck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/AdctycaOOm6y5Gbb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/zjUjq2-fqu3xWLzR" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/ygBjYfox4LOY88Nl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/4P2J68PVI6Pfqsn5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/stqoWM-8um9Lw14A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/WyFOM4pSN9tByYpa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/a23JF6ZjI4PqArqz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/YH4d0yLTZJCM1MDM" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/1Ef_ZSRuF4s3Hm5f" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/8sdIupxsGr36Wsse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/2CAZTO_odR0xUvVi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/nUzNaYS1olQLio1g" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/Eppv_PHe71uJNIcg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/WnAr7lzyzHHmpLTd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/XaomVxhQQHzfUNYC" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/5dcdHEBKBy8aFgWe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/KBPDmKMuGzuTflbV" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/u6cD0I472o2arqg-" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/9QHdqWhkzaPJsOmk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/q9T4FE1Z4qLVKz1B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/archives-parlementaires/cCXIrGn4fd2qhjS0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
         <v>1789</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D2" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3">
         <v>1789</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D3" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4">
         <v>1789</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C4" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D4" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5">
         <v>1789</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6">
         <v>1789</v>
       </c>
-      <c r="C6" s="2" t="s">
+      <c r="C6" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7">
         <v>1789</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D7" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>1789</v>
       </c>
-      <c r="C8" s="2" t="s">
+      <c r="C8" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D8" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>1789</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C9" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D9" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10">
         <v>1789</v>
       </c>
-      <c r="C10" s="2" t="s">
+      <c r="C10" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D10" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11">
         <v>1789</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C11" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D11" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12">
         <v>1789</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C12" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D12" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13">
         <v>1789</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="C13" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D13" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
         <v>1790</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C14" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D14" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15">
         <v>1790</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="C15" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D15" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16">
         <v>1790</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="C16" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D16" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17">
         <v>1790</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C17" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D17" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>1790</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="C18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D18" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>1790</v>
       </c>
-      <c r="C19" s="2" t="s">
+      <c r="C19" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D19" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
         <v>1790</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="C20" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D20" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>1790</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="C21" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>22</v>
       </c>
       <c r="B22">
         <v>1790</v>
       </c>
-      <c r="C22" s="2" t="s">
+      <c r="C22" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D22" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23">
         <v>1791</v>
       </c>
-      <c r="C23" s="2" t="s">
+      <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24">
         <v>1791</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25">
         <v>1791</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26">
         <v>1791</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D26" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>27</v>
       </c>
       <c r="B27">
         <v>1791</v>
       </c>
-      <c r="C27" s="2" t="s">
+      <c r="C27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>28</v>
       </c>
       <c r="B28">
         <v>1791</v>
       </c>
-      <c r="C28" s="2" t="s">
+      <c r="C28" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29">
         <v>1791</v>
       </c>
-      <c r="C29" s="2" t="s">
+      <c r="C29" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D29" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>30</v>
       </c>
       <c r="B30">
         <v>1791</v>
       </c>
-      <c r="C30" s="2" t="s">
+      <c r="C30" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D30" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>31</v>
       </c>
       <c r="B31">
         <v>1791</v>
       </c>
-      <c r="C31" s="2" t="s">
+      <c r="C31" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D31" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32">
         <v>1791</v>
       </c>
-      <c r="C32" s="2" t="s">
+      <c r="C32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D32" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33">
         <v>1791</v>
       </c>
-      <c r="C33" s="2" t="s">
+      <c r="C33" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D33" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>34</v>
       </c>
       <c r="B34">
         <v>1791</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="C34" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D34" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35">
         <v>1791</v>
       </c>
-      <c r="C35" s="2" t="s">
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D35" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36">
         <v>1791</v>
       </c>
-      <c r="C36" s="2" t="s">
+      <c r="C36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D36" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>37</v>
       </c>
       <c r="B37">
         <v>1791</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="C37" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>38</v>
       </c>
       <c r="B38">
         <v>1791</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="C38" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D38" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>39</v>
       </c>
       <c r="B39">
         <v>1791</v>
       </c>
-      <c r="C39" s="2" t="s">
+      <c r="C39" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D39" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>40</v>
       </c>
       <c r="B40">
         <v>1792</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="C40" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D40" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>41</v>
       </c>
       <c r="B41">
         <v>1792</v>
       </c>
-      <c r="C41" s="2" t="s">
+      <c r="C41" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D41" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>42</v>
       </c>
       <c r="B42">
         <v>1792</v>
       </c>
-      <c r="C42" s="2" t="s">
+      <c r="C42" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D42" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>43</v>
       </c>
       <c r="B43">
         <v>1792</v>
       </c>
-      <c r="C43" s="2" t="s">
+      <c r="C43" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>44</v>
       </c>
       <c r="B44">
         <v>1792</v>
       </c>
-      <c r="C44" s="2" t="s">
+      <c r="C44" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D44" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>45</v>
       </c>
       <c r="B45">
         <v>1792</v>
       </c>
-      <c r="C45" s="2" t="s">
+      <c r="C45" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D45" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>46</v>
       </c>
       <c r="B46">
         <v>1792</v>
       </c>
-      <c r="C46" s="2" t="s">
+      <c r="C46" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D46" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>47</v>
       </c>
       <c r="B47">
         <v>1792</v>
       </c>
-      <c r="C47" s="2" t="s">
+      <c r="C47" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D47" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>48</v>
       </c>
       <c r="B48">
         <v>1792</v>
       </c>
-      <c r="C48" s="2" t="s">
+      <c r="C48" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D48" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>49</v>
       </c>
       <c r="B49">
         <v>1792</v>
       </c>
-      <c r="C49" s="2" t="s">
+      <c r="C49" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D49" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>50</v>
       </c>
       <c r="B50">
         <v>1792</v>
       </c>
-      <c r="C50" s="2" t="s">
+      <c r="C50" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D50" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>51</v>
       </c>
       <c r="B51">
         <v>1792</v>
       </c>
-      <c r="C51" s="2" t="s">
+      <c r="C51" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D51" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>40</v>
       </c>
       <c r="B52">
         <v>1792</v>
       </c>
-      <c r="C52" s="2" t="s">
+      <c r="C52" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D52" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>40</v>
       </c>
       <c r="B53">
         <v>1792</v>
       </c>
-      <c r="C53" s="2" t="s">
+      <c r="C53" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D53" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54">
         <v>1792</v>
       </c>
-      <c r="C54" s="2" t="s">
+      <c r="C54" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D54" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>52</v>
       </c>
       <c r="B55">
         <v>1792</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="C55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D55" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>53</v>
       </c>
       <c r="B56">
         <v>1792</v>
       </c>
-      <c r="C56" s="2" t="s">
+      <c r="C56" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D56" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>53</v>
       </c>
       <c r="B57">
         <v>1792</v>
       </c>
-      <c r="C57" s="2" t="s">
+      <c r="C57" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D57" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>40</v>
       </c>
       <c r="B58">
         <v>1792</v>
       </c>
-      <c r="C58" s="2" t="s">
+      <c r="C58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D58" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>40</v>
       </c>
       <c r="B59">
         <v>1792</v>
       </c>
-      <c r="C59" s="2" t="s">
+      <c r="C59" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D59" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>54</v>
       </c>
       <c r="B60">
         <v>1792</v>
       </c>
-      <c r="C60" s="2" t="s">
+      <c r="C60" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D60" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>55</v>
       </c>
       <c r="B61">
         <v>1792</v>
       </c>
-      <c r="C61" s="2" t="s">
+      <c r="C61" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D61" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>56</v>
       </c>
       <c r="B62">
         <v>1792</v>
       </c>
-      <c r="C62" s="2" t="s">
+      <c r="C62" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D62" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>57</v>
       </c>
       <c r="B63">
         <v>1792</v>
       </c>
-      <c r="C63" s="2" t="s">
+      <c r="C63" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D63" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>58</v>
       </c>
       <c r="B64">
         <v>1792</v>
       </c>
-      <c r="C64" s="2" t="s">
+      <c r="C64" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D64" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>53</v>
       </c>
       <c r="B65">
         <v>1793</v>
       </c>
-      <c r="C65" s="2" t="s">
+      <c r="C65" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D65" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>53</v>
       </c>
       <c r="B66">
         <v>1793</v>
       </c>
-      <c r="C66" s="2" t="s">
+      <c r="C66" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D66" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>59</v>
       </c>
       <c r="B67">
         <v>1793</v>
       </c>
-      <c r="C67" s="2" t="s">
+      <c r="C67" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D67" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>53</v>
       </c>
       <c r="B68">
         <v>1793</v>
       </c>
-      <c r="C68" s="2" t="s">
+      <c r="C68" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D68" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>53</v>
       </c>
       <c r="B69">
         <v>1793</v>
       </c>
-      <c r="C69" s="2" t="s">
+      <c r="C69" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D69" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>53</v>
       </c>
       <c r="B70">
         <v>1793</v>
       </c>
-      <c r="C70" s="2" t="s">
+      <c r="C70" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D70" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>53</v>
       </c>
       <c r="B71">
         <v>1793</v>
       </c>
-      <c r="C71" s="2" t="s">
+      <c r="C71" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D71" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>60</v>
       </c>
       <c r="B72">
         <v>1793</v>
       </c>
-      <c r="C72" s="2" t="s">
+      <c r="C72" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D72" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>61</v>
       </c>
       <c r="B73">
         <v>1793</v>
       </c>
-      <c r="C73" s="2" t="s">
+      <c r="C73" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D73" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>40</v>
       </c>
       <c r="B74">
         <v>1793</v>
       </c>
-      <c r="C74" s="2" t="s">
+      <c r="C74" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D74" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>40</v>
       </c>
       <c r="B75">
         <v>1793</v>
       </c>
-      <c r="C75" s="2" t="s">
+      <c r="C75" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D75" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>40</v>
       </c>
       <c r="B76">
         <v>1793</v>
       </c>
-      <c r="C76" s="2" t="s">
+      <c r="C76" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D76" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>62</v>
       </c>
       <c r="B77">
         <v>1793</v>
       </c>
-      <c r="C77" s="2" t="s">
+      <c r="C77" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D77" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>63</v>
       </c>
       <c r="B78">
         <v>1793</v>
       </c>
-      <c r="C78" s="2" t="s">
+      <c r="C78" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D78" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>64</v>
       </c>
       <c r="B79">
         <v>1793</v>
       </c>
-      <c r="C79" s="2" t="s">
+      <c r="C79" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D79" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>65</v>
       </c>
       <c r="B80">
         <v>1793</v>
       </c>
-      <c r="C80" s="2" t="s">
+      <c r="C80" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D80" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>66</v>
       </c>
       <c r="B81">
         <v>1793</v>
       </c>
-      <c r="C81" s="2" t="s">
+      <c r="C81" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D81" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>67</v>
       </c>
       <c r="B82">
         <v>1793</v>
       </c>
-      <c r="C82" s="2" t="s">
+      <c r="C82" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D82" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>68</v>
       </c>
       <c r="B83">
         <v>1793</v>
       </c>
-      <c r="C83" s="2" t="s">
+      <c r="C83" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D83" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>69</v>
       </c>
       <c r="B84">
         <v>1793</v>
       </c>
-      <c r="C84" s="2" t="s">
+      <c r="C84" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D84" t="s">
         <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C3" r:id="rId2"/>
     <hyperlink ref="C4" r:id="rId3"/>
     <hyperlink ref="C5" r:id="rId4"/>
     <hyperlink ref="C6" r:id="rId5"/>
     <hyperlink ref="C7" r:id="rId6"/>
     <hyperlink ref="C8" r:id="rId7"/>
     <hyperlink ref="C9" r:id="rId8"/>
     <hyperlink ref="C10" r:id="rId9"/>
     <hyperlink ref="C11" r:id="rId10"/>
     <hyperlink ref="C12" r:id="rId11"/>
     <hyperlink ref="C13" r:id="rId12"/>
     <hyperlink ref="C14" r:id="rId13"/>
     <hyperlink ref="C15" r:id="rId14"/>
     <hyperlink ref="C16" r:id="rId15"/>
     <hyperlink ref="C17" r:id="rId16"/>
     <hyperlink ref="C18" r:id="rId17"/>