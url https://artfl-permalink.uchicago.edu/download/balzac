--- v0 (2026-03-17)
+++ v1 (2026-09-21)
@@ -631,119 +631,93 @@
     <t>https://artfl-permalink.uchicago.edu/balzac/FFRXIa7vMMnh21tF</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/balzac/LWTkyz-R0iaw3Jgi</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/balzac/uQ6E22kPylua8Amx</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/balzac/QgeVusB_FjT9jueh</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/balzac/PwnZ3j-PkEFNLdLl</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/balzac/EHPfqawKAOjDe_0l</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1010,1743 +984,1743 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/n8xTH9bS4vL2bPcb" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/OVwcT_psCpPKCNq2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/G79zSRIx3xA7zkbT" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/hlLw8bWqZMxnS29y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/nCTuA2qsjgRgogdC" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/3DPELLLUkyu_l10w" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/UMglcuNp5Rq615RT" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/387-Is7YA4UZljYi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/rtcreCAc-IZJIhno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/tSMcgvHy8j4cNOJ2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/G08gNJauQGa8arRB" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/nOWl4gq32CwDOaBm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/m8MdeB61rUJ0OUNj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/NqwkSAXdC_Sz4kpn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/Iwf7BzjvscDMNhsk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/sjlk7PsOcgjovgvF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/dD99MUk1CqR5oLHq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/q_V9PvFhh2Bj3Ke_" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/KXrGWaZ_8BrQOnV_" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/EUUEOc4gf7ZJfmFa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/Ofwgye-RND4PkVXC" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/FvYqJWKuC285nb7V" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/YxzBK77JKGoOb8KA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/LeY2VvAve4m1LkRy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/N8vkSF6kXy7CWWZe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/irdbwFacb9wNGwMA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/ZHsaih4_ql9EfGEB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/qvlsNsB5Gg6Nt6kL" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/L5NDd8IPe2ZHsSFZ" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/orUORVQ8pipZLhkj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/NXE9e_TOIC8tk9tQ" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/Riya_eX8Ot6BHewP" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/rUllosIuR_xGPlRo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/bHYB_dBhw85NhAWq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/ggS81AuysEjrzwgM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/enArEQpQseD9sagw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/D27vvC8ztOsas9ft" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/GrZ_vTMI1fx8R13j" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/BRmAokPS5VcleXRC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/J3JV8I3QDKMRflOF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/otjp5hMrISnKr89C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/7AQxcGxf0ah2UFQC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/FwncU0_ISkbSTpkp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/_BETQnsSQm2SVL6d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/MfX--XeSoDKwSYKG" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/EOgTkrYrlLNmxeeU" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/KoCmaepFqbwaEY9G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/ROKvit0fqFggfJXa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/rLx3S2y2spr3jCKt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/i8a3ctb_5Dy-kbWW" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/_5XugxsC2XzgAj6K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/lWWfOegEM43M3ZBT" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/EmZEug3jXNh2KxHV" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/BkV_p2DPG15Ef7TT" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/EzljOyO-EB-2mESQ" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/wrEjfQsq_yD6Sibs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/ApcWq2_FAiyTzDVH" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/M_6H_PNCRQhTkKMC" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/ykCBTw9yBleDut41" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/Q9Hrj3rvvpoIGqEF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/PYM4iKGpZCehc-It" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/7DJcy0ErHPm4Q0G1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/fdpX0jlowzyRQic_" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/RTL-yZXynHW8DC3o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/LLD_g-9Fqd8YPycu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/8ek3r-Ima4L3SLo-" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/IDqn-0ruqjQ00_bv" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/w0MDczJGzuX8iBiF" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/bsHPwJ86SYztrTx0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/bKaY5HRdiGckxHaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/8BvTAX25ZjYGse1s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/R2M570RL7bGKjM9N" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/9nGkzt650djbHcUc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/P5kIVrL3-goSDzrI" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/ep4xif1vvDVQZQgI" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/13ydz1IVsIJkUAhx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/1oOd9m2lrVKQ5q4v" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/f1KwAQVg4reYHCQ3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/PoFyd-NKWRqVSEVo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/T_vv10HOPdxEIs-r" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/3kSgLisV9DceNGoD" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/d8f4A5KWVwvv74O4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/9sr0pTY-mpqKB2E1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/_U2F1Q_WH-kX33fo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/peIR5yEdete1vRGz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/tJeKosT3sqyFJT5O" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/CvUM-Lg9smSYbDYT" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/uaEPqWsCw_FVnoiN" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/q7bScagLBoVO2UmU" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/b8GLOkvkgF6b8QXf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/vlH_92y9TiaW_1sY" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/TjwkKcMYeeXRVv9f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/7OTEf3dLtZOphZKV" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/FFRXIa7vMMnh21tF" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/LWTkyz-R0iaw3Jgi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/uQ6E22kPylua8Amx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/QgeVusB_FjT9jueh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/PwnZ3j-PkEFNLdLl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/balzac/EHPfqawKAOjDe_0l" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
         <v>1842</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E2" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3">
         <v>1842</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E3" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4">
         <v>1842</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E4" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5">
         <v>1842</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6">
         <v>1842</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E6" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7">
         <v>1842</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E7" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8">
         <v>1842</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E8" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9">
         <v>1842</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E9" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10">
         <v>1842</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E10" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>5</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11">
         <v>1842</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E11" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12">
         <v>1842</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E12" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13">
         <v>1842</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E13" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14">
         <v>1842</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E14" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15">
         <v>1842</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E15" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16">
         <v>1842</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E16" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17">
         <v>1842</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E17" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18">
         <v>1842</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E18" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>5</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19">
         <v>1842</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E19" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20">
         <v>1842</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E20" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>5</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21">
         <v>1842</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E21" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22">
         <v>1842</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E22" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23">
         <v>1842</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E23" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24">
         <v>1842</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E24" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25">
         <v>1842</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E25" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26">
         <v>1842</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E26" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>5</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27">
         <v>1842</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E27" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>5</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28">
         <v>1842</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E28" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29">
         <v>1842</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E29" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30">
         <v>1842</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E30" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31">
         <v>1842</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E31" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32">
         <v>1842</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E32" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33">
         <v>1842</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E33" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34">
         <v>1842</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E34" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>5</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35">
         <v>1842</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E35" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36">
         <v>1843</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E36" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37">
         <v>1843</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E37" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38">
         <v>1843</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E38" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39">
         <v>1843</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E39" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40">
         <v>1843</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E40" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41">
         <v>1843</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E41" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42">
         <v>1843</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E42" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43">
         <v>1843</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E43" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44">
         <v>1843</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E44" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45">
         <v>1843</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E45" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46">
         <v>1844</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E46" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>5</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47">
         <v>1844</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E47" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>5</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48">
         <v>1844</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E48" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>5</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49">
         <v>1844</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E49" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50">
         <v>1844</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E50" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51">
         <v>1844</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E51" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>5</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52">
         <v>1844</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E52" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>5</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53">
         <v>1844</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E53" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54">
         <v>1844</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E54" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>5</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55">
         <v>1844</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E55" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>5</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56">
         <v>1845</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E56" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>5</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57">
         <v>1845</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E57" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58">
         <v>1845</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E58" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>5</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59">
         <v>1845</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E59" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>5</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60">
         <v>1845</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E60" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61">
         <v>1845</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E61" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62">
         <v>1845</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E62" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>5</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63">
         <v>1845</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E63" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>5</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64">
         <v>1846</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E64" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>5</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65">
         <v>1846</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E65" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>5</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66">
         <v>1846</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E66" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>5</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
       <c r="C67">
         <v>1846</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E67" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>5</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68">
         <v>1846</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E68" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>5</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69">
         <v>1846</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E69" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>5</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70">
         <v>1846</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E70" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>5</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71">
         <v>1846</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E71" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>5</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72">
         <v>1846</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E72" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>5</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73">
         <v>1846</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E73" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>5</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74">
         <v>1846</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E74" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>5</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75">
         <v>1846</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E75" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>5</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76">
         <v>1846</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E76" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>5</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77">
         <v>1846</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E77" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>5</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
       <c r="C78">
         <v>1846</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E78" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>5</v>
       </c>
       <c r="B79" t="s">
         <v>83</v>
       </c>
       <c r="C79">
         <v>1846</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E79" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>5</v>
       </c>
       <c r="B80" t="s">
         <v>84</v>
       </c>
       <c r="C80">
         <v>1846</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E80" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>5</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
       </c>
       <c r="C81">
         <v>1846</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E81" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>5</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82">
         <v>1846</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E82" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>5</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83">
         <v>1846</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E83" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>5</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84">
         <v>1846</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E84" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>5</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85">
         <v>1846</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E85" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>5</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86">
         <v>1846</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E86" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>5</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87">
         <v>1846</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E87" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>5</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88">
         <v>1846</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>5</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89">
         <v>1846</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E89" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>5</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
       <c r="C90">
         <v>1846</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E90" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>5</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91">
         <v>1846</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E91" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>5</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92">
         <v>1846</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E92" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>5</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93">
         <v>1846</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E93" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>5</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94">
         <v>1846</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E94" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>5</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95">
         <v>1846</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E95" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>5</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96">
         <v>1846</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E96" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>5</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
       <c r="C97">
         <v>1848</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E97" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>5</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
       <c r="C98">
         <v>1854</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E98" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>5</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
       <c r="C99">
         <v>1854</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E99" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>5</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100">
         <v>1854</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E100" t="s">
         <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>