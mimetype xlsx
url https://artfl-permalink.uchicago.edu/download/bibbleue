--- v0 (2026-06-22)
+++ v1 (2026-09-21)
@@ -1786,119 +1786,93 @@
     <t>https://artfl-permalink.uchicago.edu/bibbleue/df41G62sgbMZR0O8</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bibbleue/pANvHtCQe2Rw6xfQ</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bibbleue/kbakenolvQOX2S1j</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bibbleue/7qGZIJ4nhaZGUWDr</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bibbleue/QxpfIcPHJrk0fnTt</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bibbleue/AZJs_zRQ3Lfpj5ly</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2165,4138 +2139,4138 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/P8JYeNQr7yvywXnM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/WhnzxolLaDvMMyIO" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/u2-pFLTxDc0kQhEF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/gLY8waMfbdi8aeIy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/vREcxw6VOI0b3IaS" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/H6r_Cgk0Nq3hQ5yy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/yHTza4poeA6Pwj2J" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/R9lkxqMJHsGTi9rK" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/70fQQjYdplgbG7IW" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3lVxRXTNvIPXF9Fo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/nZ9_M_NLjY_jrZ9_" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/6_g0eHmLlvJOxLSj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/OrxFKrrrlYUbO-st" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/OY5XU4J5emTVvNeJ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/NhhDQQFBd5WlBq3B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/bWza9sedDARC-h4O" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/tcH5BRPeL-xpV5Wx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Jv8kSKQ6snffW3EA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/g8Zu7ZaVBxkFdtiu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/gspivv7JAMgGDNmz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/FldOmfzk6XDcNCwJ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/GglOU0LlicAC0RHv" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/qZyC6hyl2elKWCCG" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/GD1r833nxtOgCyYV" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/HFbyMgY7X5kGQVD-" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/j7xdbTMqAdbxVTa0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Fx3DWzNySgDoYndb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/l7bn-K3y7PxH22or" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/XnU7BemRNfA0ua0K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/6B6ptXUmifBLjYOF" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/eqlq8R5qB7EwoFoc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/JhEstdrFMokWox7h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/cqaV7W7Bn8LQun1l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/xPoxuRHBiXGQH2s1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/LUhvssCwIqAcOM2j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/gr-m4pJmzwOCpvHU" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/QrRUivudqHr-Qw-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/pfYmJJzl3IJhAti-" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/537RluYprwRQE8G6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3rsG5UAe5NUaMcYP" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/jqAOKUAllwhgpSkK" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/d9kaeQsZSUYaCuT9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/HZCzC4S7IFCusj3f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/4G3mlorZNxY8P2TK" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3GmuOyeDVlh7d7jH" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/u6I8TgaRTxt6ygCT" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/FG-zU0nw34byO6dP" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/UrreCxYU15DHceUB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/E7FenFLeH98BFwwC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/bG1W4qNl-HrmIYCs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/T5J2vw1_gVgwHuB4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/EkW8mSC-v8vrTMMK" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/sALrH6eZRB1hqhH7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/E5btMkeOdt_Q4kkd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/YVS8uRL9Q-3cF2u6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/XWsNZqpFKU6YUrYg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/U_NzW05BK9xhpnWG" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/m4IANX6iw1jw5EfQ" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/5DAYpEmrt1r2fMgm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/cwhib37PCNBUnF10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/6QP4beJk6JHs3qVN" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/tuhJz1XCVHiE5OPV" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/08sYP9SmUhYfVFy2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3it4qoNEAbkrKf9T" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/E2XqfIaWs_Sd7e56" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/_XWEVhAw2AUiSTkb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/pRlE_7QRyh5wl4pv" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/RoRMmoLSSjnRVhED" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/eJJWM8b6xiG068Sv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/otMVjxT8U3b1kmkX" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/C27b91IKLViExgq6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/mszzHNLvV4vKUyt3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Yg5CUp8bTB9eF6Vq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Bax--e_Gpaw9mSoK" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/JmPRMrH32bnKaRIp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/0yP9bb_OKkTfCYLQ" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Di_GdlkhI88cMxN-" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/xNsZPbx9qrLqvr8p" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/cFrk_suXzyFtWvs_" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/4a5eNNZPLVHJCVRL" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/qgeDpezTZmDl1IJp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/-1kUoEjmFLzKAJkE" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/O0OATumb81Llqphe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/4BSAoCmOQ-QHIl-v" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/SqlmKZ-kxZqbJb7S" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/iOpalLfX159rt7QM" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/NzY1DBy3UVeoso0K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/KoqUn-rZ3HUeFII1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/4dn6Ja40kx_y-giO" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/XrNOFgGSZzPNk4AD" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/JwZ611jLT8VUCBL8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/AOjWtfvbmfM5HmlV" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Raj1bHesBgnT5WqT" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/rhs4QG7DuWa818DA" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/YaISIDMh7L6LvM_f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/OWJ8_SucCJPJTY0b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/irajVKezG-Lr4CKu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/kqdsNrOASVHJUx28" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Z0Gepr-XTKbli_GP" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/q87Epxv3y-sD_3fp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/FQMV_qIvXrJPLY8x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/74MyVpvMEOb5Rg3q" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Z7TpMVmXkqSFH0pE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Z4yynmxQx_3PQ_1i" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ZqO-i0cc6NIxei-I" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/8nWAFF8zd5Z1X4wx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/TGWzvgQNgMCvEPgd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/T3cPpyahG7bQ8Uci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/mvBuY-KMTPvs0rRm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/nAzHR3GKasnPqWc0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/MW3i-c90nhX_xsvG" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/jDfrQSb-d-d3iQo4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3FG8E9SUN34Fit4I" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/muPduNgS0z89ik1t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/0rIO8NFGrdrJ_Hyu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/A0NPGgZJVLh9n39Q" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/obHYMMvVwMOSzzH-" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/aS5nqFAKrK1YkvuL" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/qgO3e7-zH22q1z_P" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/gjP9pLSDtlV0hxLY" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ig9kCNLasmOjNvBe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/8jQmo_UaasVdk9dV" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/pxYkAGoZSgNhU1Ln" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/4sgm-IZ7s1nz-4tf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/9m28GV06s_aQg51n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/jp7uxQBP5Yh7m7y4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/vOdt1ObSUd3XsF-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Xt5R2z0_aDNs34Ll" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/AUQRX5a_v3i-5DJz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/80oP3NpiG9A70zon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ijgsSyBB-Dyq7ots" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/icJLfMeMepcxrqfj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Mki1qDvoldAZw7Ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ZQcF8sjrqtddWn1a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/vFTvRhd079nP9svM" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/c35YDmCdlxo7kTwk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ko0v6bTIDAJzBaiC" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/JTQUMNrfvTOnSSgq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/73mwNHCj4LByl3f4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/lwWn8ML1bOtSDKwG" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/mOm9GM-hRzQEq7p7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/a6VNqrnQbyj0R1P5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/c74adouqKKnL30o3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/aODRWKqy38bBAuS0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/uEtbe6RYgIXI81Fh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/xa7WG8LVU9SYcmqJ" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Bh4sXU5j9qdzuXfN" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/1y6L7aO7cQlrkfKu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/XnNjh6gkkpCy8Nir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ETOS6rmeOXNtkTJO" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Vr-_fumK0CnxbW7P" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/koIYUskMaH5hM7vE" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/h5CtTdZXe6uxF0we" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/eIE0fvomBbWZw2a7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/w4FOonUEqkiu-kQ0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/qAnlHpFk4YWIqT_X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/DR4Q27jL3EGqqGuU" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/5kxYKZmtMF_Rt4nO" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ovXJ8vBuYXdvLNxB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/T_2sMoE4De3r4KsD" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/VjCKmdoopRQ_WO3H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/2Bi_MuS7m9KYS4qp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/m2SKl3Nam0VOEKie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/VJrqR8G649JFn8b-" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/k0lob1ayioVkXSIl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/TLz7ZrK52q7qeDHz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/BTtDGyASSUwdhktf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/vH8kaNi3UfiCNBvD" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/-meZdQuu2fO_dMWe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/4wfcKd4MG3sXDTqA" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/UhMbpU--IqIa8X_v" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/EeqNl01PH4kfG4px" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/-ZNj_vmc5zv6d-td" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/iNoL8p_mruCoZsCf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/PpQxeB0LyV8Eb9k0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/9FRwbSqdPR-4tB8l" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/B-0nUZhTUAJKd9BG" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/yDHAmD7ECb4oAAkb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3S6sfM3D7v10m_Ty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/TiKTOISJmQA-Zi0T" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/8TylKMF39BtMDu3E" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/isGaDhvutIKEfHau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/0hzHfiSoYw525L4_" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/NoDE0Dp2XtK_Z4F8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/2o_Uywxaoxi9eYo4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/dAdkBHg-jV8rDFLt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Fqlg9J8vBz5dSL2q" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/9XIHSnrTo3qwmC3Q" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/f_StYVgNoW2lw-w3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/2B1vMt4kzyR4gcy8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ymRdZbh5KGKzXC7z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/qDZGFQShKlD0lnaX" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/m7d5ZR5j1J5bpBPD" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/WnlXeeZMnR-niO8d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/8_YLN1aaPmXz9LXY" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/hW0OrHdE-pY2WfUd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ncml5tF_xCLuhQMu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/DVSTpSHMUIdUZ2UZ" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/1AVN63l6_5O7ne-s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/iAAd5nh9M-ClfHNK" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/CqwQCDYccyCpmh0g" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/YuB5FiSo4JPjBqsg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Z-87j0IuRLf0Moyr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/xiXdIg8P55mmhp3i" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/kZTed1PbIMX1hwzs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/NbLzJ8bqn0XJPaqw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/0_Y-h7xurtqjM74x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/30q3U6y-PH23Lclh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/M9DecNYngT5iGNcA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Grddt_Ga3qIGynYI" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/RUd-wDtC5G5E2UDf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/PfKeiXJI9nqM_6L0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/wUBGRUA7_I7PKrLj" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/aARXbJoo-KD1SQ3a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/8OMegatKoA0WCbkp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/M4el5nTZeCK08Nnk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/N5sTZYQs_tBs4fzN" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/KKv2gmSAbvya8Rmb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/wDz0D8Oc77rvyevN" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/k-62FqJokKwS_Nwv" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/dLQhUfITAuoGkHEe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/-wAgJckZ7VKiWTGu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/aJCWV8xBt1lLF6Ul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/vz2nJdni2K6j_LTe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/8fSHad17KkXhsWiO" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/R2TJH9rnrJHrf2qy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/2MfeQh9Vx2_OHjSl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/VJZGZPrWfj24enl7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/0uXqdOr57kY9R1BY" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/96zInpAtIivW-dqZ" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/FjzZCaTcxBcwvQ4C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/mvrqZzN-yTWmnOGX" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/4SP4JceeUS-53UCV" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Scg367ATlJ7FxWUA" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/LH5uFOrBYMYcriDF" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/41W-PO4Tze6CDeP2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Fg8ANk0IvwF48gmz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/EDdGBYM4UGvuCgWZ" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/mPDONHesnxKORpYx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/5s7E2xUT7B2fl07M" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/KoiOhLBnIMaYue8V" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Z0ZjxUyl_jmgUZo9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/AKPFaQAYL-fuAvl1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/oM8hPAILU8DRxJdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/MQMI2_qMQLfCnBtB" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Nr3QjEjaAWdMH9NM" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3D7jDj38B5Yqcpx0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3poVvVL1SWdtqFt8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/KZv5iwuiK9yPgq90" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/A55c96Zr9URt29G_" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/cRhMEYFwJX0iOO7w" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/7bdk8qJ8SZUn4zU5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/3k_qhBvEByrm83av" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/J3_kkEfhDJfzYSV6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/u0XCeIObvlDQfaCk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ojEFbAUvWzizMzTk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/pzDiMFj5i8GEHbMW" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/bWy_LwyxLPoc6lTq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/qhsTQSj7QIoLXpOt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Aeu2_95-RIjoq0Sf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/xp_iThE4TSzXYAXO" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/sl0fYlC2HdfBsrTX" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/jo3c2jsVMUmPFKsn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/ZF9IT8uwCTcGsTnY" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/eSOjbKcEG7y_84Bl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/_gx8CNSdWeGwMvA9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/oXAmDJujrBoE-DWi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/6bqUWWewsmIfvs9Q" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/8lAjSN_BEe2sqMWn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/Df9V92Nb4JF_bIaw" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/d1M2bUJOOcnFVbOX" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/JZEJAbkWYgm0lR0r" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/CgzjGtmkfe8Bprgu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/xji6wMFLggNVU2cY" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/_hpqwLULhCs2UfLT" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/2MWkdN07wg0JWWTk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/F_RCN4qxvezml93L" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/J0Ne247YXPR3vVMY" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/df41G62sgbMZR0O8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/pANvHtCQe2Rw6xfQ" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/kbakenolvQOX2S1j" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/7qGZIJ4nhaZGUWDr" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/QxpfIcPHJrk0fnTt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bibbleue/AZJs_zRQ3Lfpj5ly" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>62</v>
       </c>
       <c r="C2">
         <v>1541</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E2" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" t="s">
         <v>63</v>
       </c>
       <c r="C3">
         <v>1592</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E3" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" t="s">
         <v>64</v>
       </c>
       <c r="C4">
         <v>1598</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E4" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" t="s">
         <v>65</v>
       </c>
       <c r="C5">
         <v>1612</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E5" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" t="s">
         <v>66</v>
       </c>
       <c r="C6">
         <v>1620</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E6" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="B7" t="s">
         <v>67</v>
       </c>
       <c r="C7">
         <v>1622</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E7" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>68</v>
       </c>
       <c r="C8">
         <v>1624</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E8" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" t="s">
         <v>69</v>
       </c>
       <c r="C9">
         <v>1627</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E9" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" t="s">
         <v>70</v>
       </c>
       <c r="C10">
         <v>1630</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E10" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" t="s">
         <v>71</v>
       </c>
       <c r="C11">
         <v>1630</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E11" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" t="s">
         <v>72</v>
       </c>
       <c r="C12">
         <v>1631</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E12" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>73</v>
       </c>
       <c r="C13">
         <v>1641</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E13" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14">
         <v>1641</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E14" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15">
         <v>1645</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E15" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16">
         <v>1646</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E16" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>77</v>
       </c>
       <c r="C17">
         <v>1648</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E17" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18">
         <v>1654</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E18" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19">
         <v>1654</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E19" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
       <c r="C20">
         <v>1654</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E20" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21">
         <v>1656</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E21" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22">
         <v>1656</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E22" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23">
         <v>1658</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E23" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24">
         <v>1658</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E24" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25">
         <v>1661</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E25" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>12</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26">
         <v>1664</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E26" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27">
         <v>1665</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E27" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28">
         <v>1672</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E28" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29">
         <v>1672</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E29" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30">
         <v>1672</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E30" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31">
         <v>1672</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E31" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="B32" t="s">
         <v>88</v>
       </c>
       <c r="C32">
         <v>1672</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E32" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33">
         <v>1672</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E33" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="B34" t="s">
         <v>90</v>
       </c>
       <c r="C34">
         <v>1672</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E34" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>91</v>
       </c>
       <c r="C35">
         <v>1678</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E35" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="B36" t="s">
         <v>92</v>
       </c>
       <c r="C36">
         <v>1678</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E36" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>93</v>
       </c>
       <c r="C37">
         <v>1679</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E37" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" t="s">
         <v>94</v>
       </c>
       <c r="C38">
         <v>1679</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E38" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="B39" t="s">
         <v>95</v>
       </c>
       <c r="C39">
         <v>1679</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E39" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="B40" t="s">
         <v>96</v>
       </c>
       <c r="C40">
         <v>1679</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E40" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>19</v>
       </c>
       <c r="B41" t="s">
         <v>97</v>
       </c>
       <c r="C41">
         <v>1681</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E41" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="B42" t="s">
         <v>82</v>
       </c>
       <c r="C42">
         <v>1681</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E42" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>20</v>
       </c>
       <c r="B43" t="s">
         <v>98</v>
       </c>
       <c r="C43">
         <v>1684</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E43" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>99</v>
       </c>
       <c r="C44">
         <v>1685</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E44" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="B45" t="s">
         <v>100</v>
       </c>
       <c r="C45">
         <v>1685</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E45" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="B46" t="s">
         <v>101</v>
       </c>
       <c r="C46">
         <v>1685</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E46" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="B47" t="s">
         <v>102</v>
       </c>
       <c r="C47">
         <v>1685</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E47" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="B48" t="s">
         <v>103</v>
       </c>
       <c r="C48">
         <v>1685</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E48" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="B49" t="s">
         <v>104</v>
       </c>
       <c r="C49">
         <v>1685</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E49" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="B50" t="s">
         <v>105</v>
       </c>
       <c r="C50">
         <v>1685</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E50" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="B51" t="s">
         <v>106</v>
       </c>
       <c r="C51">
         <v>1687</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E51" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>22</v>
       </c>
       <c r="B52" t="s">
         <v>107</v>
       </c>
       <c r="C52">
         <v>1689</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E52" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>23</v>
       </c>
       <c r="B53" t="s">
         <v>108</v>
       </c>
       <c r="C53">
         <v>1700</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E53" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>24</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54">
         <v>1700</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E54" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55">
         <v>1700</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E55" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="B56" t="s">
         <v>111</v>
       </c>
       <c r="C56">
         <v>1700</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E56" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="B57" t="s">
         <v>112</v>
       </c>
       <c r="C57">
         <v>1700</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E57" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="B58" t="s">
         <v>113</v>
       </c>
       <c r="C58">
         <v>1700</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E58" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="B59" t="s">
         <v>114</v>
       </c>
       <c r="C59">
         <v>1700</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E59" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="B60" t="s">
         <v>115</v>
       </c>
       <c r="C60">
         <v>1700</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E60" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>20</v>
       </c>
       <c r="B61" t="s">
         <v>116</v>
       </c>
       <c r="C61">
         <v>1701</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E61" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62" t="s">
         <v>117</v>
       </c>
       <c r="C62">
         <v>1706</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E62" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="B63" t="s">
         <v>118</v>
       </c>
       <c r="C63">
         <v>1709</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E63" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="B64" t="s">
         <v>119</v>
       </c>
       <c r="C64">
         <v>1709</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E64" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="B65" t="s">
         <v>120</v>
       </c>
       <c r="C65">
         <v>1709</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E65" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="B66" t="s">
         <v>121</v>
       </c>
       <c r="C66">
         <v>1710</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E66" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>26</v>
       </c>
       <c r="B67" t="s">
         <v>122</v>
       </c>
       <c r="C67">
         <v>1711</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E67" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>27</v>
       </c>
       <c r="B68" t="s">
         <v>123</v>
       </c>
       <c r="C68">
         <v>1711</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E68" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="B69" t="s">
         <v>124</v>
       </c>
       <c r="C69">
         <v>1711</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E69" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="B70" t="s">
         <v>125</v>
       </c>
       <c r="C70">
         <v>1711</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E70" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="B71" t="s">
         <v>126</v>
       </c>
       <c r="C71">
         <v>1711</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E71" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="B72" t="s">
         <v>127</v>
       </c>
       <c r="C72">
         <v>1711</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E72" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="B73" t="s">
         <v>128</v>
       </c>
       <c r="C73">
         <v>1711</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E73" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>28</v>
       </c>
       <c r="B74" t="s">
         <v>129</v>
       </c>
       <c r="C74">
         <v>1715</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E74" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>29</v>
       </c>
       <c r="B75" t="s">
         <v>130</v>
       </c>
       <c r="C75">
         <v>1715</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E75" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="B76" t="s">
         <v>131</v>
       </c>
       <c r="C76">
         <v>1716</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E76" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>30</v>
       </c>
       <c r="B77" t="s">
         <v>132</v>
       </c>
       <c r="C77">
         <v>1718</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E77" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>31</v>
       </c>
       <c r="B78" t="s">
         <v>133</v>
       </c>
       <c r="C78">
         <v>1718</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E78" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>32</v>
       </c>
       <c r="B79" t="s">
         <v>134</v>
       </c>
       <c r="C79">
         <v>1718</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E79" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="B80" t="s">
         <v>135</v>
       </c>
       <c r="C80">
         <v>1727</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E80" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="B81" t="s">
         <v>136</v>
       </c>
       <c r="C81">
         <v>1728</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E81" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="B82" t="s">
         <v>137</v>
       </c>
       <c r="C82">
         <v>1728</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E82" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
         <v>138</v>
       </c>
       <c r="C83">
         <v>1730</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E83" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>27</v>
       </c>
       <c r="B84" t="s">
         <v>139</v>
       </c>
       <c r="C84">
         <v>1730</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E84" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="B85" t="s">
         <v>140</v>
       </c>
       <c r="C85">
         <v>1730</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E85" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
         <v>141</v>
       </c>
       <c r="C86">
         <v>1731</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E86" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="B87" t="s">
         <v>142</v>
       </c>
       <c r="C87">
         <v>1731</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E87" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>35</v>
       </c>
       <c r="B88" t="s">
         <v>143</v>
       </c>
       <c r="C88">
         <v>1738</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E88" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>36</v>
       </c>
       <c r="B89" t="s">
         <v>144</v>
       </c>
       <c r="C89">
         <v>1738</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E89" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="B90" t="s">
         <v>145</v>
       </c>
       <c r="C90">
         <v>1738</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E90" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="B91" t="s">
         <v>145</v>
       </c>
       <c r="C91">
         <v>1738</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>394</v>
       </c>
       <c r="E91" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="B92" t="s">
         <v>146</v>
       </c>
       <c r="C92">
         <v>1738</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E92" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="B93" t="s">
         <v>147</v>
       </c>
       <c r="C93">
         <v>1738</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E93" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="B94" t="s">
         <v>148</v>
       </c>
       <c r="C94">
         <v>1738</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E94" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="B95" t="s">
         <v>149</v>
       </c>
       <c r="C95">
         <v>1738</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E95" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="B96" t="s">
         <v>150</v>
       </c>
       <c r="C96">
         <v>1738</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E96" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="B97" t="s">
         <v>151</v>
       </c>
       <c r="C97">
         <v>1738</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E97" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="B98" t="s">
         <v>152</v>
       </c>
       <c r="C98">
         <v>1738</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E98" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="B99" t="s">
         <v>153</v>
       </c>
       <c r="C99">
         <v>1738</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E99" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="B100" t="s">
         <v>154</v>
       </c>
       <c r="C100">
         <v>1738</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E100" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="B101" t="s">
         <v>155</v>
       </c>
       <c r="C101">
         <v>1738</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E101" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="B102" t="s">
         <v>156</v>
       </c>
       <c r="C102">
         <v>1738</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E102" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="B103" t="s">
         <v>157</v>
       </c>
       <c r="C103">
         <v>1738</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E103" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="B104" t="s">
         <v>157</v>
       </c>
       <c r="C104">
         <v>1738</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E104" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>37</v>
       </c>
       <c r="B105" t="s">
         <v>158</v>
       </c>
       <c r="C105">
         <v>1739</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E105" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="B106" t="s">
         <v>159</v>
       </c>
       <c r="C106">
         <v>1739</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E106" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>38</v>
       </c>
       <c r="B107" t="s">
         <v>160</v>
       </c>
       <c r="C107">
         <v>1740</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E107" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>38</v>
       </c>
       <c r="B108" t="s">
         <v>161</v>
       </c>
       <c r="C108">
         <v>1740</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>411</v>
       </c>
       <c r="E108" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="B109" t="s">
         <v>162</v>
       </c>
       <c r="C109">
         <v>1740</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E109" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>38</v>
       </c>
       <c r="B110" t="s">
         <v>163</v>
       </c>
       <c r="C110">
         <v>1742</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E110" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="B111" t="s">
         <v>164</v>
       </c>
       <c r="C111">
         <v>1743</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E111" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>13</v>
       </c>
       <c r="B112" t="s">
         <v>85</v>
       </c>
       <c r="C112">
         <v>1745</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E112" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="B113" t="s">
         <v>165</v>
       </c>
       <c r="C113">
         <v>1745</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E113" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="B114" t="s">
         <v>126</v>
       </c>
       <c r="C114">
         <v>1745</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>417</v>
       </c>
       <c r="E114" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="B115" t="s">
         <v>166</v>
       </c>
       <c r="C115">
         <v>1745</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E115" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="B116" t="s">
         <v>167</v>
       </c>
       <c r="C116">
         <v>1745</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E116" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="B117" t="s">
         <v>168</v>
       </c>
       <c r="C117">
         <v>1745</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E117" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="B118" t="s">
         <v>169</v>
       </c>
       <c r="C118">
         <v>1747</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E118" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="B119" t="s">
         <v>170</v>
       </c>
       <c r="C119">
         <v>1751</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E119" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="B120" t="s">
         <v>171</v>
       </c>
       <c r="C120">
         <v>1752</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E120" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>39</v>
       </c>
       <c r="B121" t="s">
         <v>172</v>
       </c>
       <c r="C121">
         <v>1754</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E121" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>40</v>
       </c>
       <c r="B122" t="s">
         <v>173</v>
       </c>
       <c r="C122">
         <v>1754</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E122" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>41</v>
       </c>
       <c r="B123" t="s">
         <v>174</v>
       </c>
       <c r="C123">
         <v>1754</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E123" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="B124" t="s">
         <v>101</v>
       </c>
       <c r="C124">
         <v>1754</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E124" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="B125" t="s">
         <v>175</v>
       </c>
       <c r="C125">
         <v>1754</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E125" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="B126" t="s">
         <v>176</v>
       </c>
       <c r="C126">
         <v>1754</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E126" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="B127" t="s">
         <v>176</v>
       </c>
       <c r="C127">
         <v>1754</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E127" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="B128" t="s">
         <v>177</v>
       </c>
       <c r="C128">
         <v>1754</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E128" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="B129" t="s">
         <v>178</v>
       </c>
       <c r="C129">
         <v>1754</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E129" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="B130" t="s">
         <v>179</v>
       </c>
       <c r="C130">
         <v>1754</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E130" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="B131" t="s">
         <v>179</v>
       </c>
       <c r="C131">
         <v>1754</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E131" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="B132" t="s">
         <v>180</v>
       </c>
       <c r="C132">
         <v>1754</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E132" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="B133" t="s">
         <v>180</v>
       </c>
       <c r="C133">
         <v>1754</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E133" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="B134" t="s">
         <v>180</v>
       </c>
       <c r="C134">
         <v>1754</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E134" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>42</v>
       </c>
       <c r="B135" t="s">
         <v>181</v>
       </c>
       <c r="C135">
         <v>1758</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E135" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>43</v>
       </c>
       <c r="B136" t="s">
         <v>182</v>
       </c>
       <c r="C136">
         <v>1758</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E136" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="B137" t="s">
         <v>183</v>
       </c>
       <c r="C137">
         <v>1760</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E137" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>33</v>
       </c>
       <c r="B138" t="s">
         <v>138</v>
       </c>
       <c r="C138">
         <v>1765</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E138" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>44</v>
       </c>
       <c r="B139" t="s">
         <v>184</v>
       </c>
       <c r="C139">
         <v>1765</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E139" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>44</v>
       </c>
       <c r="B140" t="s">
         <v>184</v>
       </c>
       <c r="C140">
         <v>1765</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E140" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>45</v>
       </c>
       <c r="B141" t="s">
         <v>185</v>
       </c>
       <c r="C141">
         <v>1765</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E141" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>46</v>
       </c>
       <c r="B142" t="s">
         <v>186</v>
       </c>
       <c r="C142">
         <v>1765</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E142" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>47</v>
       </c>
       <c r="B143" t="s">
         <v>187</v>
       </c>
       <c r="C143">
         <v>1765</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E143" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="B144" t="s">
         <v>188</v>
       </c>
       <c r="C144">
         <v>1765</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E144" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="145" spans="2:5">
       <c r="B145" t="s">
         <v>189</v>
       </c>
       <c r="C145">
         <v>1765</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E145" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="146" spans="2:5">
       <c r="B146" t="s">
         <v>190</v>
       </c>
       <c r="C146">
         <v>1765</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E146" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="147" spans="2:5">
       <c r="B147" t="s">
         <v>191</v>
       </c>
       <c r="C147">
         <v>1765</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E147" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="148" spans="2:5">
       <c r="B148" t="s">
         <v>192</v>
       </c>
       <c r="C148">
         <v>1765</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D148" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E148" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="149" spans="2:5">
       <c r="B149" t="s">
         <v>193</v>
       </c>
       <c r="C149">
         <v>1765</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D149" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E149" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="150" spans="2:5">
       <c r="B150" t="s">
         <v>194</v>
       </c>
       <c r="C150">
         <v>1765</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D150" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E150" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="151" spans="2:5">
       <c r="B151" t="s">
         <v>195</v>
       </c>
       <c r="C151">
         <v>1765</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D151" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E151" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="152" spans="2:5">
       <c r="B152" t="s">
         <v>195</v>
       </c>
       <c r="C152">
         <v>1765</v>
       </c>
-      <c r="D152" s="2" t="s">
+      <c r="D152" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E152" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="153" spans="2:5">
       <c r="B153" t="s">
         <v>196</v>
       </c>
       <c r="C153">
         <v>1765</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D153" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E153" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="154" spans="2:5">
       <c r="B154" t="s">
         <v>148</v>
       </c>
       <c r="C154">
         <v>1765</v>
       </c>
-      <c r="D154" s="2" t="s">
+      <c r="D154" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E154" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="155" spans="2:5">
       <c r="B155" t="s">
         <v>148</v>
       </c>
       <c r="C155">
         <v>1765</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D155" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E155" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="156" spans="2:5">
       <c r="B156" t="s">
         <v>197</v>
       </c>
       <c r="C156">
         <v>1765</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D156" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E156" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="157" spans="2:5">
       <c r="B157" t="s">
         <v>197</v>
       </c>
       <c r="C157">
         <v>1765</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D157" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E157" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="158" spans="2:5">
       <c r="B158" t="s">
         <v>198</v>
       </c>
       <c r="C158">
         <v>1765</v>
       </c>
-      <c r="D158" s="2" t="s">
+      <c r="D158" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E158" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="159" spans="2:5">
       <c r="B159" t="s">
         <v>199</v>
       </c>
       <c r="C159">
         <v>1765</v>
       </c>
-      <c r="D159" s="2" t="s">
+      <c r="D159" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E159" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="160" spans="2:5">
       <c r="B160" t="s">
         <v>200</v>
       </c>
       <c r="C160">
         <v>1765</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="D160" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E160" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="B161" t="s">
         <v>201</v>
       </c>
       <c r="C161">
         <v>1765</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="D161" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E161" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="B162" t="s">
         <v>202</v>
       </c>
       <c r="C162">
         <v>1765</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="D162" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E162" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="B163" t="s">
         <v>203</v>
       </c>
       <c r="C163">
         <v>1765</v>
       </c>
-      <c r="D163" s="2" t="s">
+      <c r="D163" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E163" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="B164" t="s">
         <v>204</v>
       </c>
       <c r="C164">
         <v>1765</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="D164" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E164" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="B165" t="s">
         <v>171</v>
       </c>
       <c r="C165">
         <v>1765</v>
       </c>
-      <c r="D165" s="2" t="s">
+      <c r="D165" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E165" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="B166" t="s">
         <v>205</v>
       </c>
       <c r="C166">
         <v>1765</v>
       </c>
-      <c r="D166" s="2" t="s">
+      <c r="D166" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E166" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="B167" t="s">
         <v>206</v>
       </c>
       <c r="C167">
         <v>1765</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D167" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E167" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="B168" t="s">
         <v>207</v>
       </c>
       <c r="C168">
         <v>1765</v>
       </c>
-      <c r="D168" s="2" t="s">
+      <c r="D168" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E168" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="B169" t="s">
         <v>208</v>
       </c>
       <c r="C169">
         <v>1765</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="D169" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E169" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="B170" t="s">
         <v>96</v>
       </c>
       <c r="C170">
         <v>1765</v>
       </c>
-      <c r="D170" s="2" t="s">
+      <c r="D170" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E170" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="B171" t="s">
         <v>209</v>
       </c>
       <c r="C171">
         <v>1765</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D171" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E171" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="B172" t="s">
         <v>210</v>
       </c>
       <c r="C172">
         <v>1765</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D172" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E172" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="B173" t="s">
         <v>211</v>
       </c>
       <c r="C173">
         <v>1765</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="D173" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E173" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="B174" t="s">
         <v>211</v>
       </c>
       <c r="C174">
         <v>1765</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="D174" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E174" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="B175" t="s">
         <v>211</v>
       </c>
       <c r="C175">
         <v>1765</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D175" s="1" t="s">
         <v>478</v>
       </c>
       <c r="E175" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>48</v>
       </c>
       <c r="B176" t="s">
         <v>212</v>
       </c>
       <c r="C176">
         <v>1769</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D176" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E176" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="B177" t="s">
         <v>169</v>
       </c>
       <c r="C177">
         <v>1769</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D177" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E177" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>49</v>
       </c>
       <c r="B178" t="s">
         <v>213</v>
       </c>
       <c r="C178">
         <v>1770</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="D178" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E178" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="B179" t="s">
         <v>214</v>
       </c>
       <c r="C179">
         <v>1770</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D179" s="1" t="s">
         <v>482</v>
       </c>
       <c r="E179" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="B180" t="s">
         <v>215</v>
       </c>
       <c r="C180">
         <v>1770</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="D180" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E180" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="B181" t="s">
         <v>216</v>
       </c>
       <c r="C181">
         <v>1771</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="D181" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E181" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="B182" t="s">
         <v>217</v>
       </c>
       <c r="C182">
         <v>1772</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="D182" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E182" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="B183" t="s">
         <v>218</v>
       </c>
       <c r="C183">
         <v>1772</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D183" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E183" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="B184" t="s">
         <v>219</v>
       </c>
       <c r="C184">
         <v>1772</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="D184" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E184" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="B185" t="s">
         <v>220</v>
       </c>
       <c r="C185">
         <v>1772</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="D185" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E185" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="B186" t="s">
         <v>220</v>
       </c>
       <c r="C186">
         <v>1772</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D186" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E186" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="B187" t="s">
         <v>221</v>
       </c>
       <c r="C187">
         <v>1772</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D187" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E187" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>50</v>
       </c>
       <c r="B188" t="s">
         <v>222</v>
       </c>
       <c r="C188">
         <v>1774</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D188" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E188" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="B189" t="s">
         <v>223</v>
       </c>
       <c r="C189">
         <v>1782</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="D189" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E189" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="B190" t="s">
         <v>224</v>
       </c>
       <c r="C190">
         <v>1782</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D190" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E190" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="B191" t="s">
         <v>225</v>
       </c>
       <c r="C191">
         <v>1782</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D191" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E191" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="B192" t="s">
         <v>226</v>
       </c>
       <c r="C192">
         <v>1782</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="D192" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E192" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="B193" t="s">
         <v>227</v>
       </c>
       <c r="C193">
         <v>1782</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="D193" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E193" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="B194" t="s">
         <v>228</v>
       </c>
       <c r="C194">
         <v>1784</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D194" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E194" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>51</v>
       </c>
       <c r="B195" t="s">
         <v>229</v>
       </c>
       <c r="C195">
         <v>1785</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D195" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E195" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="B196" t="s">
         <v>230</v>
       </c>
       <c r="C196">
         <v>1786</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="D196" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E196" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>52</v>
       </c>
       <c r="B197" t="s">
         <v>231</v>
       </c>
       <c r="C197">
         <v>1790</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D197" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E197" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>52</v>
       </c>
       <c r="B198" t="s">
         <v>231</v>
       </c>
       <c r="C198">
         <v>1790</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="D198" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E198" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="B199" t="s">
         <v>232</v>
       </c>
       <c r="C199">
         <v>1790</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="D199" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E199" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="B200" t="s">
         <v>233</v>
       </c>
       <c r="C200">
         <v>1790</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="D200" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E200" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="B201" t="s">
         <v>233</v>
       </c>
       <c r="C201">
         <v>1790</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D201" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E201" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="B202" t="s">
         <v>203</v>
       </c>
       <c r="C202">
         <v>1790</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="D202" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E202" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="B203" t="s">
         <v>203</v>
       </c>
       <c r="C203">
         <v>1790</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D203" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E203" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="B204" t="s">
         <v>234</v>
       </c>
       <c r="C204">
         <v>1793</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D204" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E204" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="B205" t="s">
         <v>235</v>
       </c>
       <c r="C205">
         <v>1794</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D205" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E205" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>53</v>
       </c>
       <c r="B206" t="s">
         <v>236</v>
       </c>
       <c r="C206">
         <v>1795</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="D206" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E206" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>46</v>
       </c>
       <c r="B207" t="s">
         <v>237</v>
       </c>
       <c r="C207">
         <v>1795</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="D207" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E207" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>54</v>
       </c>
       <c r="B208" t="s">
         <v>73</v>
       </c>
       <c r="C208">
         <v>1795</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D208" s="1" t="s">
         <v>511</v>
       </c>
       <c r="E208" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="209" spans="2:5">
       <c r="B209" t="s">
         <v>238</v>
       </c>
       <c r="C209">
         <v>1795</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D209" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E209" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="210" spans="2:5">
       <c r="B210" t="s">
         <v>239</v>
       </c>
       <c r="C210">
         <v>1795</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="D210" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E210" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="211" spans="2:5">
       <c r="B211" t="s">
         <v>240</v>
       </c>
       <c r="C211">
         <v>1795</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="D211" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E211" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="212" spans="2:5">
       <c r="B212" t="s">
         <v>241</v>
       </c>
       <c r="C212">
         <v>1803</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D212" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E212" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="213" spans="2:5">
       <c r="B213" t="s">
         <v>242</v>
       </c>
       <c r="C213">
         <v>1809</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="D213" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E213" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="214" spans="2:5">
       <c r="B214" t="s">
         <v>243</v>
       </c>
       <c r="C214">
         <v>1810</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="D214" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E214" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="215" spans="2:5">
       <c r="B215" t="s">
         <v>244</v>
       </c>
       <c r="C215">
         <v>1810</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="D215" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E215" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="216" spans="2:5">
       <c r="B216" t="s">
         <v>245</v>
       </c>
       <c r="C216">
         <v>1810</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="D216" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E216" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="217" spans="2:5">
       <c r="B217" t="s">
         <v>246</v>
       </c>
       <c r="C217">
         <v>1810</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D217" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E217" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="218" spans="2:5">
       <c r="B218" t="s">
         <v>247</v>
       </c>
       <c r="C218">
         <v>1810</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="D218" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E218" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="219" spans="2:5">
       <c r="B219" t="s">
         <v>248</v>
       </c>
       <c r="C219">
         <v>1810</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="D219" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E219" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="220" spans="2:5">
       <c r="B220" t="s">
         <v>249</v>
       </c>
       <c r="C220">
         <v>1816</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D220" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E220" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="221" spans="2:5">
       <c r="B221" t="s">
         <v>250</v>
       </c>
       <c r="C221">
         <v>1817</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D221" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E221" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="222" spans="2:5">
       <c r="B222" t="s">
         <v>251</v>
       </c>
       <c r="C222">
         <v>1818</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="D222" s="1" t="s">
         <v>525</v>
       </c>
       <c r="E222" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="223" spans="2:5">
       <c r="B223" t="s">
         <v>252</v>
       </c>
       <c r="C223">
         <v>1818</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="D223" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E223" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="224" spans="2:5">
       <c r="B224" t="s">
         <v>253</v>
       </c>
       <c r="C224">
         <v>1818</v>
       </c>
-      <c r="D224" s="2" t="s">
+      <c r="D224" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E224" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>55</v>
       </c>
       <c r="B225" t="s">
         <v>254</v>
       </c>
       <c r="C225">
         <v>1830</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D225" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E225" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>56</v>
       </c>
       <c r="B226" t="s">
         <v>255</v>
       </c>
       <c r="C226">
         <v>1830</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D226" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E226" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>57</v>
       </c>
       <c r="B227" t="s">
         <v>256</v>
       </c>
       <c r="C227">
         <v>1830</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="D227" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E227" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>57</v>
       </c>
       <c r="B228" t="s">
         <v>256</v>
       </c>
       <c r="C228">
         <v>1830</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="D228" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E228" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>57</v>
       </c>
       <c r="B229" t="s">
         <v>257</v>
       </c>
       <c r="C229">
         <v>1830</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D229" s="1" t="s">
         <v>532</v>
       </c>
       <c r="E229" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="B230" t="s">
         <v>258</v>
       </c>
       <c r="C230">
         <v>1830</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D230" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E230" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="B231" t="s">
         <v>259</v>
       </c>
       <c r="C231">
         <v>1830</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="D231" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E231" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="B232" t="s">
         <v>260</v>
       </c>
       <c r="C232">
         <v>1830</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="D232" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E232" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="B233" t="s">
         <v>261</v>
       </c>
       <c r="C233">
         <v>1830</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D233" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E233" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="B234" t="s">
         <v>261</v>
       </c>
       <c r="C234">
         <v>1830</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="D234" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E234" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="B235" t="s">
         <v>262</v>
       </c>
       <c r="C235">
         <v>1830</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="D235" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E235" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="B236" t="s">
         <v>263</v>
       </c>
       <c r="C236">
         <v>1830</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E236" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="B237" t="s">
         <v>264</v>
       </c>
       <c r="C237">
         <v>1830</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="1" t="s">
         <v>540</v>
       </c>
       <c r="E237" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="B238" t="s">
         <v>265</v>
       </c>
       <c r="C238">
         <v>1830</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="D238" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E238" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="B239" t="s">
         <v>255</v>
       </c>
       <c r="C239">
         <v>1830</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="D239" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E239" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="B240" t="s">
         <v>266</v>
       </c>
       <c r="C240">
         <v>1830</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="D240" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E240" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="B241" t="s">
         <v>100</v>
       </c>
       <c r="C241">
         <v>1832</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="D241" s="1" t="s">
         <v>544</v>
       </c>
       <c r="E241" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="B242" t="s">
         <v>100</v>
       </c>
       <c r="C242">
         <v>1832</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="D242" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E242" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="B243" t="s">
         <v>267</v>
       </c>
       <c r="C243">
         <v>1832</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="D243" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E243" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="B244" t="s">
         <v>268</v>
       </c>
       <c r="C244">
         <v>1833</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D244" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E244" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>58</v>
       </c>
       <c r="B245" t="s">
         <v>269</v>
       </c>
       <c r="C245">
         <v>1835</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="D245" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E245" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="B246" t="s">
         <v>270</v>
       </c>
       <c r="C246">
         <v>1845</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="D246" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E246" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>33</v>
       </c>
       <c r="B247" t="s">
         <v>138</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="D247" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E247" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>59</v>
       </c>
       <c r="B248" t="s">
         <v>271</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D248" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E248" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>60</v>
       </c>
       <c r="B249" t="s">
         <v>272</v>
       </c>
-      <c r="D249" s="2" t="s">
+      <c r="D249" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E249" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>61</v>
       </c>
       <c r="B250" t="s">
         <v>273</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D250" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E250" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="B251" t="s">
         <v>274</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="D251" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E251" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="B252" t="s">
         <v>275</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E252" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="B253" t="s">
         <v>276</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="D253" s="1" t="s">
         <v>556</v>
       </c>
       <c r="E253" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="B254" t="s">
         <v>277</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D254" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E254" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="B255" t="s">
         <v>278</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D255" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E255" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="B256" t="s">
         <v>279</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D256" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E256" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="257" spans="2:5">
       <c r="B257" t="s">
         <v>280</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="D257" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E257" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="258" spans="2:5">
       <c r="B258" t="s">
         <v>243</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="D258" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E258" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="259" spans="2:5">
       <c r="B259" t="s">
         <v>281</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D259" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E259" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="260" spans="2:5">
       <c r="B260" t="s">
         <v>282</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D260" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E260" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="261" spans="2:5">
       <c r="B261" t="s">
         <v>283</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="D261" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E261" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="262" spans="2:5">
       <c r="B262" t="s">
         <v>284</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="D262" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E262" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="263" spans="2:5">
       <c r="B263" t="s">
         <v>285</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D263" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E263" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="264" spans="2:5">
       <c r="B264" t="s">
         <v>286</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D264" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E264" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="265" spans="2:5">
       <c r="B265" t="s">
         <v>287</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="D265" s="1" t="s">
         <v>568</v>
       </c>
       <c r="E265" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="266" spans="2:5">
       <c r="B266" t="s">
         <v>149</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="D266" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E266" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="267" spans="2:5">
       <c r="B267" t="s">
         <v>288</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D267" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E267" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="268" spans="2:5">
       <c r="B268" t="s">
         <v>288</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="D268" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E268" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="269" spans="2:5">
       <c r="B269" t="s">
         <v>289</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="D269" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E269" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="270" spans="2:5">
       <c r="B270" t="s">
         <v>290</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="D270" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E270" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="271" spans="2:5">
       <c r="B271" t="s">
         <v>291</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="D271" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E271" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="272" spans="2:5">
       <c r="B272" t="s">
         <v>292</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D272" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E272" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="273" spans="2:5">
       <c r="B273" t="s">
         <v>293</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="D273" s="1" t="s">
         <v>576</v>
       </c>
       <c r="E273" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="274" spans="2:5">
       <c r="B274" t="s">
         <v>294</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="D274" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E274" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="275" spans="2:5">
       <c r="B275" t="s">
         <v>295</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D275" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E275" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="276" spans="2:5">
       <c r="B276" t="s">
         <v>296</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="D276" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E276" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="277" spans="2:5">
       <c r="B277" t="s">
         <v>297</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="D277" s="1" t="s">
         <v>580</v>
       </c>
       <c r="E277" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="278" spans="2:5">
       <c r="B278" t="s">
         <v>298</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="D278" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E278" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="279" spans="2:5">
       <c r="B279" t="s">
         <v>299</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="D279" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E279" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="280" spans="2:5">
       <c r="B280" t="s">
         <v>300</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="D280" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E280" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="281" spans="2:5">
       <c r="B281" t="s">
         <v>301</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="D281" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E281" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="282" spans="2:5">
       <c r="B282" t="s">
         <v>180</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="D282" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E282" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="283" spans="2:5">
       <c r="B283" t="s">
         <v>302</v>
       </c>
-      <c r="D283" s="2" t="s">
+      <c r="D283" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E283" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="284" spans="2:5">
       <c r="B284" t="s">
         <v>303</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="D284" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E284" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="285" spans="2:5">
       <c r="B285" t="s">
         <v>304</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="D285" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E285" t="s">
         <v>589</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>