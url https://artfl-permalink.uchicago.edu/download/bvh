--- v0 (2026-03-15)
+++ v1 (2026-11-06)
@@ -388,119 +388,93 @@
     <t>https://artfl-permalink.uchicago.edu/bvh/sOt_Sb0EeHwGwWXO</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bvh/KkIRzBb-Hsw7akRx</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bvh/sw6_tG1EsSkMQ9Ei</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bvh/GhMUehXCP_AH9DuA</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bvh/13DTfsfc_Ly2REg6</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/bvh/AGargsg8A9u5r7BR</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -767,842 +741,842 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/EuycXwZEZYcrBN-O" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/QLQaly_AUBlZa9fQ" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/f1VrZJ111pFuiuJ2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/ZZHXbxGm1lqX-y1p" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/rzrb4_erZ4FG9cxV" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/gjfSrh7avooSDDyP" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/MHJfG-CURPvbf0dE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/hvzbIGwgkHxntw-J" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/yX06tlNIcI85XtVp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/XF1JMjlyF22kEEBk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/GeonOYTAIoDp5EQn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/RD9spqULXB1ZKs0B" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/hskLZ-8EAGwEStdK" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/ElHQCFDqtjf2ChzP" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/77H4o6pfgaZDcr3s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/rXpQD01XbONvEn1Q" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/yJdHu6exVxHq0_-j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/X1eLWHz0pz76cNNA" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/w04KLTydxX-2WOEd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/c9fxKI9Iwh4lD5D3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/BTggBOtTipF3vZ7J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/DGHjfXPHcBLwPEBK" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/a8dghZJT0bwNdURz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/RaecIQwtdhJqSBD0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/s7giMR8vzIq8IB30" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/h24SNXq3uWSvcDkj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/5opuiXI_Nvzv5zfE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/hpD9QJHL82mxkudx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/PBT8fvTZCV7qvJrx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/J-Lqb-xFhhpIouTi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/Q9r8ST-VB4Bsy6LI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/0M36t-2autS29s7l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/sgul9z9NmbILbg2I" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/fzb2AyV2jXRxr8S3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/uwtenD-GPdA-Ljlc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/pc9t43HjhwqoxQAp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/21Cqk4vQmFlvN7lb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/PUBaTJzmNSOmAZUJ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/t8sUBwKzxOmF41Fy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/sz4QY3im9siI8Pgs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/sOt_Sb0EeHwGwWXO" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/KkIRzBb-Hsw7akRx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/sw6_tG1EsSkMQ9Ei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/GhMUehXCP_AH9DuA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/13DTfsfc_Ly2REg6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/bvh/AGargsg8A9u5r7BR" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2">
         <v>1529</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3">
         <v>1532</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E3" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4">
         <v>1532</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E4" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5">
         <v>1533</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6">
         <v>1533</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7">
         <v>1536</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E7" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8">
         <v>1538</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E8" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9">
         <v>1538</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E9" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10">
         <v>1542</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E10" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11">
         <v>1542</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E11" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12">
         <v>1543</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>42</v>
       </c>
       <c r="C13">
         <v>1543</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E13" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14">
         <v>1544</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E14" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15">
         <v>1545</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E15" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16">
         <v>1546</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17">
         <v>1547</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18">
         <v>1548</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E18" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19">
         <v>1549</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20">
         <v>1549</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E20" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21">
         <v>1550</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E21" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>17</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22">
         <v>1550</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>17</v>
       </c>
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23">
         <v>1550</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>53</v>
       </c>
       <c r="C24">
         <v>1552</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E24" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>54</v>
       </c>
       <c r="C25">
         <v>1552</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26">
         <v>1552</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E26" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>18</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="C27">
         <v>1554</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>19</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28">
         <v>1554</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>20</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29">
         <v>1555</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>21</v>
       </c>
       <c r="B30" t="s">
         <v>59</v>
       </c>
       <c r="C30">
         <v>1557</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E30" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>22</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
       <c r="C31">
         <v>1561</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>17</v>
       </c>
       <c r="B32" t="s">
         <v>61</v>
       </c>
       <c r="C32">
         <v>1563</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>17</v>
       </c>
       <c r="B33" t="s">
         <v>62</v>
       </c>
       <c r="C33">
         <v>1563</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E33" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>17</v>
       </c>
       <c r="B34" t="s">
         <v>63</v>
       </c>
       <c r="C34">
         <v>1563</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E34" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>17</v>
       </c>
       <c r="B35" t="s">
         <v>64</v>
       </c>
       <c r="C35">
         <v>1563</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>17</v>
       </c>
       <c r="B36" t="s">
         <v>65</v>
       </c>
       <c r="C36">
         <v>1563</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E36" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>66</v>
       </c>
       <c r="C37">
         <v>1563</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E37" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>17</v>
       </c>
       <c r="B38" t="s">
         <v>67</v>
       </c>
       <c r="C38">
         <v>1564</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E38" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
         <v>68</v>
       </c>
       <c r="C39">
         <v>1566</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E39" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>24</v>
       </c>
       <c r="B40" t="s">
         <v>69</v>
       </c>
       <c r="C40">
         <v>1567</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E40" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
         <v>70</v>
       </c>
       <c r="C41">
         <v>1572</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E41" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>26</v>
       </c>
       <c r="B42" t="s">
         <v>71</v>
       </c>
       <c r="C42">
         <v>1576</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E42" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>27</v>
       </c>
       <c r="B43" t="s">
         <v>72</v>
       </c>
       <c r="C43">
         <v>1578</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E43" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>73</v>
       </c>
       <c r="C44">
         <v>1586</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E44" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
         <v>74</v>
       </c>
       <c r="C45">
         <v>1600</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>30</v>
       </c>
       <c r="B46" t="s">
         <v>75</v>
       </c>
       <c r="C46">
         <v>1610</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E46" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>30</v>
       </c>
       <c r="B47" t="s">
         <v>76</v>
       </c>
       <c r="C47">
         <v>1616</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E47" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>