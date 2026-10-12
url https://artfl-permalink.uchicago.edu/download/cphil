--- v0 (2026-03-14)
+++ v1 (2026-10-12)
@@ -2997,126 +2997,100 @@
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/0ZmWWZ1Rw2ItP9GD</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/iXzas98CT3ByKAll</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/oeAGcd9vTXgnsbR3</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/1vK86OJHYsc0a2jB</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/RkufS77z1mLf_rKk</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/6OQsLKrkObk19fp2</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/GhUKstmGiPG7Fozc</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/cphil/SL4ei-1dQdFrIPyg</t>
   </si>
   <si>
-    <t>Subscriber Only</t>
+    <t>ARTFL Subscription</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3383,7693 +3357,7693 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/C_sWhX2uyAooKfIr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/KNMU6e-Tdwni04IG" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/htqYrWM87QZhTEyP" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/gZ_6WS1mSZVGKNRn" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/4eVJwFDjczh9otF1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/eeqz0G6kEMAb6H1O" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/HRYde1cVtLWEJdfE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ShBKSfOz-auz4_II" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/D5q-BcJWCXFFBWCP" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/1BlCLpAXDgCeVqrm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mADELKtaMcfXq_pK" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/QBuTZd65o6A5kU3t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/pyW0A84Fz4NStf1S" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wIeT9M0QOXvd4355" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/aMifys7OfAZ2UBgS" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/2asPlg9jkKNwLdHK" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/O6qDLxB3A8yf6Tou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/V3VZHqmjLqdxrxTf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Z_KRe-XrPMwA0c-B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/olLUZY-KMgjHz2Co" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/4iypt2qgebJJoyAU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/UJ6ZrUyI6UpwqkHS" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/hz8xTa7zVcZ2WgVa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/IFkzutn8WVTiankr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5Qbu_zqZbKNLHlkb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/UHO6uzaNue1cTlsH" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/tRH92lGj4vcTCGdp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/8jgdReRRxqmrToeq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/V3m1sq-40ecfPue_" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/XQRqWt16GIFSMO_c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/FRDb-NXMqwlaprnt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rWJzjd3aMun6sR87" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sqkWDqgFZjT7teNf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sh9hVui7hM9atWhQ" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/cboCSHJqAM1ltOqn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/RUvQSN3yVxTQXjSY" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Xr_i1h6KYsJ30Nga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/pNLT10cHrBJhe7BH" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/zzfHY5n8PzEFzEU7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rDTf6-9WSCt5_QiU" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/q0dPwTYMxI7_EPNC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/e4BBC00-BmvkEM-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/1Vpy0C55xKvPX9fF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/IA23CVtBHiaL8DY0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/oNlNUQ4PFZQGyiRh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Fev3YCEgy-O4aOP9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/AivWQ-Xf0gH8j-0f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/z7neMukmcRgauvfw" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/BLVuDk1ktdiB6wia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/PL64sh0Fkav56rwV" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/d8et8V6-ZmVdWPP-" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/fo3mzhyeedwOPtJ-" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/_eEYtitoW8EdU4VY" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ZyHYNyLIhbdfIWF8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/7gnzgWVIN7pgRC_7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/QfvgVwYw52aBKQo4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ToaAO9_DoWmINgj2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/8qXNpgQWE981ipkI" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/SoW8E5nHDku5WXgP" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/bw306POXd0ylD-uO" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/uy2QE7bXUVwUtY1Q" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/4D3mmOeHDfSD1aSx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/z9HoH0oeSPVnvNGC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/O_M1mYSoOBBqwesU" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/O2gp95X3TDJ6eVIi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jqnGtzThsBjQs3ED" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wnkADcJyfZoPesF5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/hCqLpeD8BQznR9L6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/YjtjeMdTH3kH6UXg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mwH_1s8RfRsHmCvD" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/7q874Ny2_L9YbV6M" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ptieKQZR741E4ppJ" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/1e1Lzg-c7VYEWcBV" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/W8uPHFEIchoKOfDr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Fu1FDW9DF_e1xK3g" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/M1PPajHUPOoP2hip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/TP6S3wLZ5BecTqLB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/KHKUF-tJCUXTlU_o" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/TavXg20GG1NtJY__" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/3bnPIMO_8pZpAvh3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/B5nGgsNoEGpYHNYu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/TEN-KSpc-HH4qV_G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/79WVsp5z4zyOyvIu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/DWDE5J23zw7Dz4HV" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/NemASL16fKmfii7f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/eGDdRMgWf-0JtYrU" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/r0uCytx-vmv5rYG9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/CsIu4A6VAArycHXD" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/YMexB4SVVCFEO9U0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ndGBXBIsoV3yvo_Z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/N21Cy9itLWdWLE6n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/j8Xkffp94X9X5NPc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ec3EhDCMDEXTJjPE" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ra-QRlsVMbR9EAPn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/TrE_fkaUYY7BSgIS" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/F3dKXv1o-k-KQwYq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/TYByok1pf1MLJ6zD" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/INBtjddKksgcKfUJ" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/6nTO9dfHOlCYf0LR" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/a1dWgv3OHrWRKmT7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/JZy_1IqGo_neOgIU" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/xvsGA111YvKpL0ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mBO202ibNe_I2Qm-" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/w2RJWwoQK3ZF_uAq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qipbc1smpugP91Vn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/cX6cmGKk4eGzG7pA" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/vSAeThLBeLnMvPEj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/OGSw7uEjFpKM3pzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/-vxEAUKLB7qxkq4h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/xCKV4wPdceNesoTH" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/bmC5-3UYE7zsqC-Q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/JIFK1UEXPyis4-jP" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/nPcl12L1aw5tZ4Xl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/zgkQtDv5iyZtZ3cU" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/vQWsnOarRwq2Sm2H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/8GmPaE-_vsae-_Ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/t8l9u8ROGLcW7z9w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jdMG45mVt9shg0tV" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/e7RoHJO_qqD732Yv" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/PRVhfFH2hPtbjNAB" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/r7HPhJFtNXjcsgN8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/m-m43z70KvDYr2gp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/P2teN3Iey29IA-Ms" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/D840I9CQKqJUluPd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/nLvVTr7R0pjCbz_-" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/H6z1liMcuUYiEp-k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/DuzeSQ4LvI26XHci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rH8N6KiMQz1KB1wX" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/BLGm60ENQev3TgCB" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Ow2J9UwCM0LONmzU" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/TQOxmKPsqU2O4IKD" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mdvgVN2OWzvwLsaV" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jn64Qb8aFU-b1zNM" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sxtEmh9jpbtFA4Kx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/2jZDjCENbLSuBbiw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mjI-89_dYxAJh4Jp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/d3MsyljC5iMAa-Nn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/zAjPFs6INKAyVNHU" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/-2cCE0P3cj01QvQo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/SBm_FKXzE92J_lqn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/nhumSsBh9nMPekNz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5NVl12FvAwXiRqRP" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/pQPd9VVgzpnDYBOC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/9Zcnxch7ke1uAUUn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qkS1VyzzXPxFyFWL" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ow2b3HFegrk0TmXR" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GEAEO2fG-Y8-_guO" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/YtkUgZBJEwCV_kVe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/_8KExLJtPG5HX82g" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/MTzOcpnz86IxokOF" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ljxwY40K9XhWWE2-" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/KPn3eZRAHBlx8MDI" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/b26C7IAkYA_P3tfp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/HlvvO9iIsk6YXAwO" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/nvz54dixqbMy_3K-" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/f2cJfIugQPO9vyDF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/MSl6u-uH6Y7vmSYm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sgu4TqzboferbTlb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/KZjpcnSFkJ1trVQK" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/JN7Lwk_Mu2wP8VkU" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/99DOj8E0nfvGQl4f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/NDX70VjZD8Uuk1Sv" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/fez5Ve6KRP4quyba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/zt8GlkC9PvBOZ61G" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/RbWXJwy76-dk7x8T" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/c7Hr1Tia8AA8Wxuf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/12ceUgSTAtk1yRHa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/BAnyvHV7ojcw3cxF" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/8JKPs9giM7bI-353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qcMiwGBTIjYgVi0h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/EihDiza5E3Xo8YxE" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ywvLdyGYtqSztQ2b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/v-jx2zkVLXcbSkAD" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/KgrxhRKkB7DihOqn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wZoCon3enLrXyF0i" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/7IqjLbhHrphMIifR" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wNVlIYkCVpP0SrLV" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/0GFQD4CGFtLdvlT3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/vSZF1jgGCLwQu5vZ" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/SSNUknczOo4Iy79i" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/c6ABRVhg8qE6WxwP" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Kg3AKR9n3fYdJwmI" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/c4W1fny5fGFGQxHF" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/v-Yoay8o2r3Cgw9v" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/tj42FACk1_uShIvX" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sRZcgWciDGdbiLuT" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/iQ-UAh7XiwXBP3wr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qdr72gRcO7FNIqUp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Bs7gTxtrnQqrxNL5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/SGsg5PIAcepgsEfs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/2TQvwML8aGK5DUIz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/RWxQlsR50ADTqzxY" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ITWy0qXOM2FCqQzS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ORtlUqAVfxKftvAy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/n1NnoNtPFiSemkZY" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Q2SxsTvIxTrh2cOX" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/iZJQefI1lam23RIt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/xtM13bIrrOcm9um9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/-J6kXGw1rXKTj_Ng" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/1VztVl_SOKXXOKFv" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/JesuJtE3UXZPZcWT" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/dgnFzxpVaLu03Zno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5a4F6GmRmMVS9aeG" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ydGq6x3_-KK11obV" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/w-Xa2AaU44CPlzEF" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Hg26za-vydtMBxFZ" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/pDDMXr4xnS4dgxNR" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/X1bmsXyvJXomD0yE" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qJuu2Hwt3VR-mi8v" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GmVjNnflAQlan4CD" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/lJmRzRbCBqtxqML-" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wY7xbAIJSICot-cP" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/VimuHYwWlCmw-TMY" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/bs1cBNVpTl-Rd_0n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/yTUVNrhi998Ro_2t" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/0qhbTtjpeFqH09AS" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/pMIcQJuFq7JuitIh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/kpZmnd_axcmq5BkH" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/puD5FVQqwdyW5gQL" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/EMf66fobdJ9The8K" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/q8f0v6wrNrBSIeJP" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/n1srGRjsfRkYAEMG" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/QKboWEpUSY-9dtGp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/UgcFy2b9ebYwd-gi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/LsrKam3u8S62lIwq" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/QSy2CJnps2aiWbEh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/uSZnfXd6bv1BCDKi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/m3ajxesTaL0fTu5e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/CXfp6o40mp1i51LI" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/q6GMxRrq9WKOvq7K" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/c3ijnJ6PcGurofrD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/fr1b8zvBE9iHmqHL" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ouTMhle8UOGQtYUF" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/zBWXjZ5duC4FoghS" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/w5j2d23ILF7Y9iDm" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/cn91VCHK1wQfCNDa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/HzJ0nkZTLZGCshMO" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/7QjrvM5-REzOLOOQ" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Tns3FfyVXt94PhaW" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/RUxqJO1tAASjh68q" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Qb54texnefy-UgtC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wF3eDvME5a7GPl5M" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/3pR67LOUZo9KoPWn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rMWj-UREk5asVZRa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/k07IB0yAh2tJYv1q" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/bPqo4OzHSrvS8Tpl" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/fRAwJoLvx8d_4Hg2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/TlwxwrWTsV8S0iOB" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/hC2YiVdC7cZ5tDkO" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qjPxg_90IzUWj0xp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/2sALM_CjReEF3ch1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/UcKa9eTkxpGncLj2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/9LihfIp1MCaOwLCO" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/9ouUkOCSQtw64Wr2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/eMEyiYBdW4ARwCvN" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mEMgwib965k4yWwr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5GzryWZCC2DiEzeh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mFheJ45TPkzL0ewc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GHxGLBCvxUMMQoEV" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/eCPNCrXlxnw8Ojve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/KNwf-yaRi7qNWYmn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/WrlEeQNQjbi5Up8y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sHNI1i6gj4BaIKxF" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GRf_-ZdVg6ATtKS4" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sk2erSm2EZGnPEMk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/iH-_x1NgSu1Ft7wT" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qVvS6v9yp56I3CRk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/avV1wqDNMIZakD9d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/v08qPVNUyuzKbB_F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jthxARxoPML6bvAG" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/AK4JMC9b8IwTo3mr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/V4XG_Fp3xBxCz4lo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/aKB13xJ4ZIDnq9tM" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rzz7VH3sM-Axvv26" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/tl4gSFUrUCYuTvbD" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/I-DF7xwAUcGlFDve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/gzYIed2XOFrXhhnD" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/fr5ufPhMZwL5Wfv3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/d9RtLUUIcRgVFqvC" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/xvevRxOmrzXzazmO" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/s8AEoSNFp_7pRh2I" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5DMhgZmzQJcIKLxw" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/SNu2VGvQ_utIq1g4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/iaABNROPj629Xl9c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qupqaOjH8WNMuLRM" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/fu9WT7It0z_FU8CM" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/MpGbx96inWJBuQOj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wyex-lkHex1X6uYg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/kfsdKUXroQp974w8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/PvlPZPl-_lDEnGWb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/s1oszk-Ftob8dDZp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/XMA16ILp0WTfkRU5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/lt5_0rCnqa7dk4cC" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/avnzou7rmes_Ur2g" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jLCqBjuYYeZEjcnY" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/cy3dXnvemlKnJ3Ja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/tWK5DNgEkimb5QAO" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/NTbEQUZptiJg60uE" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/-weogw0Adu6EDXgC" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/tuglPHflGZeS_cmj" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/irNDIa1GpbDuOPaZ" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Mnh8QEKemTtElpw2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jw-yM-P89y92lHwP" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/HRKKSyuKrpygqGR_" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/8WmkZ55O3GYHui39" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/US5t505KqkZ3bAUI" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qkOA4LbKszkIe4fu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jzgcCNU_RixpUJsL" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GNRwgiNKPFSj2SY1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/eEiIhwt7whRl7MfN" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/JrkvlTqj8k-gtP5V" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/O0TRLy3TAKZeaWIR" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5bxYhwvkMTQb7YWm" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/WjZEs1IJW_LDcU9p" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/u5sanXYpQLdvOQBP" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/nSrj_QVwvFc3CrHs" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/NB79L52QRnb3XOx6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/81xU9ApiUbb84mUP" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rL3jIRYsB1PGp7jW" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/EgOXnOiwBe_lNlyM" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/6-RGJxbgNIdsQJuz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/bnfil_Y-GDzuMCgp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/aEYSuVuz4CAtMchB" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/u_MkueNorGar4d2P" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/UwP6l5LDCTyAxyn6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/v4HsK0icZ6V4Z7zo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/0ArRC63gayxVsBBX" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/NfafBc6R1Kos1WC1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/b3_nxrR30VwfFhOZ" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/sHnspk8P_y11VsmD" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5RjpVbt5NtXrZNqE" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/9UaroYxCqgDgqrQs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ovzuNJfG__m-kgXj" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/3WToppNOz3Bsbe3b" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/T7E-B7knutfYBiNZ" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jmViP2SZVVi4CqBt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/U3PWDTNpBn3fp9a8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/QrhpM1xbq7Gygf21" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/J9fqIDuiTEwOKXJo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/2por97oP-LX_rLa7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rCwnwDePEV8p_9lA" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/576_9eOUVBQsj0rV" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/dXlqlGqcFVTNrvJi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/AAvdCpWAU1BvEWKj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/H61eo_wSaT5XXKXB" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/dNTXVDxui27XTQjJ" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/dPiLjDEOl6qtd6oy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/XVQotoMCZyQhSs9M" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/PPDPvQ2QcnH13Cp6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Ab1jHlv0fatx985m" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/roHmK4c-I6Xs3laq" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/9te_0gDeHgbHrxCz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/2nZ_m-k0gwlCCLSg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/KCAcmqyszEvkpO2N" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/QItoajHlzdvatE00" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/4veuPi2iWv1x_rXi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/JQGbtLfxwpmTLLNi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/_byS5e4K8CkNmn2O" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/p7Z9pJOiPXEbAgqW" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/b-HrhKCp2OnOwydx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/aaNoRKZEtBYSkMuG" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/FJFtv8rsgCzQwuVm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/dh6p-H8_bpBtu6fJ" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/9o9ZkGKnd9vcTiax" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/uQ6b4cyGkUWUvwyo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/z4lx4QV5wOH8XbtW" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Lmz5M9il4YZeiu34" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/JsV5GGO1jEqA4CYI" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/-YzlXmrqE62HRL-C" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/VlPVE8ZTDzemyPq6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Ez835cPTvMH94ryo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/tljaSLHnE2Aou9hT" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/6Qi9ugtTdqJpjIuF" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/r5uctO00Wcp6tY5b" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/G60-BVR60V95c8Re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Z8ITs_8BkJ8Kb3MP" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GHcurmuZknHvDs8x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Ea4x-ErNMLfbYmmL" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/mAxjJxSSH0OlbNwZ" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/t2U2FaRH4Wyc9Jfr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/QrfzQbAHVTHnHcfu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/Hk_DBfSaSbOVyjWN" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/blZfDykQARKp4SzW" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/y3sqSQ68lodhlZ6x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/L9_ZwA9tx9o4UBuu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/P0GX7gUn1YNt7mKU" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/1UWCjb-sx8YjemZp" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/dehJ6Oyo6AaoUEFa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/chMpPZSIr0Xg1c96" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/vN-xmEUwYghx_nmj" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/kd_LNz3bs4r56CGB" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/-j-sXvcnp3oUJ5_o" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/S-5SJSr8D4mkiH4B" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GX9-I8vDkCaCcADz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/dqoUWHvSBzSl-B7u" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/WwmRAvy_eTqRP4Dh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/_-Uc6hAYtVVCIZrS" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/1fFiXAOfKtc68pa5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/53bh5hZNCacN6Hob" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/CpbWGsccmO1UV-6f" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/gZw2OcnRT1cj_KEY" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/9grd7GYKZPN11b12" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rV8m1fyqQd0TSirC" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/FaKXjWAbmpptAEDi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/rz9iYp86wgw758TP" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/VcmPyIOyNn0hv0L2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/aBujMoBHXgqUyGBc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/g1QM2AtJkO9Kllkz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/bKTaBP5Qq0hpFLOs" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/MrD-un4ttpKefFaC" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/X1CJwiJp86aa5zIy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/01owNe9mKztbFOpO" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/wPBScprtsmsvh7nR" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/5cbDQRJase74XiO9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/XnPvd4UxwHAagaNe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/nPTpoPjOClwkqJtL" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GqEYvXXPe6BCXP6U" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/SS0kvtF5_3ffGxi5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ZbjT1ppGVj82p1yw" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/YVNNS58dcg3VEbiK" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/MP5E3tc6p5SktbM_" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/FcbqfXOZq7E8bZnh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/p6ulyV05k7UcGiMK" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/8_lODK1Wt8VF_c47" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/aWePFUq0E291V5XL" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/xvs4qPP8V_E_2Y5_" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/ikxXDLwX5WZk1zhz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/IJAc4MA6qkLmOVdc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/jj6FabRdUNALwFQ_" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/LlQCmaDRf9nsFnT1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/90CLRziA8nqWIxbX" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/01UKritSMOlKBh6v" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/qvW-WO0namW-dCFO" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/FzP5wlZtouxiRqjm" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/WkLCqz_g4pn4hmw7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/h5HQG6xmnZRkQQBC" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/FUBCTXtTaS7McckC" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/BTelutc17Zuva8yc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/v2aQsjmmSwdM8vIr" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/UKdwSH4nRcnzGFRD" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/6A9jN9I59NMPNiMt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/zpUqPpsDi-SDXuqF" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/hV1zsU-nzlWCAgAC" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/VA9ILe5MfazDPE1C" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/0ZmWWZ1Rw2ItP9GD" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/iXzas98CT3ByKAll" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/oeAGcd9vTXgnsbR3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/1vK86OJHYsc0a2jB" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/RkufS77z1mLf_rKk" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/6OQsLKrkObk19fp2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/GhUKstmGiPG7Fozc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/cphil/SL4ei-1dQdFrIPyg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>91</v>
       </c>
       <c r="C2">
         <v>1568</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E2" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>92</v>
       </c>
       <c r="C3">
         <v>1574</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="E3" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>93</v>
       </c>
       <c r="C4">
         <v>1575</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E4" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>94</v>
       </c>
       <c r="C5">
         <v>1576</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E5" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>95</v>
       </c>
       <c r="C6">
         <v>1581</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E6" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>96</v>
       </c>
       <c r="C7">
         <v>1581</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>97</v>
       </c>
       <c r="C8">
         <v>1595</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E8" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>98</v>
       </c>
       <c r="C9">
         <v>1599</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E9" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>99</v>
       </c>
       <c r="C10">
         <v>1599</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E10" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>100</v>
       </c>
       <c r="C11">
         <v>1599</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E11" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>101</v>
       </c>
       <c r="C12">
         <v>1601</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E12" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>102</v>
       </c>
       <c r="C13">
         <v>1603</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E13" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>103</v>
       </c>
       <c r="C14">
         <v>1603</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E14" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
         <v>104</v>
       </c>
       <c r="C15">
         <v>1610</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>556</v>
       </c>
       <c r="E15" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
         <v>105</v>
       </c>
       <c r="C16">
         <v>1610</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E16" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17">
         <v>1610</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E17" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>107</v>
       </c>
       <c r="C18">
         <v>1618</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E18" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>108</v>
       </c>
       <c r="C19">
         <v>1625</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E19" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>109</v>
       </c>
       <c r="C20">
         <v>1625</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E20" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>110</v>
       </c>
       <c r="C21">
         <v>1625</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E21" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>111</v>
       </c>
       <c r="C22">
         <v>1625</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E22" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>112</v>
       </c>
       <c r="C23">
         <v>1629</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E23" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>113</v>
       </c>
       <c r="C24">
         <v>1630</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E24" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25">
         <v>1630</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E25" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>115</v>
       </c>
       <c r="C26">
         <v>1631</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E26" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>116</v>
       </c>
       <c r="C27">
         <v>1631</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>568</v>
       </c>
       <c r="E27" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>17</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
       <c r="C28">
         <v>1634</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E28" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>17</v>
       </c>
       <c r="B29" t="s">
         <v>118</v>
       </c>
       <c r="C29">
         <v>1634</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E29" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>17</v>
       </c>
       <c r="B30" t="s">
         <v>119</v>
       </c>
       <c r="C30">
         <v>1634</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E30" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>17</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31">
         <v>1634</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E31" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>17</v>
       </c>
       <c r="B32" t="s">
         <v>121</v>
       </c>
       <c r="C32">
         <v>1634</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E32" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33">
         <v>1637</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E33" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>13</v>
       </c>
       <c r="B34" t="s">
         <v>123</v>
       </c>
       <c r="C34">
         <v>1637</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E34" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>13</v>
       </c>
       <c r="B35" t="s">
         <v>124</v>
       </c>
       <c r="C35">
         <v>1637</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>576</v>
       </c>
       <c r="E35" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>13</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36">
         <v>1637</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E36" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>13</v>
       </c>
       <c r="B37" t="s">
         <v>126</v>
       </c>
       <c r="C37">
         <v>1637</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E37" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>13</v>
       </c>
       <c r="B38" t="s">
         <v>127</v>
       </c>
       <c r="C38">
         <v>1641</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E38" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>13</v>
       </c>
       <c r="B39" t="s">
         <v>128</v>
       </c>
       <c r="C39">
         <v>1641</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>580</v>
       </c>
       <c r="E39" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>18</v>
       </c>
       <c r="B40" t="s">
         <v>129</v>
       </c>
       <c r="C40">
         <v>1641</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E40" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" t="s">
         <v>130</v>
       </c>
       <c r="C41">
         <v>1643</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E41" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>13</v>
       </c>
       <c r="B42" t="s">
         <v>131</v>
       </c>
       <c r="C42">
         <v>1644</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E42" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>13</v>
       </c>
       <c r="B43" t="s">
         <v>132</v>
       </c>
       <c r="C43">
         <v>1645</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E43" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>13</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44">
         <v>1645</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E44" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>19</v>
       </c>
       <c r="B45" t="s">
         <v>134</v>
       </c>
       <c r="C45">
         <v>1648</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E45" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>13</v>
       </c>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46">
         <v>1648</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E46" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>13</v>
       </c>
       <c r="B47" t="s">
         <v>136</v>
       </c>
       <c r="C47">
         <v>1650</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E47" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>20</v>
       </c>
       <c r="B48" t="s">
         <v>137</v>
       </c>
       <c r="C48">
         <v>1673</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E48" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>13</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49">
         <v>1676</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E49" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>13</v>
       </c>
       <c r="B50" t="s">
         <v>139</v>
       </c>
       <c r="C50">
         <v>1677</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E50" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51">
         <v>1678</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>592</v>
       </c>
       <c r="E51" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>21</v>
       </c>
       <c r="B52" t="s">
         <v>141</v>
       </c>
       <c r="C52">
         <v>1678</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E52" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>21</v>
       </c>
       <c r="B53" t="s">
         <v>142</v>
       </c>
       <c r="C53">
         <v>1678</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>594</v>
       </c>
       <c r="E53" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>22</v>
       </c>
       <c r="B54" t="s">
         <v>143</v>
       </c>
       <c r="C54">
         <v>1678</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E54" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>21</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55">
         <v>1679</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E55" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>21</v>
       </c>
       <c r="B56" t="s">
         <v>145</v>
       </c>
       <c r="C56">
         <v>1681</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E56" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>21</v>
       </c>
       <c r="B57" t="s">
         <v>146</v>
       </c>
       <c r="C57">
         <v>1681</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E57" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>21</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58">
         <v>1681</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E58" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>21</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59">
         <v>1681</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E59" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>21</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60">
         <v>1681</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E60" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>23</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61">
         <v>1683</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E61" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>21</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62">
         <v>1683</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E62" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>21</v>
       </c>
       <c r="B63" t="s">
         <v>152</v>
       </c>
       <c r="C63">
         <v>1683</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E63" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>24</v>
       </c>
       <c r="B64" t="s">
         <v>153</v>
       </c>
       <c r="C64">
         <v>1684</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E64" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>21</v>
       </c>
       <c r="B65" t="s">
         <v>154</v>
       </c>
       <c r="C65">
         <v>1684</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E65" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
         <v>155</v>
       </c>
       <c r="C66">
         <v>1685</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E66" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>21</v>
       </c>
       <c r="B67" t="s">
         <v>156</v>
       </c>
       <c r="C67">
         <v>1685</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E67" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>21</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68">
         <v>1686</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E68" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>21</v>
       </c>
       <c r="B69" t="s">
         <v>158</v>
       </c>
       <c r="C69">
         <v>1686</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E69" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>21</v>
       </c>
       <c r="B70" t="s">
         <v>159</v>
       </c>
       <c r="C70">
         <v>1686</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E70" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>21</v>
       </c>
       <c r="B71" t="s">
         <v>160</v>
       </c>
       <c r="C71">
         <v>1686</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E71" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>21</v>
       </c>
       <c r="B72" t="s">
         <v>161</v>
       </c>
       <c r="C72">
         <v>1686</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E72" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>21</v>
       </c>
       <c r="B73" t="s">
         <v>162</v>
       </c>
       <c r="C73">
         <v>1686</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E73" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>21</v>
       </c>
       <c r="B74" t="s">
         <v>163</v>
       </c>
       <c r="C74">
         <v>1686</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E74" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>21</v>
       </c>
       <c r="B75" t="s">
         <v>164</v>
       </c>
       <c r="C75">
         <v>1686</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E75" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>21</v>
       </c>
       <c r="B76" t="s">
         <v>165</v>
       </c>
       <c r="C76">
         <v>1687</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E76" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>21</v>
       </c>
       <c r="B77" t="s">
         <v>166</v>
       </c>
       <c r="C77">
         <v>1687</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E77" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>21</v>
       </c>
       <c r="B78" t="s">
         <v>167</v>
       </c>
       <c r="C78">
         <v>1687</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E78" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79" t="s">
         <v>168</v>
       </c>
       <c r="C79">
         <v>1687</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E79" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>26</v>
       </c>
       <c r="B80" t="s">
         <v>169</v>
       </c>
       <c r="C80">
         <v>1687</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E80" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>21</v>
       </c>
       <c r="B81" t="s">
         <v>170</v>
       </c>
       <c r="C81">
         <v>1688</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>622</v>
       </c>
       <c r="E81" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>21</v>
       </c>
       <c r="B82" t="s">
         <v>171</v>
       </c>
       <c r="C82">
         <v>1688</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E82" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>21</v>
       </c>
       <c r="B83" t="s">
         <v>172</v>
       </c>
       <c r="C83">
         <v>1688</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E83" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>21</v>
       </c>
       <c r="B84" t="s">
         <v>173</v>
       </c>
       <c r="C84">
         <v>1689</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E84" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>21</v>
       </c>
       <c r="B85" t="s">
         <v>174</v>
       </c>
       <c r="C85">
         <v>1690</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E85" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>21</v>
       </c>
       <c r="B86" t="s">
         <v>175</v>
       </c>
       <c r="C86">
         <v>1690</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E86" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>21</v>
       </c>
       <c r="B87" t="s">
         <v>176</v>
       </c>
       <c r="C87">
         <v>1691</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E87" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>21</v>
       </c>
       <c r="B88" t="s">
         <v>177</v>
       </c>
       <c r="C88">
         <v>1692</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E88" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>21</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89">
         <v>1692</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E89" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>21</v>
       </c>
       <c r="B90" t="s">
         <v>179</v>
       </c>
       <c r="C90">
         <v>1693</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E90" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>21</v>
       </c>
       <c r="B91" t="s">
         <v>180</v>
       </c>
       <c r="C91">
         <v>1694</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E91" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>21</v>
       </c>
       <c r="B92" t="s">
         <v>181</v>
       </c>
       <c r="C92">
         <v>1696</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E92" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>21</v>
       </c>
       <c r="B93" t="s">
         <v>182</v>
       </c>
       <c r="C93">
         <v>1698</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>634</v>
       </c>
       <c r="E93" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>21</v>
       </c>
       <c r="B94" t="s">
         <v>183</v>
       </c>
       <c r="C94">
         <v>1699</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E94" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>21</v>
       </c>
       <c r="B95" t="s">
         <v>184</v>
       </c>
       <c r="C95">
         <v>1699</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E95" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>21</v>
       </c>
       <c r="B96" t="s">
         <v>185</v>
       </c>
       <c r="C96">
         <v>1700</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E96" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>21</v>
       </c>
       <c r="B97" t="s">
         <v>186</v>
       </c>
       <c r="C97">
         <v>1700</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E97" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>13</v>
       </c>
       <c r="B98" t="s">
         <v>187</v>
       </c>
       <c r="C98">
         <v>1701</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E98" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>21</v>
       </c>
       <c r="B99" t="s">
         <v>188</v>
       </c>
       <c r="C99">
         <v>1702</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E99" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>21</v>
       </c>
       <c r="B100" t="s">
         <v>189</v>
       </c>
       <c r="C100">
         <v>1702</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E100" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>21</v>
       </c>
       <c r="B101" t="s">
         <v>190</v>
       </c>
       <c r="C101">
         <v>1702</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E101" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
         <v>191</v>
       </c>
       <c r="C102">
         <v>1703</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E102" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>27</v>
       </c>
       <c r="B103" t="s">
         <v>192</v>
       </c>
       <c r="C103">
         <v>1704</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E103" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>21</v>
       </c>
       <c r="B104" t="s">
         <v>193</v>
       </c>
       <c r="C104">
         <v>1705</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E104" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>25</v>
       </c>
       <c r="B105" t="s">
         <v>194</v>
       </c>
       <c r="C105">
         <v>1706</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E105" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>21</v>
       </c>
       <c r="B106" t="s">
         <v>195</v>
       </c>
       <c r="C106">
         <v>1707</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E106" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>21</v>
       </c>
       <c r="B107" t="s">
         <v>196</v>
       </c>
       <c r="C107">
         <v>1710</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E107" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>28</v>
       </c>
       <c r="B108" t="s">
         <v>197</v>
       </c>
       <c r="C108">
         <v>1713</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E108" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>21</v>
       </c>
       <c r="B109" t="s">
         <v>198</v>
       </c>
       <c r="C109">
         <v>1713</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E109" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>21</v>
       </c>
       <c r="B110" t="s">
         <v>199</v>
       </c>
       <c r="C110">
         <v>1713</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E110" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>21</v>
       </c>
       <c r="B111" t="s">
         <v>200</v>
       </c>
       <c r="C111">
         <v>1714</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E111" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>29</v>
       </c>
       <c r="B112" t="s">
         <v>201</v>
       </c>
       <c r="C112">
         <v>1715</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E112" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>21</v>
       </c>
       <c r="B113" t="s">
         <v>202</v>
       </c>
       <c r="C113">
         <v>1715</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E113" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>21</v>
       </c>
       <c r="B114" t="s">
         <v>203</v>
       </c>
       <c r="C114">
         <v>1716</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E114" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>30</v>
       </c>
       <c r="B115" t="s">
         <v>204</v>
       </c>
       <c r="C115">
         <v>1717</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E115" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>30</v>
       </c>
       <c r="B116" t="s">
         <v>205</v>
       </c>
       <c r="C116">
         <v>1718</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E116" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>21</v>
       </c>
       <c r="B117" t="s">
         <v>206</v>
       </c>
       <c r="C117">
         <v>1720</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E117" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>31</v>
       </c>
       <c r="B118" t="s">
         <v>207</v>
       </c>
       <c r="C118">
         <v>1722</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E118" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>21</v>
       </c>
       <c r="B119" t="s">
         <v>208</v>
       </c>
       <c r="C119">
         <v>1722</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E119" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>21</v>
       </c>
       <c r="B120" t="s">
         <v>209</v>
       </c>
       <c r="C120">
         <v>1722</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E120" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>21</v>
       </c>
       <c r="B121" t="s">
         <v>210</v>
       </c>
       <c r="C121">
         <v>1722</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E121" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>21</v>
       </c>
       <c r="B122" t="s">
         <v>211</v>
       </c>
       <c r="C122">
         <v>1722</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E122" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>21</v>
       </c>
       <c r="B123" t="s">
         <v>212</v>
       </c>
       <c r="C123">
         <v>1722</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E123" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>21</v>
       </c>
       <c r="B124" t="s">
         <v>213</v>
       </c>
       <c r="C124">
         <v>1722</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E124" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>21</v>
       </c>
       <c r="B125" t="s">
         <v>214</v>
       </c>
       <c r="C125">
         <v>1723</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E125" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>29</v>
       </c>
       <c r="B126" t="s">
         <v>215</v>
       </c>
       <c r="C126">
         <v>1724</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E126" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>21</v>
       </c>
       <c r="B127" t="s">
         <v>216</v>
       </c>
       <c r="C127">
         <v>1724</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E127" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>21</v>
       </c>
       <c r="B128" t="s">
         <v>217</v>
       </c>
       <c r="C128">
         <v>1724</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E128" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>21</v>
       </c>
       <c r="B129" t="s">
         <v>218</v>
       </c>
       <c r="C129">
         <v>1724</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E129" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>21</v>
       </c>
       <c r="B130" t="s">
         <v>219</v>
       </c>
       <c r="C130">
         <v>1724</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E130" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>30</v>
       </c>
       <c r="B131" t="s">
         <v>220</v>
       </c>
       <c r="C131">
         <v>1724</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E131" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>21</v>
       </c>
       <c r="B132" t="s">
         <v>221</v>
       </c>
       <c r="C132">
         <v>1725</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E132" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>21</v>
       </c>
       <c r="B133" t="s">
         <v>222</v>
       </c>
       <c r="C133">
         <v>1726</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E133" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>21</v>
       </c>
       <c r="B134" t="s">
         <v>223</v>
       </c>
       <c r="C134">
         <v>1726</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E134" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>21</v>
       </c>
       <c r="B135" t="s">
         <v>224</v>
       </c>
       <c r="C135">
         <v>1726</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E135" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>21</v>
       </c>
       <c r="B136" t="s">
         <v>225</v>
       </c>
       <c r="C136">
         <v>1727</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E136" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>21</v>
       </c>
       <c r="B137" t="s">
         <v>226</v>
       </c>
       <c r="C137">
         <v>1727</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E137" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>21</v>
       </c>
       <c r="B138" t="s">
         <v>227</v>
       </c>
       <c r="C138">
         <v>1727</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E138" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>32</v>
       </c>
       <c r="B139" t="s">
         <v>228</v>
       </c>
       <c r="C139">
         <v>1728</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E139" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>21</v>
       </c>
       <c r="B140" t="s">
         <v>229</v>
       </c>
       <c r="C140">
         <v>1728</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E140" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>21</v>
       </c>
       <c r="B141" t="s">
         <v>230</v>
       </c>
       <c r="C141">
         <v>1728</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E141" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>21</v>
       </c>
       <c r="B142" t="s">
         <v>231</v>
       </c>
       <c r="C142">
         <v>1728</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E142" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>33</v>
       </c>
       <c r="B143" t="s">
         <v>232</v>
       </c>
       <c r="C143">
         <v>1729</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E143" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>33</v>
       </c>
       <c r="B144" t="s">
         <v>233</v>
       </c>
       <c r="C144">
         <v>1729</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E144" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>21</v>
       </c>
       <c r="B145" t="s">
         <v>234</v>
       </c>
       <c r="C145">
         <v>1729</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E145" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>21</v>
       </c>
       <c r="B146" t="s">
         <v>235</v>
       </c>
       <c r="C146">
         <v>1730</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E146" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>21</v>
       </c>
       <c r="B147" t="s">
         <v>236</v>
       </c>
       <c r="C147">
         <v>1730</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E147" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>21</v>
       </c>
       <c r="B148" t="s">
         <v>237</v>
       </c>
       <c r="C148">
         <v>1730</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D148" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E148" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>21</v>
       </c>
       <c r="B149" t="s">
         <v>238</v>
       </c>
       <c r="C149">
         <v>1730</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D149" s="1" t="s">
         <v>690</v>
       </c>
       <c r="E149" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>21</v>
       </c>
       <c r="B150" t="s">
         <v>239</v>
       </c>
       <c r="C150">
         <v>1731</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D150" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E150" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>21</v>
       </c>
       <c r="B151" t="s">
         <v>240</v>
       </c>
       <c r="C151">
         <v>1731</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D151" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E151" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>21</v>
       </c>
       <c r="B152" t="s">
         <v>241</v>
       </c>
       <c r="C152">
         <v>1731</v>
       </c>
-      <c r="D152" s="2" t="s">
+      <c r="D152" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E152" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>21</v>
       </c>
       <c r="B153" t="s">
         <v>242</v>
       </c>
       <c r="C153">
         <v>1732</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D153" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E153" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>21</v>
       </c>
       <c r="B154" t="s">
         <v>243</v>
       </c>
       <c r="C154">
         <v>1732</v>
       </c>
-      <c r="D154" s="2" t="s">
+      <c r="D154" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E154" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>21</v>
       </c>
       <c r="B155" t="s">
         <v>244</v>
       </c>
       <c r="C155">
         <v>1732</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D155" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E155" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>21</v>
       </c>
       <c r="B156" t="s">
         <v>245</v>
       </c>
       <c r="C156">
         <v>1733</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D156" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E156" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>21</v>
       </c>
       <c r="B157" t="s">
         <v>246</v>
       </c>
       <c r="C157">
         <v>1733</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D157" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E157" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>21</v>
       </c>
       <c r="B158" t="s">
         <v>247</v>
       </c>
       <c r="C158">
         <v>1734</v>
       </c>
-      <c r="D158" s="2" t="s">
+      <c r="D158" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E158" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>21</v>
       </c>
       <c r="B159" t="s">
         <v>248</v>
       </c>
       <c r="C159">
         <v>1735</v>
       </c>
-      <c r="D159" s="2" t="s">
+      <c r="D159" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E159" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>21</v>
       </c>
       <c r="B160" t="s">
         <v>249</v>
       </c>
       <c r="C160">
         <v>1736</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="D160" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E160" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>32</v>
       </c>
       <c r="B161" t="s">
         <v>250</v>
       </c>
       <c r="C161">
         <v>1737</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="D161" s="1" t="s">
         <v>702</v>
       </c>
       <c r="E161" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>21</v>
       </c>
       <c r="B162" t="s">
         <v>251</v>
       </c>
       <c r="C162">
         <v>1737</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="D162" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E162" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>34</v>
       </c>
       <c r="B163" t="s">
         <v>252</v>
       </c>
       <c r="C163">
         <v>1737</v>
       </c>
-      <c r="D163" s="2" t="s">
+      <c r="D163" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E163" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>30</v>
       </c>
       <c r="B164" t="s">
         <v>253</v>
       </c>
       <c r="C164">
         <v>1738</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="D164" s="1" t="s">
         <v>705</v>
       </c>
       <c r="E164" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>21</v>
       </c>
       <c r="B165" t="s">
         <v>254</v>
       </c>
       <c r="C165">
         <v>1739</v>
       </c>
-      <c r="D165" s="2" t="s">
+      <c r="D165" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E165" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>21</v>
       </c>
       <c r="B166" t="s">
         <v>255</v>
       </c>
       <c r="C166">
         <v>1739</v>
       </c>
-      <c r="D166" s="2" t="s">
+      <c r="D166" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E166" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>21</v>
       </c>
       <c r="B167" t="s">
         <v>256</v>
       </c>
       <c r="C167">
         <v>1740</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D167" s="1" t="s">
         <v>708</v>
       </c>
       <c r="E167" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>21</v>
       </c>
       <c r="B168" t="s">
         <v>257</v>
       </c>
       <c r="C168">
         <v>1740</v>
       </c>
-      <c r="D168" s="2" t="s">
+      <c r="D168" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E168" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>21</v>
       </c>
       <c r="B169" t="s">
         <v>258</v>
       </c>
       <c r="C169">
         <v>1740</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="D169" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E169" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>21</v>
       </c>
       <c r="B170" t="s">
         <v>259</v>
       </c>
       <c r="C170">
         <v>1740</v>
       </c>
-      <c r="D170" s="2" t="s">
+      <c r="D170" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E170" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>35</v>
       </c>
       <c r="B171" t="s">
         <v>260</v>
       </c>
       <c r="C171">
         <v>1740</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D171" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E171" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>21</v>
       </c>
       <c r="B172" t="s">
         <v>261</v>
       </c>
       <c r="C172">
         <v>1741</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D172" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E172" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>21</v>
       </c>
       <c r="B173" t="s">
         <v>262</v>
       </c>
       <c r="C173">
         <v>1741</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="D173" s="1" t="s">
         <v>714</v>
       </c>
       <c r="E173" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>21</v>
       </c>
       <c r="B174" t="s">
         <v>263</v>
       </c>
       <c r="C174">
         <v>1741</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="D174" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E174" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>21</v>
       </c>
       <c r="B175" t="s">
         <v>264</v>
       </c>
       <c r="C175">
         <v>1742</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D175" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E175" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>21</v>
       </c>
       <c r="B176" t="s">
         <v>265</v>
       </c>
       <c r="C176">
         <v>1743</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D176" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E176" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>21</v>
       </c>
       <c r="B177" t="s">
         <v>266</v>
       </c>
       <c r="C177">
         <v>1743</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D177" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E177" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>21</v>
       </c>
       <c r="B178" t="s">
         <v>267</v>
       </c>
       <c r="C178">
         <v>1743</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="D178" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E178" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>21</v>
       </c>
       <c r="B179" t="s">
         <v>268</v>
       </c>
       <c r="C179">
         <v>1744</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D179" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E179" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>21</v>
       </c>
       <c r="B180" t="s">
         <v>269</v>
       </c>
       <c r="C180">
         <v>1744</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="D180" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E180" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>21</v>
       </c>
       <c r="B181" t="s">
         <v>270</v>
       </c>
       <c r="C181">
         <v>1744</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="D181" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E181" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>21</v>
       </c>
       <c r="B182" t="s">
         <v>271</v>
       </c>
       <c r="C182">
         <v>1744</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="D182" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E182" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>21</v>
       </c>
       <c r="B183" t="s">
         <v>272</v>
       </c>
       <c r="C183">
         <v>1744</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D183" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E183" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>21</v>
       </c>
       <c r="B184" t="s">
         <v>273</v>
       </c>
       <c r="C184">
         <v>1744</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="D184" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E184" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>21</v>
       </c>
       <c r="B185" t="s">
         <v>274</v>
       </c>
       <c r="C185">
         <v>1744</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="D185" s="1" t="s">
         <v>726</v>
       </c>
       <c r="E185" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>30</v>
       </c>
       <c r="B186" t="s">
         <v>275</v>
       </c>
       <c r="C186">
         <v>1744</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D186" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E186" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>36</v>
       </c>
       <c r="B187" t="s">
         <v>276</v>
       </c>
       <c r="C187">
         <v>1745</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D187" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E187" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>37</v>
       </c>
       <c r="B188" t="s">
         <v>277</v>
       </c>
       <c r="C188">
         <v>1746</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D188" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E188" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>34</v>
       </c>
       <c r="B189" t="s">
         <v>278</v>
       </c>
       <c r="C189">
         <v>1746</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="D189" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E189" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>21</v>
       </c>
       <c r="B190" t="s">
         <v>279</v>
       </c>
       <c r="C190">
         <v>1747</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D190" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E190" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>21</v>
       </c>
       <c r="B191" t="s">
         <v>280</v>
       </c>
       <c r="C191">
         <v>1747</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D191" s="1" t="s">
         <v>732</v>
       </c>
       <c r="E191" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>30</v>
       </c>
       <c r="B192" t="s">
         <v>281</v>
       </c>
       <c r="C192">
         <v>1747</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="D192" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E192" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>34</v>
       </c>
       <c r="B193" t="s">
         <v>282</v>
       </c>
       <c r="C193">
         <v>1748</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="D193" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E193" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>34</v>
       </c>
       <c r="B194" t="s">
         <v>283</v>
       </c>
       <c r="C194">
         <v>1748</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D194" s="1" t="s">
         <v>735</v>
       </c>
       <c r="E194" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>38</v>
       </c>
       <c r="B195" t="s">
         <v>284</v>
       </c>
       <c r="C195">
         <v>1749</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D195" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E195" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>37</v>
       </c>
       <c r="B196" t="s">
         <v>285</v>
       </c>
       <c r="C196">
         <v>1749</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="D196" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E196" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>21</v>
       </c>
       <c r="B197" t="s">
         <v>286</v>
       </c>
       <c r="C197">
         <v>1749</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D197" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E197" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>21</v>
       </c>
       <c r="B198" t="s">
         <v>287</v>
       </c>
       <c r="C198">
         <v>1749</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="D198" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E198" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>30</v>
       </c>
       <c r="B199" t="s">
         <v>288</v>
       </c>
       <c r="C199">
         <v>1749</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="D199" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E199" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>30</v>
       </c>
       <c r="B200" t="s">
         <v>289</v>
       </c>
       <c r="C200">
         <v>1749</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="D200" s="1" t="s">
         <v>741</v>
       </c>
       <c r="E200" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>21</v>
       </c>
       <c r="B201" t="s">
         <v>290</v>
       </c>
       <c r="C201">
         <v>1750</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D201" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E201" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>21</v>
       </c>
       <c r="B202" t="s">
         <v>291</v>
       </c>
       <c r="C202">
         <v>1750</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="D202" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E202" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>21</v>
       </c>
       <c r="B203" t="s">
         <v>292</v>
       </c>
       <c r="C203">
         <v>1750</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D203" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E203" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>21</v>
       </c>
       <c r="B204" t="s">
         <v>293</v>
       </c>
       <c r="C204">
         <v>1750</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D204" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E204" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>21</v>
       </c>
       <c r="B205" t="s">
         <v>294</v>
       </c>
       <c r="C205">
         <v>1750</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D205" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E205" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>37</v>
       </c>
       <c r="B206" t="s">
         <v>295</v>
       </c>
       <c r="C206">
         <v>1751</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="D206" s="1" t="s">
         <v>747</v>
       </c>
       <c r="E206" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>21</v>
       </c>
       <c r="B207" t="s">
         <v>296</v>
       </c>
       <c r="C207">
         <v>1751</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="D207" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E207" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>21</v>
       </c>
       <c r="B208" t="s">
         <v>297</v>
       </c>
       <c r="C208">
         <v>1751</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D208" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E208" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>34</v>
       </c>
       <c r="B209" t="s">
         <v>298</v>
       </c>
       <c r="C209">
         <v>1751</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D209" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E209" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>34</v>
       </c>
       <c r="B210" t="s">
         <v>299</v>
       </c>
       <c r="C210">
         <v>1751</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="D210" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E210" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>36</v>
       </c>
       <c r="B211" t="s">
         <v>300</v>
       </c>
       <c r="C211">
         <v>1751</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="D211" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E211" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>36</v>
       </c>
       <c r="B212" t="s">
         <v>301</v>
       </c>
       <c r="C212">
         <v>1751</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D212" s="1" t="s">
         <v>753</v>
       </c>
       <c r="E212" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>37</v>
       </c>
       <c r="B213" t="s">
         <v>302</v>
       </c>
       <c r="C213">
         <v>1752</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="D213" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E213" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>21</v>
       </c>
       <c r="B214" t="s">
         <v>303</v>
       </c>
       <c r="C214">
         <v>1752</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="D214" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E214" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>34</v>
       </c>
       <c r="B215" t="s">
         <v>304</v>
       </c>
       <c r="C215">
         <v>1752</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="D215" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E215" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>37</v>
       </c>
       <c r="B216" t="s">
         <v>305</v>
       </c>
       <c r="C216">
         <v>1753</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="D216" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E216" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>34</v>
       </c>
       <c r="B217" t="s">
         <v>306</v>
       </c>
       <c r="C217">
         <v>1753</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D217" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E217" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>34</v>
       </c>
       <c r="B218" t="s">
         <v>307</v>
       </c>
       <c r="C218">
         <v>1753</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="D218" s="1" t="s">
         <v>759</v>
       </c>
       <c r="E218" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>38</v>
       </c>
       <c r="B219" t="s">
         <v>308</v>
       </c>
       <c r="C219">
         <v>1754</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="D219" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E219" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>21</v>
       </c>
       <c r="B220" t="s">
         <v>309</v>
       </c>
       <c r="C220">
         <v>1754</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D220" s="1" t="s">
         <v>761</v>
       </c>
       <c r="E220" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>21</v>
       </c>
       <c r="B221" t="s">
         <v>310</v>
       </c>
       <c r="C221">
         <v>1754</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D221" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E221" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>36</v>
       </c>
       <c r="B222" t="s">
         <v>311</v>
       </c>
       <c r="C222">
         <v>1754</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="D222" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E222" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>38</v>
       </c>
       <c r="B223" t="s">
         <v>312</v>
       </c>
       <c r="C223">
         <v>1755</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="D223" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E223" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>37</v>
       </c>
       <c r="B224" t="s">
         <v>313</v>
       </c>
       <c r="C224">
         <v>1755</v>
       </c>
-      <c r="D224" s="2" t="s">
+      <c r="D224" s="1" t="s">
         <v>765</v>
       </c>
       <c r="E224" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>39</v>
       </c>
       <c r="B225" t="s">
         <v>314</v>
       </c>
       <c r="C225">
         <v>1755</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D225" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E225" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>36</v>
       </c>
       <c r="B226" t="s">
         <v>315</v>
       </c>
       <c r="C226">
         <v>1755</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D226" s="1" t="s">
         <v>767</v>
       </c>
       <c r="E226" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>36</v>
       </c>
       <c r="B227" t="s">
         <v>316</v>
       </c>
       <c r="C227">
         <v>1755</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="D227" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E227" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>37</v>
       </c>
       <c r="B228" t="s">
         <v>317</v>
       </c>
       <c r="C228">
         <v>1757</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="D228" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E228" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>37</v>
       </c>
       <c r="B229" t="s">
         <v>318</v>
       </c>
       <c r="C229">
         <v>1758</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D229" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E229" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>40</v>
       </c>
       <c r="B230" t="s">
         <v>319</v>
       </c>
       <c r="C230">
         <v>1758</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D230" s="1" t="s">
         <v>771</v>
       </c>
       <c r="E230" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>36</v>
       </c>
       <c r="B231" t="s">
         <v>320</v>
       </c>
       <c r="C231">
         <v>1758</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="D231" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E231" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>41</v>
       </c>
       <c r="B232" t="s">
         <v>321</v>
       </c>
       <c r="C232">
         <v>1759</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="D232" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E232" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>41</v>
       </c>
       <c r="B233" t="s">
         <v>322</v>
       </c>
       <c r="C233">
         <v>1759</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D233" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E233" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>33</v>
       </c>
       <c r="B234" t="s">
         <v>323</v>
       </c>
       <c r="C234">
         <v>1759</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="D234" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E234" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>21</v>
       </c>
       <c r="B235" t="s">
         <v>324</v>
       </c>
       <c r="C235">
         <v>1759</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="D235" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E235" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>21</v>
       </c>
       <c r="B236" t="s">
         <v>325</v>
       </c>
       <c r="C236">
         <v>1759</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E236" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>36</v>
       </c>
       <c r="B237" t="s">
         <v>326</v>
       </c>
       <c r="C237">
         <v>1759</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E237" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>42</v>
       </c>
       <c r="B238" t="s">
         <v>327</v>
       </c>
       <c r="C238">
         <v>1760</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="D238" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E238" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>43</v>
       </c>
       <c r="B239" t="s">
         <v>328</v>
       </c>
       <c r="C239">
         <v>1762</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="D239" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E239" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>37</v>
       </c>
       <c r="B240" t="s">
         <v>329</v>
       </c>
       <c r="C240">
         <v>1762</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="D240" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E240" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>35</v>
       </c>
       <c r="B241" t="s">
         <v>330</v>
       </c>
       <c r="C241">
         <v>1762</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="D241" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E241" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>35</v>
       </c>
       <c r="B242" t="s">
         <v>331</v>
       </c>
       <c r="C242">
         <v>1762</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="D242" s="1" t="s">
         <v>783</v>
       </c>
       <c r="E242" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>36</v>
       </c>
       <c r="B243" t="s">
         <v>332</v>
       </c>
       <c r="C243">
         <v>1762</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="D243" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E243" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>36</v>
       </c>
       <c r="B244" t="s">
         <v>333</v>
       </c>
       <c r="C244">
         <v>1762</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D244" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E244" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>36</v>
       </c>
       <c r="B245" t="s">
         <v>334</v>
       </c>
       <c r="C245">
         <v>1762</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="D245" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E245" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>36</v>
       </c>
       <c r="B246" t="s">
         <v>335</v>
       </c>
       <c r="C246">
         <v>1762</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="D246" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E246" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>36</v>
       </c>
       <c r="B247" t="s">
         <v>336</v>
       </c>
       <c r="C247">
         <v>1763</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="D247" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E247" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>36</v>
       </c>
       <c r="B248" t="s">
         <v>337</v>
       </c>
       <c r="C248">
         <v>1764</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D248" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E248" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>35</v>
       </c>
       <c r="B249" t="s">
         <v>338</v>
       </c>
       <c r="C249">
         <v>1765</v>
       </c>
-      <c r="D249" s="2" t="s">
+      <c r="D249" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E249" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>35</v>
       </c>
       <c r="B250" t="s">
         <v>339</v>
       </c>
       <c r="C250">
         <v>1765</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D250" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E250" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>37</v>
       </c>
       <c r="B251" t="s">
         <v>340</v>
       </c>
       <c r="C251">
         <v>1766</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="D251" s="1" t="s">
         <v>792</v>
       </c>
       <c r="E251" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>37</v>
       </c>
       <c r="B252" t="s">
         <v>341</v>
       </c>
       <c r="C252">
         <v>1766</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E252" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>37</v>
       </c>
       <c r="B253" t="s">
         <v>342</v>
       </c>
       <c r="C253">
         <v>1766</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="D253" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E253" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>37</v>
       </c>
       <c r="B254" t="s">
         <v>343</v>
       </c>
       <c r="C254">
         <v>1766</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D254" s="1" t="s">
         <v>795</v>
       </c>
       <c r="E254" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>37</v>
       </c>
       <c r="B255" t="s">
         <v>344</v>
       </c>
       <c r="C255">
         <v>1766</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D255" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E255" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>44</v>
       </c>
       <c r="B256" t="s">
         <v>345</v>
       </c>
       <c r="C256">
         <v>1767</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D256" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E256" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>36</v>
       </c>
       <c r="B257" t="s">
         <v>346</v>
       </c>
       <c r="C257">
         <v>1768</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="D257" s="1" t="s">
         <v>798</v>
       </c>
       <c r="E257" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>37</v>
       </c>
       <c r="B258" t="s">
         <v>347</v>
       </c>
       <c r="C258">
         <v>1769</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="D258" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E258" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>33</v>
       </c>
       <c r="B259" t="s">
         <v>348</v>
       </c>
       <c r="C259">
         <v>1769</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D259" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E259" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>37</v>
       </c>
       <c r="B260" t="s">
         <v>349</v>
       </c>
       <c r="C260">
         <v>1770</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D260" s="1" t="s">
         <v>801</v>
       </c>
       <c r="E260" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>37</v>
       </c>
       <c r="B261" t="s">
         <v>350</v>
       </c>
       <c r="C261">
         <v>1770</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="D261" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E261" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>35</v>
       </c>
       <c r="B262" t="s">
         <v>351</v>
       </c>
       <c r="C262">
         <v>1770</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="D262" s="1" t="s">
         <v>803</v>
       </c>
       <c r="E262" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>35</v>
       </c>
       <c r="B263" t="s">
         <v>352</v>
       </c>
       <c r="C263">
         <v>1770</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D263" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E263" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>35</v>
       </c>
       <c r="B264" t="s">
         <v>353</v>
       </c>
       <c r="C264">
         <v>1770</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D264" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E264" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>35</v>
       </c>
       <c r="B265" t="s">
         <v>354</v>
       </c>
       <c r="C265">
         <v>1770</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="D265" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E265" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>45</v>
       </c>
       <c r="B266" t="s">
         <v>355</v>
       </c>
       <c r="C266">
         <v>1770</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="D266" s="1" t="s">
         <v>807</v>
       </c>
       <c r="E266" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>46</v>
       </c>
       <c r="B267" t="s">
         <v>356</v>
       </c>
       <c r="C267">
         <v>1770</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D267" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E267" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>37</v>
       </c>
       <c r="B268" t="s">
         <v>357</v>
       </c>
       <c r="C268">
         <v>1771</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="D268" s="1" t="s">
         <v>809</v>
       </c>
       <c r="E268" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>37</v>
       </c>
       <c r="B269" t="s">
         <v>358</v>
       </c>
       <c r="C269">
         <v>1773</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="D269" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E269" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>37</v>
       </c>
       <c r="B270" t="s">
         <v>359</v>
       </c>
       <c r="C270">
         <v>1773</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="D270" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E270" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>37</v>
       </c>
       <c r="B271" t="s">
         <v>360</v>
       </c>
       <c r="C271">
         <v>1773</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="D271" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E271" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>40</v>
       </c>
       <c r="B272" t="s">
         <v>361</v>
       </c>
       <c r="C272">
         <v>1773</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D272" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E272" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>46</v>
       </c>
       <c r="B273" t="s">
         <v>362</v>
       </c>
       <c r="C273">
         <v>1773</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="D273" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E273" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>37</v>
       </c>
       <c r="B274" t="s">
         <v>363</v>
       </c>
       <c r="C274">
         <v>1774</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="D274" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E274" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>37</v>
       </c>
       <c r="B275" t="s">
         <v>364</v>
       </c>
       <c r="C275">
         <v>1774</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D275" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E275" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>37</v>
       </c>
       <c r="B276" t="s">
         <v>365</v>
       </c>
       <c r="C276">
         <v>1774</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="D276" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E276" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>37</v>
       </c>
       <c r="B277" t="s">
         <v>366</v>
       </c>
       <c r="C277">
         <v>1774</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="D277" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E277" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>37</v>
       </c>
       <c r="B278" t="s">
         <v>367</v>
       </c>
       <c r="C278">
         <v>1774</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="D278" s="1" t="s">
         <v>819</v>
       </c>
       <c r="E278" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>47</v>
       </c>
       <c r="B279" t="s">
         <v>368</v>
       </c>
       <c r="C279">
         <v>1775</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="D279" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E279" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>35</v>
       </c>
       <c r="B280" t="s">
         <v>369</v>
       </c>
       <c r="C280">
         <v>1778</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="D280" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E280" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>36</v>
       </c>
       <c r="B281" t="s">
         <v>370</v>
       </c>
       <c r="C281">
         <v>1779</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="D281" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E281" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>35</v>
       </c>
       <c r="B282" t="s">
         <v>371</v>
       </c>
       <c r="C282">
         <v>1780</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="D282" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E282" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>36</v>
       </c>
       <c r="B283" t="s">
         <v>372</v>
       </c>
       <c r="C283">
         <v>1780</v>
       </c>
-      <c r="D283" s="2" t="s">
+      <c r="D283" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E283" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>36</v>
       </c>
       <c r="B284" t="s">
         <v>373</v>
       </c>
       <c r="C284">
         <v>1781</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="D284" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E284" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>36</v>
       </c>
       <c r="B285" t="s">
         <v>374</v>
       </c>
       <c r="C285">
         <v>1781</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="D285" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E285" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>48</v>
       </c>
       <c r="B286" t="s">
         <v>375</v>
       </c>
       <c r="C286">
         <v>1782</v>
       </c>
-      <c r="D286" s="2" t="s">
+      <c r="D286" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E286" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>37</v>
       </c>
       <c r="B287" t="s">
         <v>376</v>
       </c>
       <c r="C287">
         <v>1782</v>
       </c>
-      <c r="D287" s="2" t="s">
+      <c r="D287" s="1" t="s">
         <v>828</v>
       </c>
       <c r="E287" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>37</v>
       </c>
       <c r="B288" t="s">
         <v>377</v>
       </c>
       <c r="C288">
         <v>1782</v>
       </c>
-      <c r="D288" s="2" t="s">
+      <c r="D288" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E288" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>37</v>
       </c>
       <c r="B289" t="s">
         <v>378</v>
       </c>
       <c r="C289">
         <v>1782</v>
       </c>
-      <c r="D289" s="2" t="s">
+      <c r="D289" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E289" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>36</v>
       </c>
       <c r="B290" t="s">
         <v>379</v>
       </c>
       <c r="C290">
         <v>1782</v>
       </c>
-      <c r="D290" s="2" t="s">
+      <c r="D290" s="1" t="s">
         <v>831</v>
       </c>
       <c r="E290" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>36</v>
       </c>
       <c r="B291" t="s">
         <v>380</v>
       </c>
       <c r="C291">
         <v>1782</v>
       </c>
-      <c r="D291" s="2" t="s">
+      <c r="D291" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E291" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>49</v>
       </c>
       <c r="B292" t="s">
         <v>381</v>
       </c>
       <c r="C292">
         <v>1782</v>
       </c>
-      <c r="D292" s="2" t="s">
+      <c r="D292" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E292" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>37</v>
       </c>
       <c r="B293" t="s">
         <v>382</v>
       </c>
       <c r="C293">
         <v>1783</v>
       </c>
-      <c r="D293" s="2" t="s">
+      <c r="D293" s="1" t="s">
         <v>834</v>
       </c>
       <c r="E293" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>47</v>
       </c>
       <c r="B294" t="s">
         <v>383</v>
       </c>
       <c r="C294">
         <v>1783</v>
       </c>
-      <c r="D294" s="2" t="s">
+      <c r="D294" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E294" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>28</v>
       </c>
       <c r="B295" t="s">
         <v>384</v>
       </c>
       <c r="C295">
         <v>1784</v>
       </c>
-      <c r="D295" s="2" t="s">
+      <c r="D295" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E295" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>50</v>
       </c>
       <c r="B296" t="s">
         <v>385</v>
       </c>
       <c r="C296">
         <v>1784</v>
       </c>
-      <c r="D296" s="2" t="s">
+      <c r="D296" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E296" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>51</v>
       </c>
       <c r="B297" t="s">
         <v>386</v>
       </c>
       <c r="C297">
         <v>1784</v>
       </c>
-      <c r="D297" s="2" t="s">
+      <c r="D297" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E297" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>52</v>
       </c>
       <c r="B298" t="s">
         <v>387</v>
       </c>
       <c r="C298">
         <v>1784</v>
       </c>
-      <c r="D298" s="2" t="s">
+      <c r="D298" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E298" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>53</v>
       </c>
       <c r="B299" t="s">
         <v>388</v>
       </c>
       <c r="C299">
         <v>1784</v>
       </c>
-      <c r="D299" s="2" t="s">
+      <c r="D299" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E299" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>54</v>
       </c>
       <c r="B300" t="s">
         <v>389</v>
       </c>
       <c r="C300">
         <v>1784</v>
       </c>
-      <c r="D300" s="2" t="s">
+      <c r="D300" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E300" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>55</v>
       </c>
       <c r="B301" t="s">
         <v>390</v>
       </c>
       <c r="C301">
         <v>1784</v>
       </c>
-      <c r="D301" s="2" t="s">
+      <c r="D301" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E301" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>56</v>
       </c>
       <c r="B302" t="s">
         <v>391</v>
       </c>
       <c r="C302">
         <v>1784</v>
       </c>
-      <c r="D302" s="2" t="s">
+      <c r="D302" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E302" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>57</v>
       </c>
       <c r="B303" t="s">
         <v>392</v>
       </c>
       <c r="C303">
         <v>1784</v>
       </c>
-      <c r="D303" s="2" t="s">
+      <c r="D303" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E303" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>58</v>
       </c>
       <c r="B304" t="s">
         <v>393</v>
       </c>
       <c r="C304">
         <v>1784</v>
       </c>
-      <c r="D304" s="2" t="s">
+      <c r="D304" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E304" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>48</v>
       </c>
       <c r="B305" t="s">
         <v>394</v>
       </c>
       <c r="C305">
         <v>1785</v>
       </c>
-      <c r="D305" s="2" t="s">
+      <c r="D305" s="1" t="s">
         <v>846</v>
       </c>
       <c r="E305" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>48</v>
       </c>
       <c r="B306" t="s">
         <v>395</v>
       </c>
       <c r="C306">
         <v>1786</v>
       </c>
-      <c r="D306" s="2" t="s">
+      <c r="D306" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E306" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>48</v>
       </c>
       <c r="B307" t="s">
         <v>396</v>
       </c>
       <c r="C307">
         <v>1788</v>
       </c>
-      <c r="D307" s="2" t="s">
+      <c r="D307" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E307" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>48</v>
       </c>
       <c r="B308" t="s">
         <v>397</v>
       </c>
       <c r="C308">
         <v>1788</v>
       </c>
-      <c r="D308" s="2" t="s">
+      <c r="D308" s="1" t="s">
         <v>849</v>
       </c>
       <c r="E308" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>59</v>
       </c>
       <c r="B309" t="s">
         <v>398</v>
       </c>
       <c r="C309">
         <v>1788</v>
       </c>
-      <c r="D309" s="2" t="s">
+      <c r="D309" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E309" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>59</v>
       </c>
       <c r="B310" t="s">
         <v>399</v>
       </c>
       <c r="C310">
         <v>1788</v>
       </c>
-      <c r="D310" s="2" t="s">
+      <c r="D310" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E310" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>59</v>
       </c>
       <c r="B311" t="s">
         <v>400</v>
       </c>
       <c r="C311">
         <v>1788</v>
       </c>
-      <c r="D311" s="2" t="s">
+      <c r="D311" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E311" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>48</v>
       </c>
       <c r="B312" t="s">
         <v>401</v>
       </c>
       <c r="C312">
         <v>1789</v>
       </c>
-      <c r="D312" s="2" t="s">
+      <c r="D312" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E312" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>59</v>
       </c>
       <c r="B313" t="s">
         <v>402</v>
       </c>
       <c r="C313">
         <v>1789</v>
       </c>
-      <c r="D313" s="2" t="s">
+      <c r="D313" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E313" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>59</v>
       </c>
       <c r="B314" t="s">
         <v>403</v>
       </c>
       <c r="C314">
         <v>1789</v>
       </c>
-      <c r="D314" s="2" t="s">
+      <c r="D314" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E314" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>59</v>
       </c>
       <c r="B315" t="s">
         <v>404</v>
       </c>
       <c r="C315">
         <v>1789</v>
       </c>
-      <c r="D315" s="2" t="s">
+      <c r="D315" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E315" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>59</v>
       </c>
       <c r="B316" t="s">
         <v>405</v>
       </c>
       <c r="C316">
         <v>1790</v>
       </c>
-      <c r="D316" s="2" t="s">
+      <c r="D316" s="1" t="s">
         <v>857</v>
       </c>
       <c r="E316" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>59</v>
       </c>
       <c r="B317" t="s">
         <v>406</v>
       </c>
       <c r="C317">
         <v>1790</v>
       </c>
-      <c r="D317" s="2" t="s">
+      <c r="D317" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E317" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>33</v>
       </c>
       <c r="B318" t="s">
         <v>407</v>
       </c>
       <c r="C318">
         <v>1792</v>
       </c>
-      <c r="D318" s="2" t="s">
+      <c r="D318" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E318" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>48</v>
       </c>
       <c r="B319" t="s">
         <v>408</v>
       </c>
       <c r="C319">
         <v>1793</v>
       </c>
-      <c r="D319" s="2" t="s">
+      <c r="D319" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E319" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>59</v>
       </c>
       <c r="B320" t="s">
         <v>409</v>
       </c>
       <c r="C320">
         <v>1793</v>
       </c>
-      <c r="D320" s="2" t="s">
+      <c r="D320" s="1" t="s">
         <v>861</v>
       </c>
       <c r="E320" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>59</v>
       </c>
       <c r="B321" t="s">
         <v>410</v>
       </c>
       <c r="C321">
         <v>1793</v>
       </c>
-      <c r="D321" s="2" t="s">
+      <c r="D321" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E321" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>37</v>
       </c>
       <c r="B322" t="s">
         <v>411</v>
       </c>
       <c r="C322">
         <v>1795</v>
       </c>
-      <c r="D322" s="2" t="s">
+      <c r="D322" s="1" t="s">
         <v>863</v>
       </c>
       <c r="E322" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>49</v>
       </c>
       <c r="B323" t="s">
         <v>412</v>
       </c>
       <c r="C323">
         <v>1795</v>
       </c>
-      <c r="D323" s="2" t="s">
+      <c r="D323" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E323" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>59</v>
       </c>
       <c r="B324" t="s">
         <v>413</v>
       </c>
       <c r="C324">
         <v>1795</v>
       </c>
-      <c r="D324" s="2" t="s">
+      <c r="D324" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E324" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>37</v>
       </c>
       <c r="B325" t="s">
         <v>414</v>
       </c>
       <c r="C325">
         <v>1796</v>
       </c>
-      <c r="D325" s="2" t="s">
+      <c r="D325" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E325" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>60</v>
       </c>
       <c r="B326" t="s">
         <v>415</v>
       </c>
       <c r="C326">
         <v>1796</v>
       </c>
-      <c r="D326" s="2" t="s">
+      <c r="D326" s="1" t="s">
         <v>867</v>
       </c>
       <c r="E326" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>61</v>
       </c>
       <c r="B327" t="s">
         <v>416</v>
       </c>
       <c r="C327">
         <v>1797</v>
       </c>
-      <c r="D327" s="2" t="s">
+      <c r="D327" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E327" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>49</v>
       </c>
       <c r="B328" t="s">
         <v>417</v>
       </c>
       <c r="C328">
         <v>1797</v>
       </c>
-      <c r="D328" s="2" t="s">
+      <c r="D328" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E328" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>49</v>
       </c>
       <c r="B329" t="s">
         <v>418</v>
       </c>
       <c r="C329">
         <v>1797</v>
       </c>
-      <c r="D329" s="2" t="s">
+      <c r="D329" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E329" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>59</v>
       </c>
       <c r="B330" t="s">
         <v>419</v>
       </c>
       <c r="C330">
         <v>1797</v>
       </c>
-      <c r="D330" s="2" t="s">
+      <c r="D330" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E330" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>61</v>
       </c>
       <c r="B331" t="s">
         <v>420</v>
       </c>
       <c r="C331">
         <v>1798</v>
       </c>
-      <c r="D331" s="2" t="s">
+      <c r="D331" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E331" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>37</v>
       </c>
       <c r="B332" t="s">
         <v>421</v>
       </c>
       <c r="C332">
         <v>1798</v>
       </c>
-      <c r="D332" s="2" t="s">
+      <c r="D332" s="1" t="s">
         <v>873</v>
       </c>
       <c r="E332" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>61</v>
       </c>
       <c r="B333" t="s">
         <v>422</v>
       </c>
       <c r="C333">
         <v>1799</v>
       </c>
-      <c r="D333" s="2" t="s">
+      <c r="D333" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E333" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>61</v>
       </c>
       <c r="B334" t="s">
         <v>423</v>
       </c>
       <c r="C334">
         <v>1800</v>
       </c>
-      <c r="D334" s="2" t="s">
+      <c r="D334" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E334" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>61</v>
       </c>
       <c r="B335" t="s">
         <v>424</v>
       </c>
       <c r="C335">
         <v>1800</v>
       </c>
-      <c r="D335" s="2" t="s">
+      <c r="D335" s="1" t="s">
         <v>876</v>
       </c>
       <c r="E335" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>61</v>
       </c>
       <c r="B336" t="s">
         <v>425</v>
       </c>
       <c r="C336">
         <v>1801</v>
       </c>
-      <c r="D336" s="2" t="s">
+      <c r="D336" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E336" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>49</v>
       </c>
       <c r="B337" t="s">
         <v>426</v>
       </c>
       <c r="C337">
         <v>1801</v>
       </c>
-      <c r="D337" s="2" t="s">
+      <c r="D337" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E337" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>62</v>
       </c>
       <c r="B338" t="s">
         <v>427</v>
       </c>
       <c r="C338">
         <v>1802</v>
       </c>
-      <c r="D338" s="2" t="s">
+      <c r="D338" s="1" t="s">
         <v>879</v>
       </c>
       <c r="E338" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>63</v>
       </c>
       <c r="B339" t="s">
         <v>428</v>
       </c>
       <c r="C339">
         <v>1802</v>
       </c>
-      <c r="D339" s="2" t="s">
+      <c r="D339" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E339" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>59</v>
       </c>
       <c r="B340" t="s">
         <v>429</v>
       </c>
       <c r="C340">
         <v>1803</v>
       </c>
-      <c r="D340" s="2" t="s">
+      <c r="D340" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E340" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>59</v>
       </c>
       <c r="B341" t="s">
         <v>430</v>
       </c>
       <c r="C341">
         <v>1803</v>
       </c>
-      <c r="D341" s="2" t="s">
+      <c r="D341" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E341" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>48</v>
       </c>
       <c r="B342" t="s">
         <v>431</v>
       </c>
       <c r="C342">
         <v>1805</v>
       </c>
-      <c r="D342" s="2" t="s">
+      <c r="D342" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E342" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>61</v>
       </c>
       <c r="B343" t="s">
         <v>432</v>
       </c>
       <c r="C343">
         <v>1806</v>
       </c>
-      <c r="D343" s="2" t="s">
+      <c r="D343" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E343" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>59</v>
       </c>
       <c r="B344" t="s">
         <v>433</v>
       </c>
       <c r="C344">
         <v>1809</v>
       </c>
-      <c r="D344" s="2" t="s">
+      <c r="D344" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E344" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>61</v>
       </c>
       <c r="B345" t="s">
         <v>434</v>
       </c>
       <c r="C345">
         <v>1815</v>
       </c>
-      <c r="D345" s="2" t="s">
+      <c r="D345" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E345" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>64</v>
       </c>
       <c r="B346" t="s">
         <v>435</v>
       </c>
       <c r="C346">
         <v>1815</v>
       </c>
-      <c r="D346" s="2" t="s">
+      <c r="D346" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E346" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>65</v>
       </c>
       <c r="B347" t="s">
         <v>436</v>
       </c>
       <c r="C347">
         <v>1818</v>
       </c>
-      <c r="D347" s="2" t="s">
+      <c r="D347" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E347" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>59</v>
       </c>
       <c r="B348" t="s">
         <v>437</v>
       </c>
       <c r="C348">
         <v>1819</v>
       </c>
-      <c r="D348" s="2" t="s">
+      <c r="D348" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E348" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>59</v>
       </c>
       <c r="B349" t="s">
         <v>438</v>
       </c>
       <c r="C349">
         <v>1819</v>
       </c>
-      <c r="D349" s="2" t="s">
+      <c r="D349" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E349" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>59</v>
       </c>
       <c r="B350" t="s">
         <v>439</v>
       </c>
       <c r="C350">
         <v>1820</v>
       </c>
-      <c r="D350" s="2" t="s">
+      <c r="D350" s="1" t="s">
         <v>891</v>
       </c>
       <c r="E350" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>66</v>
       </c>
       <c r="B351" t="s">
         <v>440</v>
       </c>
       <c r="C351">
         <v>1821</v>
       </c>
-      <c r="D351" s="2" t="s">
+      <c r="D351" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E351" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>59</v>
       </c>
       <c r="B352" t="s">
         <v>441</v>
       </c>
       <c r="C352">
         <v>1821</v>
       </c>
-      <c r="D352" s="2" t="s">
+      <c r="D352" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E352" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>59</v>
       </c>
       <c r="B353" t="s">
         <v>442</v>
       </c>
       <c r="C353">
         <v>1821</v>
       </c>
-      <c r="D353" s="2" t="s">
+      <c r="D353" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E353" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>66</v>
       </c>
       <c r="B354" t="s">
         <v>443</v>
       </c>
       <c r="C354">
         <v>1822</v>
       </c>
-      <c r="D354" s="2" t="s">
+      <c r="D354" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E354" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>67</v>
       </c>
       <c r="B355" t="s">
         <v>444</v>
       </c>
       <c r="C355">
         <v>1823</v>
       </c>
-      <c r="D355" s="2" t="s">
+      <c r="D355" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E355" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>67</v>
       </c>
       <c r="B356" t="s">
         <v>445</v>
       </c>
       <c r="C356">
         <v>1823</v>
       </c>
-      <c r="D356" s="2" t="s">
+      <c r="D356" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E356" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>59</v>
       </c>
       <c r="B357" t="s">
         <v>446</v>
       </c>
       <c r="C357">
         <v>1823</v>
       </c>
-      <c r="D357" s="2" t="s">
+      <c r="D357" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E357" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>67</v>
       </c>
       <c r="B358" t="s">
         <v>447</v>
       </c>
       <c r="C358">
         <v>1824</v>
       </c>
-      <c r="D358" s="2" t="s">
+      <c r="D358" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E358" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>67</v>
       </c>
       <c r="B359" t="s">
         <v>448</v>
       </c>
       <c r="C359">
         <v>1825</v>
       </c>
-      <c r="D359" s="2" t="s">
+      <c r="D359" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E359" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>59</v>
       </c>
       <c r="B360" t="s">
         <v>449</v>
       </c>
       <c r="C360">
         <v>1826</v>
       </c>
-      <c r="D360" s="2" t="s">
+      <c r="D360" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E360" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>68</v>
       </c>
       <c r="B361" t="s">
         <v>450</v>
       </c>
       <c r="C361">
         <v>1828</v>
       </c>
-      <c r="D361" s="2" t="s">
+      <c r="D361" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E361" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>69</v>
       </c>
       <c r="B362" t="s">
         <v>451</v>
       </c>
       <c r="C362">
         <v>1828</v>
       </c>
-      <c r="D362" s="2" t="s">
+      <c r="D362" s="1" t="s">
         <v>903</v>
       </c>
       <c r="E362" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>70</v>
       </c>
       <c r="B363" t="s">
         <v>452</v>
       </c>
       <c r="C363">
         <v>1835</v>
       </c>
-      <c r="D363" s="2" t="s">
+      <c r="D363" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E363" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>64</v>
       </c>
       <c r="B364" t="s">
         <v>453</v>
       </c>
       <c r="C364">
         <v>1836</v>
       </c>
-      <c r="D364" s="2" t="s">
+      <c r="D364" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E364" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>71</v>
       </c>
       <c r="B365" t="s">
         <v>454</v>
       </c>
       <c r="C365">
         <v>1838</v>
       </c>
-      <c r="D365" s="2" t="s">
+      <c r="D365" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E365" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>72</v>
       </c>
       <c r="B366" t="s">
         <v>455</v>
       </c>
       <c r="C366">
         <v>1840</v>
       </c>
-      <c r="D366" s="2" t="s">
+      <c r="D366" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E366" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>73</v>
       </c>
       <c r="B367" t="s">
         <v>456</v>
       </c>
       <c r="C367">
         <v>1841</v>
       </c>
-      <c r="D367" s="2" t="s">
+      <c r="D367" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E367" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>74</v>
       </c>
       <c r="B368" t="s">
         <v>457</v>
       </c>
       <c r="C368">
         <v>1844</v>
       </c>
-      <c r="D368" s="2" t="s">
+      <c r="D368" s="1" t="s">
         <v>909</v>
       </c>
       <c r="E368" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>74</v>
       </c>
       <c r="B369" t="s">
         <v>458</v>
       </c>
       <c r="C369">
         <v>1844</v>
       </c>
-      <c r="D369" s="2" t="s">
+      <c r="D369" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E369" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>75</v>
       </c>
       <c r="B370" t="s">
         <v>459</v>
       </c>
       <c r="C370">
         <v>1845</v>
       </c>
-      <c r="D370" s="2" t="s">
+      <c r="D370" s="1" t="s">
         <v>911</v>
       </c>
       <c r="E370" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>75</v>
       </c>
       <c r="B371" t="s">
         <v>460</v>
       </c>
       <c r="C371">
         <v>1845</v>
       </c>
-      <c r="D371" s="2" t="s">
+      <c r="D371" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E371" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>35</v>
       </c>
       <c r="B372" t="s">
         <v>461</v>
       </c>
       <c r="C372">
         <v>1848</v>
       </c>
-      <c r="D372" s="2" t="s">
+      <c r="D372" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E372" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>36</v>
       </c>
       <c r="B373" t="s">
         <v>462</v>
       </c>
       <c r="C373">
         <v>1853</v>
       </c>
-      <c r="D373" s="2" t="s">
+      <c r="D373" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E373" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>13</v>
       </c>
       <c r="B374" t="s">
         <v>463</v>
       </c>
       <c r="C374">
         <v>1860</v>
       </c>
-      <c r="D374" s="2" t="s">
+      <c r="D374" s="1" t="s">
         <v>915</v>
       </c>
       <c r="E374" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>13</v>
       </c>
       <c r="B375" t="s">
         <v>464</v>
       </c>
       <c r="C375">
         <v>1860</v>
       </c>
-      <c r="D375" s="2" t="s">
+      <c r="D375" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E375" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>13</v>
       </c>
       <c r="B376" t="s">
         <v>465</v>
       </c>
       <c r="C376">
         <v>1860</v>
       </c>
-      <c r="D376" s="2" t="s">
+      <c r="D376" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E376" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>13</v>
       </c>
       <c r="B377" t="s">
         <v>466</v>
       </c>
       <c r="C377">
         <v>1860</v>
       </c>
-      <c r="D377" s="2" t="s">
+      <c r="D377" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E377" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>13</v>
       </c>
       <c r="B378" t="s">
         <v>467</v>
       </c>
       <c r="C378">
         <v>1860</v>
       </c>
-      <c r="D378" s="2" t="s">
+      <c r="D378" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E378" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>13</v>
       </c>
       <c r="B379" t="s">
         <v>468</v>
       </c>
       <c r="C379">
         <v>1860</v>
       </c>
-      <c r="D379" s="2" t="s">
+      <c r="D379" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E379" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>13</v>
       </c>
       <c r="B380" t="s">
         <v>469</v>
       </c>
       <c r="C380">
         <v>1860</v>
       </c>
-      <c r="D380" s="2" t="s">
+      <c r="D380" s="1" t="s">
         <v>921</v>
       </c>
       <c r="E380" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>13</v>
       </c>
       <c r="B381" t="s">
         <v>470</v>
       </c>
       <c r="C381">
         <v>1860</v>
       </c>
-      <c r="D381" s="2" t="s">
+      <c r="D381" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E381" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>13</v>
       </c>
       <c r="B382" t="s">
         <v>471</v>
       </c>
       <c r="C382">
         <v>1860</v>
       </c>
-      <c r="D382" s="2" t="s">
+      <c r="D382" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E382" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>13</v>
       </c>
       <c r="B383" t="s">
         <v>472</v>
       </c>
       <c r="C383">
         <v>1860</v>
       </c>
-      <c r="D383" s="2" t="s">
+      <c r="D383" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E383" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>13</v>
       </c>
       <c r="B384" t="s">
         <v>473</v>
       </c>
       <c r="C384">
         <v>1860</v>
       </c>
-      <c r="D384" s="2" t="s">
+      <c r="D384" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E384" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>13</v>
       </c>
       <c r="B385" t="s">
         <v>474</v>
       </c>
       <c r="C385">
         <v>1860</v>
       </c>
-      <c r="D385" s="2" t="s">
+      <c r="D385" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E385" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>13</v>
       </c>
       <c r="B386" t="s">
         <v>475</v>
       </c>
       <c r="C386">
         <v>1860</v>
       </c>
-      <c r="D386" s="2" t="s">
+      <c r="D386" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E386" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>13</v>
       </c>
       <c r="B387" t="s">
         <v>476</v>
       </c>
       <c r="C387">
         <v>1860</v>
       </c>
-      <c r="D387" s="2" t="s">
+      <c r="D387" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E387" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>76</v>
       </c>
       <c r="B388" t="s">
         <v>477</v>
       </c>
       <c r="C388">
         <v>1860</v>
       </c>
-      <c r="D388" s="2" t="s">
+      <c r="D388" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E388" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>36</v>
       </c>
       <c r="B389" t="s">
         <v>478</v>
       </c>
       <c r="C389">
         <v>1861</v>
       </c>
-      <c r="D389" s="2" t="s">
+      <c r="D389" s="1" t="s">
         <v>930</v>
       </c>
       <c r="E389" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>36</v>
       </c>
       <c r="B390" t="s">
         <v>479</v>
       </c>
       <c r="C390">
         <v>1861</v>
       </c>
-      <c r="D390" s="2" t="s">
+      <c r="D390" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E390" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>36</v>
       </c>
       <c r="B391" t="s">
         <v>480</v>
       </c>
       <c r="C391">
         <v>1861</v>
       </c>
-      <c r="D391" s="2" t="s">
+      <c r="D391" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E391" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>77</v>
       </c>
       <c r="B392" t="s">
         <v>481</v>
       </c>
       <c r="C392">
         <v>1862</v>
       </c>
-      <c r="D392" s="2" t="s">
+      <c r="D392" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E392" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>78</v>
       </c>
       <c r="B393" t="s">
         <v>482</v>
       </c>
       <c r="C393">
         <v>1865</v>
       </c>
-      <c r="D393" s="2" t="s">
+      <c r="D393" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E393" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>78</v>
       </c>
       <c r="B394" t="s">
         <v>483</v>
       </c>
       <c r="C394">
         <v>1865</v>
       </c>
-      <c r="D394" s="2" t="s">
+      <c r="D394" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E394" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>79</v>
       </c>
       <c r="B395" t="s">
         <v>484</v>
       </c>
       <c r="C395">
         <v>1866</v>
       </c>
-      <c r="D395" s="2" t="s">
+      <c r="D395" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E395" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>71</v>
       </c>
       <c r="B396" t="s">
         <v>485</v>
       </c>
       <c r="C396">
         <v>1867</v>
       </c>
-      <c r="D396" s="2" t="s">
+      <c r="D396" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E396" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>78</v>
       </c>
       <c r="B397" t="s">
         <v>486</v>
       </c>
       <c r="C397">
         <v>1867</v>
       </c>
-      <c r="D397" s="2" t="s">
+      <c r="D397" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E397" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>78</v>
       </c>
       <c r="B398" t="s">
         <v>487</v>
       </c>
       <c r="C398">
         <v>1867</v>
       </c>
-      <c r="D398" s="2" t="s">
+      <c r="D398" s="1" t="s">
         <v>939</v>
       </c>
       <c r="E398" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>80</v>
       </c>
       <c r="B399" t="s">
         <v>488</v>
       </c>
       <c r="C399">
         <v>1871</v>
       </c>
-      <c r="D399" s="2" t="s">
+      <c r="D399" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E399" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>81</v>
       </c>
       <c r="B400" t="s">
         <v>489</v>
       </c>
       <c r="C400">
         <v>1873</v>
       </c>
-      <c r="D400" s="2" t="s">
+      <c r="D400" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E400" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>82</v>
       </c>
       <c r="B401" t="s">
         <v>490</v>
       </c>
       <c r="C401">
         <v>1873</v>
       </c>
-      <c r="D401" s="2" t="s">
+      <c r="D401" s="1" t="s">
         <v>942</v>
       </c>
       <c r="E401" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>83</v>
       </c>
       <c r="B402" t="s">
         <v>491</v>
       </c>
       <c r="C402">
         <v>1876</v>
       </c>
-      <c r="D402" s="2" t="s">
+      <c r="D402" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E402" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>71</v>
       </c>
       <c r="B403" t="s">
         <v>492</v>
       </c>
       <c r="C403">
         <v>1884</v>
       </c>
-      <c r="D403" s="2" t="s">
+      <c r="D403" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E403" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>36</v>
       </c>
       <c r="B404" t="s">
         <v>493</v>
       </c>
       <c r="C404">
         <v>1884</v>
       </c>
-      <c r="D404" s="2" t="s">
+      <c r="D404" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E404" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>84</v>
       </c>
       <c r="B405" t="s">
         <v>494</v>
       </c>
       <c r="C405">
         <v>1885</v>
       </c>
-      <c r="D405" s="2" t="s">
+      <c r="D405" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E405" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>85</v>
       </c>
       <c r="B406" t="s">
         <v>495</v>
       </c>
       <c r="C406">
         <v>1885</v>
       </c>
-      <c r="D406" s="2" t="s">
+      <c r="D406" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E406" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>80</v>
       </c>
       <c r="B407" t="s">
         <v>496</v>
       </c>
       <c r="C407">
         <v>1885</v>
       </c>
-      <c r="D407" s="2" t="s">
+      <c r="D407" s="1" t="s">
         <v>948</v>
       </c>
       <c r="E407" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>84</v>
       </c>
       <c r="B408" t="s">
         <v>497</v>
       </c>
       <c r="C408">
         <v>1890</v>
       </c>
-      <c r="D408" s="2" t="s">
+      <c r="D408" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E408" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>86</v>
       </c>
       <c r="B409" t="s">
         <v>498</v>
       </c>
       <c r="C409">
         <v>1891</v>
       </c>
-      <c r="D409" s="2" t="s">
+      <c r="D409" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E409" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>86</v>
       </c>
       <c r="B410" t="s">
         <v>499</v>
       </c>
       <c r="C410">
         <v>1891</v>
       </c>
-      <c r="D410" s="2" t="s">
+      <c r="D410" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E410" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>84</v>
       </c>
       <c r="B411" t="s">
         <v>500</v>
       </c>
       <c r="C411">
         <v>1893</v>
       </c>
-      <c r="D411" s="2" t="s">
+      <c r="D411" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E411" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>77</v>
       </c>
       <c r="B412" t="s">
         <v>501</v>
       </c>
       <c r="C412">
         <v>1901</v>
       </c>
-      <c r="D412" s="2" t="s">
+      <c r="D412" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E412" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>80</v>
       </c>
       <c r="B413" t="s">
         <v>502</v>
       </c>
       <c r="C413">
         <v>1901</v>
       </c>
-      <c r="D413" s="2" t="s">
+      <c r="D413" s="1" t="s">
         <v>954</v>
       </c>
       <c r="E413" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>87</v>
       </c>
       <c r="B414" t="s">
         <v>503</v>
       </c>
       <c r="C414">
         <v>1902</v>
       </c>
-      <c r="D414" s="2" t="s">
+      <c r="D414" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E414" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>88</v>
       </c>
       <c r="B415" t="s">
         <v>504</v>
       </c>
       <c r="C415">
         <v>1905</v>
       </c>
-      <c r="D415" s="2" t="s">
+      <c r="D415" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E415" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>89</v>
       </c>
       <c r="B416" t="s">
         <v>505</v>
       </c>
       <c r="C416">
         <v>1914</v>
       </c>
-      <c r="D416" s="2" t="s">
+      <c r="D416" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E416" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>90</v>
       </c>
       <c r="B417" t="s">
         <v>506</v>
       </c>
       <c r="C417">
         <v>1921</v>
       </c>
-      <c r="D417" s="2" t="s">
+      <c r="D417" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E417" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>89</v>
       </c>
       <c r="B418" t="s">
         <v>507</v>
       </c>
       <c r="C418">
         <v>1922</v>
       </c>
-      <c r="D418" s="2" t="s">
+      <c r="D418" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E418" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>61</v>
       </c>
       <c r="B419" t="s">
         <v>508</v>
       </c>
       <c r="C419">
         <v>1926</v>
       </c>
-      <c r="D419" s="2" t="s">
+      <c r="D419" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E419" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>89</v>
       </c>
       <c r="B420" t="s">
         <v>509</v>
       </c>
       <c r="C420">
         <v>1929</v>
       </c>
-      <c r="D420" s="2" t="s">
+      <c r="D420" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E420" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>89</v>
       </c>
       <c r="B421" t="s">
         <v>510</v>
       </c>
       <c r="C421">
         <v>1930</v>
       </c>
-      <c r="D421" s="2" t="s">
+      <c r="D421" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E421" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>89</v>
       </c>
       <c r="B422" t="s">
         <v>511</v>
       </c>
       <c r="C422">
         <v>1930</v>
       </c>
-      <c r="D422" s="2" t="s">
+      <c r="D422" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E422" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>89</v>
       </c>
       <c r="B423" t="s">
         <v>512</v>
       </c>
       <c r="C423">
         <v>1932</v>
       </c>
-      <c r="D423" s="2" t="s">
+      <c r="D423" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E423" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>89</v>
       </c>
       <c r="B424" t="s">
         <v>513</v>
       </c>
       <c r="C424">
         <v>1933</v>
       </c>
-      <c r="D424" s="2" t="s">
+      <c r="D424" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E424" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>89</v>
       </c>
       <c r="B425" t="s">
         <v>514</v>
       </c>
       <c r="C425">
         <v>1933</v>
       </c>
-      <c r="D425" s="2" t="s">
+      <c r="D425" s="1" t="s">
         <v>966</v>
       </c>
       <c r="E425" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>89</v>
       </c>
       <c r="B426" t="s">
         <v>515</v>
       </c>
       <c r="C426">
         <v>1935</v>
       </c>
-      <c r="D426" s="2" t="s">
+      <c r="D426" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E426" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>89</v>
       </c>
       <c r="B427" t="s">
         <v>516</v>
       </c>
       <c r="C427">
         <v>1935</v>
       </c>
-      <c r="D427" s="2" t="s">
+      <c r="D427" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E427" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>89</v>
       </c>
       <c r="B428" t="s">
         <v>517</v>
       </c>
       <c r="C428">
         <v>1935</v>
       </c>
-      <c r="D428" s="2" t="s">
+      <c r="D428" s="1" t="s">
         <v>969</v>
       </c>
       <c r="E428" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>89</v>
       </c>
       <c r="B429" t="s">
         <v>518</v>
       </c>
       <c r="C429">
         <v>1936</v>
       </c>
-      <c r="D429" s="2" t="s">
+      <c r="D429" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E429" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>89</v>
       </c>
       <c r="B430" t="s">
         <v>519</v>
       </c>
       <c r="C430">
         <v>1936</v>
       </c>
-      <c r="D430" s="2" t="s">
+      <c r="D430" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E430" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>89</v>
       </c>
       <c r="B431" t="s">
         <v>520</v>
       </c>
       <c r="C431">
         <v>1936</v>
       </c>
-      <c r="D431" s="2" t="s">
+      <c r="D431" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E431" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>89</v>
       </c>
       <c r="B432" t="s">
         <v>521</v>
       </c>
       <c r="C432">
         <v>1937</v>
       </c>
-      <c r="D432" s="2" t="s">
+      <c r="D432" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E432" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>89</v>
       </c>
       <c r="B433" t="s">
         <v>522</v>
       </c>
       <c r="C433">
         <v>1937</v>
       </c>
-      <c r="D433" s="2" t="s">
+      <c r="D433" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E433" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>89</v>
       </c>
       <c r="B434" t="s">
         <v>523</v>
       </c>
       <c r="C434">
         <v>1939</v>
       </c>
-      <c r="D434" s="2" t="s">
+      <c r="D434" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E434" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>49</v>
       </c>
       <c r="B435" t="s">
         <v>524</v>
       </c>
       <c r="C435">
         <v>1966</v>
       </c>
-      <c r="D435" s="2" t="s">
+      <c r="D435" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E435" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>49</v>
       </c>
       <c r="B436" t="s">
         <v>525</v>
       </c>
       <c r="C436">
         <v>1966</v>
       </c>
-      <c r="D436" s="2" t="s">
+      <c r="D436" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E436" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>38</v>
       </c>
       <c r="B437" t="s">
         <v>526</v>
       </c>
-      <c r="D437" s="2" t="s">
+      <c r="D437" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E437" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>38</v>
       </c>
       <c r="B438" t="s">
         <v>527</v>
       </c>
-      <c r="D438" s="2" t="s">
+      <c r="D438" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E438" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>38</v>
       </c>
       <c r="B439" t="s">
         <v>528</v>
       </c>
-      <c r="D439" s="2" t="s">
+      <c r="D439" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E439" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>38</v>
       </c>
       <c r="B440" t="s">
         <v>529</v>
       </c>
-      <c r="D440" s="2" t="s">
+      <c r="D440" s="1" t="s">
         <v>981</v>
       </c>
       <c r="E440" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>37</v>
       </c>
       <c r="B441" t="s">
         <v>530</v>
       </c>
-      <c r="D441" s="2" t="s">
+      <c r="D441" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E441" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>21</v>
       </c>
       <c r="B442" t="s">
         <v>531</v>
       </c>
-      <c r="D442" s="2" t="s">
+      <c r="D442" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E442" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>21</v>
       </c>
       <c r="B443" t="s">
         <v>532</v>
       </c>
-      <c r="D443" s="2" t="s">
+      <c r="D443" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E443" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>21</v>
       </c>
       <c r="B444" t="s">
         <v>533</v>
       </c>
-      <c r="D444" s="2" t="s">
+      <c r="D444" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E444" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>21</v>
       </c>
       <c r="B445" t="s">
         <v>534</v>
       </c>
-      <c r="D445" s="2" t="s">
+      <c r="D445" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E445" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>21</v>
       </c>
       <c r="B446" t="s">
         <v>535</v>
       </c>
-      <c r="D446" s="2" t="s">
+      <c r="D446" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E446" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>21</v>
       </c>
       <c r="B447" t="s">
         <v>536</v>
       </c>
-      <c r="D447" s="2" t="s">
+      <c r="D447" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E447" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>21</v>
       </c>
       <c r="B448" t="s">
         <v>537</v>
       </c>
-      <c r="D448" s="2" t="s">
+      <c r="D448" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E448" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>21</v>
       </c>
       <c r="B449" t="s">
         <v>538</v>
       </c>
-      <c r="D449" s="2" t="s">
+      <c r="D449" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E449" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>36</v>
       </c>
       <c r="B450" t="s">
         <v>539</v>
       </c>
-      <c r="D450" s="2" t="s">
+      <c r="D450" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E450" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>36</v>
       </c>
       <c r="B451" t="s">
         <v>540</v>
       </c>
-      <c r="D451" s="2" t="s">
+      <c r="D451" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E451" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>78</v>
       </c>
       <c r="B452" t="s">
         <v>541</v>
       </c>
-      <c r="D452" s="2" t="s">
+      <c r="D452" s="1" t="s">
         <v>993</v>
       </c>
       <c r="E452" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>59</v>
       </c>
       <c r="B453" t="s">
         <v>542</v>
       </c>
-      <c r="D453" s="2" t="s">
+      <c r="D453" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E453" t="s">
         <v>995</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>