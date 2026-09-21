--- v0 (2026-03-15)
+++ v1 (2026-09-21)
@@ -9355,119 +9355,93 @@
     <t>https://artfl-permalink.uchicago.edu/dta/qOkY7gWL0v5OGh-K</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/dta/dp0cOCMdm7FkvdOj</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/dta/9hyQde4k-ywX8_MF</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/dta/SkDFdsT3pOKpLoYO</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/dta/zb9zojv1TL_WoPQ9</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/dta/CDwcqNjDIq71V4ym</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9734,23953 +9708,23953 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Kxazl7knyDagvQQN" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/z0bHJEeRRrHYa7hy" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aDBvidF0FfA3X59l" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6ifGVeETJtxES60_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6Sz9T0LEvgqTblpI" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kwxwynWh2Yn_TqBW" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/84Pw4uJ-r7U7GMxE" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Nkxb1hzSmTT8WCIw" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NoleAOA4z9lQu0Cd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WFJaqZdX4fo0b0lM" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oI35hncoJs2wRUQ8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8ckfqDa_fGpwXxea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3j2tkmLaiy68Ua5s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ftIsU5dlH8w3xE4b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aBU_G789KvfetUdp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sBleHQ9UfotDUJj7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bDGBajxCJll7naAZ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MbxSIr0LhW4UVf3B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bft37uEoynVJKSDE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DSTZeMpMyF1B_zmc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/m2FcVk1LhETgFJrs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YfBmkxShAIuaS9U7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fSsFVAK1Yb7fbcnp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/79OOIM41kVuAjEBf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/H8aKP7O3FjmnZOVs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/y6ZSxdMyOA9ALCPS" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PQ0MczOHC9TNgh13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/e0U_yqHeGfjzZfie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lJbmA6tUyOAqlMdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GmBT7Oc4oHhlbg2t" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4j0cOvD5zNmPvSYD" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mAFvrboXxfjHkenx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/G_NsQOclIAp-tdGU" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6ssRd1jhR4n8KOPP" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZS9ASPWte9oTYTZ9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5iGKVrFQsZapaNgD" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/V9ump6KfxwTzrIWc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nyoM9zToOo325uSD" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OFQF0IqxHEysw8SP" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BfPvKVbbHZyKCF7M" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/S6fkqfPEMZvsASs-" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/htp9-_Cho7U0YSvH" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LeEkatHmxKzXDK2R" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aVchu53reRhyX0MZ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xQLFEln7NMI5eL9l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ybc9uwhXgWSjO8xH" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CL8dTJUBI3vtH-xW" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EFYsyv2EfepVaJ6R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NbkIBwauHSw-4FtX" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9achKDlCdaG-4cwA" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BBugjBdgEOlPOPBk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/myaJE3EMHmiHwNTn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/G3JVGWwDpjIFDHbA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gY_kyimLQr1OdmBV" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aBV3Qa9M1xzeEUFl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tLS8ErBvrSycQMEh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KP-rvtaVl8VHxqKx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GPXHbQi76ijFHHAB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uEP0EpMSFrjRNzFS" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-_jzxf5Qfli555VY" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mpjlwfzN1LSBFcUq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uhlX4tY9GtNeQLVD" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/npaa0owQJHd4kAlw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1bGipElLhY_o35W8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/a_URuAPnapAIwhRN" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bdKC5aI_pBztRnv0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LkxHvi-xO9GMHkiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/D5xmQdvwiMaXs4XL" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/O8C_xkoPsG7TPq0f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ufjSzjV8Rc3ap4hZ" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wJQnQBiJeEsLRBSE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/642pk557WPVW8joO" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/znoqu11OA-8JLdOv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/K_MycdZFnBodY--j" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3p9NaUHPEMYGX4vJ" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/I5zcJsJosrFlqAR5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oKFhg0-ngAcnkfDe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iTbCoDjlIUGI7d3q" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QDmPDJnZMGsEbei7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uNGXZ3eFxZiBdtHD" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Lcossl2cTZuKwRdy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fxRDpqcseTBjsO3-" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xVdFk1HxRYzER3of" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VxkkiRutj1WQy77m" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pTr6T-WWTxD2tHX7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KmhF0mlEZWadRGDo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Xco9ti2fwzhEpigb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qsFv6TEEsfL21I26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/efpROY_oisUjrf6B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-PE2ViOtVhG7Wmh3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UnUznHX9c5klKEM1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VuVo2Vu609KIn7j1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yr5CJ9ynggAH78ex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZDOLZDEja4ThRzHH" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/E4i0Nianr32ATNxN" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-V_n1cZFQAh0emMG" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/c6J34s_0ulCyzDzM" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_ifvUrtB_nJZP4X_" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TemyRFRxCnbZRuut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/77SndDDtb5jUYis4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4eQpNVp8Gj5EXN07" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8wTGNvRelj9GbMkq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cnDINOeUTTYMcWtr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qyX1Nx_t5FzmaUgl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ESOMpJKWRyaV1WOH" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ASzMSkLgxGjiSGDB" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bCiuC7B3oqVshnnw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nMpIiNeCNctCBCWh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Tb-38xVIISXyfhew" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JyK5Y53QTBBN1OA7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OeBB_Yt4s5LG8qtV" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8y03baj77fqDzb5s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/f5et90bZzUXm5XLH" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4GOMLPLJRgeWggxf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-1WDJIs75bMVXI1I" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Y2zK2GFZ0sSKx49t" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5NetQrmTAo7lwf6y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_1XuVlHbf4DLG9yI" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/29udZ_Ij5R_yFl8B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/M2ZxekSIYgPjY8wy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mcROQwruZ4n--JV6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eipXtLrbMSASJWws" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/u6R0IJ2kZ4YbQmaN" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jKlpHqsl8zHkZ6rH" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6So9_Axfk2Yx2VXD" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NPgpSInYbZVIJYGK" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/H1MjLWETzTOplPEh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KrYPlr2BjuNbiQsT" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/odihPQ1RgD_3yPCJ" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TgUFJCtHZVVPJU53" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/V1imuxOfctHHlvqq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lD9eEJ8o_C47IWMz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zIfyinRbWpPVYCwn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J_rnEy37NygbCuU8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/a9D0-6LDDTTxEnnN" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/17EGQ2-Q1kwp7Bo9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nRKj1jCgHueEoe1g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/34kOfYFwCUmkbUuG" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SHdLcxksoT0xOz-G" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qGW0IYpIVkNz2_i9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5LksY-GSk0pUMitA" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/U1aAI_D4UJkVeq4e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3BBIRKd1Q_E7E91i" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4hEUDJFHJ5zyhi6K" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ntMx7kkuwShk0IFq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/a3Gzfwdn9MePQSJr" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sKE8L9fAh7oHfDiM" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/byBQwOV2yWPWduQP" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kekBy4FcvVbfhZC6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/En7xEji8YbkvM_fu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LOm-SzMW-8rdBk8n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/v2s7UlpwRkInjZdL" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2dvEJL43LT0ugqZb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1tWf-f7X6RoznxL7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LTLZmqr0yqsEE0jM" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NA0fQxUb8mjZ2NzN" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vXW-YNj2PTZuAO-F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Hvj6knFmO_m9IyW_" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lw4xAY56qvsGy32j" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wiF4ymFFC_-POCDb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/S8yr-4iDQ2POEu_a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-pE-KwTkPu1BimfN" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lyYuJKXM98swQ6Yg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Mi24Trqb_2G-PmdA" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BNivNYx9NG632K-V" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/szNaOrj5eyn0GY95" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rLhmvn8lQrRUswfq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iMAFp_5UZKjI6QSf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/N6gkwQAE6YZCMZaH" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-fn4f3So4J3VmLkS" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/deoXVteMU1f8s4de" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/u4FzAmXVZN3Whq2v" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Tw7weanV5chjjsT-" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/63qd8SgjXmNwZKW9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LJbthZoL_WzXGeaI" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Erdd_aClXyJvMDwd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/w66XgfGV2omb_Hc5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3NQ1wL8igwZdJfdG" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4tA_XsPVay1RafOK" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JK4HmSFCr8SlgFOp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BXzwDdh0J6JEK8rX" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xrX-8Mkvv3FDriNU" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RgmYIfQFcDA-SgFS" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tDIuc92YGZdCMXID" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7dL8mJx7o39XvvzU" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MNrRNgwzeEZHn5gq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KQaESa1SYl-Q69Jh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ho4obzSugwe0O5Fz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Rxvmo7URfc65zKPr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/97jF67nE-T4CAJtr" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aoGFbuIpdWfOB8cG" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6buY_77xzaJZjO3m" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SWwxIYy3g_-dsFW3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/By5uZSG0MZHVxABp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Yxfjk4wpciW6x3CX" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/I0NSMYDXjTUoAgOU" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tBf_nDC4BKWvEhF-" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Fi395J2IuGDo7ios" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/d3ny8QHXiPNzu-9r" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NEolNKYQzbqd6Owr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/o9pSd8jTiLG-nSav" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8aCAAjqSuWFIHYGS" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZWMNTiLXZVFnDEzr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8VzF0y_8Tykt2PI-" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NsyXTpu3nclzBxwM" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mUFhu7t8jZnKgp2E" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8xYEcak2M5N3ZxRM" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tvmKRsCGiewGcLHU" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/diKHlhdvlNJwn3cY" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BlIGJFG_HpMCiua3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_S8niwnxQdEdnz2B" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QMNjfmcJd-OyJMMV" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tf9YtNPzHdHX6n5D" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/s8_xPASAJ6S83t8I" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J6qvYWFjqT0Z-Lpi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JkuKFlztUo0aqhSV" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3-fXuciQ6UZf-Ody" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dACbcjxin3SS_PJr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FhyoR6Lx3aVGS32h" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TikF8bS8LlvJUW3K" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9SWEOhKLi0VTlT5z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3eIYLADLenEc7tpm" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/i6dV4HZoBZLJ1wRT" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eMxK0H3SfSEgYSvm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/g_HZEOKvpxbhpWBQ" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NEtlTqWay5oJeNXu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SlMl4TNrWQxBzmtP" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3tuYbd2ilHU1fKfS" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nf8MP1mx5ngIw3GE" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sw77Pm2_HYa6z7hj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mGBKB1VgoCFUfTng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DYZlCsBO_f6rybGA" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3izZbpTXEGvBV8Rn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GJBxs9XOTAqGnWrg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KLen9EMe-jPLi9uo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xz_O35w0od490u-l" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-k7XE0_VZpPYY-GZ" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hofo7aaINP08F9EZ" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uOi27aMDNa7J6FuL" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-TSpgDLaHuisq5ON" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZSAQwcJ3uBXWDjCV" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TI7wZcj-L9XeQw5b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5J7w1kjw6CizBnI-" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gznbUFzOLlXXLURr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/73SdAlAIgn8hxg-V" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/70KVG2TuBDyIRKd0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PAZBJ0HkCwtQQqO8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/urKBtpXYUvPPqp-C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/d2Y1oa4D9-mcuiWJ" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lJ4PPzzN_yAFfTJt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-ZefIzBcZVRVMNKu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OLSWe7TdEhdXrj6Y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/q0dAWjG3gvhkdnDG" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pfKHtU46817I8bfI" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nra2yBObWw-06cPM" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qT_ghKKgCEGy7gEx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iO6PyQw9Ri90PlPA" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6P0W-mFLHpR58LIP" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JWiq-OZhziUPSceo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/01hz3NBIBZg45REN" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4qcCiOcHZBkzaodO" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/V6GTjlZWYyRE8A4d" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FGvYW8U4IGRoQHqk" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DfdQCBvFKvC7PyZr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-RXpST-MLyuYHQ1Q" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xShDJl4u0Glim8ec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/P9ZQr0yCsKdAegXU" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cVw2ZIRku201u-9Z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-DQ4R-NXXhH2CmtT" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Z7mBH-NCs_aAnk1E" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3JKIGShFwVQBi92c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HIRIr7cL17mcoG_2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GatzmXQjaokxhXMN" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qn8wf7mL3JWYO-m7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/i32qZ3M9OS-TsyfJ" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ULGH_n-IveHXUY_l" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ls786GOxzfDDsTfS" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_HbHwbd7oMRTFJWb" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PZyBlduEFg9TRyCZ" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pAIEOnUst-oHxVE2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3eDtdAcEI2M5QaHc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YLDhH8ie7hqjptTJ" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sBwD7hWS5_aAYGme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rMUZRBC62q8FgPcg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/D5zPDIOIgLmx3Pl2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/z86DaV4CPK5SPR4S" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CaRhCXcCJEOX5jm5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-8IiTvBGfqKzglTh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9byg-u2pC5KKdP2-" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Kehpf1vo_WgMqNuB" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ltXuDF8nNq46Ld78" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/epk68G1L7CV4qRj5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BTNm2ODV9bKtT_x1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZqZClkCT-ja3Mi9n" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gXJ2pgaTSUAlJTqp" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xNfepxRnbojvIhSE" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/koIY4NGuzNqth95f" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XqjNBemh12n-kM2I" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4yzgpOBqDfmbjvro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1dvYlnubwbReJZCY" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-mRZrbGAssUl-c6k" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ITmApgGFWKViXlJl" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BSGDc-wB6MHsSHP5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kAOyAgkY8qkk6bwZ" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1UsW6hF40HCifwl5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Rb5yVSWQfCsTuOdX" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/k3ovdsvav8RJrSQf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Lo40JRgkQp112HE8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dOu5UMQsnXZDJCHq" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0RXz-TZ7cJyl5g0k" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rrX-T8P4lqe2UG_k" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8f5y25zioOMoNTFd" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WT1yCdue6V3dniWh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/X36GgzBjbp-vUgV5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rBNgLLmfs4xSO_J4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PrP2SVYzSliz276S" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YVSFbBt1EIomgsFe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/I09HkRX7_09_aMKB" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nmEJZvKCEmp_zIr-" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/e04j9wl943SEkGiR" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jAFCjP_AHLmqqpO_" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sEax31BPu2VWkmkq" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nNafTuxxeBFYh_DE" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1lS0FxsBCxrP0V6G" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EbADmaFU-YUJg5vN" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xTERDbXMOCDvDGCU" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/arcdUChuNzWuVjJR" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RqmmP8iZ22m1P4qb" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RfcUIqafi_nSZFEp" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5-Wr_nFQrbx4YsR9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/i7UBn_Xh8LF4r48t" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GZ0YJJr_U-6L0QSY" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Pz-Buc0vjQfOt2Yv" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XqH19EiKdDBSKtNv" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YD3mxe8XWkx53fS2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bNMkcKsVGwOr2ARn" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VJanylHoTZS6p73k" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wJy4EwHV546C_OLK" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zmV7rj1fg-I5IJdK" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/C9fnfTF122U0NYyT" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZFx6AigdHSUHv-Cu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qURx-2yFoWltPIvc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TuodX3eGW_gxqUzf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_b76MJuFTG7u9mZw" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ejLmjXJ2SQ0BH2wq" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rSqdSTRbiVuaTUm7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/35DUkvrPiLw4Ksbu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DnX-bA-IqRNzBIDo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/w3-qBp0r3n9XHIdA" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4FD6Lgd4AuPOkjm7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7ba-q5b6BBpF4kiQ" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xK87THsJu60iI7F3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sEPOn0le5Zdlsa9w" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iAG8g3qZoe1IWplM" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IaMnIK-xqv37bimO" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Eb7OIsmJ_LAILznC" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9ymkBl7LuX6Zgtl_" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GFnlArsgIh6RIY3a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QIJ5Xev60tJlInHu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8bUUS6hpq3cVDnJf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Suzh0wJdgB_TaoEm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/A3VMkWjgL6RvR5Sd" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NwQE9O9iU6eOjvtz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KZLE0heExGs0IRR8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wUnm-O447j1OFQJV" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lmhqrzA6MJrhgWiM" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SjjF_QoWwwlHm97o" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/T6M_-b74rR32Wzjk" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UQ-7T64VujsT7T6u" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IFbW9eZx-69NYmYp" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Sy0QaMzeUntXBEHJ" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/w_wkOO9gfZXA_m89" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/k_S0CUFkVMIs_zh3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/friug7W1fVVAhahD" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JjwOq9PGw0vAZA0z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/n72G-xEmAFAUAgT2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IYr-vfmcBq4xd6kS" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ehQnrG65COKawku0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PuEy9XXlRy2Pivr7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HwPP7mS_tVusyXUA" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7WBY8vD_3qN6Lksy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tfgI0m093NsX1SPx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/68fCFxg04MilX5kY" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6iEJOpcQwMQkWJaq" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7zDlEDd_i5fd4MGg" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Cbbwl31ISh8l65qe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7LcqdtNVJxvx5pUO" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/83d9ixwrKsgCk6Jj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Jq2yT6z9GNstOZeX" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rpA8f6Oszh69Haza" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_2pGrJ0uaxqOVIRC" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rhy1AYHEZtcZj_0f" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qxfpF9elosQZkiOZ" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J261yi5u6HDW3M9r" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ak0VcgOMuT1wStMp" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Nf8FQF7jO1DmSoOK" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fiulhZjOqh6DQq2x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mzszorXUWJvqZlVK" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/odGbI98mL2fQH62U" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cqyDuo4YV0SUB3iK" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J9AWWolBCJFImDmv" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GiVXry9W0pNFhu62" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/I6z_rMK6swTuMfy1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0jhaC1KDcYsZBXf2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nVh2zXONrb8e0Eac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SfLO3UQ85Eay1m8W" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HwU-PfAI0KNOKYKC" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TkAFdyXORBOw86oj" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aUgQcMmZs8TSsmCg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/P894VoHCy_RuNpHd" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/URuh8BdUVxeatM06" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xvdUAAq4SvCn0Y07" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZegbBCtCgTppv1SH" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZlCzWuJsozNOFjRr" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jA3a_zZHRDa0IT1e" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4VbT17xQqkr9-ToU" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JsE06YP-QHSAQTP8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5XoNkuttMsaXZfCN" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CTl2Uvj1LbX4KShO" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QmJc46s9VRu29Zbp" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/W4Eh6v4QLyr8I4_t" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-rTdvpA-HN0RxxIn" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IbxrtDxa4jZ_CICO" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MdRhtzL6NyfSkRce" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3FO2g8FUqzHUATWy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/keU39z2L5rqfuVJY" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4tfPbh9Gxuva1i8U" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ezJ7V9BhUoaV-RrF" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/72BiD89gkXkTYNq-" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/l__SbH4SffzmCQYO" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IACsDKnFOaH3wgSE" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3hir7cWkNU5W5ohj" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CIvun_F8envAwtRb" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9e2il_GYdQy9vSdI" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZNjTwui6OAJzXKGB" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WHhji4CJH30vBWTH" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/E1dBRyfOfsdJc6G7" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/drJW7_Th56FYNFT9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/a3jTm51G2BT4QlCf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0MM9ZMcKLebRosgn" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pgLPSluRqMUbx0GC" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dPeyiIriV-oZVOcV" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Mb-vpzpep9oE7Q1f" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qredjd2NK1sYBUOF" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EjhjwvMZvpK-7Jfg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J15M-I6BHr2pUsEV" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PcG9cSQ0LuEMeJks" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yzP2dD_u63iU2vb9" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vIoLJL_bWcfZKvf_" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-CdBiMsieWRBTlv7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uK-Lw0tO15mphno0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ty0JyEd6KAp_l17V" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5pCt6l3PKZoK8orB" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Jpm-mdSnDd3PUD1e" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SVdd0v7pRaaTHXPg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tYonIsgwoN_mISaq" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LTNgfKbRD_ITixJ5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2kLZWbXUDEhurdPd" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nCHs1O8hmfsCzizO" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OFM2x7KbE85712zJ" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7m_yw_GvoA1aCnJX" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sqqtIr06tpqDfNBM" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tlCYI2vv18NsoHSh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YHCIme8qrmGmgc7D" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OwWVcsAUxDcnp494" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ev-1A1TECrTIgkYW" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8U1jQ7ijuqQbJ-h_" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cd0TIlqe0BFdYaG4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PkGcYF8orsFm1g8k" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LDHzeuqSyNf6dVK2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zAPK1pCoL5ElPGou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tGyauQViQriBhZQK" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XL6ZYOUxjeYqmm6c" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AZYHtP-lzMI1SAgu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4irJ_Iyrl_q76ZB5" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HNQj7T6NiKq8QVb8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/m5xv1XraL-5Sjhru" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nKABUY9xYBuvLzTQ" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LucATOvBMK4BjZ6c" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ufP3dnBm_D6MX7wf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/p1fUzdKSWBWZiSuh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/msheYn1tMovyBnjx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Grp1YEy4tHUn272T" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uYy00kaLJ0gsYT-s" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/__7SZkoAoszjbVo1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/czF7xnwk50yTX8rf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AFaMmPP3FfrdbZvt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OVRMglPjNaK-Tj9_" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/X9lDno8st0VagWEw" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fIb0nTzUvtF4lkDO" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hM288_QRMBKDud3q" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DSzkJD5sEDwWrDm2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MV5ymwaBYs0daqIO" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Fv1LuQzSq-5DC_pK" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dwwWaUXKucAjIdHb" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gOla9XG6VIUVqoHI" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Q1vtWZiw9xCz9VGd" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/i8-3embc_Hth6P6q" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7CNhctIV8cf1jUn0" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eksxNCVGDzn6dVvE" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0LOoCVVTmq0z8qdN" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bua72o65PU_M2_TT" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QcxKLxYCGzcJ6CsC" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BHb6xb_IbCu5t3DB" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0smpmlq1k6DMlwCn" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rZ0qMYaOInQoaCiJ" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6vBFZVx0giZ6YHop" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GEj-ac6uXHqGcc-i" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/V1ThoHOmPKk0oFyV" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ji44MA4AR5Qy0KJc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6NQWHOq-Fw5DZHLu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dQhOHX815aFXPMwd" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9wti-fV8OStFNfH0" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/k2viL2oFXS5bgcoD" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YUCEtUlsKLdIjY4D" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Im5gnvRZgubaKJGQ" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0JqUSITcQIcaZmRk" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wfnxes1o_q-EYoH0" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hhvV-A8R6RG3-uir" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GKoKo2U_SNqfm9i-" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LUeresGgoiUdVHmR" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OYOIw5jetnkgedUf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pjP4cc3U6ohw0_hq" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jZKpLjYINcE8pPH6" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/63i0LJHubV7MxWtv" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6nh-wqj5MFTSqK7O" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5_QCNyIgll2S5c2O" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ReX_u655yxN4Iftk" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CU7HaKiPmX31A3IH" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-h5uWH58GZCfyCpE" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eVdzThlTMwh0j41U" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/04vp7sZsGK2114gM" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PjiRDj6CIB6W2vlq" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5cGWBUVNm4IFzcPy" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BI8xEqg4cqlN5Nms" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gj39g0hatCDn8XPP" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BuEOoTSOD8dlxqKh" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tbnDivPIwDsis27_" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/S-a7Bx3_nfaRTsAG" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fK-0KVoPt4c2OWB2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IredffOjo88DDCUo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/N9_t86FaI5lp9sir" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ExqpLXvLaXxKXLnn" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0cKoNXUIbLP6FCOq" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/y7m1Ou0Lt-t86q4o" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/niJRpZ_HBJRjNFnR" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/U3m_cqTwbaupMX_R" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4s9MNlPDraMKva6p" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Zv7VMttVaPDoed5r" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FlRgTKaaUk87Tq6F" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QwDj17H2bSqW-K90" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZPADJdKmKtuj_0UZ" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8vSZN-9FAZRWKiPW" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/X_8Y8S3CG6Bv6u6i" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pDL88Hp33cP8SiYT" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/g_1KAE9_pMFpNAMo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CqxdsSH2M2onf0mD" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yP5i-SqrdPxgljXT" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aykSpGkFAaNCFoHi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nNvA7C1XI4vPMvx7" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UfhpyHPNfgY6kdRE" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sRvfLuIYKmJDlLD7" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MA7jZfMYZdmzZRty" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1vZecnQwQA4d8ZJV" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/c-WKZRBKD4R-URwB" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CEhxFFe3icpDb9lq" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EYB5EaLI1w8vzkJJ" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qCfo04p24hoVA884" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DqWm-wEvIJwMXez5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iLCjZ44mXLS-IIW-" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/REs4ljUhweBhGBzl" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WHZMsVV9NU16CZgr" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dulXNDfAFAGt3PLB" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/w3Zgcjj_ZZZq3i9z" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/umIxv8Ihduv4JFyr" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CjrGG2OnTECtiyGm" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sUpksorz_PNK0BFL" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Nuo7O9PYRS_jpTPl" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-rn0JScB0d1qpf0b" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wMUMD25-F3JmXgV2" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rJvuYqf6co-A_-j1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gNXS-gDxYzHVEwHc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vsRbaCiFYZA64alv" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/T3-muo2UYylUIXAM" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/210zvQPJqW7x5vNX" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HTHlEUAdhH4s1Lfg" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JplGWnmvs2ghgKJz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jT0hYhLO-5hVB_DQ" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ABHVNYxjw8JBUcFm" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8h85L9VBt_5ZZMNA" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Otr7ofN2GHJuj0CZ" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ba-pcHhAZPfU4aC0" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MgnhQyOv_3n56E5q" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EdLm4fKFY5jZzdaF" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/refuq0LRaGbo22am" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6C0vlxnQPRaiF-uG" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ArL_m5_NR_JHU_lc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5QNjYl8ytaSEZMpT" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8zad5EXvL21vZ2Ln" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OaePv-AZZSjKVA6X" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JgMOlNfoNPIMeVx9" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Fyu2S3uOzcSzR_sh" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fvmrNb6bzvliuLlL" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jCA8LL2DD7KAyBL8" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-Iov-5mXrga4_4Xa" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dIrEMtkeu9sOLA4_" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tMMCBwsW_sEaAa-o" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PUQ0lD3ttmST9oSZ" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gJYPy5lwCSvoPC_u" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1SMbME2A_FQheHJ1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fkj-H18J2xcX2-yD" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bkj-pomm3WVNKdIn" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1BlsOfgSJ0o3iiV-" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J3YAe2R9cN9tgQzG" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NUB5SxuBE1qbY-cz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jBAf2MvDr9PNDOWr" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jxHE0ODAxiqjB-r7" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/crXNNAUTYHCjgKdM" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5tOWwwUNl-FVGhtK" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_EhpG_Lgp3lbcOCZ" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/69lO0DUobJZlQCJ_" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HpnuDIKUeWGNF3EA" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yjDWIlqIE2XnFFs3" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2BRklh7kGdVTW-Ty" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/G1Dbq4UFpxRRnzHt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qT6tmRMi3UYIkfgo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IBvCNa7UBhMBiMuw" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xCqMGKPtP_SwD-sy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/deveTuRj0sxHbG_X" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CNBCge5-EnqXmTer" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cxje8ciJfKC54JQr" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YZEsWndeS6tX8kQ3" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BHhUNEDM9YgmVjmA" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/n0g6zP9M5tBiEdXJ" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TUv2_SMqxjbJeOpa" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vq6zi8i1mfsVNoK2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KQW6BBa5s6Djwwxa" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/k2P5BNsWjzjD9f_E" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cVvZ48k3iLwGdsb4" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gFUULR_cPlRvUpnP" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/e2nn77-y5rS-AKIJ" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/s3dhCdcpAcSvMwSi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yKhphj7duys461wZ" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cicuiV9tD45lUeUl" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RmC6ToqX2Lb4NS8V" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/imnMei02r4C9tKco" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/s11bNgkB7ks2Sgrl" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/F_wyxi_fwdWRip61" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IOtEbIlD_6gB9C9k" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IXf9Rth556k1O5NI" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OweAxaOpTGsl8ril" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UdsLp4mzlBWRtV4N" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JZXMsLHrJj7QMGll" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LSCQPUoXFDZXWFBG" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_nxZ-MrU8V3Sgle4" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fqwsYl5iZCA-I1Of" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RkYa6wQZaA9T0_5u" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JSUxQ2cw_9lgNiE_" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MdbmpyDtu4SSYx4Z" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Z5Lxhv7NbcsazoYr" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HzcpHdkKSgso19OV" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6UpAHZOMaputBWIa" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AurnBmXv1UD4qUCA" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BlqmK6oOhjpR6WX8" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3lmPxgE4NsKiGLUm" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZbS6aVVoz2F3oJyr" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ug23Qmg_pfYaLUBu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6JIDkOtgBSebmWsf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dU20TI8fTy8rjGW4" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pS-xysj6z82YmxJk" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vgtmNEajwLI2BPe6" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jbKQk4199b9eDfcS" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XPCw-HV1RQ42BJjj" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tC_ix30k9rh2zYUi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PjmYWuPYDYVd3DSp" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qNdVs8YMxJXlqpB-" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xpqrDWD6kYHT67Xv" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eynB5NeLFTcP9D-D" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PCkS7XLMhXtVvJrn" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ac7twSrwPAqVs9ty" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AgcgffDmVg9kcry4" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3MhdFx7YARBZ3jMp" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vHm40YTKsmmHc9ek" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5qiBvncAPQcuiskl" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dijE_aPdf59n9RhZ" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3Y-6a5GaajgQv8zH" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/d7Lg81930PHr1IEg" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bd8oOs43vNodPs4V" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yLT6Q8v3v7ZdQOiu" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Z2ZjgHhSZ2Jl3dq0" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HWZAKIg2_LOQtb24" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UZ-VTO9Bzw34WeJX" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/I6mE3FyU9F6qQXq2" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8CcYKIf66FA-u5En" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Fa_JrBzPFW1a6iNL" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/x_RriqPIRDxj79ac" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/n5BOvgywMboOn5il" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DqYdKO1_Uo2QJK9s" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Xo1Nxdd863To4lcl" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MUN5pmipppVSPtYZ" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OnLc6MfTBkhNgwN-" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sI8t2zRqnFRUu7nY" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FK25zX_oE39XW027" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KaLi6BgoeWynwK_V" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Uip_rMfZ-mBv1ugQ" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sfCH680jcbFebWig" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4wI-Xo-f-sJDMOjM" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jBpuUbIj3URQwqE-" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/T_DGVOGED3CSGwaO" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tsKlrhgg6J_Mqb1x" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uvcEUIzBS17XGl50" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aacTr_lqnr7BQbMP" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZS0UKJz9rTGtPk79" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RS6qKfAuwylG-e_-" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TQ5tJCDQGfcpM7pa" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rf3vH4vPeHrpLJlc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gzFiGaPmajlz3OFe" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uw8wlKucRvMPNfze" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/U0upIaCLvAFLzk1W" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ockI-SivxVYmFnmX" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EAP-15qP82skJW_5" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LTWzKRWF4RfkUICv" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3ZeAaNh0HLFKFRls" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1728xAHmqJGskvbh" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pveG6RFhsc-AdjGJ" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jXlnCeiL7-EAcu1f" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2ahdWXcz2azc2hvP" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AqvgTl3GU717-C8K" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aQWK1W6o3LdxfYch" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LqLGXHSe0882yoLN" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1G9z4bmBID7rW3Yc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bn8iJZwD__aEaKkH" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0TkOZLx7mjo0ueaE" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AMrSaS_A3O_IYHbn" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nyesUaHHaDEac_Sv" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/H3ZCmZIOhaP7ZOGE" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ImSk9GXlkL2dYNH-" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/a92Vu2QFUYH4ybd7" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HgD6HKX2f0LZzmg_" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rhS2hx7KDi9cviD3" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CH2KI_3jZfoSHJ83" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nxwViKE6iE6xxGWh" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2bQKqZ6CpAt7e_qx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/z6ii5rEOB8P30nYx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/U8vItePpxar_qccO" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-M96dgk4ZZ-Bh_if" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JZGbtPKLKLHj9Qho" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/N2GDELoYz6NKBcRJ" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ORf5wF9L6pmsIQzH" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/idIR8bxaIGH4OQKD" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kaYilYsHHjLdTlRE" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yZtiZ3ujR5Fpa3Aw" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oPKNg1Q9PU4-Dk6O" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ALrZPHzCN7gXak1V" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/doaoZjciM84mLJZj" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/C368e2KokrGBUGHf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AVoK3CQLltCOwfuO" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3aHPOCX_JhZof9ND" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/urbkWxpBqknLaoYf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bvj5sFrxOee6qRBG" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3Ube3q_l73nUmXE3" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Toizl2VlUoIjqDQj" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RSZfP5ybi0zFIbSv" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3n5bdSIjTmCoDKj6" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kD4fhH1AA4frh2HR" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TlmoqS_Z21RM9Kr-" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ubaxdl8Zx_SlqoWn" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0l1xJj263TohHksi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Q9kuojOB5Jo-hSM-" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-Tr4qRcZ4TO12bzC" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gm7rkF0sg0IOGPJG" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mx3aoTzqEwS1-Xl3" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OIF8onxWMOp-4TcU" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9A5ANdVO4HmSxAtT" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/syB6E2vy4-E33ovs" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YRMGJUEw4yfwqAnQ" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mUSXsAkPFS7zHOiR" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/44e-aRkViewzql44" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5LhwjlBo-Vn4Xz3h" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OWIudnK_6WsH-pfo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Fti5NwDHLdNV-6DD" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dbMb32zqlnDfowCp" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7RxaWKPtHROY-8eA" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OFR71iRgUCKCuxUt" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Xw-Q_n9Tw0-fqlhl" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kLNvNe_X5ahP5fgT" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KILpMpeWNUG6OcWJ" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0VnopaopkoZQXE2p" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Eg88qZlAVbeubR8k" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Z6-RV3_x_xpGE9mg" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TqkhwLVbi70MnM11" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yRF2fQiFD4JMhgIF" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JNdqeL4d6DJfF4ET" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lnWHE49KusMKib7B" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qynx9AqCXdNldxEG" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/03cZPXvin2UbuxOu" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Cz6_VPALMa8sR4GD" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zIVEh9V9gdX-GKvi" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9IyZ_6_fCXZTj60Z" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eAKX7lcAGpBgeLtC" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/So8IpkkULt6yL9ua" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-ZRllxjRhpmNt67g" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ecLIty4CHAuj1P2M" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5Fg7UE5kRVsIU4MA" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SniTgAFcGZswonva" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SfE7yofiAoaO1V4V" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cBrVmPnhqK85mRsa" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lgyefPbRhCgp7QhY" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LB8SqTlWc0MkFJPm" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wmxnTmEontnMIr_i" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WNC9KfGh0JyvqUK4" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1p-NdV4AU8rDwoq4" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fzCpBajrcu1mSXge" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ARiSM82DorC4GmGN" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Vxlaz1t8Vf-f9qjf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fMTMtHzGAKWccKXS" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/P7j4O7w3az5lo3Nn" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rvUaxDq2DdPZsZsX" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AP_HFj06WkoKxCLa" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BcF_R3OOJydYtrPn" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HLHcIbClsEOQs18a" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wNzGfDWeTl0qHjL-" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IZL9jKc3NNWLY1lo" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-jcO4koe_zX_JMzq" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cIybCNSx-1IOkWea" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/L2mCTahAe_ONVNCs" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mmRKZAAH6tCEil9J" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ypGMIDD6DGU32mhM" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/v5AWfwLOQakWdrmZ" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Y95Q8E0FcT3vxAtf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4WgcRdBRs1Q6Yr3w" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/U70PRoVWKvh6ofD8" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dq5xqqF9hyad47YA" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zyUFEWItTZL05lZb" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/G4vIk4O3qKsyAcgc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Tp1CAY1rZE52e9Qu" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RqLqE2Q7DIxoowUS" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/l5c5czYuU82dwiF6" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jIBtajTgOqP2LnWD" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZWQ1qJcgNAns46R0" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/48KXEb9XKQScIHoe" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hGv3rzMiPfoC3t1A" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vAtKGjox42sBIiEL" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PgNQ9-fJrO3SNTRi" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oTCHAQrX2t8PiRQ1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0F9B8zgwztXfFEfF" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CbZsOtL9OBoNJutt" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IbaYGBSgtnHMEPTP" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eXoEGQKHG25Lr2Ls" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/E0bAraAwwG5wS4OV" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SLfZgdrehktorzHC" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/o2uLA4OouH7Bvz8-" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JplIzmaLMvJ-Ch3c" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0XBlgILCh3kmqrF7" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/33pjNbwRBddWp666" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/doMndbwvWvybTO2H" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9IWGirY6K9h6IN3P" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1r4U1sgwqUB5jWMQ" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iEq320F7KFrk1n-2" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/C8W6d0YArR7AOigv" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wdUWDMh_Qq8EqLEX" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/I2WCSHl-F9CJSAKO" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/v49nU0kn-vgcsvCW" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/y9xvGNWvmmOmPW5j" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nMNBRwiTq55YxctE" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5t54QNUyJ2sZhvQ2" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/h7BchO7Yz-6_A2Z3" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aJi4slXFPfdRG5OY" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/z4a1676ZwCNBo2yu" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J2hiAviCOyLQRo2D" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xPXPQIRk11KN1LA7" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CrqGaARqQl2KbGAV" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gVhNfZOL7ZzMxJJf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NreigCl4ZGqXW518" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/icvcFwelHIPIMcBg" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wz0DYogDuXPoDmRm" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Tiwg7B4mHFyvTHNo" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/k_KB2Qsgt4nJA6-M" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/53JQYMiDX10Wq50m" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/R36r-aisYF9_LEiO" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wG9H0O6metZZh2Tw" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KyCyOiu3isIfjZ-w" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/REbNLFrEKVvpdYOl" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FcguysHwtVLH0QLc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RXEljszilLhQqa48" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-eYRJSanbXd5wNl3" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dNgpAL4DKhBtX55e" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XGI6R4IK0CV-pKEA" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/G_lanFnMBmGjqtY-" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3li9FNDOIgv-x8z2" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Mmfv-umoImBRo4WE" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2RywnaVjnWV3zVDO" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uqVCW82Zj5fEehXT" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qsNGkl4Mi34DbP3E" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7V1gqz-xDr6ZoTTy" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DmNKWQbMVYKriUtK" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jFbXennjQ8kSskFv" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mvl670vNVelvbiAb" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ksr390TAwGCC8lxv" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HSw4YgKR_mfIKaE1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PLujDmkrfY0uoWcq" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kB433Ock3xCRXQ-G" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/c1ld5ekquVwGYAy2" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1BcpQwM1VLNtIOMl" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/V81ryTPIo6JmIwTP" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-L1cVz9c7mpn2E_f" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/X27G0OC3y0H00S4U" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6PgBFiOgk9GgP2FG" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kq-UtnQG4zYYkjVA" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nPo_bt-fDOK06Syy" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/n-pvuJUx64x68CUl" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EVg6k0Azrdz8pwHp" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4H-wZ9CB_C-O5r4R" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_LlEJ__t2JtVU5mL" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9yFvAnSs8oJEXQ7P" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0zng1KdnH9VQET89" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mcgcdJcOwJtcy29l" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/d7veAvupDBr0If1l" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/C44w36LgeYYECzaq" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Vqqt93UixFxrym9H" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/d6Qy4tr00lxC_wAW" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/687kRCzdUB0mC61Q" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/s0n2x-oFgnuMJ_li" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/keQ-z9Iqaa0DG2nl" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NLy2c4Ps_joqeoBk" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0svXoCUr1vLASHx1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OoTG39RzUr3Acru0" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xbZTH0kXzKw0wwhB" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HGI5281xg__fE2te" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DlQdjB8QLT0q5b0i" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/683-N7ohx_ousPfJ" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1YNpuTqebt6eglqr" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JX3Edo_KCliqnFhq" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IMbhXCo472Ex_yX7" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2_9kmNPK5kBtzikO" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lV-Xj5cKlugYdcAr" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Lm99VZ3tnS3QvX5D" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oJZwrAHUZY1reCpe" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eYcmU2soVqyJvGL5" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LlMdZqRbpQwnEIaJ" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9BEvkW64tNcgiDOI" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VvMTLtYSjwU4ZNj2" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0CpdKoPwHYO2FZd-" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KuxL5sD7E4xRDPsD" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8PLIMnBByfFMVqlR" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JnrEzqtF4CkRiNMl" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aPP4Lo5tNhranLXy" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YgM19ecYK7OPwkBu" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kJS3q0zOeb9fQnXf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6iWadrxAfAcb3l85" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/T0AMR0eO8ZYZKyMh" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lmqAL7s55QJMuKao" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PygZOt3RuTeOlir3" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sR4OPBwrCRo6b7-Y" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9NL_xXF7h7Lhi9aZ" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bqRlqk0HKJdZUDZL" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_BgWvHqUIuRQ1AlF" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/W8PcZGfGHBfT8OAz" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/d8Unt4Fs6aG7xYKH" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3AP10uGUeUiRgFb3" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UwcndH-2LOFWIDST" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/y-bGztDm2sv_wg9Z" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pitsiEBMRePARqIc" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TqNXPn_thGVbT1E8" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0idnRPtdJ4R43Uga" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gv_fsw4s4uiaTfOa" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/leBFOpoNiH0lZiIm" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Lk5C_wdtfuZBwuXZ" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iqdg3cAK1gAUG6c2" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EukAKoHC1S-oDyLf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vjWjBJkyZUq4h57t" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ocqXQjPangQjO3Z4" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/OvekemxB70Psnr4R" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xp9fvd-bYdU_qQpj" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/errahgB_AfDYJAVw" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MTy3UVb0WY_3KY9N" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ug6sKQdGRV56Ox6Z" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qWsAlpIeVl38v8nU" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hpMjJapblkKUdzRu" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dXxW1oh-xvlBTUip" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/B1OET_FF2Zz20G-u" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6VG0YQVbpiVhdPq1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AIzUucgE-49noXHH" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/o8sQQQrlGGKZALAU" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/d21ECVBmUFqjtsXr" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uWzuBIavgPCI3BSn" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YCWuODYrbAXcALDB" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/c-tT6AQrd5ncl4OT" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GXm1-0Cw65bnewJG" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mNH1m5h0x0PpnAlQ" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GZ7u-D6WC_YnVWr3" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZAGpNTkicAAM4U4r" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bpODmkqiJ4TFHDmS" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/temlLyAQxxUrwHzp" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9SfDXjQtks7_sQmc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5bVYoxaFnH9nhtZH" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2XmONVg0raHa24t0" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BLBIouHKSBTBULug" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wHNOCAM83poy1UTn" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/T2IrYGHevjVjcB3j" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/I0wLDZSm6HtQlEaV" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-3ctRCPXqHL8YzYn" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/If1asCJMt0ibCaBh" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IvT-BMam7fc02H_H" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qBN9eJ7o9E9eBRJh" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MdCQ18-7m8g-YCwi" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8i0HyfeSeHEN8WUT" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/F1_WL0de2HwpHfF9" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CdvDzC4Q-4qpDuUR" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KKPxECm-dVBlTnuA" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IQs0ASqrA-FAqtMD" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eJuGy9qnu817HNPy" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UzUtx20Oknd_ZZgN" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0u5mYRBZbqjZmY3t" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3q2wZOHcnhM3RsDe" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZbsfXRJfiOAUNXdO" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/in6Cy8lieaGkgSTZ" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/emJJKJgkjD9rux_x" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/68GQOLrvvXCwAsPw" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pyPY1IKPAJz4vV-I" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PzgTqBYxYAHD5VQX" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5c1i4aXr2XFd3lUf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0g4pPsJLBJRxU_2J" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/a21W2aSsR9xrMsr_" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-HiZP3-w5qwEpuNO" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_Qkeq4y-F7yAkqM8" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0uukUUU-U1iIHhFe" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/74aAFF42ZxTg_jPx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sjVKdqzABKPy3Nb7" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6TbM38SxPOVI_KuA" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ErMjJwZP0mDBVpul" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/P3YtyHBftHI_w_Wj" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vNmBtk7Obbtij-4U" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Gg965J7Lsw0oQwQA" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zbws4NQ8w1WCNwl4" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JA5yb1PsubaZlbkS" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Mkz4mO9EiVg0JT8W" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/AiTU4T6-zG4iDAGF" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9QCHWpjsFl48Pxy1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6aK6L6iVJUYBa_Ym" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BngJfniJPB6D8zkX" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yJPsPMouU6etkC7c" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/x314VpPmL2JAiPXy" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hdbuxv0w0voQ-8AW" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Pf-tC07AuXasKbCr" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lIgMOpqNrETvtIab" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ROXWq8z7SgdID4qx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0AmxIO0GvPDEWIEb" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EP1OPTW9g2qqB7o1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/88j2shljJ6tcN_Kl" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5a_Zbtl1V5ZnrDUN" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uO1VdM2ZyN_wQ7VU" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HyM9VU7p1H6amEBK" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kku5mTEHgBtrbs6e" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GfsStEWaAFfNLG8p" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yO_bHhBRSxMUVQTY" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/W1sg3WTomimCbYXm" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_AbY38sP9St9-CuB" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bcor69B8jqMsO904" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JqZhUnGOkA2lyTfe" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5wGkDQevGLCbvpIn" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HwY5bLwMA_fSuTDn" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5oxHuYc3OQspeg3p" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yRP-BWcoEIIsbZcS" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7zeHjdAjRPOm0kE1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6I-wFqGTY6FW_SqI" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cJij7EXPY-ZjPRCV" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UFaQ6XKxM35uUEdh" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wbMC6der3OynBdvz" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/87Edek5FoBAO015G" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CQwvq6qiex1x2J81" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-OSg5jJJ-Nuo2tsw" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/awSRRc27A2xYOqVw" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4BIn9tfyktqLj0Yj" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/GYgqXbTsksyy25sd" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/a21-DHsvj1YSJpUq" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/arRD-XHR7mkqDBYt" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jOsUUL1vFaGbT9DJ" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eqaxyoDwMdtk7qdb" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jmtwqBKvbBcIuTG4" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PIlcfpYPZzz5rZAf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_qLKPSOGubisicst" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3oSp4SUq-nDyObuY" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lHWUrcZi98Z7DCTg" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TveQX5mGzT1wGo2O" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6crHkFEwJ6dS8vDH" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pNChKgpcmTQtOP2W" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SbeK3o5-wwDZ5oVn" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WFC9IKls6IOqRaUr" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/27lNyiYqwGq9CFip" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4KjZmz63j9fUk2af" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VpILFcd5lvpMLGa1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6nc4rzf1lBtuFdUN" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iotxHjsx83SO60MO" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8Qd6qNzgrZEcR5oz" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rmbyD8_wQ5-TaJ7g" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UADPsqMpXRiI08jh" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/HJras7TQL9w36qs8" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1_JosL5rJix8OQ8W" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5NBbapluzt9WfbtZ" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DhcuG3OVxgSLvj7a" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LZIJMW86umKJFLSx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XuS22F84wxEmJD1v" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0UdIhExTM-0Mi-I-" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EM7h53nd4vBWQgEN" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-_kz3i2nAe-e6IU9" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xXcfb6pThX4eWXww" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Eyps5uZ6xVPFr4ew" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/U7sl1a0cB-X2QtUm" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QSgu6Ft2ADiKG9Hc" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3oDDys976OLBWS3a" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2Lhv3hS6mtZVv8jK" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PoERTY2AGRH3iv9-" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wqPLnlFsKmsNtcBf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kCVS8Hl-XdQNeurc" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hU9NZepOJJ2POhl1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DkX5KCL1IhkoupjV" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RUhrVBGAYrpT__Rv" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UpyU4aFQHsqSpy2t" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YLn8nVPhZdKpnynU" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Q9w-pQzRH_B5TzWM" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eJ-p9oD1H1HsUAlB" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SOqqPhcJ08SPA2fW" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4XVIY6XnzzLa3dbQ" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RcWwX7IdkFR3thvy" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JizbTzFxlAtUd0uT" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hlW20NcHj0cAHT2b" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nc0fMXqHWCFL98R2" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/P9Bu-OsctheAaQ2Z" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FRK275hwwu_0ckfJ" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ogwv68Lu0MPjVhiF" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iFxwcQdOkJTrSd1C" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WQCeGq_X8j3LELzQ" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vYDBLvHd0nCssSJ3" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/pPPkMX43LjPpRVs8" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/u_jfxSy7Kt4lXd16" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/we3N57qgxeN0ibAP" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6feTXTHwyuVGbB0p" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aZUXA2FCe9m5CYHd" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-pksK2wsd4Z_wg-A" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Uwu0JlXIPdr-ltQp" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/JIX7grOmaJjbqXlr" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/j5qijzVVQQMtTkBT" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FAtrZdmWU3HuupsY" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6YQgCC5y2ZFYafQt" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/x6kKiC48-ENsfshr" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/EB196fVtIN5Ef5eu" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DzsDUNmAla856Kfs" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xjax8ZSlEFm7o_j-" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/afvuwCF7lCqJrOkO" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Igf6QxTOoYeI01ao" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/y592GngTQTqlOfAr" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/f7wIl5n6VeEgcvae" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WkPuNPm8jSrbQCB4" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/akjJwi2EinmtKND0" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ovgr7g9sy_Rki5hQ" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bx-vu44b2LcuD3t_" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/j3xwe9b8tRdARX1A" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kAZq8xFhmrINJGLc" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/M089WWX_ibZ9GLN2" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iL0caJjk7rDwNrPP" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NacbIGuUUtkBZ1z9" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/QaeD44zvD2URXqpX" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J13d0gzkPWbNypY7" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/F27MrnDkBYOo5ove" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/b-aCSfi0gRIyx6eA" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nruodxCCU8wxBll4" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XloRF2KTAMxfpc4b" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/YY6q9E-0_JGim819" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/t1Tmm8UIoCJzgM-k" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DYrCLQbqwpwyndPK" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iDUDFYJZOETaOqXG" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5MFay9nghYdDMQbq" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RyDP0iiOM8z4blBZ" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xplCvTaSTNUD1Q0N" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oeXh0x5YU0B17wJa" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VliyRwAyOwrUm0Cp" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/H6Kn9Yx1wGFAKctN" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/scUAiewheuwWq_fq" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sW4kVjZFkQRq0GfN" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Uv5NMEfpMbIg98tp" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UjoHVD4zP-Rcpx3e" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jn-wfbt1uuFHLi2m" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Am3GCrehgTe3w6Ay" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/h8NIrQGKMO4KADd9" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/o1o1C0Zx-YHIcbg3" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hW53Yee-gPBWXElu" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8m8uiHxlWYNnTC3a" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KxDPnMzf3sQEjNed" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Qe7QEZ77-KxwDFRz" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/k6_xuJpmFbXby1MQ" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/A54ZIDhMvoPowRev" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ANKbiz5jmeRbL-zB" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/yXdAT4vn6IwBnZAz" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/wy68gd_5Cw6-KMSA" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TcQFLlQ4ZkWDGVDi" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/epMc224MamONl-0N" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vgF05qBdH0-QA4qh" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/76voVX-shm51LcIO" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BkyezqHWD1y7CWIs" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Q9c6Ynzww9vwvlj3" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/daMxuHOjlHhDiYNo" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BgCCNZR06L5SHtbU" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_296cAL9ARdLm0Rd" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/o5jaHxyA1CSECnoD" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ORvvXfFmPMTltdp7" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1_y2Lj8lamI6yl_6" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DM1uQI2JdFv4fb_d" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9qWRfkk3xKaKFTli" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uwBpkB3-GSS7-fhf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PNQP_80D1NrUw9dN" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0tDkh0Aa0WyMKKTn" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vC5tVN4GE12s1_-n" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/G66R-3TOs5jWhg17" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Z7Ax2IGAPwQfG9Wf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6q-J49Gu8nTqppeL" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jYpOx4agspJ1Ihos" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9b0vjM9IEBL-OoXp" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VSsHmbEfHLUlmSvL" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ga8zAbkN609cU2ti" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iFddbniwMSUzNLTL" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eHdWM3PQbOwGvBLY" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Scha2l7gpBeenCQS" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WS-ihhzdcMb1hKrh" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/faRFUTnLIYn4ZHCP" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8YNRICjLQkkXXZiy" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/45rUO6huSvLcxiMz" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ohf9Jxpt26mZAQLJ" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KSYpL0TegroXeOHP" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FUWC_iZA8wLbKk_p" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ZUdLursgsovL8Jpc" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vqwFnKuhTG0mXZhs" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/aPjUrcvx6Doj7zcE" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/DiKMMRZzqXyFTMVm" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8bhfk1gXfUbF_KDT" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6wsIn1VGtmS8oPZ3" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/4OslYxwxuT1IjtQx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sQ3qlzMjInuy70Qd" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nCc5jFyHXSPIcLJx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UIfXW8EXG6tCVBIe" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jsmDQXUKqNwwXYEm" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7TUOUQafmrZyI_ml" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/eaJt2JJOB10igy36" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/mCLp41x6ORvwXVMA" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zJjzhF-nR-XEg8-M" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1h79D7IrWMHVhEFn" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Dyv09YFo-3ub_Ill" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/V_4b-Y50yav_HpWe" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WbilkZTNlbZitzLC" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/R8zov0Jyj0JZFDR9" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VlEuC22yWoN7TpXU" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/H1TjdQo3RpOCdH9u" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/LEP0BBY4qhaHEyFa" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7N1--k3BqLcWXh6A" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/y4tQcmNsDFiPLEpY" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SXh-h9bAPGRseTaT" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_g7hlSTI8BOJgCQG" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XV-zdB9CC395Fzs_" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ivDTIHzNEE6ZtErr" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cnb4ykPbv9Xc02SK" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-dkLrhRKF15NHZA1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Au0DfM-dyKc6X5kL" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CKI2e6LaPCAhAWu8" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/abBTpWpsA6EVuI6J" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uvx7Ex_IFvOWjp9Z" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TL7hGDcnqwZd_MbK" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UnDzGw0kzTmukuf1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/UyYHy_zzMyXlXVug" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/v8a2Nap11Fm2y0Nl" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FnBOm8civCz6TTfH" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/kTzV79kVLFMrabbA" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ISH9XOt1-wzG-lcR" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-kjsuu55o_xPN_Pu" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/uo9e4f0C9BEzJcuc" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TdIdVXLm_Wurc-vj" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fTKsP7Wo3BreXQ25" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Eap-acPu8Oh0MesF" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IVOQwuou09zhN6Br" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/X3PsFnImYuWQVYTs" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/hvJovOejQQmx7-cR" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/3ojyz-0qH-BAnNtR" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gDugGM-dY05kIgXm" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/N8CauyrCXNvam398" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VIc7EdxsV6jpHxVR" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sjX2kHWEankDneEg" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8pxbduYXAUYSExSC" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1L_YPrwANlKYPdnF" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8Qnis64SQSFGkfiz" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/e7Cm7v4iHShL6pI6" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-Oe-BrODjDXI7tYP" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qLBhlr3WBbXC2swY" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0ATr9rRb7iowEUSm" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lDjCt1jwFjTh-Vww" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/j0r37g7QzU9_nPR4" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/P78-cZ7nf8HEuFaU" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xUbL1wvmtShM4nbA" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5AhzPpHze1vyQpMX" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Sjwv_kIJ771y4Tpv" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/coLvnySE_Mp-dQsW" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zBKrRBKdlbVNtD3G" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lKXKywzGG1jZ54ic" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2Z4NzeI_iVTDjey5" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2BpeHCyth_IgIM3V" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/n8Gq0oGnAX1gr86z" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/txD4TZpT2k92vtOj" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MtAkbL45HgXzZcfb" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/r7Jds4fYblibS8Lm" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/WRYB_v16y-18WYfI" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ytZa__-qsJKqXYCW" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/leSfjPcdUiidjVhx" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/M2j2cnD-6j_xcomA" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/nqrb7Nrpxgeh3CEM" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/bcVYWpiHwM1VCktq" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CWpTGk8NKMsgHJDe" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2zvjmc31hXkax8vd" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/TE3cgqA_B61_bz54" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VNpFJsgwjkHqCGZL" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/p3pAR3qaMlqEhxH6" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/l_iHxSSLSVeORO6u" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oQN4OInBA27XrA-j" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/lSkbiMsrzpuZmug-" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vLJ_jFE6JP3R4iVj" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CMWcOenMAO2g7BnV" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/C5iwP1wbG1BB3Rwb" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/J3LKUCWp_1TcQOu4" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/BGkKnsnIH8nnV3Q1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cMu1qDtmPmWFn2Fh" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CyjGYaaND7eCRR9z" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/0IKozmOR-xqh9JVH" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/65VA5iTbGv3dY2Ji" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dym03y4X2_2KECpR" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Mu3qBb_yctlKABYQ" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iSuJWj_WizfuW_0_" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/chXU23Cq7HioKtL0" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2QDqMwpoKHfksswL" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/MSJ690McmvasGekG" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/oP6JYx984Afrkgpl" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/_YzcKoqoRif_a64Q" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/KgZaUEpHQfKnKNbX" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/seNPGXtwX1kdG1YY" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/1gaVZibAj8JMLEBT" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/VDnQn2y_wp8XPVqL" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FgJxKU7hP5CumOEw" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dVUIYIQ7vftAuGeD" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/H2SMeF1lHPuUsg4Q" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Bv4SGCjJwwNpDDW3" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iyXOnvtMGFNwlWPV" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5oNajqfJAEGYW_fo" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/jDGcr5D7KDSEySc-" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-Pf9KFVmcrUS4_f5" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/whMP82DBLiwsWer1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/o6fimT06EIFph00m" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/C7eOSybso9SpHmo4" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/XXC6W494UOc1WSy0" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tpYUFAAiEwrq3epz" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/IW2Jl2vjj0jGzY5D" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/y2goAhjXCduDta76" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ckyi0t5SBp1c87_D" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/rp0oXCM2x1cVXjVS" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9US6c_hwGHfU9ojU" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/-xH4d2ESKU5Ub7B9" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PjHVUdvXZhB1VDo6" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/cf29TYufGBGVvKWh" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/7FaqNSQ2SbHREo81" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/T8J3NHsLVTl9O--q" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PDZ__dyWwY9_j1m1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/iX04XjCjdahdAXGJ" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/axuHuVEwZJlive_e" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/G0CcI50AtYbr2UDi" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FartKN5s55KC1PH1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/5slnFQfWXgjIBOwy" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zUtDRtyE3rk3XDbE" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9hVxtdLS4Tu1YHZk" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/NykiChNefOTH5IvI" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xcFevctAoB8n8MOc" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/FG16VYI_mZzl4dzc" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/xhZhmd_zIgcnrhwW" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/2JTKAUw61KqARa-8" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/n9TnlgGQrFV0sKry" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/8LFguRLlqhGTwPLB" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/6s0cmnrz_u-ujup6" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/sijZC9MfF8aZHHK5" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Ts4MqwHOr2yJ0AYR" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/W1sgBQ2O5VciJIS-" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vqZNxzgZYhDN45qA" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9U7F0nRUMh8VQ4Pc" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/gErqq1Cd_d9e1fos" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qx_7HC-Vp7AWCmyh" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/vxgp2dVJRwyF3f58" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/RHuAIOwhYiCQ9jQI" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/tnhauAoCKUaTka4o" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/PJSfZGUHxQOxXxSm" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/reneqdl26Phi4JVQ" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/g-b2p_h1y8nUK0ds" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Xy7y0TMSM7CPhZro" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/Zi5hTJrkEtrJb2_b" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/avF9BJjxtUFCJQPG" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/ITcBf3B_ADPbEjUx" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/k9h7_WCDXoHeZmF9" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/fUPKzHVjUX7PzKN0" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/qOkY7gWL0v5OGh-K" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/dp0cOCMdm7FkvdOj" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/9hyQde4k-ywX8_MF" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/SkDFdsT3pOKpLoYO" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/zb9zojv1TL_WoPQ9" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/dta/CDwcqNjDIq71V4ym" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E1407"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>705</v>
       </c>
       <c r="C2">
         <v>1598</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="E2" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>706</v>
       </c>
       <c r="C3">
         <v>1601</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="E3" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>707</v>
       </c>
       <c r="C4">
         <v>1603</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="E4" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>708</v>
       </c>
       <c r="C5">
         <v>1603</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="E5" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>709</v>
       </c>
       <c r="C6">
         <v>1603</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="E6" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>710</v>
       </c>
       <c r="C7">
         <v>1605</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="E7" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>711</v>
       </c>
       <c r="C8">
         <v>1605</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="E8" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>712</v>
       </c>
       <c r="C9">
         <v>1605</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="E9" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>713</v>
       </c>
       <c r="C10">
         <v>1606</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="E10" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
         <v>714</v>
       </c>
       <c r="C11">
         <v>1607</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="E11" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>715</v>
       </c>
       <c r="C12">
         <v>1609</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="E12" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>716</v>
       </c>
       <c r="C13">
         <v>1610</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="E13" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>716</v>
       </c>
       <c r="C14">
         <v>1610</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="E14" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>716</v>
       </c>
       <c r="C15">
         <v>1610</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="E15" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>717</v>
       </c>
       <c r="C16">
         <v>1610</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="E16" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>718</v>
       </c>
       <c r="C17">
         <v>1610</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="E17" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>719</v>
       </c>
       <c r="C18">
         <v>1613</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="E18" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>720</v>
       </c>
       <c r="C19">
         <v>1615</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="E19" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>721</v>
       </c>
       <c r="C20">
         <v>1615</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="E20" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>17</v>
       </c>
       <c r="B21" t="s">
         <v>722</v>
       </c>
       <c r="C21">
         <v>1615</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="E21" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" t="s">
         <v>723</v>
       </c>
       <c r="C22">
         <v>1616</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="E22" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>724</v>
       </c>
       <c r="C23">
         <v>1616</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E23" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" t="s">
         <v>725</v>
       </c>
       <c r="C24">
         <v>1616</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="E24" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>726</v>
       </c>
       <c r="C25">
         <v>1616</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="E25" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" t="s">
         <v>727</v>
       </c>
       <c r="C26">
         <v>1616</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="E26" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>728</v>
       </c>
       <c r="C27">
         <v>1617</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="E27" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" t="s">
         <v>729</v>
       </c>
       <c r="C28">
         <v>1618</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="E28" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>17</v>
       </c>
       <c r="B29" t="s">
         <v>730</v>
       </c>
       <c r="C29">
         <v>1618</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="E29" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>17</v>
       </c>
       <c r="B30" t="s">
         <v>731</v>
       </c>
       <c r="C30">
         <v>1618</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="E30" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>27</v>
       </c>
       <c r="B31" t="s">
         <v>732</v>
       </c>
       <c r="C31">
         <v>1619</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="E31" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>28</v>
       </c>
       <c r="B32" t="s">
         <v>733</v>
       </c>
       <c r="C32">
         <v>1619</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="E32" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>729</v>
       </c>
       <c r="C33">
         <v>1619</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="E33" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>29</v>
       </c>
       <c r="B34" t="s">
         <v>734</v>
       </c>
       <c r="C34">
         <v>1620</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="E34" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>30</v>
       </c>
       <c r="B35" t="s">
         <v>735</v>
       </c>
       <c r="C35">
         <v>1624</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="E35" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>30</v>
       </c>
       <c r="B36" t="s">
         <v>736</v>
       </c>
       <c r="C36">
         <v>1624</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="E36" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>31</v>
       </c>
       <c r="B37" t="s">
         <v>737</v>
       </c>
       <c r="C37">
         <v>1625</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="E37" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>32</v>
       </c>
       <c r="B38" t="s">
         <v>738</v>
       </c>
       <c r="C38">
         <v>1626</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="E38" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>739</v>
       </c>
       <c r="C39">
         <v>1627</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="E39" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>740</v>
       </c>
       <c r="C40">
         <v>1627</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="E40" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>34</v>
       </c>
       <c r="B41" t="s">
         <v>741</v>
       </c>
       <c r="C41">
         <v>1628</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="E41" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
         <v>742</v>
       </c>
       <c r="C42">
         <v>1628</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E42" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>35</v>
       </c>
       <c r="B43" t="s">
         <v>743</v>
       </c>
       <c r="C43">
         <v>1629</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="E43" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>30</v>
       </c>
       <c r="B44" t="s">
         <v>744</v>
       </c>
       <c r="C44">
         <v>1630</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="E44" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
         <v>745</v>
       </c>
       <c r="C45">
         <v>1631</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="E45" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>37</v>
       </c>
       <c r="B46" t="s">
         <v>746</v>
       </c>
       <c r="C46">
         <v>1631</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="E46" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>38</v>
       </c>
       <c r="B47" t="s">
         <v>747</v>
       </c>
       <c r="C47">
         <v>1634</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="E47" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>39</v>
       </c>
       <c r="B48" t="s">
         <v>748</v>
       </c>
       <c r="C48">
         <v>1636</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="E48" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>40</v>
       </c>
       <c r="B49" t="s">
         <v>749</v>
       </c>
       <c r="C49">
         <v>1639</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="E49" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>40</v>
       </c>
       <c r="B50" t="s">
         <v>750</v>
       </c>
       <c r="C50">
         <v>1639</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="E50" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>40</v>
       </c>
       <c r="B51" t="s">
         <v>751</v>
       </c>
       <c r="C51">
         <v>1639</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E51" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>40</v>
       </c>
       <c r="B52" t="s">
         <v>752</v>
       </c>
       <c r="C52">
         <v>1639</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="E52" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>40</v>
       </c>
       <c r="B53" t="s">
         <v>753</v>
       </c>
       <c r="C53">
         <v>1639</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="E53" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>40</v>
       </c>
       <c r="B54" t="s">
         <v>754</v>
       </c>
       <c r="C54">
         <v>1639</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="E54" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>40</v>
       </c>
       <c r="B55" t="s">
         <v>755</v>
       </c>
       <c r="C55">
         <v>1639</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="E55" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>41</v>
       </c>
       <c r="B56" t="s">
         <v>756</v>
       </c>
       <c r="C56">
         <v>1640</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="E56" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
         <v>757</v>
       </c>
       <c r="C57">
         <v>1640</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="E57" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>42</v>
       </c>
       <c r="B58" t="s">
         <v>758</v>
       </c>
       <c r="C58">
         <v>1640</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="E58" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>43</v>
       </c>
       <c r="B59" t="s">
         <v>759</v>
       </c>
       <c r="C59">
         <v>1641</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E59" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>26</v>
       </c>
       <c r="B60" t="s">
         <v>760</v>
       </c>
       <c r="C60">
         <v>1641</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="E60" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>42</v>
       </c>
       <c r="B61" t="s">
         <v>761</v>
       </c>
       <c r="C61">
         <v>1641</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="E61" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>44</v>
       </c>
       <c r="B62" t="s">
         <v>762</v>
       </c>
       <c r="C62">
         <v>1642</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="E62" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>45</v>
       </c>
       <c r="B63" t="s">
         <v>763</v>
       </c>
       <c r="C63">
         <v>1643</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="E63" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>46</v>
       </c>
       <c r="B64" t="s">
         <v>764</v>
       </c>
       <c r="C64">
         <v>1645</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="E64" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>42</v>
       </c>
       <c r="B65" t="s">
         <v>765</v>
       </c>
       <c r="C65">
         <v>1645</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="E65" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>47</v>
       </c>
       <c r="B66" t="s">
         <v>766</v>
       </c>
       <c r="C66">
         <v>1646</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="E66" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>48</v>
       </c>
       <c r="B67" t="s">
         <v>767</v>
       </c>
       <c r="C67">
         <v>1646</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="E67" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>49</v>
       </c>
       <c r="B68" t="s">
         <v>768</v>
       </c>
       <c r="C68">
         <v>1647</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E68" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>50</v>
       </c>
       <c r="B69" t="s">
         <v>769</v>
       </c>
       <c r="C69">
         <v>1647</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="E69" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>51</v>
       </c>
       <c r="B70" t="s">
         <v>770</v>
       </c>
       <c r="C70">
         <v>1647</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="E70" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>52</v>
       </c>
       <c r="B71" t="s">
         <v>771</v>
       </c>
       <c r="C71">
         <v>1648</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="E71" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>48</v>
       </c>
       <c r="B72" t="s">
         <v>772</v>
       </c>
       <c r="C72">
         <v>1648</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="E72" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>48</v>
       </c>
       <c r="B73" t="s">
         <v>773</v>
       </c>
       <c r="C73">
         <v>1648</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="E73" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>53</v>
       </c>
       <c r="B74" t="s">
         <v>774</v>
       </c>
       <c r="C74">
         <v>1648</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="E74" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>23</v>
       </c>
       <c r="B75" t="s">
         <v>775</v>
       </c>
       <c r="C75">
         <v>1648</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="E75" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>54</v>
       </c>
       <c r="B76" t="s">
         <v>776</v>
       </c>
       <c r="C76">
         <v>1648</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="E76" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>55</v>
       </c>
       <c r="B77" t="s">
         <v>777</v>
       </c>
       <c r="C77">
         <v>1649</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>1781</v>
       </c>
       <c r="E77" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>56</v>
       </c>
       <c r="B78" t="s">
         <v>778</v>
       </c>
       <c r="C78">
         <v>1649</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="E78" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>57</v>
       </c>
       <c r="B79" t="s">
         <v>779</v>
       </c>
       <c r="C79">
         <v>1650</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="E79" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>58</v>
       </c>
       <c r="B80" t="s">
         <v>780</v>
       </c>
       <c r="C80">
         <v>1650</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="E80" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>53</v>
       </c>
       <c r="B81" t="s">
         <v>774</v>
       </c>
       <c r="C81">
         <v>1650</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>1785</v>
       </c>
       <c r="E81" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>59</v>
       </c>
       <c r="B82" t="s">
         <v>781</v>
       </c>
       <c r="C82">
         <v>1650</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="E82" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>60</v>
       </c>
       <c r="B83" t="s">
         <v>782</v>
       </c>
       <c r="C83">
         <v>1650</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="E83" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>60</v>
       </c>
       <c r="B84" t="s">
         <v>783</v>
       </c>
       <c r="C84">
         <v>1650</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="E84" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>61</v>
       </c>
       <c r="B85" t="s">
         <v>784</v>
       </c>
       <c r="C85">
         <v>1652</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>1789</v>
       </c>
       <c r="E85" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>62</v>
       </c>
       <c r="B86" t="s">
         <v>785</v>
       </c>
       <c r="C86">
         <v>1652</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="E86" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>63</v>
       </c>
       <c r="B87" t="s">
         <v>786</v>
       </c>
       <c r="C87">
         <v>1652</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="E87" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>60</v>
       </c>
       <c r="B88" t="s">
         <v>787</v>
       </c>
       <c r="C88">
         <v>1652</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="E88" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>64</v>
       </c>
       <c r="B89" t="s">
         <v>788</v>
       </c>
       <c r="C89">
         <v>1653</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="E89" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>53</v>
       </c>
       <c r="B90" t="s">
         <v>789</v>
       </c>
       <c r="C90">
         <v>1653</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="E90" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>65</v>
       </c>
       <c r="B91" t="s">
         <v>790</v>
       </c>
       <c r="C91">
         <v>1653</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="E91" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>59</v>
       </c>
       <c r="B92" t="s">
         <v>791</v>
       </c>
       <c r="C92">
         <v>1653</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="E92" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>60</v>
       </c>
       <c r="B93" t="s">
         <v>792</v>
       </c>
       <c r="C93">
         <v>1653</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="E93" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>64</v>
       </c>
       <c r="B94" t="s">
         <v>793</v>
       </c>
       <c r="C94">
         <v>1654</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="E94" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>66</v>
       </c>
       <c r="B95" t="s">
         <v>794</v>
       </c>
       <c r="C95">
         <v>1654</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="E95" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>67</v>
       </c>
       <c r="B96" t="s">
         <v>795</v>
       </c>
       <c r="C96">
         <v>1656</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="E96" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>68</v>
       </c>
       <c r="B97" t="s">
         <v>796</v>
       </c>
       <c r="C97">
         <v>1656</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="E97" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>69</v>
       </c>
       <c r="B98" t="s">
         <v>797</v>
       </c>
       <c r="C98">
         <v>1656</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="E98" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>64</v>
       </c>
       <c r="B99" t="s">
         <v>798</v>
       </c>
       <c r="C99">
         <v>1657</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="E99" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>70</v>
       </c>
       <c r="B100" t="s">
         <v>799</v>
       </c>
       <c r="C100">
         <v>1657</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="E100" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>71</v>
       </c>
       <c r="B101" t="s">
         <v>800</v>
       </c>
       <c r="C101">
         <v>1657</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="E101" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>48</v>
       </c>
       <c r="B102" t="s">
         <v>801</v>
       </c>
       <c r="C102">
         <v>1658</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="E102" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>72</v>
       </c>
       <c r="B103" t="s">
         <v>802</v>
       </c>
       <c r="C103">
         <v>1658</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="E103" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>73</v>
       </c>
       <c r="B104" t="s">
         <v>803</v>
       </c>
       <c r="C104">
         <v>1658</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="E104" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>74</v>
       </c>
       <c r="B105" t="s">
         <v>804</v>
       </c>
       <c r="C105">
         <v>1659</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="E105" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>48</v>
       </c>
       <c r="B106" t="s">
         <v>805</v>
       </c>
       <c r="C106">
         <v>1659</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="E106" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>58</v>
       </c>
       <c r="B107" t="s">
         <v>806</v>
       </c>
       <c r="C107">
         <v>1659</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="E107" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>75</v>
       </c>
       <c r="B108" t="s">
         <v>807</v>
       </c>
       <c r="C108">
         <v>1659</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="E108" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>73</v>
       </c>
       <c r="B109" t="s">
         <v>808</v>
       </c>
       <c r="C109">
         <v>1659</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="E109" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>73</v>
       </c>
       <c r="B110" t="s">
         <v>809</v>
       </c>
       <c r="C110">
         <v>1659</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="E110" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>74</v>
       </c>
       <c r="B111" t="s">
         <v>810</v>
       </c>
       <c r="C111">
         <v>1660</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="E111" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>76</v>
       </c>
       <c r="B112" t="s">
         <v>811</v>
       </c>
       <c r="C112">
         <v>1660</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="E112" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>77</v>
       </c>
       <c r="B113" t="s">
         <v>812</v>
       </c>
       <c r="C113">
         <v>1660</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="E113" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>73</v>
       </c>
       <c r="B114" t="s">
         <v>813</v>
       </c>
       <c r="C114">
         <v>1660</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="E114" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>78</v>
       </c>
       <c r="B115" t="s">
         <v>814</v>
       </c>
       <c r="C115">
         <v>1661</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="E115" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>79</v>
       </c>
       <c r="B116" t="s">
         <v>815</v>
       </c>
       <c r="C116">
         <v>1662</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="E116" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>80</v>
       </c>
       <c r="B117" t="s">
         <v>816</v>
       </c>
       <c r="C117">
         <v>1662</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="E117" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>81</v>
       </c>
       <c r="B118" t="s">
         <v>817</v>
       </c>
       <c r="C118">
         <v>1663</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="E118" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>45</v>
       </c>
       <c r="B119" t="s">
         <v>818</v>
       </c>
       <c r="C119">
         <v>1663</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="E119" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>82</v>
       </c>
       <c r="B120" t="s">
         <v>819</v>
       </c>
       <c r="C120">
         <v>1663</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="E120" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>61</v>
       </c>
       <c r="B121" t="s">
         <v>820</v>
       </c>
       <c r="C121">
         <v>1665</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="E121" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>58</v>
       </c>
       <c r="B122" t="s">
         <v>821</v>
       </c>
       <c r="C122">
         <v>1665</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="E122" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>78</v>
       </c>
       <c r="B123" t="s">
         <v>822</v>
       </c>
       <c r="C123">
         <v>1665</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="E123" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>64</v>
       </c>
       <c r="B124" t="s">
         <v>823</v>
       </c>
       <c r="C124">
         <v>1666</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="E124" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>83</v>
       </c>
       <c r="B125" t="s">
         <v>824</v>
       </c>
       <c r="C125">
         <v>1666</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="E125" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>84</v>
       </c>
       <c r="B126" t="s">
         <v>825</v>
       </c>
       <c r="C126">
         <v>1666</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="E126" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>63</v>
       </c>
       <c r="B127" t="s">
         <v>826</v>
       </c>
       <c r="C127">
         <v>1666</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="E127" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>85</v>
       </c>
       <c r="B128" t="s">
         <v>827</v>
       </c>
       <c r="C128">
         <v>1668</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="E128" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>86</v>
       </c>
       <c r="B129" t="s">
         <v>828</v>
       </c>
       <c r="C129">
         <v>1668</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="E129" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>87</v>
       </c>
       <c r="B130" t="s">
         <v>829</v>
       </c>
       <c r="C130">
         <v>1668</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="E130" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>88</v>
       </c>
       <c r="B131" t="s">
         <v>830</v>
       </c>
       <c r="C131">
         <v>1669</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="E131" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>89</v>
       </c>
       <c r="B132" t="s">
         <v>831</v>
       </c>
       <c r="C132">
         <v>1669</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="E132" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>89</v>
       </c>
       <c r="B133" t="s">
         <v>832</v>
       </c>
       <c r="C133">
         <v>1669</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="E133" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>90</v>
       </c>
       <c r="B134" t="s">
         <v>833</v>
       </c>
       <c r="C134">
         <v>1669</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="E134" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>90</v>
       </c>
       <c r="B135" t="s">
         <v>834</v>
       </c>
       <c r="C135">
         <v>1669</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="E135" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>89</v>
       </c>
       <c r="B136" t="s">
         <v>835</v>
       </c>
       <c r="C136">
         <v>1670</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="E136" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>91</v>
       </c>
       <c r="B137" t="s">
         <v>836</v>
       </c>
       <c r="C137">
         <v>1670</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="E137" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>42</v>
       </c>
       <c r="B138" t="s">
         <v>837</v>
       </c>
       <c r="C138">
         <v>1670</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="E138" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>43</v>
       </c>
       <c r="B139" t="s">
         <v>838</v>
       </c>
       <c r="C139">
         <v>1671</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="E139" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>64</v>
       </c>
       <c r="B140" t="s">
         <v>839</v>
       </c>
       <c r="C140">
         <v>1672</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="E140" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>92</v>
       </c>
       <c r="B141" t="s">
         <v>840</v>
       </c>
       <c r="C141">
         <v>1672</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="E141" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>93</v>
       </c>
       <c r="B142" t="s">
         <v>841</v>
       </c>
       <c r="C142">
         <v>1672</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="E142" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>94</v>
       </c>
       <c r="B143" t="s">
         <v>842</v>
       </c>
       <c r="C143">
         <v>1673</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="E143" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>64</v>
       </c>
       <c r="B144" t="s">
         <v>843</v>
       </c>
       <c r="C144">
         <v>1673</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="E144" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>78</v>
       </c>
       <c r="B145" t="s">
         <v>844</v>
       </c>
       <c r="C145">
         <v>1673</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>1849</v>
       </c>
       <c r="E145" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>95</v>
       </c>
       <c r="B146" t="s">
         <v>845</v>
       </c>
       <c r="C146">
         <v>1673</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="E146" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>93</v>
       </c>
       <c r="B147" t="s">
         <v>846</v>
       </c>
       <c r="C147">
         <v>1674</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="E147" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>96</v>
       </c>
       <c r="B148" t="s">
         <v>847</v>
       </c>
       <c r="C148">
         <v>1676</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D148" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="E148" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>97</v>
       </c>
       <c r="B149" t="s">
         <v>848</v>
       </c>
       <c r="C149">
         <v>1676</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D149" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="E149" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>98</v>
       </c>
       <c r="B150" t="s">
         <v>849</v>
       </c>
       <c r="C150">
         <v>1676</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D150" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="E150" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>64</v>
       </c>
       <c r="B151" t="s">
         <v>850</v>
       </c>
       <c r="C151">
         <v>1678</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D151" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="E151" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>23</v>
       </c>
       <c r="B152" t="s">
         <v>851</v>
       </c>
       <c r="C152">
         <v>1678</v>
       </c>
-      <c r="D152" s="2" t="s">
+      <c r="D152" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="E152" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>99</v>
       </c>
       <c r="B153" t="s">
         <v>852</v>
       </c>
       <c r="C153">
         <v>1679</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D153" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="E153" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>100</v>
       </c>
       <c r="B154" t="s">
         <v>853</v>
       </c>
       <c r="C154">
         <v>1679</v>
       </c>
-      <c r="D154" s="2" t="s">
+      <c r="D154" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="E154" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>101</v>
       </c>
       <c r="B155" t="s">
         <v>854</v>
       </c>
       <c r="C155">
         <v>1679</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D155" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="E155" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>95</v>
       </c>
       <c r="B156" t="s">
         <v>855</v>
       </c>
       <c r="C156">
         <v>1679</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D156" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="E156" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>102</v>
       </c>
       <c r="B157" t="s">
         <v>856</v>
       </c>
       <c r="C157">
         <v>1679</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D157" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="E157" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>103</v>
       </c>
       <c r="B158" t="s">
         <v>857</v>
       </c>
       <c r="C158">
         <v>1680</v>
       </c>
-      <c r="D158" s="2" t="s">
+      <c r="D158" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="E158" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>78</v>
       </c>
       <c r="B159" t="s">
         <v>858</v>
       </c>
       <c r="C159">
         <v>1680</v>
       </c>
-      <c r="D159" s="2" t="s">
+      <c r="D159" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="E159" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>23</v>
       </c>
       <c r="B160" t="s">
         <v>859</v>
       </c>
       <c r="C160">
         <v>1680</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="D160" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="E160" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>104</v>
       </c>
       <c r="B161" t="s">
         <v>860</v>
       </c>
       <c r="C161">
         <v>1680</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="D161" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="E161" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>90</v>
       </c>
       <c r="B162" t="s">
         <v>861</v>
       </c>
       <c r="C162">
         <v>1680</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="D162" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="E162" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>105</v>
       </c>
       <c r="B163" t="s">
         <v>862</v>
       </c>
       <c r="C163">
         <v>1681</v>
       </c>
-      <c r="D163" s="2" t="s">
+      <c r="D163" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="E163" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>61</v>
       </c>
       <c r="B164" t="s">
         <v>863</v>
       </c>
       <c r="C164">
         <v>1681</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="D164" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="E164" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>85</v>
       </c>
       <c r="B165" t="s">
         <v>864</v>
       </c>
       <c r="C165">
         <v>1682</v>
       </c>
-      <c r="D165" s="2" t="s">
+      <c r="D165" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="E165" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>103</v>
       </c>
       <c r="B166" t="s">
         <v>865</v>
       </c>
       <c r="C166">
         <v>1682</v>
       </c>
-      <c r="D166" s="2" t="s">
+      <c r="D166" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="E166" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>106</v>
       </c>
       <c r="B167" t="s">
         <v>866</v>
       </c>
       <c r="C167">
         <v>1682</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D167" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="E167" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>107</v>
       </c>
       <c r="B168" t="s">
         <v>867</v>
       </c>
       <c r="C168">
         <v>1682</v>
       </c>
-      <c r="D168" s="2" t="s">
+      <c r="D168" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="E168" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>107</v>
       </c>
       <c r="B169" t="s">
         <v>867</v>
       </c>
       <c r="C169">
         <v>1682</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="D169" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="E169" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>108</v>
       </c>
       <c r="B170" t="s">
         <v>868</v>
       </c>
       <c r="C170">
         <v>1682</v>
       </c>
-      <c r="D170" s="2" t="s">
+      <c r="D170" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="E170" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>23</v>
       </c>
       <c r="B171" t="s">
         <v>869</v>
       </c>
       <c r="C171">
         <v>1682</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D171" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="E171" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>109</v>
       </c>
       <c r="B172" t="s">
         <v>870</v>
       </c>
       <c r="C172">
         <v>1682</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D172" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="E172" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>85</v>
       </c>
       <c r="B173" t="s">
         <v>871</v>
       </c>
       <c r="C173">
         <v>1683</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="D173" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="E173" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>106</v>
       </c>
       <c r="B174" t="s">
         <v>866</v>
       </c>
       <c r="C174">
         <v>1683</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="D174" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="E174" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>19</v>
       </c>
       <c r="B175" t="s">
         <v>872</v>
       </c>
       <c r="C175">
         <v>1683</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D175" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="E175" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>110</v>
       </c>
       <c r="B176" t="s">
         <v>873</v>
       </c>
       <c r="C176">
         <v>1683</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D176" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="E176" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>95</v>
       </c>
       <c r="B177" t="s">
         <v>874</v>
       </c>
       <c r="C177">
         <v>1683</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D177" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="E177" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>111</v>
       </c>
       <c r="B178" t="s">
         <v>875</v>
       </c>
       <c r="C178">
         <v>1684</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="D178" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="E178" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>103</v>
       </c>
       <c r="B179" t="s">
         <v>876</v>
       </c>
       <c r="C179">
         <v>1685</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D179" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="E179" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>106</v>
       </c>
       <c r="B180" t="s">
         <v>866</v>
       </c>
       <c r="C180">
         <v>1685</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="D180" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="E180" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>19</v>
       </c>
       <c r="B181" t="s">
         <v>877</v>
       </c>
       <c r="C181">
         <v>1685</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="D181" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="E181" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>90</v>
       </c>
       <c r="B182" t="s">
         <v>878</v>
       </c>
       <c r="C182">
         <v>1685</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="D182" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="E182" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>90</v>
       </c>
       <c r="B183" t="s">
         <v>879</v>
       </c>
       <c r="C183">
         <v>1685</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D183" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="E183" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>112</v>
       </c>
       <c r="B184" t="s">
         <v>880</v>
       </c>
       <c r="C184">
         <v>1686</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="D184" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="E184" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>113</v>
       </c>
       <c r="B185" t="s">
         <v>881</v>
       </c>
       <c r="C185">
         <v>1686</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="D185" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="E185" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>98</v>
       </c>
       <c r="B186" t="s">
         <v>882</v>
       </c>
       <c r="C186">
         <v>1686</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D186" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="E186" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>23</v>
       </c>
       <c r="B187" t="s">
         <v>883</v>
       </c>
       <c r="C187">
         <v>1688</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D187" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="E187" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>114</v>
       </c>
       <c r="B188" t="s">
         <v>884</v>
       </c>
       <c r="C188">
         <v>1688</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D188" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="E188" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>78</v>
       </c>
       <c r="B189" t="s">
         <v>885</v>
       </c>
       <c r="C189">
         <v>1689</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="D189" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="E189" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>23</v>
       </c>
       <c r="B190" t="s">
         <v>886</v>
       </c>
       <c r="C190">
         <v>1689</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D190" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="E190" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>115</v>
       </c>
       <c r="B191" t="s">
         <v>887</v>
       </c>
       <c r="C191">
         <v>1690</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D191" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="E191" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>116</v>
       </c>
       <c r="B192" t="s">
         <v>888</v>
       </c>
       <c r="C192">
         <v>1690</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="D192" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="E192" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>78</v>
       </c>
       <c r="B193" t="s">
         <v>889</v>
       </c>
       <c r="C193">
         <v>1690</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="D193" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="E193" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>117</v>
       </c>
       <c r="B194" t="s">
         <v>890</v>
       </c>
       <c r="C194">
         <v>1690</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D194" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="E194" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>118</v>
       </c>
       <c r="B195" t="s">
         <v>891</v>
       </c>
       <c r="C195">
         <v>1690</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D195" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="E195" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>119</v>
       </c>
       <c r="B196" t="s">
         <v>892</v>
       </c>
       <c r="C196">
         <v>1690</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="D196" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="E196" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>109</v>
       </c>
       <c r="B197" t="s">
         <v>893</v>
       </c>
       <c r="C197">
         <v>1691</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D197" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="E197" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>119</v>
       </c>
       <c r="B198" t="s">
         <v>894</v>
       </c>
       <c r="C198">
         <v>1691</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="D198" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="E198" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>119</v>
       </c>
       <c r="B199" t="s">
         <v>895</v>
       </c>
       <c r="C199">
         <v>1691</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="D199" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="E199" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>120</v>
       </c>
       <c r="B200" t="s">
         <v>896</v>
       </c>
       <c r="C200">
         <v>1692</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="D200" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="E200" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>112</v>
       </c>
       <c r="B201" t="s">
         <v>880</v>
       </c>
       <c r="C201">
         <v>1692</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D201" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="E201" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>23</v>
       </c>
       <c r="B202" t="s">
         <v>897</v>
       </c>
       <c r="C202">
         <v>1692</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="D202" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="E202" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>119</v>
       </c>
       <c r="B203" t="s">
         <v>898</v>
       </c>
       <c r="C203">
         <v>1692</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D203" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="E203" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>121</v>
       </c>
       <c r="B204" t="s">
         <v>899</v>
       </c>
       <c r="C204">
         <v>1693</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D204" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="E204" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>122</v>
       </c>
       <c r="B205" t="s">
         <v>900</v>
       </c>
       <c r="C205">
         <v>1693</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D205" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="E205" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>95</v>
       </c>
       <c r="B206" t="s">
         <v>901</v>
       </c>
       <c r="C206">
         <v>1693</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="D206" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="E206" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>123</v>
       </c>
       <c r="B207" t="s">
         <v>902</v>
       </c>
       <c r="C207">
         <v>1693</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="D207" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="E207" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>124</v>
       </c>
       <c r="B208" t="s">
         <v>903</v>
       </c>
       <c r="C208">
         <v>1695</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D208" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="E208" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>125</v>
       </c>
       <c r="B209" t="s">
         <v>904</v>
       </c>
       <c r="C209">
         <v>1695</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D209" s="1" t="s">
         <v>1913</v>
       </c>
       <c r="E209" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>126</v>
       </c>
       <c r="B210" t="s">
         <v>905</v>
       </c>
       <c r="C210">
         <v>1696</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="D210" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="E210" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>127</v>
       </c>
       <c r="B211" t="s">
         <v>906</v>
       </c>
       <c r="C211">
         <v>1696</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="D211" s="1" t="s">
         <v>1915</v>
       </c>
       <c r="E211" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>128</v>
       </c>
       <c r="B212" t="s">
         <v>907</v>
       </c>
       <c r="C212">
         <v>1696</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D212" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="E212" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>119</v>
       </c>
       <c r="B213" t="s">
         <v>908</v>
       </c>
       <c r="C213">
         <v>1696</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="D213" s="1" t="s">
         <v>1917</v>
       </c>
       <c r="E213" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>103</v>
       </c>
       <c r="B214" t="s">
         <v>909</v>
       </c>
       <c r="C214">
         <v>1697</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="D214" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="E214" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>99</v>
       </c>
       <c r="B215" t="s">
         <v>910</v>
       </c>
       <c r="C215">
         <v>1697</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="D215" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="E215" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>129</v>
       </c>
       <c r="B216" t="s">
         <v>911</v>
       </c>
       <c r="C216">
         <v>1697</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="D216" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="E216" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>130</v>
       </c>
       <c r="B217" t="s">
         <v>912</v>
       </c>
       <c r="C217">
         <v>1698</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D217" s="1" t="s">
         <v>1921</v>
       </c>
       <c r="E217" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>131</v>
       </c>
       <c r="B218" t="s">
         <v>913</v>
       </c>
       <c r="C218">
         <v>1698</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="D218" s="1" t="s">
         <v>1922</v>
       </c>
       <c r="E218" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>132</v>
       </c>
       <c r="B219" t="s">
         <v>914</v>
       </c>
       <c r="C219">
         <v>1698</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="D219" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="E219" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>133</v>
       </c>
       <c r="B220" t="s">
         <v>915</v>
       </c>
       <c r="C220">
         <v>1698</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D220" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="E220" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>134</v>
       </c>
       <c r="B221" t="s">
         <v>916</v>
       </c>
       <c r="C221">
         <v>1699</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D221" s="1" t="s">
         <v>1925</v>
       </c>
       <c r="E221" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>135</v>
       </c>
       <c r="B222" t="s">
         <v>917</v>
       </c>
       <c r="C222">
         <v>1699</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="D222" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="E222" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>136</v>
       </c>
       <c r="B223" t="s">
         <v>918</v>
       </c>
       <c r="C223">
         <v>1700</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="D223" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="E223" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>136</v>
       </c>
       <c r="B224" t="s">
         <v>919</v>
       </c>
       <c r="C224">
         <v>1700</v>
       </c>
-      <c r="D224" s="2" t="s">
+      <c r="D224" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="E224" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>137</v>
       </c>
       <c r="B225" t="s">
         <v>920</v>
       </c>
       <c r="C225">
         <v>1700</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D225" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="E225" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>81</v>
       </c>
       <c r="B226" t="s">
         <v>921</v>
       </c>
       <c r="C226">
         <v>1700</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D226" s="1" t="s">
         <v>1930</v>
       </c>
       <c r="E226" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>138</v>
       </c>
       <c r="B227" t="s">
         <v>922</v>
       </c>
       <c r="C227">
         <v>1700</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="D227" s="1" t="s">
         <v>1931</v>
       </c>
       <c r="E227" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>125</v>
       </c>
       <c r="B228" t="s">
         <v>923</v>
       </c>
       <c r="C228">
         <v>1700</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="D228" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="E228" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>98</v>
       </c>
       <c r="B229" t="s">
         <v>924</v>
       </c>
       <c r="C229">
         <v>1700</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D229" s="1" t="s">
         <v>1933</v>
       </c>
       <c r="E229" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>139</v>
       </c>
       <c r="B230" t="s">
         <v>925</v>
       </c>
       <c r="C230">
         <v>1700</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D230" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="E230" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>98</v>
       </c>
       <c r="B231" t="s">
         <v>924</v>
       </c>
       <c r="C231">
         <v>1701</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="D231" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="E231" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>95</v>
       </c>
       <c r="B232" t="s">
         <v>926</v>
       </c>
       <c r="C232">
         <v>1701</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="D232" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="E232" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>140</v>
       </c>
       <c r="B233" t="s">
         <v>927</v>
       </c>
       <c r="C233">
         <v>1702</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D233" s="1" t="s">
         <v>1937</v>
       </c>
       <c r="E233" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>98</v>
       </c>
       <c r="B234" t="s">
         <v>924</v>
       </c>
       <c r="C234">
         <v>1702</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="D234" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="E234" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>141</v>
       </c>
       <c r="B235" t="s">
         <v>928</v>
       </c>
       <c r="C235">
         <v>1702</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="D235" s="1" t="s">
         <v>1939</v>
       </c>
       <c r="E235" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>142</v>
       </c>
       <c r="B236" t="s">
         <v>929</v>
       </c>
       <c r="C236">
         <v>1703</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="E236" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>126</v>
       </c>
       <c r="B237" t="s">
         <v>930</v>
       </c>
       <c r="C237">
         <v>1703</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="E237" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>143</v>
       </c>
       <c r="B238" t="s">
         <v>931</v>
       </c>
       <c r="C238">
         <v>1703</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="D238" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="E238" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>144</v>
       </c>
       <c r="B239" t="s">
         <v>932</v>
       </c>
       <c r="C239">
         <v>1703</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="D239" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="E239" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>99</v>
       </c>
       <c r="B240" t="s">
         <v>933</v>
       </c>
       <c r="C240">
         <v>1703</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="D240" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="E240" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>145</v>
       </c>
       <c r="B241" t="s">
         <v>934</v>
       </c>
       <c r="C241">
         <v>1703</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="D241" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="E241" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>146</v>
       </c>
       <c r="B242" t="s">
         <v>935</v>
       </c>
       <c r="C242">
         <v>1704</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="D242" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="E242" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>127</v>
       </c>
       <c r="B243" t="s">
         <v>936</v>
       </c>
       <c r="C243">
         <v>1704</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="D243" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="E243" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>147</v>
       </c>
       <c r="B244" t="s">
         <v>937</v>
       </c>
       <c r="C244">
         <v>1704</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D244" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="E244" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>148</v>
       </c>
       <c r="B245" t="s">
         <v>938</v>
       </c>
       <c r="C245">
         <v>1705</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="D245" s="1" t="s">
         <v>1949</v>
       </c>
       <c r="E245" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>149</v>
       </c>
       <c r="B246" t="s">
         <v>939</v>
       </c>
       <c r="C246">
         <v>1705</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="D246" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="E246" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>149</v>
       </c>
       <c r="B247" t="s">
         <v>939</v>
       </c>
       <c r="C247">
         <v>1705</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="D247" s="1" t="s">
         <v>1951</v>
       </c>
       <c r="E247" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>150</v>
       </c>
       <c r="B248" t="s">
         <v>940</v>
       </c>
       <c r="C248">
         <v>1706</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D248" s="1" t="s">
         <v>1952</v>
       </c>
       <c r="E248" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>23</v>
       </c>
       <c r="B249" t="s">
         <v>941</v>
       </c>
       <c r="C249">
         <v>1706</v>
       </c>
-      <c r="D249" s="2" t="s">
+      <c r="D249" s="1" t="s">
         <v>1953</v>
       </c>
       <c r="E249" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>151</v>
       </c>
       <c r="B250" t="s">
         <v>942</v>
       </c>
       <c r="C250">
         <v>1706</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D250" s="1" t="s">
         <v>1954</v>
       </c>
       <c r="E250" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>152</v>
       </c>
       <c r="B251" t="s">
         <v>943</v>
       </c>
       <c r="C251">
         <v>1706</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="D251" s="1" t="s">
         <v>1955</v>
       </c>
       <c r="E251" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>152</v>
       </c>
       <c r="B252" t="s">
         <v>944</v>
       </c>
       <c r="C252">
         <v>1707</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="1" t="s">
         <v>1956</v>
       </c>
       <c r="E252" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>153</v>
       </c>
       <c r="B253" t="s">
         <v>945</v>
       </c>
       <c r="C253">
         <v>1708</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="D253" s="1" t="s">
         <v>1957</v>
       </c>
       <c r="E253" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>154</v>
       </c>
       <c r="B254" t="s">
         <v>946</v>
       </c>
       <c r="C254">
         <v>1708</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D254" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="E254" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>152</v>
       </c>
       <c r="B255" t="s">
         <v>947</v>
       </c>
       <c r="C255">
         <v>1708</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D255" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="E255" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>155</v>
       </c>
       <c r="B256" t="s">
         <v>948</v>
       </c>
       <c r="C256">
         <v>1708</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D256" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="E256" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>99</v>
       </c>
       <c r="B257" t="s">
         <v>949</v>
       </c>
       <c r="C257">
         <v>1709</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="D257" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="E257" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>156</v>
       </c>
       <c r="B258" t="s">
         <v>950</v>
       </c>
       <c r="C258">
         <v>1709</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="D258" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="E258" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>99</v>
       </c>
       <c r="B259" t="s">
         <v>949</v>
       </c>
       <c r="C259">
         <v>1710</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D259" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="E259" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>157</v>
       </c>
       <c r="B260" t="s">
         <v>951</v>
       </c>
       <c r="C260">
         <v>1710</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D260" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="E260" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>157</v>
       </c>
       <c r="B261" t="s">
         <v>951</v>
       </c>
       <c r="C261">
         <v>1710</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="D261" s="1" t="s">
         <v>1965</v>
       </c>
       <c r="E261" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>157</v>
       </c>
       <c r="B262" t="s">
         <v>951</v>
       </c>
       <c r="C262">
         <v>1710</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="D262" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="E262" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>157</v>
       </c>
       <c r="B263" t="s">
         <v>952</v>
       </c>
       <c r="C263">
         <v>1710</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D263" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="E263" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>158</v>
       </c>
       <c r="B264" t="s">
         <v>953</v>
       </c>
       <c r="C264">
         <v>1711</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D264" s="1" t="s">
         <v>1968</v>
       </c>
       <c r="E264" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>159</v>
       </c>
       <c r="B265" t="s">
         <v>954</v>
       </c>
       <c r="C265">
         <v>1712</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="D265" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="E265" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>160</v>
       </c>
       <c r="B266" t="s">
         <v>955</v>
       </c>
       <c r="C266">
         <v>1712</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="D266" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="E266" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>161</v>
       </c>
       <c r="B267" t="s">
         <v>956</v>
       </c>
       <c r="C267">
         <v>1712</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D267" s="1" t="s">
         <v>1971</v>
       </c>
       <c r="E267" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>162</v>
       </c>
       <c r="B268" t="s">
         <v>957</v>
       </c>
       <c r="C268">
         <v>1714</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="D268" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="E268" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>163</v>
       </c>
       <c r="B269" t="s">
         <v>958</v>
       </c>
       <c r="C269">
         <v>1715</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="D269" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="E269" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>164</v>
       </c>
       <c r="B270" t="s">
         <v>959</v>
       </c>
       <c r="C270">
         <v>1715</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="D270" s="1" t="s">
         <v>1974</v>
       </c>
       <c r="E270" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>165</v>
       </c>
       <c r="B271" t="s">
         <v>960</v>
       </c>
       <c r="C271">
         <v>1715</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="D271" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="E271" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>166</v>
       </c>
       <c r="B272" t="s">
         <v>961</v>
       </c>
       <c r="C272">
         <v>1715</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D272" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="E272" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>98</v>
       </c>
       <c r="B273" t="s">
         <v>924</v>
       </c>
       <c r="C273">
         <v>1715</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="D273" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="E273" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>167</v>
       </c>
       <c r="B274" t="s">
         <v>962</v>
       </c>
       <c r="C274">
         <v>1715</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="D274" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="E274" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>168</v>
       </c>
       <c r="B275" t="s">
         <v>963</v>
       </c>
       <c r="C275">
         <v>1716</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D275" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="E275" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>169</v>
       </c>
       <c r="B276" t="s">
         <v>964</v>
       </c>
       <c r="C276">
         <v>1716</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="D276" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="E276" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>170</v>
       </c>
       <c r="B277" t="s">
         <v>965</v>
       </c>
       <c r="C277">
         <v>1716</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="D277" s="1" t="s">
         <v>1981</v>
       </c>
       <c r="E277" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>165</v>
       </c>
       <c r="B278" t="s">
         <v>966</v>
       </c>
       <c r="C278">
         <v>1717</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="D278" s="1" t="s">
         <v>1982</v>
       </c>
       <c r="E278" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>165</v>
       </c>
       <c r="B279" t="s">
         <v>967</v>
       </c>
       <c r="C279">
         <v>1717</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="D279" s="1" t="s">
         <v>1983</v>
       </c>
       <c r="E279" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>171</v>
       </c>
       <c r="B280" t="s">
         <v>968</v>
       </c>
       <c r="C280">
         <v>1717</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="D280" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="E280" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>172</v>
       </c>
       <c r="B281" t="s">
         <v>969</v>
       </c>
       <c r="C281">
         <v>1717</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="D281" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="E281" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>173</v>
       </c>
       <c r="B282" t="s">
         <v>970</v>
       </c>
       <c r="C282">
         <v>1718</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="D282" s="1" t="s">
         <v>1986</v>
       </c>
       <c r="E282" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>174</v>
       </c>
       <c r="B283" t="s">
         <v>971</v>
       </c>
       <c r="C283">
         <v>1719</v>
       </c>
-      <c r="D283" s="2" t="s">
+      <c r="D283" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="E283" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>175</v>
       </c>
       <c r="B284" t="s">
         <v>972</v>
       </c>
       <c r="C284">
         <v>1719</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="D284" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="E284" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>165</v>
       </c>
       <c r="B285" t="s">
         <v>973</v>
       </c>
       <c r="C285">
         <v>1719</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="D285" s="1" t="s">
         <v>1989</v>
       </c>
       <c r="E285" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>176</v>
       </c>
       <c r="B286" t="s">
         <v>974</v>
       </c>
       <c r="C286">
         <v>1719</v>
       </c>
-      <c r="D286" s="2" t="s">
+      <c r="D286" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="E286" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>177</v>
       </c>
       <c r="B287" t="s">
         <v>975</v>
       </c>
       <c r="C287">
         <v>1721</v>
       </c>
-      <c r="D287" s="2" t="s">
+      <c r="D287" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="E287" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>178</v>
       </c>
       <c r="B288" t="s">
         <v>976</v>
       </c>
       <c r="C288">
         <v>1721</v>
       </c>
-      <c r="D288" s="2" t="s">
+      <c r="D288" s="1" t="s">
         <v>1992</v>
       </c>
       <c r="E288" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>179</v>
       </c>
       <c r="B289" t="s">
         <v>977</v>
       </c>
       <c r="C289">
         <v>1721</v>
       </c>
-      <c r="D289" s="2" t="s">
+      <c r="D289" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="E289" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>157</v>
       </c>
       <c r="B290" t="s">
         <v>978</v>
       </c>
       <c r="C290">
         <v>1721</v>
       </c>
-      <c r="D290" s="2" t="s">
+      <c r="D290" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="E290" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>23</v>
       </c>
       <c r="B291" t="s">
         <v>979</v>
       </c>
       <c r="C291">
         <v>1722</v>
       </c>
-      <c r="D291" s="2" t="s">
+      <c r="D291" s="1" t="s">
         <v>1995</v>
       </c>
       <c r="E291" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>180</v>
       </c>
       <c r="B292" t="s">
         <v>980</v>
       </c>
       <c r="C292">
         <v>1723</v>
       </c>
-      <c r="D292" s="2" t="s">
+      <c r="D292" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="E292" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>157</v>
       </c>
       <c r="B293" t="s">
         <v>981</v>
       </c>
       <c r="C293">
         <v>1723</v>
       </c>
-      <c r="D293" s="2" t="s">
+      <c r="D293" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="E293" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>181</v>
       </c>
       <c r="B294" t="s">
         <v>982</v>
       </c>
       <c r="C294">
         <v>1724</v>
       </c>
-      <c r="D294" s="2" t="s">
+      <c r="D294" s="1" t="s">
         <v>1998</v>
       </c>
       <c r="E294" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>175</v>
       </c>
       <c r="B295" t="s">
         <v>972</v>
       </c>
       <c r="C295">
         <v>1724</v>
       </c>
-      <c r="D295" s="2" t="s">
+      <c r="D295" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="E295" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>182</v>
       </c>
       <c r="B296" t="s">
         <v>983</v>
       </c>
       <c r="C296">
         <v>1724</v>
       </c>
-      <c r="D296" s="2" t="s">
+      <c r="D296" s="1" t="s">
         <v>2000</v>
       </c>
       <c r="E296" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>165</v>
       </c>
       <c r="B297" t="s">
         <v>984</v>
       </c>
       <c r="C297">
         <v>1724</v>
       </c>
-      <c r="D297" s="2" t="s">
+      <c r="D297" s="1" t="s">
         <v>2001</v>
       </c>
       <c r="E297" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>183</v>
       </c>
       <c r="B298" t="s">
         <v>985</v>
       </c>
       <c r="C298">
         <v>1725</v>
       </c>
-      <c r="D298" s="2" t="s">
+      <c r="D298" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="E298" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>184</v>
       </c>
       <c r="B299" t="s">
         <v>986</v>
       </c>
       <c r="C299">
         <v>1726</v>
       </c>
-      <c r="D299" s="2" t="s">
+      <c r="D299" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="E299" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>185</v>
       </c>
       <c r="B300" t="s">
         <v>987</v>
       </c>
       <c r="C300">
         <v>1727</v>
       </c>
-      <c r="D300" s="2" t="s">
+      <c r="D300" s="1" t="s">
         <v>2004</v>
       </c>
       <c r="E300" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>150</v>
       </c>
       <c r="B301" t="s">
         <v>988</v>
       </c>
       <c r="C301">
         <v>1727</v>
       </c>
-      <c r="D301" s="2" t="s">
+      <c r="D301" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="E301" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>186</v>
       </c>
       <c r="B302" t="s">
         <v>989</v>
       </c>
       <c r="C302">
         <v>1727</v>
       </c>
-      <c r="D302" s="2" t="s">
+      <c r="D302" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="E302" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>173</v>
       </c>
       <c r="B303" t="s">
         <v>990</v>
       </c>
       <c r="C303">
         <v>1728</v>
       </c>
-      <c r="D303" s="2" t="s">
+      <c r="D303" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="E303" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>187</v>
       </c>
       <c r="B304" t="s">
         <v>991</v>
       </c>
       <c r="C304">
         <v>1729</v>
       </c>
-      <c r="D304" s="2" t="s">
+      <c r="D304" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="E304" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>188</v>
       </c>
       <c r="B305" t="s">
         <v>992</v>
       </c>
       <c r="C305">
         <v>1729</v>
       </c>
-      <c r="D305" s="2" t="s">
+      <c r="D305" s="1" t="s">
         <v>2009</v>
       </c>
       <c r="E305" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>188</v>
       </c>
       <c r="B306" t="s">
         <v>993</v>
       </c>
       <c r="C306">
         <v>1729</v>
       </c>
-      <c r="D306" s="2" t="s">
+      <c r="D306" s="1" t="s">
         <v>2010</v>
       </c>
       <c r="E306" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>173</v>
       </c>
       <c r="B307" t="s">
         <v>994</v>
       </c>
       <c r="C307">
         <v>1729</v>
       </c>
-      <c r="D307" s="2" t="s">
+      <c r="D307" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="E307" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>185</v>
       </c>
       <c r="B308" t="s">
         <v>995</v>
       </c>
       <c r="C308">
         <v>1730</v>
       </c>
-      <c r="D308" s="2" t="s">
+      <c r="D308" s="1" t="s">
         <v>2012</v>
       </c>
       <c r="E308" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>189</v>
       </c>
       <c r="B309" t="s">
         <v>996</v>
       </c>
       <c r="C309">
         <v>1730</v>
       </c>
-      <c r="D309" s="2" t="s">
+      <c r="D309" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="E309" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>190</v>
       </c>
       <c r="B310" t="s">
         <v>997</v>
       </c>
       <c r="C310">
         <v>1731</v>
       </c>
-      <c r="D310" s="2" t="s">
+      <c r="D310" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="E310" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>191</v>
       </c>
       <c r="B311" t="s">
         <v>998</v>
       </c>
       <c r="C311">
         <v>1731</v>
       </c>
-      <c r="D311" s="2" t="s">
+      <c r="D311" s="1" t="s">
         <v>2015</v>
       </c>
       <c r="E311" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>192</v>
       </c>
       <c r="B312" t="s">
         <v>999</v>
       </c>
       <c r="C312">
         <v>1731</v>
       </c>
-      <c r="D312" s="2" t="s">
+      <c r="D312" s="1" t="s">
         <v>2016</v>
       </c>
       <c r="E312" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>23</v>
       </c>
       <c r="B313" t="s">
         <v>1000</v>
       </c>
       <c r="C313">
         <v>1731</v>
       </c>
-      <c r="D313" s="2" t="s">
+      <c r="D313" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="E313" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>23</v>
       </c>
       <c r="B314" t="s">
         <v>1001</v>
       </c>
       <c r="C314">
         <v>1732</v>
       </c>
-      <c r="D314" s="2" t="s">
+      <c r="D314" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="E314" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>193</v>
       </c>
       <c r="B315" t="s">
         <v>1002</v>
       </c>
       <c r="C315">
         <v>1733</v>
       </c>
-      <c r="D315" s="2" t="s">
+      <c r="D315" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="E315" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>194</v>
       </c>
       <c r="B316" t="s">
         <v>1003</v>
       </c>
       <c r="C316">
         <v>1734</v>
       </c>
-      <c r="D316" s="2" t="s">
+      <c r="D316" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="E316" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>195</v>
       </c>
       <c r="B317" t="s">
         <v>1004</v>
       </c>
       <c r="C317">
         <v>1734</v>
       </c>
-      <c r="D317" s="2" t="s">
+      <c r="D317" s="1" t="s">
         <v>2021</v>
       </c>
       <c r="E317" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>23</v>
       </c>
       <c r="B318" t="s">
         <v>1005</v>
       </c>
       <c r="C318">
         <v>1734</v>
       </c>
-      <c r="D318" s="2" t="s">
+      <c r="D318" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="E318" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>185</v>
       </c>
       <c r="B319" t="s">
         <v>1006</v>
       </c>
       <c r="C319">
         <v>1735</v>
       </c>
-      <c r="D319" s="2" t="s">
+      <c r="D319" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="E319" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>196</v>
       </c>
       <c r="B320" t="s">
         <v>1007</v>
       </c>
       <c r="C320">
         <v>1735</v>
       </c>
-      <c r="D320" s="2" t="s">
+      <c r="D320" s="1" t="s">
         <v>2024</v>
       </c>
       <c r="E320" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>185</v>
       </c>
       <c r="B321" t="s">
         <v>987</v>
       </c>
       <c r="C321">
         <v>1736</v>
       </c>
-      <c r="D321" s="2" t="s">
+      <c r="D321" s="1" t="s">
         <v>2025</v>
       </c>
       <c r="E321" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>197</v>
       </c>
       <c r="B322" t="s">
         <v>1008</v>
       </c>
       <c r="C322">
         <v>1736</v>
       </c>
-      <c r="D322" s="2" t="s">
+      <c r="D322" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="E322" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>198</v>
       </c>
       <c r="B323" t="s">
         <v>1009</v>
       </c>
       <c r="C323">
         <v>1736</v>
       </c>
-      <c r="D323" s="2" t="s">
+      <c r="D323" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="E323" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>199</v>
       </c>
       <c r="B324" t="s">
         <v>1010</v>
       </c>
       <c r="C324">
         <v>1736</v>
       </c>
-      <c r="D324" s="2" t="s">
+      <c r="D324" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="E324" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>23</v>
       </c>
       <c r="B325" t="s">
         <v>1011</v>
       </c>
       <c r="C325">
         <v>1736</v>
       </c>
-      <c r="D325" s="2" t="s">
+      <c r="D325" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="E325" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>23</v>
       </c>
       <c r="B326" t="s">
         <v>1012</v>
       </c>
       <c r="C326">
         <v>1736</v>
       </c>
-      <c r="D326" s="2" t="s">
+      <c r="D326" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="E326" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>200</v>
       </c>
       <c r="B327" t="s">
         <v>1013</v>
       </c>
       <c r="C327">
         <v>1737</v>
       </c>
-      <c r="D327" s="2" t="s">
+      <c r="D327" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="E327" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>201</v>
       </c>
       <c r="B328" t="s">
         <v>1014</v>
       </c>
       <c r="C328">
         <v>1737</v>
       </c>
-      <c r="D328" s="2" t="s">
+      <c r="D328" s="1" t="s">
         <v>2032</v>
       </c>
       <c r="E328" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>202</v>
       </c>
       <c r="B329" t="s">
         <v>1015</v>
       </c>
       <c r="C329">
         <v>1737</v>
       </c>
-      <c r="D329" s="2" t="s">
+      <c r="D329" s="1" t="s">
         <v>2033</v>
       </c>
       <c r="E329" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>203</v>
       </c>
       <c r="B330" t="s">
         <v>1016</v>
       </c>
       <c r="C330">
         <v>1738</v>
       </c>
-      <c r="D330" s="2" t="s">
+      <c r="D330" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="E330" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>204</v>
       </c>
       <c r="B331" t="s">
         <v>1017</v>
       </c>
       <c r="C331">
         <v>1738</v>
       </c>
-      <c r="D331" s="2" t="s">
+      <c r="D331" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="E331" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>205</v>
       </c>
       <c r="B332" t="s">
         <v>1018</v>
       </c>
       <c r="C332">
         <v>1739</v>
       </c>
-      <c r="D332" s="2" t="s">
+      <c r="D332" s="1" t="s">
         <v>2036</v>
       </c>
       <c r="E332" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>206</v>
       </c>
       <c r="B333" t="s">
         <v>1019</v>
       </c>
       <c r="C333">
         <v>1739</v>
       </c>
-      <c r="D333" s="2" t="s">
+      <c r="D333" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="E333" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>23</v>
       </c>
       <c r="B334" t="s">
         <v>1020</v>
       </c>
       <c r="C334">
         <v>1739</v>
       </c>
-      <c r="D334" s="2" t="s">
+      <c r="D334" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="E334" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>201</v>
       </c>
       <c r="B335" t="s">
         <v>1021</v>
       </c>
       <c r="C335">
         <v>1739</v>
       </c>
-      <c r="D335" s="2" t="s">
+      <c r="D335" s="1" t="s">
         <v>2039</v>
       </c>
       <c r="E335" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>185</v>
       </c>
       <c r="B336" t="s">
         <v>1006</v>
       </c>
       <c r="C336">
         <v>1740</v>
       </c>
-      <c r="D336" s="2" t="s">
+      <c r="D336" s="1" t="s">
         <v>2040</v>
       </c>
       <c r="E336" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>204</v>
       </c>
       <c r="B337" t="s">
         <v>1017</v>
       </c>
       <c r="C337">
         <v>1740</v>
       </c>
-      <c r="D337" s="2" t="s">
+      <c r="D337" s="1" t="s">
         <v>2041</v>
       </c>
       <c r="E337" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>207</v>
       </c>
       <c r="B338" t="s">
         <v>1022</v>
       </c>
       <c r="C338">
         <v>1740</v>
       </c>
-      <c r="D338" s="2" t="s">
+      <c r="D338" s="1" t="s">
         <v>2042</v>
       </c>
       <c r="E338" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>207</v>
       </c>
       <c r="B339" t="s">
         <v>1023</v>
       </c>
       <c r="C339">
         <v>1740</v>
       </c>
-      <c r="D339" s="2" t="s">
+      <c r="D339" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="E339" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>208</v>
       </c>
       <c r="B340" t="s">
         <v>1024</v>
       </c>
       <c r="C340">
         <v>1740</v>
       </c>
-      <c r="D340" s="2" t="s">
+      <c r="D340" s="1" t="s">
         <v>2044</v>
       </c>
       <c r="E340" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>201</v>
       </c>
       <c r="B341" t="s">
         <v>1025</v>
       </c>
       <c r="C341">
         <v>1740</v>
       </c>
-      <c r="D341" s="2" t="s">
+      <c r="D341" s="1" t="s">
         <v>2045</v>
       </c>
       <c r="E341" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>209</v>
       </c>
       <c r="B342" t="s">
         <v>1026</v>
       </c>
       <c r="C342">
         <v>1741</v>
       </c>
-      <c r="D342" s="2" t="s">
+      <c r="D342" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="E342" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>209</v>
       </c>
       <c r="B343" t="s">
         <v>1026</v>
       </c>
       <c r="C343">
         <v>1741</v>
       </c>
-      <c r="D343" s="2" t="s">
+      <c r="D343" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="E343" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>207</v>
       </c>
       <c r="B344" t="s">
         <v>1022</v>
       </c>
       <c r="C344">
         <v>1741</v>
       </c>
-      <c r="D344" s="2" t="s">
+      <c r="D344" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="E344" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>210</v>
       </c>
       <c r="B345" t="s">
         <v>1027</v>
       </c>
       <c r="C345">
         <v>1741</v>
       </c>
-      <c r="D345" s="2" t="s">
+      <c r="D345" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="E345" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>211</v>
       </c>
       <c r="B346" t="s">
         <v>1028</v>
       </c>
       <c r="C346">
         <v>1742</v>
       </c>
-      <c r="D346" s="2" t="s">
+      <c r="D346" s="1" t="s">
         <v>2050</v>
       </c>
       <c r="E346" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>209</v>
       </c>
       <c r="B347" t="s">
         <v>1029</v>
       </c>
       <c r="C347">
         <v>1742</v>
       </c>
-      <c r="D347" s="2" t="s">
+      <c r="D347" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="E347" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>209</v>
       </c>
       <c r="B348" t="s">
         <v>1029</v>
       </c>
       <c r="C348">
         <v>1742</v>
       </c>
-      <c r="D348" s="2" t="s">
+      <c r="D348" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="E348" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>209</v>
       </c>
       <c r="B349" t="s">
         <v>1029</v>
       </c>
       <c r="C349">
         <v>1742</v>
       </c>
-      <c r="D349" s="2" t="s">
+      <c r="D349" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="E349" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>209</v>
       </c>
       <c r="B350" t="s">
         <v>1029</v>
       </c>
       <c r="C350">
         <v>1742</v>
       </c>
-      <c r="D350" s="2" t="s">
+      <c r="D350" s="1" t="s">
         <v>2054</v>
       </c>
       <c r="E350" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>212</v>
       </c>
       <c r="B351" t="s">
         <v>1030</v>
       </c>
       <c r="C351">
         <v>1742</v>
       </c>
-      <c r="D351" s="2" t="s">
+      <c r="D351" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="E351" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>213</v>
       </c>
       <c r="B352" t="s">
         <v>1031</v>
       </c>
       <c r="C352">
         <v>1742</v>
       </c>
-      <c r="D352" s="2" t="s">
+      <c r="D352" s="1" t="s">
         <v>2056</v>
       </c>
       <c r="E352" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>214</v>
       </c>
       <c r="B353" t="s">
         <v>1032</v>
       </c>
       <c r="C353">
         <v>1742</v>
       </c>
-      <c r="D353" s="2" t="s">
+      <c r="D353" s="1" t="s">
         <v>2057</v>
       </c>
       <c r="E353" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>215</v>
       </c>
       <c r="B354" t="s">
         <v>1033</v>
       </c>
       <c r="C354">
         <v>1742</v>
       </c>
-      <c r="D354" s="2" t="s">
+      <c r="D354" s="1" t="s">
         <v>2058</v>
       </c>
       <c r="E354" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>209</v>
       </c>
       <c r="B355" t="s">
         <v>1029</v>
       </c>
       <c r="C355">
         <v>1743</v>
       </c>
-      <c r="D355" s="2" t="s">
+      <c r="D355" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="E355" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>209</v>
       </c>
       <c r="B356" t="s">
         <v>1029</v>
       </c>
       <c r="C356">
         <v>1743</v>
       </c>
-      <c r="D356" s="2" t="s">
+      <c r="D356" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="E356" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>209</v>
       </c>
       <c r="B357" t="s">
         <v>1029</v>
       </c>
       <c r="C357">
         <v>1743</v>
       </c>
-      <c r="D357" s="2" t="s">
+      <c r="D357" s="1" t="s">
         <v>2061</v>
       </c>
       <c r="E357" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>209</v>
       </c>
       <c r="B358" t="s">
         <v>1029</v>
       </c>
       <c r="C358">
         <v>1743</v>
       </c>
-      <c r="D358" s="2" t="s">
+      <c r="D358" s="1" t="s">
         <v>2062</v>
       </c>
       <c r="E358" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>209</v>
       </c>
       <c r="B359" t="s">
         <v>1029</v>
       </c>
       <c r="C359">
         <v>1743</v>
       </c>
-      <c r="D359" s="2" t="s">
+      <c r="D359" s="1" t="s">
         <v>2063</v>
       </c>
       <c r="E359" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>185</v>
       </c>
       <c r="B360" t="s">
         <v>1034</v>
       </c>
       <c r="C360">
         <v>1743</v>
       </c>
-      <c r="D360" s="2" t="s">
+      <c r="D360" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="E360" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>216</v>
       </c>
       <c r="B361" t="s">
         <v>1035</v>
       </c>
       <c r="C361">
         <v>1743</v>
       </c>
-      <c r="D361" s="2" t="s">
+      <c r="D361" s="1" t="s">
         <v>2065</v>
       </c>
       <c r="E361" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>217</v>
       </c>
       <c r="B362" t="s">
         <v>1036</v>
       </c>
       <c r="C362">
         <v>1743</v>
       </c>
-      <c r="D362" s="2" t="s">
+      <c r="D362" s="1" t="s">
         <v>2066</v>
       </c>
       <c r="E362" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>201</v>
       </c>
       <c r="B363" t="s">
         <v>1037</v>
       </c>
       <c r="C363">
         <v>1743</v>
       </c>
-      <c r="D363" s="2" t="s">
+      <c r="D363" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="E363" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>209</v>
       </c>
       <c r="B364" t="s">
         <v>1029</v>
       </c>
       <c r="C364">
         <v>1744</v>
       </c>
-      <c r="D364" s="2" t="s">
+      <c r="D364" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="E364" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>218</v>
       </c>
       <c r="B365" t="s">
         <v>1038</v>
       </c>
       <c r="C365">
         <v>1744</v>
       </c>
-      <c r="D365" s="2" t="s">
+      <c r="D365" s="1" t="s">
         <v>2069</v>
       </c>
       <c r="E365" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>219</v>
       </c>
       <c r="B366" t="s">
         <v>1039</v>
       </c>
       <c r="C366">
         <v>1744</v>
       </c>
-      <c r="D366" s="2" t="s">
+      <c r="D366" s="1" t="s">
         <v>2070</v>
       </c>
       <c r="E366" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>220</v>
       </c>
       <c r="B367" t="s">
         <v>1040</v>
       </c>
       <c r="C367">
         <v>1744</v>
       </c>
-      <c r="D367" s="2" t="s">
+      <c r="D367" s="1" t="s">
         <v>2071</v>
       </c>
       <c r="E367" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>212</v>
       </c>
       <c r="B368" t="s">
         <v>1030</v>
       </c>
       <c r="C368">
         <v>1744</v>
       </c>
-      <c r="D368" s="2" t="s">
+      <c r="D368" s="1" t="s">
         <v>2072</v>
       </c>
       <c r="E368" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>221</v>
       </c>
       <c r="B369" t="s">
         <v>1041</v>
       </c>
       <c r="C369">
         <v>1744</v>
       </c>
-      <c r="D369" s="2" t="s">
+      <c r="D369" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="E369" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>222</v>
       </c>
       <c r="B370" t="s">
         <v>1042</v>
       </c>
       <c r="C370">
         <v>1745</v>
       </c>
-      <c r="D370" s="2" t="s">
+      <c r="D370" s="1" t="s">
         <v>2074</v>
       </c>
       <c r="E370" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>207</v>
       </c>
       <c r="B371" t="s">
         <v>1022</v>
       </c>
       <c r="C371">
         <v>1745</v>
       </c>
-      <c r="D371" s="2" t="s">
+      <c r="D371" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="E371" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>220</v>
       </c>
       <c r="B372" t="s">
         <v>1040</v>
       </c>
       <c r="C372">
         <v>1745</v>
       </c>
-      <c r="D372" s="2" t="s">
+      <c r="D372" s="1" t="s">
         <v>2076</v>
       </c>
       <c r="E372" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>210</v>
       </c>
       <c r="B373" t="s">
         <v>1027</v>
       </c>
       <c r="C373">
         <v>1745</v>
       </c>
-      <c r="D373" s="2" t="s">
+      <c r="D373" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="E373" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>223</v>
       </c>
       <c r="B374" t="s">
         <v>1043</v>
       </c>
       <c r="C374">
         <v>1745</v>
       </c>
-      <c r="D374" s="2" t="s">
+      <c r="D374" s="1" t="s">
         <v>2078</v>
       </c>
       <c r="E374" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>224</v>
       </c>
       <c r="B375" t="s">
         <v>1044</v>
       </c>
       <c r="C375">
         <v>1745</v>
       </c>
-      <c r="D375" s="2" t="s">
+      <c r="D375" s="1" t="s">
         <v>2079</v>
       </c>
       <c r="E375" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>205</v>
       </c>
       <c r="B376" t="s">
         <v>1045</v>
       </c>
       <c r="C376">
         <v>1746</v>
       </c>
-      <c r="D376" s="2" t="s">
+      <c r="D376" s="1" t="s">
         <v>2080</v>
       </c>
       <c r="E376" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>185</v>
       </c>
       <c r="B377" t="s">
         <v>987</v>
       </c>
       <c r="C377">
         <v>1746</v>
       </c>
-      <c r="D377" s="2" t="s">
+      <c r="D377" s="1" t="s">
         <v>2081</v>
       </c>
       <c r="E377" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>225</v>
       </c>
       <c r="B378" t="s">
         <v>1046</v>
       </c>
       <c r="C378">
         <v>1746</v>
       </c>
-      <c r="D378" s="2" t="s">
+      <c r="D378" s="1" t="s">
         <v>2082</v>
       </c>
       <c r="E378" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>226</v>
       </c>
       <c r="B379" t="s">
         <v>1047</v>
       </c>
       <c r="C379">
         <v>1746</v>
       </c>
-      <c r="D379" s="2" t="s">
+      <c r="D379" s="1" t="s">
         <v>2083</v>
       </c>
       <c r="E379" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>226</v>
       </c>
       <c r="B380" t="s">
         <v>1047</v>
       </c>
       <c r="C380">
         <v>1746</v>
       </c>
-      <c r="D380" s="2" t="s">
+      <c r="D380" s="1" t="s">
         <v>2084</v>
       </c>
       <c r="E380" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>227</v>
       </c>
       <c r="B381" t="s">
         <v>1048</v>
       </c>
       <c r="C381">
         <v>1746</v>
       </c>
-      <c r="D381" s="2" t="s">
+      <c r="D381" s="1" t="s">
         <v>2085</v>
       </c>
       <c r="E381" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>228</v>
       </c>
       <c r="B382" t="s">
         <v>1049</v>
       </c>
       <c r="C382">
         <v>1746</v>
       </c>
-      <c r="D382" s="2" t="s">
+      <c r="D382" s="1" t="s">
         <v>2086</v>
       </c>
       <c r="E382" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>205</v>
       </c>
       <c r="B383" t="s">
         <v>1050</v>
       </c>
       <c r="C383">
         <v>1747</v>
       </c>
-      <c r="D383" s="2" t="s">
+      <c r="D383" s="1" t="s">
         <v>2087</v>
       </c>
       <c r="E383" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>229</v>
       </c>
       <c r="B384" t="s">
         <v>1051</v>
       </c>
       <c r="C384">
         <v>1747</v>
       </c>
-      <c r="D384" s="2" t="s">
+      <c r="D384" s="1" t="s">
         <v>2088</v>
       </c>
       <c r="E384" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>229</v>
       </c>
       <c r="B385" t="s">
         <v>1051</v>
       </c>
       <c r="C385">
         <v>1747</v>
       </c>
-      <c r="D385" s="2" t="s">
+      <c r="D385" s="1" t="s">
         <v>2089</v>
       </c>
       <c r="E385" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>229</v>
       </c>
       <c r="B386" t="s">
         <v>1051</v>
       </c>
       <c r="C386">
         <v>1747</v>
       </c>
-      <c r="D386" s="2" t="s">
+      <c r="D386" s="1" t="s">
         <v>2090</v>
       </c>
       <c r="E386" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>229</v>
       </c>
       <c r="B387" t="s">
         <v>1051</v>
       </c>
       <c r="C387">
         <v>1747</v>
       </c>
-      <c r="D387" s="2" t="s">
+      <c r="D387" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="E387" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>230</v>
       </c>
       <c r="B388" t="s">
         <v>1052</v>
       </c>
       <c r="C388">
         <v>1747</v>
       </c>
-      <c r="D388" s="2" t="s">
+      <c r="D388" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="E388" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>231</v>
       </c>
       <c r="B389" t="s">
         <v>1053</v>
       </c>
       <c r="C389">
         <v>1747</v>
       </c>
-      <c r="D389" s="2" t="s">
+      <c r="D389" s="1" t="s">
         <v>2093</v>
       </c>
       <c r="E389" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>199</v>
       </c>
       <c r="B390" t="s">
         <v>1054</v>
       </c>
       <c r="C390">
         <v>1747</v>
       </c>
-      <c r="D390" s="2" t="s">
+      <c r="D390" s="1" t="s">
         <v>2094</v>
       </c>
       <c r="E390" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>205</v>
       </c>
       <c r="B391" t="s">
         <v>1055</v>
       </c>
       <c r="C391">
         <v>1748</v>
       </c>
-      <c r="D391" s="2" t="s">
+      <c r="D391" s="1" t="s">
         <v>2095</v>
       </c>
       <c r="E391" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>205</v>
       </c>
       <c r="B392" t="s">
         <v>1056</v>
       </c>
       <c r="C392">
         <v>1748</v>
       </c>
-      <c r="D392" s="2" t="s">
+      <c r="D392" s="1" t="s">
         <v>2096</v>
       </c>
       <c r="E392" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>185</v>
       </c>
       <c r="B393" t="s">
         <v>1057</v>
       </c>
       <c r="C393">
         <v>1748</v>
       </c>
-      <c r="D393" s="2" t="s">
+      <c r="D393" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="E393" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>230</v>
       </c>
       <c r="B394" t="s">
         <v>1058</v>
       </c>
       <c r="C394">
         <v>1748</v>
       </c>
-      <c r="D394" s="2" t="s">
+      <c r="D394" s="1" t="s">
         <v>2098</v>
       </c>
       <c r="E394" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>232</v>
       </c>
       <c r="B395" t="s">
         <v>1059</v>
       </c>
       <c r="C395">
         <v>1748</v>
       </c>
-      <c r="D395" s="2" t="s">
+      <c r="D395" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="E395" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>232</v>
       </c>
       <c r="B396" t="s">
         <v>1059</v>
       </c>
       <c r="C396">
         <v>1748</v>
       </c>
-      <c r="D396" s="2" t="s">
+      <c r="D396" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="E396" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>233</v>
       </c>
       <c r="B397" t="s">
         <v>1060</v>
       </c>
       <c r="C397">
         <v>1749</v>
       </c>
-      <c r="D397" s="2" t="s">
+      <c r="D397" s="1" t="s">
         <v>2101</v>
       </c>
       <c r="E397" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>234</v>
       </c>
       <c r="B398" t="s">
         <v>1061</v>
       </c>
       <c r="C398">
         <v>1749</v>
       </c>
-      <c r="D398" s="2" t="s">
+      <c r="D398" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="E398" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>235</v>
       </c>
       <c r="B399" t="s">
         <v>1062</v>
       </c>
       <c r="C399">
         <v>1749</v>
       </c>
-      <c r="D399" s="2" t="s">
+      <c r="D399" s="1" t="s">
         <v>2103</v>
       </c>
       <c r="E399" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>232</v>
       </c>
       <c r="B400" t="s">
         <v>1059</v>
       </c>
       <c r="C400">
         <v>1749</v>
       </c>
-      <c r="D400" s="2" t="s">
+      <c r="D400" s="1" t="s">
         <v>2104</v>
       </c>
       <c r="E400" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>232</v>
       </c>
       <c r="B401" t="s">
         <v>1059</v>
       </c>
       <c r="C401">
         <v>1749</v>
       </c>
-      <c r="D401" s="2" t="s">
+      <c r="D401" s="1" t="s">
         <v>2105</v>
       </c>
       <c r="E401" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>236</v>
       </c>
       <c r="B402" t="s">
         <v>1063</v>
       </c>
       <c r="C402">
         <v>1749</v>
       </c>
-      <c r="D402" s="2" t="s">
+      <c r="D402" s="1" t="s">
         <v>2106</v>
       </c>
       <c r="E402" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>237</v>
       </c>
       <c r="B403" t="s">
         <v>1064</v>
       </c>
       <c r="C403">
         <v>1749</v>
       </c>
-      <c r="D403" s="2" t="s">
+      <c r="D403" s="1" t="s">
         <v>2107</v>
       </c>
       <c r="E403" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>232</v>
       </c>
       <c r="B404" t="s">
         <v>1059</v>
       </c>
       <c r="C404">
         <v>1750</v>
       </c>
-      <c r="D404" s="2" t="s">
+      <c r="D404" s="1" t="s">
         <v>2108</v>
       </c>
       <c r="E404" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>232</v>
       </c>
       <c r="B405" t="s">
         <v>1059</v>
       </c>
       <c r="C405">
         <v>1750</v>
       </c>
-      <c r="D405" s="2" t="s">
+      <c r="D405" s="1" t="s">
         <v>2109</v>
       </c>
       <c r="E405" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>238</v>
       </c>
       <c r="B406" t="s">
         <v>1065</v>
       </c>
       <c r="C406">
         <v>1751</v>
       </c>
-      <c r="D406" s="2" t="s">
+      <c r="D406" s="1" t="s">
         <v>2110</v>
       </c>
       <c r="E406" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>235</v>
       </c>
       <c r="B407" t="s">
         <v>1062</v>
       </c>
       <c r="C407">
         <v>1751</v>
       </c>
-      <c r="D407" s="2" t="s">
+      <c r="D407" s="1" t="s">
         <v>2111</v>
       </c>
       <c r="E407" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>239</v>
       </c>
       <c r="B408" t="s">
         <v>1066</v>
       </c>
       <c r="C408">
         <v>1751</v>
       </c>
-      <c r="D408" s="2" t="s">
+      <c r="D408" s="1" t="s">
         <v>2112</v>
       </c>
       <c r="E408" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>239</v>
       </c>
       <c r="B409" t="s">
         <v>1066</v>
       </c>
       <c r="C409">
         <v>1751</v>
       </c>
-      <c r="D409" s="2" t="s">
+      <c r="D409" s="1" t="s">
         <v>2113</v>
       </c>
       <c r="E409" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>232</v>
       </c>
       <c r="B410" t="s">
         <v>1059</v>
       </c>
       <c r="C410">
         <v>1751</v>
       </c>
-      <c r="D410" s="2" t="s">
+      <c r="D410" s="1" t="s">
         <v>2114</v>
       </c>
       <c r="E410" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>240</v>
       </c>
       <c r="B411" t="s">
         <v>1067</v>
       </c>
       <c r="C411">
         <v>1752</v>
       </c>
-      <c r="D411" s="2" t="s">
+      <c r="D411" s="1" t="s">
         <v>2115</v>
       </c>
       <c r="E411" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>212</v>
       </c>
       <c r="B412" t="s">
         <v>1030</v>
       </c>
       <c r="C412">
         <v>1752</v>
       </c>
-      <c r="D412" s="2" t="s">
+      <c r="D412" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="E412" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>239</v>
       </c>
       <c r="B413" t="s">
         <v>1066</v>
       </c>
       <c r="C413">
         <v>1752</v>
       </c>
-      <c r="D413" s="2" t="s">
+      <c r="D413" s="1" t="s">
         <v>2117</v>
       </c>
       <c r="E413" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>241</v>
       </c>
       <c r="B414" t="s">
         <v>1068</v>
       </c>
       <c r="C414">
         <v>1753</v>
       </c>
-      <c r="D414" s="2" t="s">
+      <c r="D414" s="1" t="s">
         <v>2118</v>
       </c>
       <c r="E414" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>241</v>
       </c>
       <c r="B415" t="s">
         <v>1069</v>
       </c>
       <c r="C415">
         <v>1753</v>
       </c>
-      <c r="D415" s="2" t="s">
+      <c r="D415" s="1" t="s">
         <v>2119</v>
       </c>
       <c r="E415" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>231</v>
       </c>
       <c r="B416" t="s">
         <v>1070</v>
       </c>
       <c r="C416">
         <v>1753</v>
       </c>
-      <c r="D416" s="2" t="s">
+      <c r="D416" s="1" t="s">
         <v>2120</v>
       </c>
       <c r="E416" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>242</v>
       </c>
       <c r="B417" t="s">
         <v>1071</v>
       </c>
       <c r="C417">
         <v>1753</v>
       </c>
-      <c r="D417" s="2" t="s">
+      <c r="D417" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="E417" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>242</v>
       </c>
       <c r="B418" t="s">
         <v>1071</v>
       </c>
       <c r="C418">
         <v>1753</v>
       </c>
-      <c r="D418" s="2" t="s">
+      <c r="D418" s="1" t="s">
         <v>2122</v>
       </c>
       <c r="E418" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>242</v>
       </c>
       <c r="B419" t="s">
         <v>1071</v>
       </c>
       <c r="C419">
         <v>1753</v>
       </c>
-      <c r="D419" s="2" t="s">
+      <c r="D419" s="1" t="s">
         <v>2123</v>
       </c>
       <c r="E419" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>242</v>
       </c>
       <c r="B420" t="s">
         <v>1071</v>
       </c>
       <c r="C420">
         <v>1753</v>
       </c>
-      <c r="D420" s="2" t="s">
+      <c r="D420" s="1" t="s">
         <v>2124</v>
       </c>
       <c r="E420" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>232</v>
       </c>
       <c r="B421" t="s">
         <v>1059</v>
       </c>
       <c r="C421">
         <v>1753</v>
       </c>
-      <c r="D421" s="2" t="s">
+      <c r="D421" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="E421" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>242</v>
       </c>
       <c r="B422" t="s">
         <v>1071</v>
       </c>
       <c r="C422">
         <v>1754</v>
       </c>
-      <c r="D422" s="2" t="s">
+      <c r="D422" s="1" t="s">
         <v>2126</v>
       </c>
       <c r="E422" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>243</v>
       </c>
       <c r="B423" t="s">
         <v>1072</v>
       </c>
       <c r="C423">
         <v>1754</v>
       </c>
-      <c r="D423" s="2" t="s">
+      <c r="D423" s="1" t="s">
         <v>2127</v>
       </c>
       <c r="E423" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>157</v>
       </c>
       <c r="B424" t="s">
         <v>1073</v>
       </c>
       <c r="C424">
         <v>1754</v>
       </c>
-      <c r="D424" s="2" t="s">
+      <c r="D424" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="E424" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>244</v>
       </c>
       <c r="B425" t="s">
         <v>1074</v>
       </c>
       <c r="C425">
         <v>1755</v>
       </c>
-      <c r="D425" s="2" t="s">
+      <c r="D425" s="1" t="s">
         <v>2129</v>
       </c>
       <c r="E425" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>23</v>
       </c>
       <c r="B426" t="s">
         <v>1075</v>
       </c>
       <c r="C426">
         <v>1755</v>
       </c>
-      <c r="D426" s="2" t="s">
+      <c r="D426" s="1" t="s">
         <v>2130</v>
       </c>
       <c r="E426" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>239</v>
       </c>
       <c r="B427" t="s">
         <v>1076</v>
       </c>
       <c r="C427">
         <v>1755</v>
       </c>
-      <c r="D427" s="2" t="s">
+      <c r="D427" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="E427" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>245</v>
       </c>
       <c r="B428" t="s">
         <v>1077</v>
       </c>
       <c r="C428">
         <v>1755</v>
       </c>
-      <c r="D428" s="2" t="s">
+      <c r="D428" s="1" t="s">
         <v>2132</v>
       </c>
       <c r="E428" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>246</v>
       </c>
       <c r="B429" t="s">
         <v>1078</v>
       </c>
       <c r="C429">
         <v>1756</v>
       </c>
-      <c r="D429" s="2" t="s">
+      <c r="D429" s="1" t="s">
         <v>2133</v>
       </c>
       <c r="E429" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>247</v>
       </c>
       <c r="B430" t="s">
         <v>1079</v>
       </c>
       <c r="C430">
         <v>1756</v>
       </c>
-      <c r="D430" s="2" t="s">
+      <c r="D430" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="E430" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>235</v>
       </c>
       <c r="B431" t="s">
         <v>1062</v>
       </c>
       <c r="C431">
         <v>1756</v>
       </c>
-      <c r="D431" s="2" t="s">
+      <c r="D431" s="1" t="s">
         <v>2135</v>
       </c>
       <c r="E431" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>248</v>
       </c>
       <c r="B432" t="s">
         <v>1080</v>
       </c>
       <c r="C432">
         <v>1756</v>
       </c>
-      <c r="D432" s="2" t="s">
+      <c r="D432" s="1" t="s">
         <v>2136</v>
       </c>
       <c r="E432" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>249</v>
       </c>
       <c r="B433" t="s">
         <v>1081</v>
       </c>
       <c r="C433">
         <v>1756</v>
       </c>
-      <c r="D433" s="2" t="s">
+      <c r="D433" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="E433" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>23</v>
       </c>
       <c r="B434" t="s">
         <v>1082</v>
       </c>
       <c r="C434">
         <v>1756</v>
       </c>
-      <c r="D434" s="2" t="s">
+      <c r="D434" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="E434" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>250</v>
       </c>
       <c r="B435" t="s">
         <v>1083</v>
       </c>
       <c r="C435">
         <v>1757</v>
       </c>
-      <c r="D435" s="2" t="s">
+      <c r="D435" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="E435" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>250</v>
       </c>
       <c r="B436" t="s">
         <v>1084</v>
       </c>
       <c r="C436">
         <v>1758</v>
       </c>
-      <c r="D436" s="2" t="s">
+      <c r="D436" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="E436" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>251</v>
       </c>
       <c r="B437" t="s">
         <v>1085</v>
       </c>
       <c r="C437">
         <v>1758</v>
       </c>
-      <c r="D437" s="2" t="s">
+      <c r="D437" s="1" t="s">
         <v>2141</v>
       </c>
       <c r="E437" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>252</v>
       </c>
       <c r="B438" t="s">
         <v>1086</v>
       </c>
       <c r="C438">
         <v>1759</v>
       </c>
-      <c r="D438" s="2" t="s">
+      <c r="D438" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="E438" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>253</v>
       </c>
       <c r="B439" t="s">
         <v>1087</v>
       </c>
       <c r="C439">
         <v>1759</v>
       </c>
-      <c r="D439" s="2" t="s">
+      <c r="D439" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="E439" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>254</v>
       </c>
       <c r="B440" t="s">
         <v>1088</v>
       </c>
       <c r="C440">
         <v>1759</v>
       </c>
-      <c r="D440" s="2" t="s">
+      <c r="D440" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="E440" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>255</v>
       </c>
       <c r="B441" t="s">
         <v>1089</v>
       </c>
       <c r="C441">
         <v>1759</v>
       </c>
-      <c r="D441" s="2" t="s">
+      <c r="D441" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="E441" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>256</v>
       </c>
       <c r="B442" t="s">
         <v>1090</v>
       </c>
       <c r="C442">
         <v>1759</v>
       </c>
-      <c r="D442" s="2" t="s">
+      <c r="D442" s="1" t="s">
         <v>2146</v>
       </c>
       <c r="E442" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>257</v>
       </c>
       <c r="B443" t="s">
         <v>1091</v>
       </c>
       <c r="C443">
         <v>1760</v>
       </c>
-      <c r="D443" s="2" t="s">
+      <c r="D443" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="E443" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>258</v>
       </c>
       <c r="B444" t="s">
         <v>1092</v>
       </c>
       <c r="C444">
         <v>1761</v>
       </c>
-      <c r="D444" s="2" t="s">
+      <c r="D444" s="1" t="s">
         <v>2148</v>
       </c>
       <c r="E444" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>252</v>
       </c>
       <c r="B445" t="s">
         <v>1086</v>
       </c>
       <c r="C445">
         <v>1762</v>
       </c>
-      <c r="D445" s="2" t="s">
+      <c r="D445" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="E445" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>253</v>
       </c>
       <c r="B446" t="s">
         <v>1087</v>
       </c>
       <c r="C446">
         <v>1762</v>
       </c>
-      <c r="D446" s="2" t="s">
+      <c r="D446" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="E446" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>242</v>
       </c>
       <c r="B447" t="s">
         <v>1093</v>
       </c>
       <c r="C447">
         <v>1762</v>
       </c>
-      <c r="D447" s="2" t="s">
+      <c r="D447" s="1" t="s">
         <v>2151</v>
       </c>
       <c r="E447" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>257</v>
       </c>
       <c r="B448" t="s">
         <v>1091</v>
       </c>
       <c r="C448">
         <v>1763</v>
       </c>
-      <c r="D448" s="2" t="s">
+      <c r="D448" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="E448" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>259</v>
       </c>
       <c r="B449" t="s">
         <v>1094</v>
       </c>
       <c r="C449">
         <v>1763</v>
       </c>
-      <c r="D449" s="2" t="s">
+      <c r="D449" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="E449" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>260</v>
       </c>
       <c r="B450" t="s">
         <v>1095</v>
       </c>
       <c r="C450">
         <v>1764</v>
       </c>
-      <c r="D450" s="2" t="s">
+      <c r="D450" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="E450" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>258</v>
       </c>
       <c r="B451" t="s">
         <v>1096</v>
       </c>
       <c r="C451">
         <v>1764</v>
       </c>
-      <c r="D451" s="2" t="s">
+      <c r="D451" s="1" t="s">
         <v>2155</v>
       </c>
       <c r="E451" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>258</v>
       </c>
       <c r="B452" t="s">
         <v>1096</v>
       </c>
       <c r="C452">
         <v>1764</v>
       </c>
-      <c r="D452" s="2" t="s">
+      <c r="D452" s="1" t="s">
         <v>2156</v>
       </c>
       <c r="E452" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>261</v>
       </c>
       <c r="B453" t="s">
         <v>1097</v>
       </c>
       <c r="C453">
         <v>1764</v>
       </c>
-      <c r="D453" s="2" t="s">
+      <c r="D453" s="1" t="s">
         <v>2157</v>
       </c>
       <c r="E453" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>262</v>
       </c>
       <c r="B454" t="s">
         <v>1098</v>
       </c>
       <c r="C454">
         <v>1764</v>
       </c>
-      <c r="D454" s="2" t="s">
+      <c r="D454" s="1" t="s">
         <v>2158</v>
       </c>
       <c r="E454" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>262</v>
       </c>
       <c r="B455" t="s">
         <v>1098</v>
       </c>
       <c r="C455">
         <v>1764</v>
       </c>
-      <c r="D455" s="2" t="s">
+      <c r="D455" s="1" t="s">
         <v>2159</v>
       </c>
       <c r="E455" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>263</v>
       </c>
       <c r="B456" t="s">
         <v>1099</v>
       </c>
       <c r="C456">
         <v>1764</v>
       </c>
-      <c r="D456" s="2" t="s">
+      <c r="D456" s="1" t="s">
         <v>2160</v>
       </c>
       <c r="E456" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>259</v>
       </c>
       <c r="B457" t="s">
         <v>1094</v>
       </c>
       <c r="C457">
         <v>1764</v>
       </c>
-      <c r="D457" s="2" t="s">
+      <c r="D457" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="E457" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>259</v>
       </c>
       <c r="B458" t="s">
         <v>1094</v>
       </c>
       <c r="C458">
         <v>1764</v>
       </c>
-      <c r="D458" s="2" t="s">
+      <c r="D458" s="1" t="s">
         <v>2162</v>
       </c>
       <c r="E458" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>259</v>
       </c>
       <c r="B459" t="s">
         <v>1094</v>
       </c>
       <c r="C459">
         <v>1764</v>
       </c>
-      <c r="D459" s="2" t="s">
+      <c r="D459" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="E459" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>259</v>
       </c>
       <c r="B460" t="s">
         <v>1094</v>
       </c>
       <c r="C460">
         <v>1764</v>
       </c>
-      <c r="D460" s="2" t="s">
+      <c r="D460" s="1" t="s">
         <v>2164</v>
       </c>
       <c r="E460" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>242</v>
       </c>
       <c r="B461" t="s">
         <v>1071</v>
       </c>
       <c r="C461">
         <v>1765</v>
       </c>
-      <c r="D461" s="2" t="s">
+      <c r="D461" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="E461" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>253</v>
       </c>
       <c r="B462" t="s">
         <v>1087</v>
       </c>
       <c r="C462">
         <v>1766</v>
       </c>
-      <c r="D462" s="2" t="s">
+      <c r="D462" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="E462" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>210</v>
       </c>
       <c r="B463" t="s">
         <v>1100</v>
       </c>
       <c r="C463">
         <v>1766</v>
       </c>
-      <c r="D463" s="2" t="s">
+      <c r="D463" s="1" t="s">
         <v>2167</v>
       </c>
       <c r="E463" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>264</v>
       </c>
       <c r="B464" t="s">
         <v>1101</v>
       </c>
       <c r="C464">
         <v>1766</v>
       </c>
-      <c r="D464" s="2" t="s">
+      <c r="D464" s="1" t="s">
         <v>2168</v>
       </c>
       <c r="E464" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>265</v>
       </c>
       <c r="B465" t="s">
         <v>1102</v>
       </c>
       <c r="C465">
         <v>1767</v>
       </c>
-      <c r="D465" s="2" t="s">
+      <c r="D465" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="E465" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>250</v>
       </c>
       <c r="B466" t="s">
         <v>1084</v>
       </c>
       <c r="C466">
         <v>1767</v>
       </c>
-      <c r="D466" s="2" t="s">
+      <c r="D466" s="1" t="s">
         <v>2170</v>
       </c>
       <c r="E466" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>266</v>
       </c>
       <c r="B467" t="s">
         <v>1103</v>
       </c>
       <c r="C467">
         <v>1767</v>
       </c>
-      <c r="D467" s="2" t="s">
+      <c r="D467" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="E467" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>266</v>
       </c>
       <c r="B468" t="s">
         <v>1103</v>
       </c>
       <c r="C468">
         <v>1767</v>
       </c>
-      <c r="D468" s="2" t="s">
+      <c r="D468" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="E468" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>255</v>
       </c>
       <c r="B469" t="s">
         <v>1104</v>
       </c>
       <c r="C469">
         <v>1767</v>
       </c>
-      <c r="D469" s="2" t="s">
+      <c r="D469" s="1" t="s">
         <v>2173</v>
       </c>
       <c r="E469" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>267</v>
       </c>
       <c r="B470" t="s">
         <v>1105</v>
       </c>
       <c r="C470">
         <v>1767</v>
       </c>
-      <c r="D470" s="2" t="s">
+      <c r="D470" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="E470" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>268</v>
       </c>
       <c r="B471" t="s">
         <v>1106</v>
       </c>
       <c r="C471">
         <v>1767</v>
       </c>
-      <c r="D471" s="2" t="s">
+      <c r="D471" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="E471" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>269</v>
       </c>
       <c r="B472" t="s">
         <v>1107</v>
       </c>
       <c r="C472">
         <v>1767</v>
       </c>
-      <c r="D472" s="2" t="s">
+      <c r="D472" s="1" t="s">
         <v>2176</v>
       </c>
       <c r="E472" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>270</v>
       </c>
       <c r="B473" t="s">
         <v>1108</v>
       </c>
       <c r="C473">
         <v>1767</v>
       </c>
-      <c r="D473" s="2" t="s">
+      <c r="D473" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="E473" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>270</v>
       </c>
       <c r="B474" t="s">
         <v>1108</v>
       </c>
       <c r="C474">
         <v>1767</v>
       </c>
-      <c r="D474" s="2" t="s">
+      <c r="D474" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="E474" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>271</v>
       </c>
       <c r="B475" t="s">
         <v>1109</v>
       </c>
       <c r="C475">
         <v>1768</v>
       </c>
-      <c r="D475" s="2" t="s">
+      <c r="D475" s="1" t="s">
         <v>2179</v>
       </c>
       <c r="E475" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>272</v>
       </c>
       <c r="B476" t="s">
         <v>1110</v>
       </c>
       <c r="C476">
         <v>1768</v>
       </c>
-      <c r="D476" s="2" t="s">
+      <c r="D476" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="E476" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>253</v>
       </c>
       <c r="B477" t="s">
         <v>1087</v>
       </c>
       <c r="C477">
         <v>1768</v>
       </c>
-      <c r="D477" s="2" t="s">
+      <c r="D477" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="E477" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>273</v>
       </c>
       <c r="B478" t="s">
         <v>1111</v>
       </c>
       <c r="C478">
         <v>1768</v>
       </c>
-      <c r="D478" s="2" t="s">
+      <c r="D478" s="1" t="s">
         <v>2182</v>
       </c>
       <c r="E478" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>266</v>
       </c>
       <c r="B479" t="s">
         <v>1112</v>
       </c>
       <c r="C479">
         <v>1769</v>
       </c>
-      <c r="D479" s="2" t="s">
+      <c r="D479" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="E479" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>266</v>
       </c>
       <c r="B480" t="s">
         <v>1112</v>
       </c>
       <c r="C480">
         <v>1769</v>
       </c>
-      <c r="D480" s="2" t="s">
+      <c r="D480" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="E480" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>266</v>
       </c>
       <c r="B481" t="s">
         <v>1112</v>
       </c>
       <c r="C481">
         <v>1769</v>
       </c>
-      <c r="D481" s="2" t="s">
+      <c r="D481" s="1" t="s">
         <v>2185</v>
       </c>
       <c r="E481" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>235</v>
       </c>
       <c r="B482" t="s">
         <v>1062</v>
       </c>
       <c r="C482">
         <v>1769</v>
       </c>
-      <c r="D482" s="2" t="s">
+      <c r="D482" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="E482" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>255</v>
       </c>
       <c r="B483" t="s">
         <v>1113</v>
       </c>
       <c r="C483">
         <v>1769</v>
       </c>
-      <c r="D483" s="2" t="s">
+      <c r="D483" s="1" t="s">
         <v>2187</v>
       </c>
       <c r="E483" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>255</v>
       </c>
       <c r="B484" t="s">
         <v>1113</v>
       </c>
       <c r="C484">
         <v>1769</v>
       </c>
-      <c r="D484" s="2" t="s">
+      <c r="D484" s="1" t="s">
         <v>2188</v>
       </c>
       <c r="E484" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>274</v>
       </c>
       <c r="B485" t="s">
         <v>1114</v>
       </c>
       <c r="C485">
         <v>1769</v>
       </c>
-      <c r="D485" s="2" t="s">
+      <c r="D485" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="E485" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>204</v>
       </c>
       <c r="B486" t="s">
         <v>1115</v>
       </c>
       <c r="C486">
         <v>1770</v>
       </c>
-      <c r="D486" s="2" t="s">
+      <c r="D486" s="1" t="s">
         <v>2190</v>
       </c>
       <c r="E486" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>251</v>
       </c>
       <c r="B487" t="s">
         <v>1116</v>
       </c>
       <c r="C487">
         <v>1771</v>
       </c>
-      <c r="D487" s="2" t="s">
+      <c r="D487" s="1" t="s">
         <v>2191</v>
       </c>
       <c r="E487" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>235</v>
       </c>
       <c r="B488" t="s">
         <v>1105</v>
       </c>
       <c r="C488">
         <v>1771</v>
       </c>
-      <c r="D488" s="2" t="s">
+      <c r="D488" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="E488" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>275</v>
       </c>
       <c r="B489" t="s">
         <v>1117</v>
       </c>
       <c r="C489">
         <v>1771</v>
       </c>
-      <c r="D489" s="2" t="s">
+      <c r="D489" s="1" t="s">
         <v>2193</v>
       </c>
       <c r="E489" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>275</v>
       </c>
       <c r="B490" t="s">
         <v>1117</v>
       </c>
       <c r="C490">
         <v>1771</v>
       </c>
-      <c r="D490" s="2" t="s">
+      <c r="D490" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="E490" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>258</v>
       </c>
       <c r="B491" t="s">
         <v>1118</v>
       </c>
       <c r="C491">
         <v>1771</v>
       </c>
-      <c r="D491" s="2" t="s">
+      <c r="D491" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="E491" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>258</v>
       </c>
       <c r="B492" t="s">
         <v>1119</v>
       </c>
       <c r="C492">
         <v>1771</v>
       </c>
-      <c r="D492" s="2" t="s">
+      <c r="D492" s="1" t="s">
         <v>2196</v>
       </c>
       <c r="E492" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>214</v>
       </c>
       <c r="B493" t="s">
         <v>1120</v>
       </c>
       <c r="C493">
         <v>1771</v>
       </c>
-      <c r="D493" s="2" t="s">
+      <c r="D493" s="1" t="s">
         <v>2197</v>
       </c>
       <c r="E493" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>228</v>
       </c>
       <c r="B494" t="s">
         <v>1121</v>
       </c>
       <c r="C494">
         <v>1771</v>
       </c>
-      <c r="D494" s="2" t="s">
+      <c r="D494" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="E494" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>253</v>
       </c>
       <c r="B495" t="s">
         <v>1087</v>
       </c>
       <c r="C495">
         <v>1772</v>
       </c>
-      <c r="D495" s="2" t="s">
+      <c r="D495" s="1" t="s">
         <v>2199</v>
       </c>
       <c r="E495" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>266</v>
       </c>
       <c r="B496" t="s">
         <v>1122</v>
       </c>
       <c r="C496">
         <v>1772</v>
       </c>
-      <c r="D496" s="2" t="s">
+      <c r="D496" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="E496" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>276</v>
       </c>
       <c r="B497" t="s">
         <v>1123</v>
       </c>
       <c r="C497">
         <v>1772</v>
       </c>
-      <c r="D497" s="2" t="s">
+      <c r="D497" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="E497" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>255</v>
       </c>
       <c r="B498" t="s">
         <v>1124</v>
       </c>
       <c r="C498">
         <v>1772</v>
       </c>
-      <c r="D498" s="2" t="s">
+      <c r="D498" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="E498" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>277</v>
       </c>
       <c r="B499" t="s">
         <v>1125</v>
       </c>
       <c r="C499">
         <v>1772</v>
       </c>
-      <c r="D499" s="2" t="s">
+      <c r="D499" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="E499" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>278</v>
       </c>
       <c r="B500" t="s">
         <v>1126</v>
       </c>
       <c r="C500">
         <v>1772</v>
       </c>
-      <c r="D500" s="2" t="s">
+      <c r="D500" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="E500" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>268</v>
       </c>
       <c r="B501" t="s">
         <v>1127</v>
       </c>
       <c r="C501">
         <v>1772</v>
       </c>
-      <c r="D501" s="2" t="s">
+      <c r="D501" s="1" t="s">
         <v>2205</v>
       </c>
       <c r="E501" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>279</v>
       </c>
       <c r="B502" t="s">
         <v>1128</v>
       </c>
       <c r="C502">
         <v>1773</v>
       </c>
-      <c r="D502" s="2" t="s">
+      <c r="D502" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="E502" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>280</v>
       </c>
       <c r="B503" t="s">
         <v>1129</v>
       </c>
       <c r="C503">
         <v>1773</v>
       </c>
-      <c r="D503" s="2" t="s">
+      <c r="D503" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="E503" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>266</v>
       </c>
       <c r="B504" t="s">
         <v>1130</v>
       </c>
       <c r="C504">
         <v>1773</v>
       </c>
-      <c r="D504" s="2" t="s">
+      <c r="D504" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="E504" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>235</v>
       </c>
       <c r="B505" t="s">
         <v>1062</v>
       </c>
       <c r="C505">
         <v>1773</v>
       </c>
-      <c r="D505" s="2" t="s">
+      <c r="D505" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="E505" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>281</v>
       </c>
       <c r="B506" t="s">
         <v>1131</v>
       </c>
       <c r="C506">
         <v>1773</v>
       </c>
-      <c r="D506" s="2" t="s">
+      <c r="D506" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="E506" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>268</v>
       </c>
       <c r="B507" t="s">
         <v>1127</v>
       </c>
       <c r="C507">
         <v>1773</v>
       </c>
-      <c r="D507" s="2" t="s">
+      <c r="D507" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="E507" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>271</v>
       </c>
       <c r="B508" t="s">
         <v>1132</v>
       </c>
       <c r="C508">
         <v>1774</v>
       </c>
-      <c r="D508" s="2" t="s">
+      <c r="D508" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="E508" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>282</v>
       </c>
       <c r="B509" t="s">
         <v>1133</v>
       </c>
       <c r="C509">
         <v>1774</v>
       </c>
-      <c r="D509" s="2" t="s">
+      <c r="D509" s="1" t="s">
         <v>2213</v>
       </c>
       <c r="E509" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>280</v>
       </c>
       <c r="B510" t="s">
         <v>1134</v>
       </c>
       <c r="C510">
         <v>1774</v>
       </c>
-      <c r="D510" s="2" t="s">
+      <c r="D510" s="1" t="s">
         <v>2214</v>
       </c>
       <c r="E510" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>280</v>
       </c>
       <c r="B511" t="s">
         <v>1134</v>
       </c>
       <c r="C511">
         <v>1774</v>
       </c>
-      <c r="D511" s="2" t="s">
+      <c r="D511" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="E511" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>253</v>
       </c>
       <c r="B512" t="s">
         <v>1087</v>
       </c>
       <c r="C512">
         <v>1774</v>
       </c>
-      <c r="D512" s="2" t="s">
+      <c r="D512" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="E512" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>266</v>
       </c>
       <c r="B513" t="s">
         <v>1135</v>
       </c>
       <c r="C513">
         <v>1774</v>
       </c>
-      <c r="D513" s="2" t="s">
+      <c r="D513" s="1" t="s">
         <v>2217</v>
       </c>
       <c r="E513" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>235</v>
       </c>
       <c r="B514" t="s">
         <v>1136</v>
       </c>
       <c r="C514">
         <v>1774</v>
       </c>
-      <c r="D514" s="2" t="s">
+      <c r="D514" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="E514" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>283</v>
       </c>
       <c r="B515" t="s">
         <v>1137</v>
       </c>
       <c r="C515">
         <v>1774</v>
       </c>
-      <c r="D515" s="2" t="s">
+      <c r="D515" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="E515" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>214</v>
       </c>
       <c r="B516" t="s">
         <v>1120</v>
       </c>
       <c r="C516">
         <v>1774</v>
       </c>
-      <c r="D516" s="2" t="s">
+      <c r="D516" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="E516" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>282</v>
       </c>
       <c r="B517" t="s">
         <v>1133</v>
       </c>
       <c r="C517">
         <v>1775</v>
       </c>
-      <c r="D517" s="2" t="s">
+      <c r="D517" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="E517" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>253</v>
       </c>
       <c r="B518" t="s">
         <v>1087</v>
       </c>
       <c r="C518">
         <v>1775</v>
       </c>
-      <c r="D518" s="2" t="s">
+      <c r="D518" s="1" t="s">
         <v>2222</v>
       </c>
       <c r="E518" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>284</v>
       </c>
       <c r="B519" t="s">
         <v>1138</v>
       </c>
       <c r="C519">
         <v>1775</v>
       </c>
-      <c r="D519" s="2" t="s">
+      <c r="D519" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="E519" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>273</v>
       </c>
       <c r="B520" t="s">
         <v>1139</v>
       </c>
       <c r="C520">
         <v>1775</v>
       </c>
-      <c r="D520" s="2" t="s">
+      <c r="D520" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="E520" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>281</v>
       </c>
       <c r="B521" t="s">
         <v>1131</v>
       </c>
       <c r="C521">
         <v>1775</v>
       </c>
-      <c r="D521" s="2" t="s">
+      <c r="D521" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="E521" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>253</v>
       </c>
       <c r="B522" t="s">
         <v>1087</v>
       </c>
       <c r="C522">
         <v>1776</v>
       </c>
-      <c r="D522" s="2" t="s">
+      <c r="D522" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="E522" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>284</v>
       </c>
       <c r="B523" t="s">
         <v>1138</v>
       </c>
       <c r="C523">
         <v>1776</v>
       </c>
-      <c r="D523" s="2" t="s">
+      <c r="D523" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="E523" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>285</v>
       </c>
       <c r="B524" t="s">
         <v>1140</v>
       </c>
       <c r="C524">
         <v>1776</v>
       </c>
-      <c r="D524" s="2" t="s">
+      <c r="D524" s="1" t="s">
         <v>2228</v>
       </c>
       <c r="E524" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>283</v>
       </c>
       <c r="B525" t="s">
         <v>1141</v>
       </c>
       <c r="C525">
         <v>1776</v>
       </c>
-      <c r="D525" s="2" t="s">
+      <c r="D525" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="E525" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>286</v>
       </c>
       <c r="B526" t="s">
         <v>1142</v>
       </c>
       <c r="C526">
         <v>1776</v>
       </c>
-      <c r="D526" s="2" t="s">
+      <c r="D526" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="E526" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>287</v>
       </c>
       <c r="B527" t="s">
         <v>1143</v>
       </c>
       <c r="C527">
         <v>1776</v>
       </c>
-      <c r="D527" s="2" t="s">
+      <c r="D527" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="E527" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>287</v>
       </c>
       <c r="B528" t="s">
         <v>1143</v>
       </c>
       <c r="C528">
         <v>1776</v>
       </c>
-      <c r="D528" s="2" t="s">
+      <c r="D528" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="E528" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>273</v>
       </c>
       <c r="B529" t="s">
         <v>1139</v>
       </c>
       <c r="C529">
         <v>1776</v>
       </c>
-      <c r="D529" s="2" t="s">
+      <c r="D529" s="1" t="s">
         <v>2233</v>
       </c>
       <c r="E529" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>281</v>
       </c>
       <c r="B530" t="s">
         <v>1131</v>
       </c>
       <c r="C530">
         <v>1776</v>
       </c>
-      <c r="D530" s="2" t="s">
+      <c r="D530" s="1" t="s">
         <v>2234</v>
       </c>
       <c r="E530" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>288</v>
       </c>
       <c r="B531" t="s">
         <v>1144</v>
       </c>
       <c r="C531">
         <v>1776</v>
       </c>
-      <c r="D531" s="2" t="s">
+      <c r="D531" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="E531" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>289</v>
       </c>
       <c r="B532" t="s">
         <v>1145</v>
       </c>
       <c r="C532">
         <v>1776</v>
       </c>
-      <c r="D532" s="2" t="s">
+      <c r="D532" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="E532" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>289</v>
       </c>
       <c r="B533" t="s">
         <v>1145</v>
       </c>
       <c r="C533">
         <v>1776</v>
       </c>
-      <c r="D533" s="2" t="s">
+      <c r="D533" s="1" t="s">
         <v>2237</v>
       </c>
       <c r="E533" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>289</v>
       </c>
       <c r="B534" t="s">
         <v>1145</v>
       </c>
       <c r="C534">
         <v>1776</v>
       </c>
-      <c r="D534" s="2" t="s">
+      <c r="D534" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="E534" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>290</v>
       </c>
       <c r="B535" t="s">
         <v>1145</v>
       </c>
       <c r="C535">
         <v>1776</v>
       </c>
-      <c r="D535" s="2" t="s">
+      <c r="D535" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="E535" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>291</v>
       </c>
       <c r="B536" t="s">
         <v>1146</v>
       </c>
       <c r="C536">
         <v>1776</v>
       </c>
-      <c r="D536" s="2" t="s">
+      <c r="D536" s="1" t="s">
         <v>2240</v>
       </c>
       <c r="E536" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>292</v>
       </c>
       <c r="B537" t="s">
         <v>1147</v>
       </c>
       <c r="C537">
         <v>1776</v>
       </c>
-      <c r="D537" s="2" t="s">
+      <c r="D537" s="1" t="s">
         <v>2241</v>
       </c>
       <c r="E537" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>292</v>
       </c>
       <c r="B538" t="s">
         <v>1147</v>
       </c>
       <c r="C538">
         <v>1776</v>
       </c>
-      <c r="D538" s="2" t="s">
+      <c r="D538" s="1" t="s">
         <v>2242</v>
       </c>
       <c r="E538" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>293</v>
       </c>
       <c r="B539" t="s">
         <v>1148</v>
       </c>
       <c r="C539">
         <v>1777</v>
       </c>
-      <c r="D539" s="2" t="s">
+      <c r="D539" s="1" t="s">
         <v>2243</v>
       </c>
       <c r="E539" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>294</v>
       </c>
       <c r="B540" t="s">
         <v>1149</v>
       </c>
       <c r="C540">
         <v>1777</v>
       </c>
-      <c r="D540" s="2" t="s">
+      <c r="D540" s="1" t="s">
         <v>2244</v>
       </c>
       <c r="E540" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>284</v>
       </c>
       <c r="B541" t="s">
         <v>1138</v>
       </c>
       <c r="C541">
         <v>1777</v>
       </c>
-      <c r="D541" s="2" t="s">
+      <c r="D541" s="1" t="s">
         <v>2245</v>
       </c>
       <c r="E541" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>288</v>
       </c>
       <c r="B542" t="s">
         <v>1144</v>
       </c>
       <c r="C542">
         <v>1777</v>
       </c>
-      <c r="D542" s="2" t="s">
+      <c r="D542" s="1" t="s">
         <v>2246</v>
       </c>
       <c r="E542" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>295</v>
       </c>
       <c r="B543" t="s">
         <v>1150</v>
       </c>
       <c r="C543">
         <v>1777</v>
       </c>
-      <c r="D543" s="2" t="s">
+      <c r="D543" s="1" t="s">
         <v>2247</v>
       </c>
       <c r="E543" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>295</v>
       </c>
       <c r="B544" t="s">
         <v>1150</v>
       </c>
       <c r="C544">
         <v>1777</v>
       </c>
-      <c r="D544" s="2" t="s">
+      <c r="D544" s="1" t="s">
         <v>2248</v>
       </c>
       <c r="E544" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>296</v>
       </c>
       <c r="B545" t="s">
         <v>1151</v>
       </c>
       <c r="C545">
         <v>1778</v>
       </c>
-      <c r="D545" s="2" t="s">
+      <c r="D545" s="1" t="s">
         <v>2249</v>
       </c>
       <c r="E545" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>297</v>
       </c>
       <c r="B546" t="s">
         <v>1152</v>
       </c>
       <c r="C546">
         <v>1778</v>
       </c>
-      <c r="D546" s="2" t="s">
+      <c r="D546" s="1" t="s">
         <v>2250</v>
       </c>
       <c r="E546" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>266</v>
       </c>
       <c r="B547" t="s">
         <v>1153</v>
       </c>
       <c r="C547">
         <v>1778</v>
       </c>
-      <c r="D547" s="2" t="s">
+      <c r="D547" s="1" t="s">
         <v>2251</v>
       </c>
       <c r="E547" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>298</v>
       </c>
       <c r="B548" t="s">
         <v>1154</v>
       </c>
       <c r="C548">
         <v>1778</v>
       </c>
-      <c r="D548" s="2" t="s">
+      <c r="D548" s="1" t="s">
         <v>2252</v>
       </c>
       <c r="E548" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>284</v>
       </c>
       <c r="B549" t="s">
         <v>1138</v>
       </c>
       <c r="C549">
         <v>1778</v>
       </c>
-      <c r="D549" s="2" t="s">
+      <c r="D549" s="1" t="s">
         <v>2253</v>
       </c>
       <c r="E549" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>192</v>
       </c>
       <c r="B550" t="s">
         <v>1155</v>
       </c>
       <c r="C550">
         <v>1778</v>
       </c>
-      <c r="D550" s="2" t="s">
+      <c r="D550" s="1" t="s">
         <v>2254</v>
       </c>
       <c r="E550" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>273</v>
       </c>
       <c r="B551" t="s">
         <v>1139</v>
       </c>
       <c r="C551">
         <v>1778</v>
       </c>
-      <c r="D551" s="2" t="s">
+      <c r="D551" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="E551" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>299</v>
       </c>
       <c r="B552" t="s">
         <v>1156</v>
       </c>
       <c r="C552">
         <v>1778</v>
       </c>
-      <c r="D552" s="2" t="s">
+      <c r="D552" s="1" t="s">
         <v>2256</v>
       </c>
       <c r="E552" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>300</v>
       </c>
       <c r="B553" t="s">
         <v>1157</v>
       </c>
       <c r="C553">
         <v>1779</v>
       </c>
-      <c r="D553" s="2" t="s">
+      <c r="D553" s="1" t="s">
         <v>2257</v>
       </c>
       <c r="E553" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>301</v>
       </c>
       <c r="B554" t="s">
         <v>1158</v>
       </c>
       <c r="C554">
         <v>1779</v>
       </c>
-      <c r="D554" s="2" t="s">
+      <c r="D554" s="1" t="s">
         <v>2258</v>
       </c>
       <c r="E554" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>298</v>
       </c>
       <c r="B555" t="s">
         <v>1154</v>
       </c>
       <c r="C555">
         <v>1779</v>
       </c>
-      <c r="D555" s="2" t="s">
+      <c r="D555" s="1" t="s">
         <v>2259</v>
       </c>
       <c r="E555" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>302</v>
       </c>
       <c r="B556" t="s">
         <v>1159</v>
       </c>
       <c r="C556">
         <v>1779</v>
       </c>
-      <c r="D556" s="2" t="s">
+      <c r="D556" s="1" t="s">
         <v>2260</v>
       </c>
       <c r="E556" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>303</v>
       </c>
       <c r="B557" t="s">
         <v>1160</v>
       </c>
       <c r="C557">
         <v>1779</v>
       </c>
-      <c r="D557" s="2" t="s">
+      <c r="D557" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="E557" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>294</v>
       </c>
       <c r="B558" t="s">
         <v>1149</v>
       </c>
       <c r="C558">
         <v>1779</v>
       </c>
-      <c r="D558" s="2" t="s">
+      <c r="D558" s="1" t="s">
         <v>2262</v>
       </c>
       <c r="E558" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>255</v>
       </c>
       <c r="B559" t="s">
         <v>1161</v>
       </c>
       <c r="C559">
         <v>1779</v>
       </c>
-      <c r="D559" s="2" t="s">
+      <c r="D559" s="1" t="s">
         <v>2263</v>
       </c>
       <c r="E559" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>299</v>
       </c>
       <c r="B560" t="s">
         <v>1156</v>
       </c>
       <c r="C560">
         <v>1779</v>
       </c>
-      <c r="D560" s="2" t="s">
+      <c r="D560" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="E560" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>299</v>
       </c>
       <c r="B561" t="s">
         <v>1156</v>
       </c>
       <c r="C561">
         <v>1779</v>
       </c>
-      <c r="D561" s="2" t="s">
+      <c r="D561" s="1" t="s">
         <v>2265</v>
       </c>
       <c r="E561" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>299</v>
       </c>
       <c r="B562" t="s">
         <v>1156</v>
       </c>
       <c r="C562">
         <v>1779</v>
       </c>
-      <c r="D562" s="2" t="s">
+      <c r="D562" s="1" t="s">
         <v>2266</v>
       </c>
       <c r="E562" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>304</v>
       </c>
       <c r="B563" t="s">
         <v>1151</v>
       </c>
       <c r="C563">
         <v>1779</v>
       </c>
-      <c r="D563" s="2" t="s">
+      <c r="D563" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="E563" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>300</v>
       </c>
       <c r="B564" t="s">
         <v>1157</v>
       </c>
       <c r="C564">
         <v>1780</v>
       </c>
-      <c r="D564" s="2" t="s">
+      <c r="D564" s="1" t="s">
         <v>2268</v>
       </c>
       <c r="E564" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>297</v>
       </c>
       <c r="B565" t="s">
         <v>1152</v>
       </c>
       <c r="C565">
         <v>1780</v>
       </c>
-      <c r="D565" s="2" t="s">
+      <c r="D565" s="1" t="s">
         <v>2269</v>
       </c>
       <c r="E565" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>241</v>
       </c>
       <c r="B566" t="s">
         <v>1162</v>
       </c>
       <c r="C566">
         <v>1780</v>
       </c>
-      <c r="D566" s="2" t="s">
+      <c r="D566" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="E566" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>302</v>
       </c>
       <c r="B567" t="s">
         <v>1159</v>
       </c>
       <c r="C567">
         <v>1780</v>
       </c>
-      <c r="D567" s="2" t="s">
+      <c r="D567" s="1" t="s">
         <v>2271</v>
       </c>
       <c r="E567" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>302</v>
       </c>
       <c r="B568" t="s">
         <v>1159</v>
       </c>
       <c r="C568">
         <v>1780</v>
       </c>
-      <c r="D568" s="2" t="s">
+      <c r="D568" s="1" t="s">
         <v>2272</v>
       </c>
       <c r="E568" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>255</v>
       </c>
       <c r="B569" t="s">
         <v>1163</v>
       </c>
       <c r="C569">
         <v>1780</v>
       </c>
-      <c r="D569" s="2" t="s">
+      <c r="D569" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="E569" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>305</v>
       </c>
       <c r="B570" t="s">
         <v>1164</v>
       </c>
       <c r="C570">
         <v>1780</v>
       </c>
-      <c r="D570" s="2" t="s">
+      <c r="D570" s="1" t="s">
         <v>2274</v>
       </c>
       <c r="E570" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>214</v>
       </c>
       <c r="B571" t="s">
         <v>1165</v>
       </c>
       <c r="C571">
         <v>1780</v>
       </c>
-      <c r="D571" s="2" t="s">
+      <c r="D571" s="1" t="s">
         <v>2275</v>
       </c>
       <c r="E571" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>270</v>
       </c>
       <c r="B572" t="s">
         <v>1166</v>
       </c>
       <c r="C572">
         <v>1780</v>
       </c>
-      <c r="D572" s="2" t="s">
+      <c r="D572" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="E572" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>298</v>
       </c>
       <c r="B573" t="s">
         <v>1154</v>
       </c>
       <c r="C573">
         <v>1781</v>
       </c>
-      <c r="D573" s="2" t="s">
+      <c r="D573" s="1" t="s">
         <v>2277</v>
       </c>
       <c r="E573" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>298</v>
       </c>
       <c r="B574" t="s">
         <v>1154</v>
       </c>
       <c r="C574">
         <v>1781</v>
       </c>
-      <c r="D574" s="2" t="s">
+      <c r="D574" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="E574" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>306</v>
       </c>
       <c r="B575" t="s">
         <v>1167</v>
       </c>
       <c r="C575">
         <v>1781</v>
       </c>
-      <c r="D575" s="2" t="s">
+      <c r="D575" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="E575" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>244</v>
       </c>
       <c r="B576" t="s">
         <v>1168</v>
       </c>
       <c r="C576">
         <v>1781</v>
       </c>
-      <c r="D576" s="2" t="s">
+      <c r="D576" s="1" t="s">
         <v>2280</v>
       </c>
       <c r="E576" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>307</v>
       </c>
       <c r="B577" t="s">
         <v>1169</v>
       </c>
       <c r="C577">
         <v>1781</v>
       </c>
-      <c r="D577" s="2" t="s">
+      <c r="D577" s="1" t="s">
         <v>2281</v>
       </c>
       <c r="E577" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>308</v>
       </c>
       <c r="B578" t="s">
         <v>1170</v>
       </c>
       <c r="C578">
         <v>1781</v>
       </c>
-      <c r="D578" s="2" t="s">
+      <c r="D578" s="1" t="s">
         <v>2282</v>
       </c>
       <c r="E578" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>309</v>
       </c>
       <c r="B579" t="s">
         <v>1171</v>
       </c>
       <c r="C579">
         <v>1781</v>
       </c>
-      <c r="D579" s="2" t="s">
+      <c r="D579" s="1" t="s">
         <v>2283</v>
       </c>
       <c r="E579" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>310</v>
       </c>
       <c r="B580" t="s">
         <v>1172</v>
       </c>
       <c r="C580">
         <v>1781</v>
       </c>
-      <c r="D580" s="2" t="s">
+      <c r="D580" s="1" t="s">
         <v>2284</v>
       </c>
       <c r="E580" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>302</v>
       </c>
       <c r="B581" t="s">
         <v>1159</v>
       </c>
       <c r="C581">
         <v>1782</v>
       </c>
-      <c r="D581" s="2" t="s">
+      <c r="D581" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="E581" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>309</v>
       </c>
       <c r="B582" t="s">
         <v>1171</v>
       </c>
       <c r="C582">
         <v>1782</v>
       </c>
-      <c r="D582" s="2" t="s">
+      <c r="D582" s="1" t="s">
         <v>2286</v>
       </c>
       <c r="E582" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>300</v>
       </c>
       <c r="B583" t="s">
         <v>1173</v>
       </c>
       <c r="C583">
         <v>1783</v>
       </c>
-      <c r="D583" s="2" t="s">
+      <c r="D583" s="1" t="s">
         <v>2287</v>
       </c>
       <c r="E583" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>300</v>
       </c>
       <c r="B584" t="s">
         <v>1173</v>
       </c>
       <c r="C584">
         <v>1783</v>
       </c>
-      <c r="D584" s="2" t="s">
+      <c r="D584" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="E584" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>311</v>
       </c>
       <c r="B585" t="s">
         <v>1174</v>
       </c>
       <c r="C585">
         <v>1783</v>
       </c>
-      <c r="D585" s="2" t="s">
+      <c r="D585" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="E585" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>312</v>
       </c>
       <c r="B586" t="s">
         <v>1175</v>
       </c>
       <c r="C586">
         <v>1783</v>
       </c>
-      <c r="D586" s="2" t="s">
+      <c r="D586" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="E586" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>312</v>
       </c>
       <c r="B587" t="s">
         <v>1175</v>
       </c>
       <c r="C587">
         <v>1783</v>
       </c>
-      <c r="D587" s="2" t="s">
+      <c r="D587" s="1" t="s">
         <v>2291</v>
       </c>
       <c r="E587" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>313</v>
       </c>
       <c r="B588" t="s">
         <v>1151</v>
       </c>
       <c r="C588">
         <v>1783</v>
       </c>
-      <c r="D588" s="2" t="s">
+      <c r="D588" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="E588" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>314</v>
       </c>
       <c r="B589" t="s">
         <v>1176</v>
       </c>
       <c r="C589">
         <v>1783</v>
       </c>
-      <c r="D589" s="2" t="s">
+      <c r="D589" s="1" t="s">
         <v>2293</v>
       </c>
       <c r="E589" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>315</v>
       </c>
       <c r="B590" t="s">
         <v>1177</v>
       </c>
       <c r="C590">
         <v>1783</v>
       </c>
-      <c r="D590" s="2" t="s">
+      <c r="D590" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="E590" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
         <v>316</v>
       </c>
       <c r="B591" t="s">
         <v>1178</v>
       </c>
       <c r="C591">
         <v>1784</v>
       </c>
-      <c r="D591" s="2" t="s">
+      <c r="D591" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="E591" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
         <v>266</v>
       </c>
       <c r="B592" t="s">
         <v>1179</v>
       </c>
       <c r="C592">
         <v>1784</v>
       </c>
-      <c r="D592" s="2" t="s">
+      <c r="D592" s="1" t="s">
         <v>2296</v>
       </c>
       <c r="E592" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
         <v>244</v>
       </c>
       <c r="B593" t="s">
         <v>1180</v>
       </c>
       <c r="C593">
         <v>1784</v>
       </c>
-      <c r="D593" s="2" t="s">
+      <c r="D593" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="E593" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>317</v>
       </c>
       <c r="B594" t="s">
         <v>1181</v>
       </c>
       <c r="C594">
         <v>1784</v>
       </c>
-      <c r="D594" s="2" t="s">
+      <c r="D594" s="1" t="s">
         <v>2298</v>
       </c>
       <c r="E594" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
         <v>318</v>
       </c>
       <c r="B595" t="s">
         <v>1182</v>
       </c>
       <c r="C595">
         <v>1784</v>
       </c>
-      <c r="D595" s="2" t="s">
+      <c r="D595" s="1" t="s">
         <v>2299</v>
       </c>
       <c r="E595" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
         <v>315</v>
       </c>
       <c r="B596" t="s">
         <v>1177</v>
       </c>
       <c r="C596">
         <v>1784</v>
       </c>
-      <c r="D596" s="2" t="s">
+      <c r="D596" s="1" t="s">
         <v>2300</v>
       </c>
       <c r="E596" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
         <v>310</v>
       </c>
       <c r="B597" t="s">
         <v>1183</v>
       </c>
       <c r="C597">
         <v>1784</v>
       </c>
-      <c r="D597" s="2" t="s">
+      <c r="D597" s="1" t="s">
         <v>2301</v>
       </c>
       <c r="E597" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
         <v>266</v>
       </c>
       <c r="B598" t="s">
         <v>1179</v>
       </c>
       <c r="C598">
         <v>1785</v>
       </c>
-      <c r="D598" s="2" t="s">
+      <c r="D598" s="1" t="s">
         <v>2302</v>
       </c>
       <c r="E598" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
         <v>302</v>
       </c>
       <c r="B599" t="s">
         <v>1159</v>
       </c>
       <c r="C599">
         <v>1785</v>
       </c>
-      <c r="D599" s="2" t="s">
+      <c r="D599" s="1" t="s">
         <v>2303</v>
       </c>
       <c r="E599" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
         <v>319</v>
       </c>
       <c r="B600" t="s">
         <v>1184</v>
       </c>
       <c r="C600">
         <v>1785</v>
       </c>
-      <c r="D600" s="2" t="s">
+      <c r="D600" s="1" t="s">
         <v>2304</v>
       </c>
       <c r="E600" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
         <v>320</v>
       </c>
       <c r="B601" t="s">
         <v>1185</v>
       </c>
       <c r="C601">
         <v>1785</v>
       </c>
-      <c r="D601" s="2" t="s">
+      <c r="D601" s="1" t="s">
         <v>2305</v>
       </c>
       <c r="E601" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
         <v>308</v>
       </c>
       <c r="B602" t="s">
         <v>1170</v>
       </c>
       <c r="C602">
         <v>1785</v>
       </c>
-      <c r="D602" s="2" t="s">
+      <c r="D602" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="E602" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
         <v>321</v>
       </c>
       <c r="B603" t="s">
         <v>1186</v>
       </c>
       <c r="C603">
         <v>1785</v>
       </c>
-      <c r="D603" s="2" t="s">
+      <c r="D603" s="1" t="s">
         <v>2307</v>
       </c>
       <c r="E603" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
         <v>322</v>
       </c>
       <c r="B604" t="s">
         <v>1187</v>
       </c>
       <c r="C604">
         <v>1785</v>
       </c>
-      <c r="D604" s="2" t="s">
+      <c r="D604" s="1" t="s">
         <v>2308</v>
       </c>
       <c r="E604" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
         <v>323</v>
       </c>
       <c r="B605" t="s">
         <v>1188</v>
       </c>
       <c r="C605">
         <v>1785</v>
       </c>
-      <c r="D605" s="2" t="s">
+      <c r="D605" s="1" t="s">
         <v>2309</v>
       </c>
       <c r="E605" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>320</v>
       </c>
       <c r="B606" t="s">
         <v>1185</v>
       </c>
       <c r="C606">
         <v>1786</v>
       </c>
-      <c r="D606" s="2" t="s">
+      <c r="D606" s="1" t="s">
         <v>2310</v>
       </c>
       <c r="E606" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
         <v>320</v>
       </c>
       <c r="B607" t="s">
         <v>1185</v>
       </c>
       <c r="C607">
         <v>1786</v>
       </c>
-      <c r="D607" s="2" t="s">
+      <c r="D607" s="1" t="s">
         <v>2311</v>
       </c>
       <c r="E607" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
         <v>273</v>
       </c>
       <c r="B608" t="s">
         <v>1139</v>
       </c>
       <c r="C608">
         <v>1786</v>
       </c>
-      <c r="D608" s="2" t="s">
+      <c r="D608" s="1" t="s">
         <v>2312</v>
       </c>
       <c r="E608" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
         <v>324</v>
       </c>
       <c r="B609" t="s">
         <v>1189</v>
       </c>
       <c r="C609">
         <v>1786</v>
       </c>
-      <c r="D609" s="2" t="s">
+      <c r="D609" s="1" t="s">
         <v>2313</v>
       </c>
       <c r="E609" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
         <v>324</v>
       </c>
       <c r="B610" t="s">
         <v>1189</v>
       </c>
       <c r="C610">
         <v>1786</v>
       </c>
-      <c r="D610" s="2" t="s">
+      <c r="D610" s="1" t="s">
         <v>2314</v>
       </c>
       <c r="E610" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
         <v>325</v>
       </c>
       <c r="B611" t="s">
         <v>1190</v>
       </c>
       <c r="C611">
         <v>1786</v>
       </c>
-      <c r="D611" s="2" t="s">
+      <c r="D611" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="E611" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
         <v>280</v>
       </c>
       <c r="B612" t="s">
         <v>1191</v>
       </c>
       <c r="C612">
         <v>1787</v>
       </c>
-      <c r="D612" s="2" t="s">
+      <c r="D612" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="E612" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
         <v>326</v>
       </c>
       <c r="B613" t="s">
         <v>1192</v>
       </c>
       <c r="C613">
         <v>1787</v>
       </c>
-      <c r="D613" s="2" t="s">
+      <c r="D613" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="E613" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
         <v>327</v>
       </c>
       <c r="B614" t="s">
         <v>1193</v>
       </c>
       <c r="C614">
         <v>1787</v>
       </c>
-      <c r="D614" s="2" t="s">
+      <c r="D614" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="E614" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
         <v>327</v>
       </c>
       <c r="B615" t="s">
         <v>1193</v>
       </c>
       <c r="C615">
         <v>1787</v>
       </c>
-      <c r="D615" s="2" t="s">
+      <c r="D615" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="E615" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
         <v>308</v>
       </c>
       <c r="B616" t="s">
         <v>1170</v>
       </c>
       <c r="C616">
         <v>1787</v>
       </c>
-      <c r="D616" s="2" t="s">
+      <c r="D616" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="E616" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
         <v>324</v>
       </c>
       <c r="B617" t="s">
         <v>1189</v>
       </c>
       <c r="C617">
         <v>1787</v>
       </c>
-      <c r="D617" s="2" t="s">
+      <c r="D617" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="E617" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
         <v>328</v>
       </c>
       <c r="B618" t="s">
         <v>1194</v>
       </c>
       <c r="C618">
         <v>1787</v>
       </c>
-      <c r="D618" s="2" t="s">
+      <c r="D618" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="E618" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" t="s">
         <v>328</v>
       </c>
       <c r="B619" t="s">
         <v>1194</v>
       </c>
       <c r="C619">
         <v>1787</v>
       </c>
-      <c r="D619" s="2" t="s">
+      <c r="D619" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="E619" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" t="s">
         <v>328</v>
       </c>
       <c r="B620" t="s">
         <v>1194</v>
       </c>
       <c r="C620">
         <v>1787</v>
       </c>
-      <c r="D620" s="2" t="s">
+      <c r="D620" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="E620" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" t="s">
         <v>310</v>
       </c>
       <c r="B621" t="s">
         <v>1195</v>
       </c>
       <c r="C621">
         <v>1787</v>
       </c>
-      <c r="D621" s="2" t="s">
+      <c r="D621" s="1" t="s">
         <v>2325</v>
       </c>
       <c r="E621" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" t="s">
         <v>329</v>
       </c>
       <c r="B622" t="s">
         <v>1196</v>
       </c>
       <c r="C622">
         <v>1787</v>
       </c>
-      <c r="D622" s="2" t="s">
+      <c r="D622" s="1" t="s">
         <v>2326</v>
       </c>
       <c r="E622" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" t="s">
         <v>244</v>
       </c>
       <c r="B623" t="s">
         <v>1197</v>
       </c>
       <c r="C623">
         <v>1788</v>
       </c>
-      <c r="D623" s="2" t="s">
+      <c r="D623" s="1" t="s">
         <v>2327</v>
       </c>
       <c r="E623" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" t="s">
         <v>330</v>
       </c>
       <c r="B624" t="s">
         <v>1198</v>
       </c>
       <c r="C624">
         <v>1788</v>
       </c>
-      <c r="D624" s="2" t="s">
+      <c r="D624" s="1" t="s">
         <v>2328</v>
       </c>
       <c r="E624" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" t="s">
         <v>330</v>
       </c>
       <c r="B625" t="s">
         <v>1198</v>
       </c>
       <c r="C625">
         <v>1788</v>
       </c>
-      <c r="D625" s="2" t="s">
+      <c r="D625" s="1" t="s">
         <v>2329</v>
       </c>
       <c r="E625" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" t="s">
         <v>320</v>
       </c>
       <c r="B626" t="s">
         <v>1199</v>
       </c>
       <c r="C626">
         <v>1788</v>
       </c>
-      <c r="D626" s="2" t="s">
+      <c r="D626" s="1" t="s">
         <v>2330</v>
       </c>
       <c r="E626" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" t="s">
         <v>331</v>
       </c>
       <c r="B627" t="s">
         <v>1200</v>
       </c>
       <c r="C627">
         <v>1789</v>
       </c>
-      <c r="D627" s="2" t="s">
+      <c r="D627" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="E627" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" t="s">
         <v>332</v>
       </c>
       <c r="B628" t="s">
         <v>1201</v>
       </c>
       <c r="C628">
         <v>1789</v>
       </c>
-      <c r="D628" s="2" t="s">
+      <c r="D628" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="E628" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" t="s">
         <v>333</v>
       </c>
       <c r="B629" t="s">
         <v>1202</v>
       </c>
       <c r="C629">
         <v>1789</v>
       </c>
-      <c r="D629" s="2" t="s">
+      <c r="D629" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="E629" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" t="s">
         <v>333</v>
       </c>
       <c r="B630" t="s">
         <v>1203</v>
       </c>
       <c r="C630">
         <v>1789</v>
       </c>
-      <c r="D630" s="2" t="s">
+      <c r="D630" s="1" t="s">
         <v>2334</v>
       </c>
       <c r="E630" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" t="s">
         <v>333</v>
       </c>
       <c r="B631" t="s">
         <v>1203</v>
       </c>
       <c r="C631">
         <v>1789</v>
       </c>
-      <c r="D631" s="2" t="s">
+      <c r="D631" s="1" t="s">
         <v>2335</v>
       </c>
       <c r="E631" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" t="s">
         <v>334</v>
       </c>
       <c r="B632" t="s">
         <v>1204</v>
       </c>
       <c r="C632">
         <v>1789</v>
       </c>
-      <c r="D632" s="2" t="s">
+      <c r="D632" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="E632" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" t="s">
         <v>310</v>
       </c>
       <c r="B633" t="s">
         <v>1205</v>
       </c>
       <c r="C633">
         <v>1789</v>
       </c>
-      <c r="D633" s="2" t="s">
+      <c r="D633" s="1" t="s">
         <v>2337</v>
       </c>
       <c r="E633" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" t="s">
         <v>310</v>
       </c>
       <c r="B634" t="s">
         <v>1206</v>
       </c>
       <c r="C634">
         <v>1789</v>
       </c>
-      <c r="D634" s="2" t="s">
+      <c r="D634" s="1" t="s">
         <v>2338</v>
       </c>
       <c r="E634" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" t="s">
         <v>335</v>
       </c>
       <c r="B635" t="s">
         <v>1207</v>
       </c>
       <c r="C635">
         <v>1789</v>
       </c>
-      <c r="D635" s="2" t="s">
+      <c r="D635" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="E635" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" t="s">
         <v>336</v>
       </c>
       <c r="B636" t="s">
         <v>1208</v>
       </c>
       <c r="C636">
         <v>1790</v>
       </c>
-      <c r="D636" s="2" t="s">
+      <c r="D636" s="1" t="s">
         <v>2340</v>
       </c>
       <c r="E636" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" t="s">
         <v>280</v>
       </c>
       <c r="B637" t="s">
         <v>1209</v>
       </c>
       <c r="C637">
         <v>1790</v>
       </c>
-      <c r="D637" s="2" t="s">
+      <c r="D637" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="E637" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" t="s">
         <v>280</v>
       </c>
       <c r="B638" t="s">
         <v>1210</v>
       </c>
       <c r="C638">
         <v>1790</v>
       </c>
-      <c r="D638" s="2" t="s">
+      <c r="D638" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="E638" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" t="s">
         <v>280</v>
       </c>
       <c r="B639" t="s">
         <v>1211</v>
       </c>
       <c r="C639">
         <v>1790</v>
       </c>
-      <c r="D639" s="2" t="s">
+      <c r="D639" s="1" t="s">
         <v>2343</v>
       </c>
       <c r="E639" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" t="s">
         <v>337</v>
       </c>
       <c r="B640" t="s">
         <v>1212</v>
       </c>
       <c r="C640">
         <v>1790</v>
       </c>
-      <c r="D640" s="2" t="s">
+      <c r="D640" s="1" t="s">
         <v>2344</v>
       </c>
       <c r="E640" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" t="s">
         <v>338</v>
       </c>
       <c r="B641" t="s">
         <v>1213</v>
       </c>
       <c r="C641">
         <v>1790</v>
       </c>
-      <c r="D641" s="2" t="s">
+      <c r="D641" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="E641" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" t="s">
         <v>320</v>
       </c>
       <c r="B642" t="s">
         <v>1185</v>
       </c>
       <c r="C642">
         <v>1790</v>
       </c>
-      <c r="D642" s="2" t="s">
+      <c r="D642" s="1" t="s">
         <v>2346</v>
       </c>
       <c r="E642" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" t="s">
         <v>297</v>
       </c>
       <c r="B643" t="s">
         <v>1214</v>
       </c>
       <c r="C643">
         <v>1791</v>
       </c>
-      <c r="D643" s="2" t="s">
+      <c r="D643" s="1" t="s">
         <v>2347</v>
       </c>
       <c r="E643" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" t="s">
         <v>297</v>
       </c>
       <c r="B644" t="s">
         <v>1214</v>
       </c>
       <c r="C644">
         <v>1791</v>
       </c>
-      <c r="D644" s="2" t="s">
+      <c r="D644" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="E644" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" t="s">
         <v>339</v>
       </c>
       <c r="B645" t="s">
         <v>1215</v>
       </c>
       <c r="C645">
         <v>1791</v>
       </c>
-      <c r="D645" s="2" t="s">
+      <c r="D645" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="E645" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" t="s">
         <v>336</v>
       </c>
       <c r="B646" t="s">
         <v>1216</v>
       </c>
       <c r="C646">
         <v>1791</v>
       </c>
-      <c r="D646" s="2" t="s">
+      <c r="D646" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="E646" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" t="s">
         <v>340</v>
       </c>
       <c r="B647" t="s">
         <v>1217</v>
       </c>
       <c r="C647">
         <v>1791</v>
       </c>
-      <c r="D647" s="2" t="s">
+      <c r="D647" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="E647" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" t="s">
         <v>341</v>
       </c>
       <c r="B648" t="s">
         <v>1218</v>
       </c>
       <c r="C648">
         <v>1791</v>
       </c>
-      <c r="D648" s="2" t="s">
+      <c r="D648" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="E648" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" t="s">
         <v>320</v>
       </c>
       <c r="B649" t="s">
         <v>1219</v>
       </c>
       <c r="C649">
         <v>1791</v>
       </c>
-      <c r="D649" s="2" t="s">
+      <c r="D649" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="E649" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" t="s">
         <v>322</v>
       </c>
       <c r="B650" t="s">
         <v>1220</v>
       </c>
       <c r="C650">
         <v>1791</v>
       </c>
-      <c r="D650" s="2" t="s">
+      <c r="D650" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="E650" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" t="s">
         <v>342</v>
       </c>
       <c r="B651" t="s">
         <v>1221</v>
       </c>
       <c r="C651">
         <v>1791</v>
       </c>
-      <c r="D651" s="2" t="s">
+      <c r="D651" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="E651" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" t="s">
         <v>342</v>
       </c>
       <c r="B652" t="s">
         <v>1221</v>
       </c>
       <c r="C652">
         <v>1791</v>
       </c>
-      <c r="D652" s="2" t="s">
+      <c r="D652" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="E652" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" t="s">
         <v>343</v>
       </c>
       <c r="B653" t="s">
         <v>1222</v>
       </c>
       <c r="C653">
         <v>1792</v>
       </c>
-      <c r="D653" s="2" t="s">
+      <c r="D653" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="E653" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" t="s">
         <v>343</v>
       </c>
       <c r="B654" t="s">
         <v>1222</v>
       </c>
       <c r="C654">
         <v>1792</v>
       </c>
-      <c r="D654" s="2" t="s">
+      <c r="D654" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="E654" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" t="s">
         <v>326</v>
       </c>
       <c r="B655" t="s">
         <v>1223</v>
       </c>
       <c r="C655">
         <v>1792</v>
       </c>
-      <c r="D655" s="2" t="s">
+      <c r="D655" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="E655" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" t="s">
         <v>298</v>
       </c>
       <c r="B656" t="s">
         <v>1224</v>
       </c>
       <c r="C656">
         <v>1792</v>
       </c>
-      <c r="D656" s="2" t="s">
+      <c r="D656" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="E656" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" t="s">
         <v>344</v>
       </c>
       <c r="B657" t="s">
         <v>1225</v>
       </c>
       <c r="C657">
         <v>1792</v>
       </c>
-      <c r="D657" s="2" t="s">
+      <c r="D657" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="E657" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" t="s">
         <v>260</v>
       </c>
       <c r="B658" t="s">
         <v>1226</v>
       </c>
       <c r="C658">
         <v>1792</v>
       </c>
-      <c r="D658" s="2" t="s">
+      <c r="D658" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="E658" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" t="s">
         <v>345</v>
       </c>
       <c r="B659" t="s">
         <v>1227</v>
       </c>
       <c r="C659">
         <v>1792</v>
       </c>
-      <c r="D659" s="2" t="s">
+      <c r="D659" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="E659" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" t="s">
         <v>345</v>
       </c>
       <c r="B660" t="s">
         <v>1227</v>
       </c>
       <c r="C660">
         <v>1792</v>
       </c>
-      <c r="D660" s="2" t="s">
+      <c r="D660" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="E660" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" t="s">
         <v>342</v>
       </c>
       <c r="B661" t="s">
         <v>1228</v>
       </c>
       <c r="C661">
         <v>1792</v>
       </c>
-      <c r="D661" s="2" t="s">
+      <c r="D661" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="E661" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" t="s">
         <v>346</v>
       </c>
       <c r="B662" t="s">
         <v>1229</v>
       </c>
       <c r="C662">
         <v>1792</v>
       </c>
-      <c r="D662" s="2" t="s">
+      <c r="D662" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="E662" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" t="s">
         <v>266</v>
       </c>
       <c r="B663" t="s">
         <v>1230</v>
       </c>
       <c r="C663">
         <v>1793</v>
       </c>
-      <c r="D663" s="2" t="s">
+      <c r="D663" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="E663" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" t="s">
         <v>266</v>
       </c>
       <c r="B664" t="s">
         <v>1230</v>
       </c>
       <c r="C664">
         <v>1793</v>
       </c>
-      <c r="D664" s="2" t="s">
+      <c r="D664" s="1" t="s">
         <v>2368</v>
       </c>
       <c r="E664" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" t="s">
         <v>347</v>
       </c>
       <c r="B665" t="s">
         <v>1231</v>
       </c>
       <c r="C665">
         <v>1793</v>
       </c>
-      <c r="D665" s="2" t="s">
+      <c r="D665" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="E665" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" t="s">
         <v>347</v>
       </c>
       <c r="B666" t="s">
         <v>1231</v>
       </c>
       <c r="C666">
         <v>1793</v>
       </c>
-      <c r="D666" s="2" t="s">
+      <c r="D666" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="E666" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" t="s">
         <v>348</v>
       </c>
       <c r="B667" t="s">
         <v>1232</v>
       </c>
       <c r="C667">
         <v>1793</v>
       </c>
-      <c r="D667" s="2" t="s">
+      <c r="D667" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="E667" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" t="s">
         <v>349</v>
       </c>
       <c r="B668" t="s">
         <v>1233</v>
       </c>
       <c r="C668">
         <v>1794</v>
       </c>
-      <c r="D668" s="2" t="s">
+      <c r="D668" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="E668" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" t="s">
         <v>297</v>
       </c>
       <c r="B669" t="s">
         <v>1214</v>
       </c>
       <c r="C669">
         <v>1794</v>
       </c>
-      <c r="D669" s="2" t="s">
+      <c r="D669" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="E669" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" t="s">
         <v>280</v>
       </c>
       <c r="B670" t="s">
         <v>1234</v>
       </c>
       <c r="C670">
         <v>1794</v>
       </c>
-      <c r="D670" s="2" t="s">
+      <c r="D670" s="1" t="s">
         <v>2374</v>
       </c>
       <c r="E670" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" t="s">
         <v>266</v>
       </c>
       <c r="B671" t="s">
         <v>1230</v>
       </c>
       <c r="C671">
         <v>1794</v>
       </c>
-      <c r="D671" s="2" t="s">
+      <c r="D671" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="E671" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" t="s">
         <v>266</v>
       </c>
       <c r="B672" t="s">
         <v>1230</v>
       </c>
       <c r="C672">
         <v>1794</v>
       </c>
-      <c r="D672" s="2" t="s">
+      <c r="D672" s="1" t="s">
         <v>2376</v>
       </c>
       <c r="E672" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" t="s">
         <v>350</v>
       </c>
       <c r="B673" t="s">
         <v>1235</v>
       </c>
       <c r="C673">
         <v>1794</v>
       </c>
-      <c r="D673" s="2" t="s">
+      <c r="D673" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="E673" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" t="s">
         <v>351</v>
       </c>
       <c r="B674" t="s">
         <v>1236</v>
       </c>
       <c r="C674">
         <v>1794</v>
       </c>
-      <c r="D674" s="2" t="s">
+      <c r="D674" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="E674" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" t="s">
         <v>351</v>
       </c>
       <c r="B675" t="s">
         <v>1236</v>
       </c>
       <c r="C675">
         <v>1794</v>
       </c>
-      <c r="D675" s="2" t="s">
+      <c r="D675" s="1" t="s">
         <v>2379</v>
       </c>
       <c r="E675" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" t="s">
         <v>346</v>
       </c>
       <c r="B676" t="s">
         <v>1229</v>
       </c>
       <c r="C676">
         <v>1794</v>
       </c>
-      <c r="D676" s="2" t="s">
+      <c r="D676" s="1" t="s">
         <v>2380</v>
       </c>
       <c r="E676" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" t="s">
         <v>280</v>
       </c>
       <c r="B677" t="s">
         <v>1237</v>
       </c>
       <c r="C677">
         <v>1795</v>
       </c>
-      <c r="D677" s="2" t="s">
+      <c r="D677" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="E677" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" t="s">
         <v>280</v>
       </c>
       <c r="B678" t="s">
         <v>1237</v>
       </c>
       <c r="C678">
         <v>1795</v>
       </c>
-      <c r="D678" s="2" t="s">
+      <c r="D678" s="1" t="s">
         <v>2382</v>
       </c>
       <c r="E678" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" t="s">
         <v>280</v>
       </c>
       <c r="B679" t="s">
         <v>1237</v>
       </c>
       <c r="C679">
         <v>1795</v>
       </c>
-      <c r="D679" s="2" t="s">
+      <c r="D679" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="E679" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" t="s">
         <v>266</v>
       </c>
       <c r="B680" t="s">
         <v>1230</v>
       </c>
       <c r="C680">
         <v>1795</v>
       </c>
-      <c r="D680" s="2" t="s">
+      <c r="D680" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="E680" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" t="s">
         <v>266</v>
       </c>
       <c r="B681" t="s">
         <v>1230</v>
       </c>
       <c r="C681">
         <v>1795</v>
       </c>
-      <c r="D681" s="2" t="s">
+      <c r="D681" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="E681" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" t="s">
         <v>347</v>
       </c>
       <c r="B682" t="s">
         <v>1238</v>
       </c>
       <c r="C682">
         <v>1795</v>
       </c>
-      <c r="D682" s="2" t="s">
+      <c r="D682" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="E682" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" t="s">
         <v>347</v>
       </c>
       <c r="B683" t="s">
         <v>1238</v>
       </c>
       <c r="C683">
         <v>1795</v>
       </c>
-      <c r="D683" s="2" t="s">
+      <c r="D683" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="E683" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" t="s">
         <v>347</v>
       </c>
       <c r="B684" t="s">
         <v>1238</v>
       </c>
       <c r="C684">
         <v>1795</v>
       </c>
-      <c r="D684" s="2" t="s">
+      <c r="D684" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="E684" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" t="s">
         <v>310</v>
       </c>
       <c r="B685" t="s">
         <v>1239</v>
       </c>
       <c r="C685">
         <v>1795</v>
       </c>
-      <c r="D685" s="2" t="s">
+      <c r="D685" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="E685" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" t="s">
         <v>310</v>
       </c>
       <c r="B686" t="s">
         <v>1239</v>
       </c>
       <c r="C686">
         <v>1795</v>
       </c>
-      <c r="D686" s="2" t="s">
+      <c r="D686" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="E686" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" t="s">
         <v>352</v>
       </c>
       <c r="B687" t="s">
         <v>1240</v>
       </c>
       <c r="C687">
         <v>1795</v>
       </c>
-      <c r="D687" s="2" t="s">
+      <c r="D687" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="E687" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" t="s">
         <v>353</v>
       </c>
       <c r="B688" t="s">
         <v>1241</v>
       </c>
       <c r="C688">
         <v>1795</v>
       </c>
-      <c r="D688" s="2" t="s">
+      <c r="D688" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="E688" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" t="s">
         <v>354</v>
       </c>
       <c r="B689" t="s">
         <v>1242</v>
       </c>
       <c r="C689">
         <v>1795</v>
       </c>
-      <c r="D689" s="2" t="s">
+      <c r="D689" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="E689" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" t="s">
         <v>280</v>
       </c>
       <c r="B690" t="s">
         <v>1237</v>
       </c>
       <c r="C690">
         <v>1796</v>
       </c>
-      <c r="D690" s="2" t="s">
+      <c r="D690" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="E690" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" t="s">
         <v>355</v>
       </c>
       <c r="B691" t="s">
         <v>1243</v>
       </c>
       <c r="C691">
         <v>1796</v>
       </c>
-      <c r="D691" s="2" t="s">
+      <c r="D691" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="E691" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" t="s">
         <v>266</v>
       </c>
       <c r="B692" t="s">
         <v>1230</v>
       </c>
       <c r="C692">
         <v>1796</v>
       </c>
-      <c r="D692" s="2" t="s">
+      <c r="D692" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="E692" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" t="s">
         <v>266</v>
       </c>
       <c r="B693" t="s">
         <v>1230</v>
       </c>
       <c r="C693">
         <v>1796</v>
       </c>
-      <c r="D693" s="2" t="s">
+      <c r="D693" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="E693" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" t="s">
         <v>341</v>
       </c>
       <c r="B694" t="s">
         <v>1244</v>
       </c>
       <c r="C694">
         <v>1796</v>
       </c>
-      <c r="D694" s="2" t="s">
+      <c r="D694" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="E694" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" t="s">
         <v>345</v>
       </c>
       <c r="B695" t="s">
         <v>1227</v>
       </c>
       <c r="C695">
         <v>1796</v>
       </c>
-      <c r="D695" s="2" t="s">
+      <c r="D695" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="E695" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" t="s">
         <v>356</v>
       </c>
       <c r="B696" t="s">
         <v>1245</v>
       </c>
       <c r="C696">
         <v>1796</v>
       </c>
-      <c r="D696" s="2" t="s">
+      <c r="D696" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="E696" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" t="s">
         <v>357</v>
       </c>
       <c r="B697" t="s">
         <v>1246</v>
       </c>
       <c r="C697">
         <v>1796</v>
       </c>
-      <c r="D697" s="2" t="s">
+      <c r="D697" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="E697" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" t="s">
         <v>358</v>
       </c>
       <c r="B698" t="s">
         <v>1247</v>
       </c>
       <c r="C698">
         <v>1796</v>
       </c>
-      <c r="D698" s="2" t="s">
+      <c r="D698" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="E698" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" t="s">
         <v>358</v>
       </c>
       <c r="B699" t="s">
         <v>1247</v>
       </c>
       <c r="C699">
         <v>1796</v>
       </c>
-      <c r="D699" s="2" t="s">
+      <c r="D699" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="E699" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" t="s">
         <v>310</v>
       </c>
       <c r="B700" t="s">
         <v>1239</v>
       </c>
       <c r="C700">
         <v>1796</v>
       </c>
-      <c r="D700" s="2" t="s">
+      <c r="D700" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="E700" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" t="s">
         <v>359</v>
       </c>
       <c r="B701" t="s">
         <v>1248</v>
       </c>
       <c r="C701">
         <v>1796</v>
       </c>
-      <c r="D701" s="2" t="s">
+      <c r="D701" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="E701" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" t="s">
         <v>360</v>
       </c>
       <c r="B702" t="s">
         <v>1249</v>
       </c>
       <c r="C702">
         <v>1796</v>
       </c>
-      <c r="D702" s="2" t="s">
+      <c r="D702" s="1" t="s">
         <v>2406</v>
       </c>
       <c r="E702" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" t="s">
         <v>361</v>
       </c>
       <c r="B703" t="s">
         <v>1250</v>
       </c>
       <c r="C703">
         <v>1796</v>
       </c>
-      <c r="D703" s="2" t="s">
+      <c r="D703" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="E703" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" t="s">
         <v>361</v>
       </c>
       <c r="B704" t="s">
         <v>1250</v>
       </c>
       <c r="C704">
         <v>1796</v>
       </c>
-      <c r="D704" s="2" t="s">
+      <c r="D704" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="E704" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" t="s">
         <v>361</v>
       </c>
       <c r="B705" t="s">
         <v>1250</v>
       </c>
       <c r="C705">
         <v>1796</v>
       </c>
-      <c r="D705" s="2" t="s">
+      <c r="D705" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="E705" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" t="s">
         <v>361</v>
       </c>
       <c r="B706" t="s">
         <v>1250</v>
       </c>
       <c r="C706">
         <v>1796</v>
       </c>
-      <c r="D706" s="2" t="s">
+      <c r="D706" s="1" t="s">
         <v>2410</v>
       </c>
       <c r="E706" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" t="s">
         <v>353</v>
       </c>
       <c r="B707" t="s">
         <v>1241</v>
       </c>
       <c r="C707">
         <v>1796</v>
       </c>
-      <c r="D707" s="2" t="s">
+      <c r="D707" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="E707" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" t="s">
         <v>353</v>
       </c>
       <c r="B708" t="s">
         <v>1241</v>
       </c>
       <c r="C708">
         <v>1796</v>
       </c>
-      <c r="D708" s="2" t="s">
+      <c r="D708" s="1" t="s">
         <v>2412</v>
       </c>
       <c r="E708" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" t="s">
         <v>266</v>
       </c>
       <c r="B709" t="s">
         <v>1230</v>
       </c>
       <c r="C709">
         <v>1797</v>
       </c>
-      <c r="D709" s="2" t="s">
+      <c r="D709" s="1" t="s">
         <v>2413</v>
       </c>
       <c r="E709" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" t="s">
         <v>266</v>
       </c>
       <c r="B710" t="s">
         <v>1230</v>
       </c>
       <c r="C710">
         <v>1797</v>
       </c>
-      <c r="D710" s="2" t="s">
+      <c r="D710" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="E710" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" t="s">
         <v>362</v>
       </c>
       <c r="B711" t="s">
         <v>1251</v>
       </c>
       <c r="C711">
         <v>1797</v>
       </c>
-      <c r="D711" s="2" t="s">
+      <c r="D711" s="1" t="s">
         <v>2415</v>
       </c>
       <c r="E711" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" t="s">
         <v>345</v>
       </c>
       <c r="B712" t="s">
         <v>1227</v>
       </c>
       <c r="C712">
         <v>1797</v>
       </c>
-      <c r="D712" s="2" t="s">
+      <c r="D712" s="1" t="s">
         <v>2416</v>
       </c>
       <c r="E712" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" t="s">
         <v>345</v>
       </c>
       <c r="B713" t="s">
         <v>1227</v>
       </c>
       <c r="C713">
         <v>1797</v>
       </c>
-      <c r="D713" s="2" t="s">
+      <c r="D713" s="1" t="s">
         <v>2417</v>
       </c>
       <c r="E713" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" t="s">
         <v>352</v>
       </c>
       <c r="B714" t="s">
         <v>1252</v>
       </c>
       <c r="C714">
         <v>1797</v>
       </c>
-      <c r="D714" s="2" t="s">
+      <c r="D714" s="1" t="s">
         <v>2418</v>
       </c>
       <c r="E714" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" t="s">
         <v>363</v>
       </c>
       <c r="B715" t="s">
         <v>1253</v>
       </c>
       <c r="C715">
         <v>1797</v>
       </c>
-      <c r="D715" s="2" t="s">
+      <c r="D715" s="1" t="s">
         <v>2419</v>
       </c>
       <c r="E715" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" t="s">
         <v>364</v>
       </c>
       <c r="B716" t="s">
         <v>1254</v>
       </c>
       <c r="C716">
         <v>1798</v>
       </c>
-      <c r="D716" s="2" t="s">
+      <c r="D716" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="E716" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" t="s">
         <v>336</v>
       </c>
       <c r="B717" t="s">
         <v>1255</v>
       </c>
       <c r="C717">
         <v>1798</v>
       </c>
-      <c r="D717" s="2" t="s">
+      <c r="D717" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="E717" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" t="s">
         <v>365</v>
       </c>
       <c r="B718" t="s">
         <v>1256</v>
       </c>
       <c r="C718">
         <v>1798</v>
       </c>
-      <c r="D718" s="2" t="s">
+      <c r="D718" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="E718" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" t="s">
         <v>365</v>
       </c>
       <c r="B719" t="s">
         <v>1256</v>
       </c>
       <c r="C719">
         <v>1798</v>
       </c>
-      <c r="D719" s="2" t="s">
+      <c r="D719" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="E719" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" t="s">
         <v>366</v>
       </c>
       <c r="B720" t="s">
         <v>1257</v>
       </c>
       <c r="C720">
         <v>1798</v>
       </c>
-      <c r="D720" s="2" t="s">
+      <c r="D720" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="E720" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" t="s">
         <v>353</v>
       </c>
       <c r="B721" t="s">
         <v>1258</v>
       </c>
       <c r="C721">
         <v>1798</v>
       </c>
-      <c r="D721" s="2" t="s">
+      <c r="D721" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="E721" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" t="s">
         <v>353</v>
       </c>
       <c r="B722" t="s">
         <v>1259</v>
       </c>
       <c r="C722">
         <v>1798</v>
       </c>
-      <c r="D722" s="2" t="s">
+      <c r="D722" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="E722" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" t="s">
         <v>367</v>
       </c>
       <c r="B723" t="s">
         <v>1260</v>
       </c>
       <c r="C723">
         <v>1799</v>
       </c>
-      <c r="D723" s="2" t="s">
+      <c r="D723" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="E723" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" t="s">
         <v>367</v>
       </c>
       <c r="B724" t="s">
         <v>1260</v>
       </c>
       <c r="C724">
         <v>1799</v>
       </c>
-      <c r="D724" s="2" t="s">
+      <c r="D724" s="1" t="s">
         <v>2428</v>
       </c>
       <c r="E724" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" t="s">
         <v>367</v>
       </c>
       <c r="B725" t="s">
         <v>1260</v>
       </c>
       <c r="C725">
         <v>1799</v>
       </c>
-      <c r="D725" s="2" t="s">
+      <c r="D725" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="E725" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" t="s">
         <v>368</v>
       </c>
       <c r="B726" t="s">
         <v>1261</v>
       </c>
       <c r="C726">
         <v>1799</v>
       </c>
-      <c r="D726" s="2" t="s">
+      <c r="D726" s="1" t="s">
         <v>2430</v>
       </c>
       <c r="E726" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" t="s">
         <v>369</v>
       </c>
       <c r="B727" t="s">
         <v>1262</v>
       </c>
       <c r="C727">
         <v>1800</v>
       </c>
-      <c r="D727" s="2" t="s">
+      <c r="D727" s="1" t="s">
         <v>2431</v>
       </c>
       <c r="E727" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" t="s">
         <v>370</v>
       </c>
       <c r="B728" t="s">
         <v>1263</v>
       </c>
       <c r="C728">
         <v>1800</v>
       </c>
-      <c r="D728" s="2" t="s">
+      <c r="D728" s="1" t="s">
         <v>2432</v>
       </c>
       <c r="E728" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" t="s">
         <v>336</v>
       </c>
       <c r="B729" t="s">
         <v>1264</v>
       </c>
       <c r="C729">
         <v>1800</v>
       </c>
-      <c r="D729" s="2" t="s">
+      <c r="D729" s="1" t="s">
         <v>2433</v>
       </c>
       <c r="E729" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" t="s">
         <v>347</v>
       </c>
       <c r="B730" t="s">
         <v>1265</v>
       </c>
       <c r="C730">
         <v>1800</v>
       </c>
-      <c r="D730" s="2" t="s">
+      <c r="D730" s="1" t="s">
         <v>2434</v>
       </c>
       <c r="E730" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" t="s">
         <v>371</v>
       </c>
       <c r="B731" t="s">
         <v>1266</v>
       </c>
       <c r="C731">
         <v>1800</v>
       </c>
-      <c r="D731" s="2" t="s">
+      <c r="D731" s="1" t="s">
         <v>2435</v>
       </c>
       <c r="E731" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" t="s">
         <v>372</v>
       </c>
       <c r="B732" t="s">
         <v>1267</v>
       </c>
       <c r="C732">
         <v>1801</v>
       </c>
-      <c r="D732" s="2" t="s">
+      <c r="D732" s="1" t="s">
         <v>2436</v>
       </c>
       <c r="E732" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" t="s">
         <v>347</v>
       </c>
       <c r="B733" t="s">
         <v>1265</v>
       </c>
       <c r="C733">
         <v>1801</v>
       </c>
-      <c r="D733" s="2" t="s">
+      <c r="D733" s="1" t="s">
         <v>2437</v>
       </c>
       <c r="E733" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" t="s">
         <v>310</v>
       </c>
       <c r="B734" t="s">
         <v>1268</v>
       </c>
       <c r="C734">
         <v>1801</v>
       </c>
-      <c r="D734" s="2" t="s">
+      <c r="D734" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="E734" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" t="s">
         <v>373</v>
       </c>
       <c r="B735" t="s">
         <v>1269</v>
       </c>
       <c r="C735">
         <v>1801</v>
       </c>
-      <c r="D735" s="2" t="s">
+      <c r="D735" s="1" t="s">
         <v>2439</v>
       </c>
       <c r="E735" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" t="s">
         <v>374</v>
       </c>
       <c r="B736" t="s">
         <v>1270</v>
       </c>
       <c r="C736">
         <v>1802</v>
       </c>
-      <c r="D736" s="2" t="s">
+      <c r="D736" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="E736" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" t="s">
         <v>375</v>
       </c>
       <c r="B737" t="s">
         <v>1271</v>
       </c>
       <c r="C737">
         <v>1802</v>
       </c>
-      <c r="D737" s="2" t="s">
+      <c r="D737" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="E737" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" t="s">
         <v>365</v>
       </c>
       <c r="B738" t="s">
         <v>1256</v>
       </c>
       <c r="C738">
         <v>1802</v>
       </c>
-      <c r="D738" s="2" t="s">
+      <c r="D738" s="1" t="s">
         <v>2442</v>
       </c>
       <c r="E738" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" t="s">
         <v>345</v>
       </c>
       <c r="B739" t="s">
         <v>1227</v>
       </c>
       <c r="C739">
         <v>1802</v>
       </c>
-      <c r="D739" s="2" t="s">
+      <c r="D739" s="1" t="s">
         <v>2443</v>
       </c>
       <c r="E739" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" t="s">
         <v>376</v>
       </c>
       <c r="B740" t="s">
         <v>1272</v>
       </c>
       <c r="C740">
         <v>1802</v>
       </c>
-      <c r="D740" s="2" t="s">
+      <c r="D740" s="1" t="s">
         <v>2444</v>
       </c>
       <c r="E740" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" t="s">
         <v>347</v>
       </c>
       <c r="B741" t="s">
         <v>1265</v>
       </c>
       <c r="C741">
         <v>1802</v>
       </c>
-      <c r="D741" s="2" t="s">
+      <c r="D741" s="1" t="s">
         <v>2445</v>
       </c>
       <c r="E741" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" t="s">
         <v>377</v>
       </c>
       <c r="B742" t="s">
         <v>1273</v>
       </c>
       <c r="C742">
         <v>1802</v>
       </c>
-      <c r="D742" s="2" t="s">
+      <c r="D742" s="1" t="s">
         <v>2446</v>
       </c>
       <c r="E742" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" t="s">
         <v>374</v>
       </c>
       <c r="B743" t="s">
         <v>1270</v>
       </c>
       <c r="C743">
         <v>1803</v>
       </c>
-      <c r="D743" s="2" t="s">
+      <c r="D743" s="1" t="s">
         <v>2447</v>
       </c>
       <c r="E743" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" t="s">
         <v>378</v>
       </c>
       <c r="B744" t="s">
         <v>1274</v>
       </c>
       <c r="C744">
         <v>1803</v>
       </c>
-      <c r="D744" s="2" t="s">
+      <c r="D744" s="1" t="s">
         <v>2448</v>
       </c>
       <c r="E744" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" t="s">
         <v>338</v>
       </c>
       <c r="B745" t="s">
         <v>1275</v>
       </c>
       <c r="C745">
         <v>1803</v>
       </c>
-      <c r="D745" s="2" t="s">
+      <c r="D745" s="1" t="s">
         <v>2449</v>
       </c>
       <c r="E745" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" t="s">
         <v>347</v>
       </c>
       <c r="B746" t="s">
         <v>1265</v>
       </c>
       <c r="C746">
         <v>1803</v>
       </c>
-      <c r="D746" s="2" t="s">
+      <c r="D746" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="E746" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" t="s">
         <v>379</v>
       </c>
       <c r="B747" t="s">
         <v>1276</v>
       </c>
       <c r="C747">
         <v>1803</v>
       </c>
-      <c r="D747" s="2" t="s">
+      <c r="D747" s="1" t="s">
         <v>2451</v>
       </c>
       <c r="E747" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" t="s">
         <v>380</v>
       </c>
       <c r="B748" t="s">
         <v>1277</v>
       </c>
       <c r="C748">
         <v>1803</v>
       </c>
-      <c r="D748" s="2" t="s">
+      <c r="D748" s="1" t="s">
         <v>2452</v>
       </c>
       <c r="E748" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" t="s">
         <v>381</v>
       </c>
       <c r="B749" t="s">
         <v>1278</v>
       </c>
       <c r="C749">
         <v>1803</v>
       </c>
-      <c r="D749" s="2" t="s">
+      <c r="D749" s="1" t="s">
         <v>2453</v>
       </c>
       <c r="E749" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" t="s">
         <v>382</v>
       </c>
       <c r="B750" t="s">
         <v>1279</v>
       </c>
       <c r="C750">
         <v>1803</v>
       </c>
-      <c r="D750" s="2" t="s">
+      <c r="D750" s="1" t="s">
         <v>2454</v>
       </c>
       <c r="E750" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" t="s">
         <v>377</v>
       </c>
       <c r="B751" t="s">
         <v>1273</v>
       </c>
       <c r="C751">
         <v>1803</v>
       </c>
-      <c r="D751" s="2" t="s">
+      <c r="D751" s="1" t="s">
         <v>2455</v>
       </c>
       <c r="E751" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" t="s">
         <v>383</v>
       </c>
       <c r="B752" t="s">
         <v>1280</v>
       </c>
       <c r="C752">
         <v>1804</v>
       </c>
-      <c r="D752" s="2" t="s">
+      <c r="D752" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="E752" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" t="s">
         <v>347</v>
       </c>
       <c r="B753" t="s">
         <v>1281</v>
       </c>
       <c r="C753">
         <v>1804</v>
       </c>
-      <c r="D753" s="2" t="s">
+      <c r="D753" s="1" t="s">
         <v>2457</v>
       </c>
       <c r="E753" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" t="s">
         <v>347</v>
       </c>
       <c r="B754" t="s">
         <v>1281</v>
       </c>
       <c r="C754">
         <v>1804</v>
       </c>
-      <c r="D754" s="2" t="s">
+      <c r="D754" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="E754" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" t="s">
         <v>347</v>
       </c>
       <c r="B755" t="s">
         <v>1281</v>
       </c>
       <c r="C755">
         <v>1804</v>
       </c>
-      <c r="D755" s="2" t="s">
+      <c r="D755" s="1" t="s">
         <v>2459</v>
       </c>
       <c r="E755" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" t="s">
         <v>310</v>
       </c>
       <c r="B756" t="s">
         <v>1282</v>
       </c>
       <c r="C756">
         <v>1804</v>
       </c>
-      <c r="D756" s="2" t="s">
+      <c r="D756" s="1" t="s">
         <v>2460</v>
       </c>
       <c r="E756" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" t="s">
         <v>364</v>
       </c>
       <c r="B757" t="s">
         <v>1283</v>
       </c>
       <c r="C757">
         <v>1805</v>
       </c>
-      <c r="D757" s="2" t="s">
+      <c r="D757" s="1" t="s">
         <v>2461</v>
       </c>
       <c r="E757" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" t="s">
         <v>384</v>
       </c>
       <c r="B758" t="s">
         <v>1284</v>
       </c>
       <c r="C758">
         <v>1805</v>
       </c>
-      <c r="D758" s="2" t="s">
+      <c r="D758" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="E758" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" t="s">
         <v>385</v>
       </c>
       <c r="B759" t="s">
         <v>1285</v>
       </c>
       <c r="C759">
         <v>1805</v>
       </c>
-      <c r="D759" s="2" t="s">
+      <c r="D759" s="1" t="s">
         <v>2463</v>
       </c>
       <c r="E759" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" t="s">
         <v>347</v>
       </c>
       <c r="B760" t="s">
         <v>1281</v>
       </c>
       <c r="C760">
         <v>1805</v>
       </c>
-      <c r="D760" s="2" t="s">
+      <c r="D760" s="1" t="s">
         <v>2464</v>
       </c>
       <c r="E760" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" t="s">
         <v>377</v>
       </c>
       <c r="B761" t="s">
         <v>1273</v>
       </c>
       <c r="C761">
         <v>1805</v>
       </c>
-      <c r="D761" s="2" t="s">
+      <c r="D761" s="1" t="s">
         <v>2465</v>
       </c>
       <c r="E761" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" t="s">
         <v>386</v>
       </c>
       <c r="B762" t="s">
         <v>1286</v>
       </c>
       <c r="C762">
         <v>1806</v>
       </c>
-      <c r="D762" s="2" t="s">
+      <c r="D762" s="1" t="s">
         <v>2466</v>
       </c>
       <c r="E762" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" t="s">
         <v>387</v>
       </c>
       <c r="B763" t="s">
         <v>1287</v>
       </c>
       <c r="C763">
         <v>1806</v>
       </c>
-      <c r="D763" s="2" t="s">
+      <c r="D763" s="1" t="s">
         <v>2467</v>
       </c>
       <c r="E763" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" t="s">
         <v>388</v>
       </c>
       <c r="B764" t="s">
         <v>1288</v>
       </c>
       <c r="C764">
         <v>1807</v>
       </c>
-      <c r="D764" s="2" t="s">
+      <c r="D764" s="1" t="s">
         <v>2468</v>
       </c>
       <c r="E764" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" t="s">
         <v>389</v>
       </c>
       <c r="B765" t="s">
         <v>1289</v>
       </c>
       <c r="C765">
         <v>1807</v>
       </c>
-      <c r="D765" s="2" t="s">
+      <c r="D765" s="1" t="s">
         <v>2469</v>
       </c>
       <c r="E765" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" t="s">
         <v>390</v>
       </c>
       <c r="B766" t="s">
         <v>1290</v>
       </c>
       <c r="C766">
         <v>1807</v>
       </c>
-      <c r="D766" s="2" t="s">
+      <c r="D766" s="1" t="s">
         <v>2470</v>
       </c>
       <c r="E766" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" t="s">
         <v>391</v>
       </c>
       <c r="B767" t="s">
         <v>1291</v>
       </c>
       <c r="C767">
         <v>1807</v>
       </c>
-      <c r="D767" s="2" t="s">
+      <c r="D767" s="1" t="s">
         <v>2471</v>
       </c>
       <c r="E767" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" t="s">
         <v>391</v>
       </c>
       <c r="B768" t="s">
         <v>1291</v>
       </c>
       <c r="C768">
         <v>1807</v>
       </c>
-      <c r="D768" s="2" t="s">
+      <c r="D768" s="1" t="s">
         <v>2472</v>
       </c>
       <c r="E768" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" t="s">
         <v>386</v>
       </c>
       <c r="B769" t="s">
         <v>1286</v>
       </c>
       <c r="C769">
         <v>1808</v>
       </c>
-      <c r="D769" s="2" t="s">
+      <c r="D769" s="1" t="s">
         <v>2473</v>
       </c>
       <c r="E769" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" t="s">
         <v>386</v>
       </c>
       <c r="B770" t="s">
         <v>1286</v>
       </c>
       <c r="C770">
         <v>1808</v>
       </c>
-      <c r="D770" s="2" t="s">
+      <c r="D770" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="E770" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" t="s">
         <v>349</v>
       </c>
       <c r="B771" t="s">
         <v>1292</v>
       </c>
       <c r="C771">
         <v>1808</v>
       </c>
-      <c r="D771" s="2" t="s">
+      <c r="D771" s="1" t="s">
         <v>2475</v>
       </c>
       <c r="E771" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" t="s">
         <v>280</v>
       </c>
       <c r="B772" t="s">
         <v>1209</v>
       </c>
       <c r="C772">
         <v>1808</v>
       </c>
-      <c r="D772" s="2" t="s">
+      <c r="D772" s="1" t="s">
         <v>2476</v>
       </c>
       <c r="E772" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" t="s">
         <v>392</v>
       </c>
       <c r="B773" t="s">
         <v>1293</v>
       </c>
       <c r="C773">
         <v>1808</v>
       </c>
-      <c r="D773" s="2" t="s">
+      <c r="D773" s="1" t="s">
         <v>2477</v>
       </c>
       <c r="E773" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" t="s">
         <v>368</v>
       </c>
       <c r="B774" t="s">
         <v>1294</v>
       </c>
       <c r="C774">
         <v>1808</v>
       </c>
-      <c r="D774" s="2" t="s">
+      <c r="D774" s="1" t="s">
         <v>2478</v>
       </c>
       <c r="E774" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" t="s">
         <v>393</v>
       </c>
       <c r="B775" t="s">
         <v>1295</v>
       </c>
       <c r="C775">
         <v>1808</v>
       </c>
-      <c r="D775" s="2" t="s">
+      <c r="D775" s="1" t="s">
         <v>2479</v>
       </c>
       <c r="E775" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" t="s">
         <v>394</v>
       </c>
       <c r="B776" t="s">
         <v>1296</v>
       </c>
       <c r="C776">
         <v>1809</v>
       </c>
-      <c r="D776" s="2" t="s">
+      <c r="D776" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="E776" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" t="s">
         <v>280</v>
       </c>
       <c r="B777" t="s">
         <v>1297</v>
       </c>
       <c r="C777">
         <v>1809</v>
       </c>
-      <c r="D777" s="2" t="s">
+      <c r="D777" s="1" t="s">
         <v>2481</v>
       </c>
       <c r="E777" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" t="s">
         <v>280</v>
       </c>
       <c r="B778" t="s">
         <v>1297</v>
       </c>
       <c r="C778">
         <v>1809</v>
       </c>
-      <c r="D778" s="2" t="s">
+      <c r="D778" s="1" t="s">
         <v>2482</v>
       </c>
       <c r="E778" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" t="s">
         <v>395</v>
       </c>
       <c r="B779" t="s">
         <v>1298</v>
       </c>
       <c r="C779">
         <v>1809</v>
       </c>
-      <c r="D779" s="2" t="s">
+      <c r="D779" s="1" t="s">
         <v>2483</v>
       </c>
       <c r="E779" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" t="s">
         <v>396</v>
       </c>
       <c r="B780" t="s">
         <v>1299</v>
       </c>
       <c r="C780">
         <v>1809</v>
       </c>
-      <c r="D780" s="2" t="s">
+      <c r="D780" s="1" t="s">
         <v>2484</v>
       </c>
       <c r="E780" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" t="s">
         <v>396</v>
       </c>
       <c r="B781" t="s">
         <v>1299</v>
       </c>
       <c r="C781">
         <v>1809</v>
       </c>
-      <c r="D781" s="2" t="s">
+      <c r="D781" s="1" t="s">
         <v>2485</v>
       </c>
       <c r="E781" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" t="s">
         <v>397</v>
       </c>
       <c r="B782" t="s">
         <v>1300</v>
       </c>
       <c r="C782">
         <v>1809</v>
       </c>
-      <c r="D782" s="2" t="s">
+      <c r="D782" s="1" t="s">
         <v>2486</v>
       </c>
       <c r="E782" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" t="s">
         <v>397</v>
       </c>
       <c r="B783" t="s">
         <v>1300</v>
       </c>
       <c r="C783">
         <v>1809</v>
       </c>
-      <c r="D783" s="2" t="s">
+      <c r="D783" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="E783" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" t="s">
         <v>398</v>
       </c>
       <c r="B784" t="s">
         <v>1301</v>
       </c>
       <c r="C784">
         <v>1809</v>
       </c>
-      <c r="D784" s="2" t="s">
+      <c r="D784" s="1" t="s">
         <v>2488</v>
       </c>
       <c r="E784" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" t="s">
         <v>280</v>
       </c>
       <c r="B785" t="s">
         <v>1302</v>
       </c>
       <c r="C785">
         <v>1810</v>
       </c>
-      <c r="D785" s="2" t="s">
+      <c r="D785" s="1" t="s">
         <v>2489</v>
       </c>
       <c r="E785" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" t="s">
         <v>280</v>
       </c>
       <c r="B786" t="s">
         <v>1302</v>
       </c>
       <c r="C786">
         <v>1810</v>
       </c>
-      <c r="D786" s="2" t="s">
+      <c r="D786" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="E786" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" t="s">
         <v>399</v>
       </c>
       <c r="B787" t="s">
         <v>1303</v>
       </c>
       <c r="C787">
         <v>1810</v>
       </c>
-      <c r="D787" s="2" t="s">
+      <c r="D787" s="1" t="s">
         <v>2491</v>
       </c>
       <c r="E787" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" t="s">
         <v>400</v>
       </c>
       <c r="B788" t="s">
         <v>1304</v>
       </c>
       <c r="C788">
         <v>1810</v>
       </c>
-      <c r="D788" s="2" t="s">
+      <c r="D788" s="1" t="s">
         <v>2492</v>
       </c>
       <c r="E788" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" t="s">
         <v>390</v>
       </c>
       <c r="B789" t="s">
         <v>1305</v>
       </c>
       <c r="C789">
         <v>1810</v>
       </c>
-      <c r="D789" s="2" t="s">
+      <c r="D789" s="1" t="s">
         <v>2493</v>
       </c>
       <c r="E789" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" t="s">
         <v>398</v>
       </c>
       <c r="B790" t="s">
         <v>1301</v>
       </c>
       <c r="C790">
         <v>1810</v>
       </c>
-      <c r="D790" s="2" t="s">
+      <c r="D790" s="1" t="s">
         <v>2494</v>
       </c>
       <c r="E790" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" t="s">
         <v>398</v>
       </c>
       <c r="B791" t="s">
         <v>1301</v>
       </c>
       <c r="C791">
         <v>1810</v>
       </c>
-      <c r="D791" s="2" t="s">
+      <c r="D791" s="1" t="s">
         <v>2495</v>
       </c>
       <c r="E791" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" t="s">
         <v>401</v>
       </c>
       <c r="B792" t="s">
         <v>1306</v>
       </c>
       <c r="C792">
         <v>1810</v>
       </c>
-      <c r="D792" s="2" t="s">
+      <c r="D792" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="E792" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" t="s">
         <v>402</v>
       </c>
       <c r="B793" t="s">
         <v>1307</v>
       </c>
       <c r="C793">
         <v>1811</v>
       </c>
-      <c r="D793" s="2" t="s">
+      <c r="D793" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="E793" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" t="s">
         <v>280</v>
       </c>
       <c r="B794" t="s">
         <v>1308</v>
       </c>
       <c r="C794">
         <v>1811</v>
       </c>
-      <c r="D794" s="2" t="s">
+      <c r="D794" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="E794" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" t="s">
         <v>403</v>
       </c>
       <c r="B795" t="s">
         <v>1309</v>
       </c>
       <c r="C795">
         <v>1811</v>
       </c>
-      <c r="D795" s="2" t="s">
+      <c r="D795" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="E795" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" t="s">
         <v>404</v>
       </c>
       <c r="B796" t="s">
         <v>1310</v>
       </c>
       <c r="C796">
         <v>1811</v>
       </c>
-      <c r="D796" s="2" t="s">
+      <c r="D796" s="1" t="s">
         <v>2500</v>
       </c>
       <c r="E796" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" t="s">
         <v>390</v>
       </c>
       <c r="B797" t="s">
         <v>1311</v>
       </c>
       <c r="C797">
         <v>1811</v>
       </c>
-      <c r="D797" s="2" t="s">
+      <c r="D797" s="1" t="s">
         <v>2501</v>
       </c>
       <c r="E797" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" t="s">
         <v>405</v>
       </c>
       <c r="B798" t="s">
         <v>1312</v>
       </c>
       <c r="C798">
         <v>1811</v>
       </c>
-      <c r="D798" s="2" t="s">
+      <c r="D798" s="1" t="s">
         <v>2502</v>
       </c>
       <c r="E798" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" t="s">
         <v>406</v>
       </c>
       <c r="B799" t="s">
         <v>1313</v>
       </c>
       <c r="C799">
         <v>1811</v>
       </c>
-      <c r="D799" s="2" t="s">
+      <c r="D799" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="E799" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" t="s">
         <v>280</v>
       </c>
       <c r="B800" t="s">
         <v>1308</v>
       </c>
       <c r="C800">
         <v>1812</v>
       </c>
-      <c r="D800" s="2" t="s">
+      <c r="D800" s="1" t="s">
         <v>2504</v>
       </c>
       <c r="E800" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" t="s">
         <v>403</v>
       </c>
       <c r="B801" t="s">
         <v>1314</v>
       </c>
       <c r="C801">
         <v>1812</v>
       </c>
-      <c r="D801" s="2" t="s">
+      <c r="D801" s="1" t="s">
         <v>2505</v>
       </c>
       <c r="E801" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" t="s">
         <v>389</v>
       </c>
       <c r="B802" t="s">
         <v>1315</v>
       </c>
       <c r="C802">
         <v>1812</v>
       </c>
-      <c r="D802" s="2" t="s">
+      <c r="D802" s="1" t="s">
         <v>2506</v>
       </c>
       <c r="E802" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" t="s">
         <v>405</v>
       </c>
       <c r="B803" t="s">
         <v>1312</v>
       </c>
       <c r="C803">
         <v>1812</v>
       </c>
-      <c r="D803" s="2" t="s">
+      <c r="D803" s="1" t="s">
         <v>2507</v>
       </c>
       <c r="E803" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" t="s">
         <v>398</v>
       </c>
       <c r="B804" t="s">
         <v>1301</v>
       </c>
       <c r="C804">
         <v>1812</v>
       </c>
-      <c r="D804" s="2" t="s">
+      <c r="D804" s="1" t="s">
         <v>2508</v>
       </c>
       <c r="E804" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" t="s">
         <v>353</v>
       </c>
       <c r="B805" t="s">
         <v>1316</v>
       </c>
       <c r="C805">
         <v>1812</v>
       </c>
-      <c r="D805" s="2" t="s">
+      <c r="D805" s="1" t="s">
         <v>2509</v>
       </c>
       <c r="E805" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" t="s">
         <v>353</v>
       </c>
       <c r="B806" t="s">
         <v>1316</v>
       </c>
       <c r="C806">
         <v>1812</v>
       </c>
-      <c r="D806" s="2" t="s">
+      <c r="D806" s="1" t="s">
         <v>2510</v>
       </c>
       <c r="E806" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" t="s">
         <v>389</v>
       </c>
       <c r="B807" t="s">
         <v>1315</v>
       </c>
       <c r="C807">
         <v>1813</v>
       </c>
-      <c r="D807" s="2" t="s">
+      <c r="D807" s="1" t="s">
         <v>2511</v>
       </c>
       <c r="E807" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" t="s">
         <v>407</v>
       </c>
       <c r="B808" t="s">
         <v>1317</v>
       </c>
       <c r="C808">
         <v>1814</v>
       </c>
-      <c r="D808" s="2" t="s">
+      <c r="D808" s="1" t="s">
         <v>2512</v>
       </c>
       <c r="E808" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" t="s">
         <v>408</v>
       </c>
       <c r="B809" t="s">
         <v>1318</v>
       </c>
       <c r="C809">
         <v>1814</v>
       </c>
-      <c r="D809" s="2" t="s">
+      <c r="D809" s="1" t="s">
         <v>2513</v>
       </c>
       <c r="E809" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" t="s">
         <v>280</v>
       </c>
       <c r="B810" t="s">
         <v>1308</v>
       </c>
       <c r="C810">
         <v>1814</v>
       </c>
-      <c r="D810" s="2" t="s">
+      <c r="D810" s="1" t="s">
         <v>2514</v>
       </c>
       <c r="E810" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" t="s">
         <v>409</v>
       </c>
       <c r="B811" t="s">
         <v>1319</v>
       </c>
       <c r="C811">
         <v>1814</v>
       </c>
-      <c r="D811" s="2" t="s">
+      <c r="D811" s="1" t="s">
         <v>2515</v>
       </c>
       <c r="E811" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" t="s">
         <v>410</v>
       </c>
       <c r="B812" t="s">
         <v>1320</v>
       </c>
       <c r="C812">
         <v>1814</v>
       </c>
-      <c r="D812" s="2" t="s">
+      <c r="D812" s="1" t="s">
         <v>2516</v>
       </c>
       <c r="E812" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" t="s">
         <v>393</v>
       </c>
       <c r="B813" t="s">
         <v>1321</v>
       </c>
       <c r="C813">
         <v>1814</v>
       </c>
-      <c r="D813" s="2" t="s">
+      <c r="D813" s="1" t="s">
         <v>2517</v>
       </c>
       <c r="E813" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" t="s">
         <v>377</v>
       </c>
       <c r="B814" t="s">
         <v>1273</v>
       </c>
       <c r="C814">
         <v>1814</v>
       </c>
-      <c r="D814" s="2" t="s">
+      <c r="D814" s="1" t="s">
         <v>2518</v>
       </c>
       <c r="E814" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" t="s">
         <v>411</v>
       </c>
       <c r="B815" t="s">
         <v>1322</v>
       </c>
       <c r="C815">
         <v>1815</v>
       </c>
-      <c r="D815" s="2" t="s">
+      <c r="D815" s="1" t="s">
         <v>2519</v>
       </c>
       <c r="E815" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" t="s">
         <v>403</v>
       </c>
       <c r="B816" t="s">
         <v>1314</v>
       </c>
       <c r="C816">
         <v>1815</v>
       </c>
-      <c r="D816" s="2" t="s">
+      <c r="D816" s="1" t="s">
         <v>2520</v>
       </c>
       <c r="E816" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" t="s">
         <v>412</v>
       </c>
       <c r="B817" t="s">
         <v>1323</v>
       </c>
       <c r="C817">
         <v>1815</v>
       </c>
-      <c r="D817" s="2" t="s">
+      <c r="D817" s="1" t="s">
         <v>2521</v>
       </c>
       <c r="E817" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" t="s">
         <v>398</v>
       </c>
       <c r="B818" t="s">
         <v>1324</v>
       </c>
       <c r="C818">
         <v>1815</v>
       </c>
-      <c r="D818" s="2" t="s">
+      <c r="D818" s="1" t="s">
         <v>2522</v>
       </c>
       <c r="E818" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" t="s">
         <v>413</v>
       </c>
       <c r="B819" t="s">
         <v>1151</v>
       </c>
       <c r="C819">
         <v>1815</v>
       </c>
-      <c r="D819" s="2" t="s">
+      <c r="D819" s="1" t="s">
         <v>2523</v>
       </c>
       <c r="E819" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" t="s">
         <v>389</v>
       </c>
       <c r="B820" t="s">
         <v>1315</v>
       </c>
       <c r="C820">
         <v>1816</v>
       </c>
-      <c r="D820" s="2" t="s">
+      <c r="D820" s="1" t="s">
         <v>2524</v>
       </c>
       <c r="E820" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" t="s">
         <v>412</v>
       </c>
       <c r="B821" t="s">
         <v>1323</v>
       </c>
       <c r="C821">
         <v>1816</v>
       </c>
-      <c r="D821" s="2" t="s">
+      <c r="D821" s="1" t="s">
         <v>2525</v>
       </c>
       <c r="E821" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" t="s">
         <v>400</v>
       </c>
       <c r="B822" t="s">
         <v>1325</v>
       </c>
       <c r="C822">
         <v>1816</v>
       </c>
-      <c r="D822" s="2" t="s">
+      <c r="D822" s="1" t="s">
         <v>2526</v>
       </c>
       <c r="E822" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" t="s">
         <v>414</v>
       </c>
       <c r="B823" t="s">
         <v>1326</v>
       </c>
       <c r="C823">
         <v>1816</v>
       </c>
-      <c r="D823" s="2" t="s">
+      <c r="D823" s="1" t="s">
         <v>2527</v>
       </c>
       <c r="E823" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" t="s">
         <v>397</v>
       </c>
       <c r="B824" t="s">
         <v>1327</v>
       </c>
       <c r="C824">
         <v>1816</v>
       </c>
-      <c r="D824" s="2" t="s">
+      <c r="D824" s="1" t="s">
         <v>2528</v>
       </c>
       <c r="E824" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" t="s">
         <v>415</v>
       </c>
       <c r="B825" t="s">
         <v>1328</v>
       </c>
       <c r="C825">
         <v>1816</v>
       </c>
-      <c r="D825" s="2" t="s">
+      <c r="D825" s="1" t="s">
         <v>2529</v>
       </c>
       <c r="E825" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" t="s">
         <v>353</v>
       </c>
       <c r="B826" t="s">
         <v>1316</v>
       </c>
       <c r="C826">
         <v>1816</v>
       </c>
-      <c r="D826" s="2" t="s">
+      <c r="D826" s="1" t="s">
         <v>2530</v>
       </c>
       <c r="E826" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" t="s">
         <v>412</v>
       </c>
       <c r="B827" t="s">
         <v>1329</v>
       </c>
       <c r="C827">
         <v>1817</v>
       </c>
-      <c r="D827" s="2" t="s">
+      <c r="D827" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="E827" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" t="s">
         <v>412</v>
       </c>
       <c r="B828" t="s">
         <v>1329</v>
       </c>
       <c r="C828">
         <v>1817</v>
       </c>
-      <c r="D828" s="2" t="s">
+      <c r="D828" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="E828" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" t="s">
         <v>416</v>
       </c>
       <c r="B829" t="s">
         <v>1330</v>
       </c>
       <c r="C829">
         <v>1817</v>
       </c>
-      <c r="D829" s="2" t="s">
+      <c r="D829" s="1" t="s">
         <v>2533</v>
       </c>
       <c r="E829" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" t="s">
         <v>417</v>
       </c>
       <c r="B830" t="s">
         <v>1331</v>
       </c>
       <c r="C830">
         <v>1817</v>
       </c>
-      <c r="D830" s="2" t="s">
+      <c r="D830" s="1" t="s">
         <v>2534</v>
       </c>
       <c r="E830" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" t="s">
         <v>386</v>
       </c>
       <c r="B831" t="s">
         <v>1332</v>
       </c>
       <c r="C831">
         <v>1818</v>
       </c>
-      <c r="D831" s="2" t="s">
+      <c r="D831" s="1" t="s">
         <v>2535</v>
       </c>
       <c r="E831" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" t="s">
         <v>418</v>
       </c>
       <c r="B832" t="s">
         <v>1333</v>
       </c>
       <c r="C832">
         <v>1818</v>
       </c>
-      <c r="D832" s="2" t="s">
+      <c r="D832" s="1" t="s">
         <v>2536</v>
       </c>
       <c r="E832" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" t="s">
         <v>418</v>
       </c>
       <c r="B833" t="s">
         <v>1333</v>
       </c>
       <c r="C833">
         <v>1818</v>
       </c>
-      <c r="D833" s="2" t="s">
+      <c r="D833" s="1" t="s">
         <v>2537</v>
       </c>
       <c r="E833" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" t="s">
         <v>377</v>
       </c>
       <c r="B834" t="s">
         <v>1273</v>
       </c>
       <c r="C834">
         <v>1818</v>
       </c>
-      <c r="D834" s="2" t="s">
+      <c r="D834" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="E834" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" t="s">
         <v>280</v>
       </c>
       <c r="B835" t="s">
         <v>1334</v>
       </c>
       <c r="C835">
         <v>1819</v>
       </c>
-      <c r="D835" s="2" t="s">
+      <c r="D835" s="1" t="s">
         <v>2539</v>
       </c>
       <c r="E835" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" t="s">
         <v>388</v>
       </c>
       <c r="B836" t="s">
         <v>1335</v>
       </c>
       <c r="C836">
         <v>1819</v>
       </c>
-      <c r="D836" s="2" t="s">
+      <c r="D836" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="E836" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" t="s">
         <v>419</v>
       </c>
       <c r="B837" t="s">
         <v>1336</v>
       </c>
       <c r="C837">
         <v>1819</v>
       </c>
-      <c r="D837" s="2" t="s">
+      <c r="D837" s="1" t="s">
         <v>2541</v>
       </c>
       <c r="E837" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" t="s">
         <v>420</v>
       </c>
       <c r="B838" t="s">
         <v>1337</v>
       </c>
       <c r="C838">
         <v>1820</v>
       </c>
-      <c r="D838" s="2" t="s">
+      <c r="D838" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="E838" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" t="s">
         <v>420</v>
       </c>
       <c r="B839" t="s">
         <v>1337</v>
       </c>
       <c r="C839">
         <v>1820</v>
       </c>
-      <c r="D839" s="2" t="s">
+      <c r="D839" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="E839" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" t="s">
         <v>421</v>
       </c>
       <c r="B840" t="s">
         <v>1338</v>
       </c>
       <c r="C840">
         <v>1820</v>
       </c>
-      <c r="D840" s="2" t="s">
+      <c r="D840" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="E840" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" t="s">
         <v>422</v>
       </c>
       <c r="B841" t="s">
         <v>1339</v>
       </c>
       <c r="C841">
         <v>1820</v>
       </c>
-      <c r="D841" s="2" t="s">
+      <c r="D841" s="1" t="s">
         <v>2545</v>
       </c>
       <c r="E841" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" t="s">
         <v>422</v>
       </c>
       <c r="B842" t="s">
         <v>1339</v>
       </c>
       <c r="C842">
         <v>1820</v>
       </c>
-      <c r="D842" s="2" t="s">
+      <c r="D842" s="1" t="s">
         <v>2546</v>
       </c>
       <c r="E842" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" t="s">
         <v>416</v>
       </c>
       <c r="B843" t="s">
         <v>1340</v>
       </c>
       <c r="C843">
         <v>1821</v>
       </c>
-      <c r="D843" s="2" t="s">
+      <c r="D843" s="1" t="s">
         <v>2547</v>
       </c>
       <c r="E843" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" t="s">
         <v>416</v>
       </c>
       <c r="B844" t="s">
         <v>1340</v>
       </c>
       <c r="C844">
         <v>1821</v>
       </c>
-      <c r="D844" s="2" t="s">
+      <c r="D844" s="1" t="s">
         <v>2548</v>
       </c>
       <c r="E844" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" t="s">
         <v>423</v>
       </c>
       <c r="B845" t="s">
         <v>1341</v>
       </c>
       <c r="C845">
         <v>1821</v>
       </c>
-      <c r="D845" s="2" t="s">
+      <c r="D845" s="1" t="s">
         <v>2549</v>
       </c>
       <c r="E845" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" t="s">
         <v>424</v>
       </c>
       <c r="B846" t="s">
         <v>1342</v>
       </c>
       <c r="C846">
         <v>1821</v>
       </c>
-      <c r="D846" s="2" t="s">
+      <c r="D846" s="1" t="s">
         <v>2550</v>
       </c>
       <c r="E846" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" t="s">
         <v>424</v>
       </c>
       <c r="B847" t="s">
         <v>1342</v>
       </c>
       <c r="C847">
         <v>1821</v>
       </c>
-      <c r="D847" s="2" t="s">
+      <c r="D847" s="1" t="s">
         <v>2551</v>
       </c>
       <c r="E847" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" t="s">
         <v>425</v>
       </c>
       <c r="B848" t="s">
         <v>1343</v>
       </c>
       <c r="C848">
         <v>1821</v>
       </c>
-      <c r="D848" s="2" t="s">
+      <c r="D848" s="1" t="s">
         <v>2552</v>
       </c>
       <c r="E848" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" t="s">
         <v>403</v>
       </c>
       <c r="B849" t="s">
         <v>1344</v>
       </c>
       <c r="C849">
         <v>1822</v>
       </c>
-      <c r="D849" s="2" t="s">
+      <c r="D849" s="1" t="s">
         <v>2553</v>
       </c>
       <c r="E849" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" t="s">
         <v>412</v>
       </c>
       <c r="B850" t="s">
         <v>1345</v>
       </c>
       <c r="C850">
         <v>1822</v>
       </c>
-      <c r="D850" s="2" t="s">
+      <c r="D850" s="1" t="s">
         <v>2554</v>
       </c>
       <c r="E850" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" t="s">
         <v>426</v>
       </c>
       <c r="B851" t="s">
         <v>1346</v>
       </c>
       <c r="C851">
         <v>1822</v>
       </c>
-      <c r="D851" s="2" t="s">
+      <c r="D851" s="1" t="s">
         <v>2555</v>
       </c>
       <c r="E851" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" t="s">
         <v>426</v>
       </c>
       <c r="B852" t="s">
         <v>1346</v>
       </c>
       <c r="C852">
         <v>1822</v>
       </c>
-      <c r="D852" s="2" t="s">
+      <c r="D852" s="1" t="s">
         <v>2556</v>
       </c>
       <c r="E852" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" t="s">
         <v>390</v>
       </c>
       <c r="B853" t="s">
         <v>1347</v>
       </c>
       <c r="C853">
         <v>1822</v>
       </c>
-      <c r="D853" s="2" t="s">
+      <c r="D853" s="1" t="s">
         <v>2557</v>
       </c>
       <c r="E853" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" t="s">
         <v>427</v>
       </c>
       <c r="B854" t="s">
         <v>1348</v>
       </c>
       <c r="C854">
         <v>1822</v>
       </c>
-      <c r="D854" s="2" t="s">
+      <c r="D854" s="1" t="s">
         <v>2558</v>
       </c>
       <c r="E854" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" t="s">
         <v>428</v>
       </c>
       <c r="B855" t="s">
         <v>1349</v>
       </c>
       <c r="C855">
         <v>1822</v>
       </c>
-      <c r="D855" s="2" t="s">
+      <c r="D855" s="1" t="s">
         <v>2559</v>
       </c>
       <c r="E855" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" t="s">
         <v>377</v>
       </c>
       <c r="B856" t="s">
         <v>1273</v>
       </c>
       <c r="C856">
         <v>1822</v>
       </c>
-      <c r="D856" s="2" t="s">
+      <c r="D856" s="1" t="s">
         <v>2560</v>
       </c>
       <c r="E856" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" t="s">
         <v>426</v>
       </c>
       <c r="B857" t="s">
         <v>1346</v>
       </c>
       <c r="C857">
         <v>1823</v>
       </c>
-      <c r="D857" s="2" t="s">
+      <c r="D857" s="1" t="s">
         <v>2561</v>
       </c>
       <c r="E857" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" t="s">
         <v>424</v>
       </c>
       <c r="B858" t="s">
         <v>1342</v>
       </c>
       <c r="C858">
         <v>1823</v>
       </c>
-      <c r="D858" s="2" t="s">
+      <c r="D858" s="1" t="s">
         <v>2562</v>
       </c>
       <c r="E858" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" t="s">
         <v>429</v>
       </c>
       <c r="B859" t="s">
         <v>1350</v>
       </c>
       <c r="C859">
         <v>1823</v>
       </c>
-      <c r="D859" s="2" t="s">
+      <c r="D859" s="1" t="s">
         <v>2563</v>
       </c>
       <c r="E859" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" t="s">
         <v>429</v>
       </c>
       <c r="B860" t="s">
         <v>1350</v>
       </c>
       <c r="C860">
         <v>1823</v>
       </c>
-      <c r="D860" s="2" t="s">
+      <c r="D860" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="E860" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" t="s">
         <v>430</v>
       </c>
       <c r="B861" t="s">
         <v>1351</v>
       </c>
       <c r="C861">
         <v>1824</v>
       </c>
-      <c r="D861" s="2" t="s">
+      <c r="D861" s="1" t="s">
         <v>2565</v>
       </c>
       <c r="E861" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" t="s">
         <v>431</v>
       </c>
       <c r="B862" t="s">
         <v>1352</v>
       </c>
       <c r="C862">
         <v>1824</v>
       </c>
-      <c r="D862" s="2" t="s">
+      <c r="D862" s="1" t="s">
         <v>2566</v>
       </c>
       <c r="E862" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" t="s">
         <v>432</v>
       </c>
       <c r="B863" t="s">
         <v>1353</v>
       </c>
       <c r="C863">
         <v>1824</v>
       </c>
-      <c r="D863" s="2" t="s">
+      <c r="D863" s="1" t="s">
         <v>2567</v>
       </c>
       <c r="E863" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" t="s">
         <v>432</v>
       </c>
       <c r="B864" t="s">
         <v>1353</v>
       </c>
       <c r="C864">
         <v>1824</v>
       </c>
-      <c r="D864" s="2" t="s">
+      <c r="D864" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="E864" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" t="s">
         <v>433</v>
       </c>
       <c r="B865" t="s">
         <v>1354</v>
       </c>
       <c r="C865">
         <v>1824</v>
       </c>
-      <c r="D865" s="2" t="s">
+      <c r="D865" s="1" t="s">
         <v>2569</v>
       </c>
       <c r="E865" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" t="s">
         <v>431</v>
       </c>
       <c r="B866" t="s">
         <v>1352</v>
       </c>
       <c r="C866">
         <v>1825</v>
       </c>
-      <c r="D866" s="2" t="s">
+      <c r="D866" s="1" t="s">
         <v>2570</v>
       </c>
       <c r="E866" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" t="s">
         <v>411</v>
       </c>
       <c r="B867" t="s">
         <v>1355</v>
       </c>
       <c r="C867">
         <v>1826</v>
       </c>
-      <c r="D867" s="2" t="s">
+      <c r="D867" s="1" t="s">
         <v>2571</v>
       </c>
       <c r="E867" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" t="s">
         <v>408</v>
       </c>
       <c r="B868" t="s">
         <v>1356</v>
       </c>
       <c r="C868">
         <v>1826</v>
       </c>
-      <c r="D868" s="2" t="s">
+      <c r="D868" s="1" t="s">
         <v>2572</v>
       </c>
       <c r="E868" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" t="s">
         <v>434</v>
       </c>
       <c r="B869" t="s">
         <v>1357</v>
       </c>
       <c r="C869">
         <v>1826</v>
       </c>
-      <c r="D869" s="2" t="s">
+      <c r="D869" s="1" t="s">
         <v>2573</v>
       </c>
       <c r="E869" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" t="s">
         <v>403</v>
       </c>
       <c r="B870" t="s">
         <v>1344</v>
       </c>
       <c r="C870">
         <v>1826</v>
       </c>
-      <c r="D870" s="2" t="s">
+      <c r="D870" s="1" t="s">
         <v>2574</v>
       </c>
       <c r="E870" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" t="s">
         <v>435</v>
       </c>
       <c r="B871" t="s">
         <v>1358</v>
       </c>
       <c r="C871">
         <v>1826</v>
       </c>
-      <c r="D871" s="2" t="s">
+      <c r="D871" s="1" t="s">
         <v>2575</v>
       </c>
       <c r="E871" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" t="s">
         <v>436</v>
       </c>
       <c r="B872" t="s">
         <v>1151</v>
       </c>
       <c r="C872">
         <v>1826</v>
       </c>
-      <c r="D872" s="2" t="s">
+      <c r="D872" s="1" t="s">
         <v>2576</v>
       </c>
       <c r="E872" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" t="s">
         <v>437</v>
       </c>
       <c r="B873" t="s">
         <v>1151</v>
       </c>
       <c r="C873">
         <v>1826</v>
       </c>
-      <c r="D873" s="2" t="s">
+      <c r="D873" s="1" t="s">
         <v>2577</v>
       </c>
       <c r="E873" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" t="s">
         <v>438</v>
       </c>
       <c r="B874" t="s">
         <v>1359</v>
       </c>
       <c r="C874">
         <v>1826</v>
       </c>
-      <c r="D874" s="2" t="s">
+      <c r="D874" s="1" t="s">
         <v>2578</v>
       </c>
       <c r="E874" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" t="s">
         <v>376</v>
       </c>
       <c r="B875" t="s">
         <v>1360</v>
       </c>
       <c r="C875">
         <v>1826</v>
       </c>
-      <c r="D875" s="2" t="s">
+      <c r="D875" s="1" t="s">
         <v>2579</v>
       </c>
       <c r="E875" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876" t="s">
         <v>439</v>
       </c>
       <c r="B876" t="s">
         <v>1361</v>
       </c>
       <c r="C876">
         <v>1826</v>
       </c>
-      <c r="D876" s="2" t="s">
+      <c r="D876" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="E876" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877" t="s">
         <v>440</v>
       </c>
       <c r="B877" t="s">
         <v>1362</v>
       </c>
       <c r="C877">
         <v>1826</v>
       </c>
-      <c r="D877" s="2" t="s">
+      <c r="D877" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="E877" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878" t="s">
         <v>441</v>
       </c>
       <c r="B878" t="s">
         <v>1363</v>
       </c>
       <c r="C878">
         <v>1827</v>
       </c>
-      <c r="D878" s="2" t="s">
+      <c r="D878" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="E878" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879" t="s">
         <v>442</v>
       </c>
       <c r="B879" t="s">
         <v>1364</v>
       </c>
       <c r="C879">
         <v>1827</v>
       </c>
-      <c r="D879" s="2" t="s">
+      <c r="D879" s="1" t="s">
         <v>2583</v>
       </c>
       <c r="E879" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880" t="s">
         <v>435</v>
       </c>
       <c r="B880" t="s">
         <v>1365</v>
       </c>
       <c r="C880">
         <v>1827</v>
       </c>
-      <c r="D880" s="2" t="s">
+      <c r="D880" s="1" t="s">
         <v>2584</v>
       </c>
       <c r="E880" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881" t="s">
         <v>435</v>
       </c>
       <c r="B881" t="s">
         <v>1358</v>
       </c>
       <c r="C881">
         <v>1827</v>
       </c>
-      <c r="D881" s="2" t="s">
+      <c r="D881" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="E881" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882" t="s">
         <v>443</v>
       </c>
       <c r="B882" t="s">
         <v>1366</v>
       </c>
       <c r="C882">
         <v>1827</v>
       </c>
-      <c r="D882" s="2" t="s">
+      <c r="D882" s="1" t="s">
         <v>2586</v>
       </c>
       <c r="E882" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883" t="s">
         <v>444</v>
       </c>
       <c r="B883" t="s">
         <v>1367</v>
       </c>
       <c r="C883">
         <v>1827</v>
       </c>
-      <c r="D883" s="2" t="s">
+      <c r="D883" s="1" t="s">
         <v>2587</v>
       </c>
       <c r="E883" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884" t="s">
         <v>444</v>
       </c>
       <c r="B884" t="s">
         <v>1368</v>
       </c>
       <c r="C884">
         <v>1827</v>
       </c>
-      <c r="D884" s="2" t="s">
+      <c r="D884" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="E884" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885" t="s">
         <v>444</v>
       </c>
       <c r="B885" t="s">
         <v>1368</v>
       </c>
       <c r="C885">
         <v>1827</v>
       </c>
-      <c r="D885" s="2" t="s">
+      <c r="D885" s="1" t="s">
         <v>2589</v>
       </c>
       <c r="E885" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886" t="s">
         <v>445</v>
       </c>
       <c r="B886" t="s">
         <v>1369</v>
       </c>
       <c r="C886">
         <v>1828</v>
       </c>
-      <c r="D886" s="2" t="s">
+      <c r="D886" s="1" t="s">
         <v>2590</v>
       </c>
       <c r="E886" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887" t="s">
         <v>446</v>
       </c>
       <c r="B887" t="s">
         <v>1370</v>
       </c>
       <c r="C887">
         <v>1828</v>
       </c>
-      <c r="D887" s="2" t="s">
+      <c r="D887" s="1" t="s">
         <v>2591</v>
       </c>
       <c r="E887" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888" t="s">
         <v>446</v>
       </c>
       <c r="B888" t="s">
         <v>1370</v>
       </c>
       <c r="C888">
         <v>1828</v>
       </c>
-      <c r="D888" s="2" t="s">
+      <c r="D888" s="1" t="s">
         <v>2592</v>
       </c>
       <c r="E888" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889" t="s">
         <v>439</v>
       </c>
       <c r="B889" t="s">
         <v>1151</v>
       </c>
       <c r="C889">
         <v>1828</v>
       </c>
-      <c r="D889" s="2" t="s">
+      <c r="D889" s="1" t="s">
         <v>2593</v>
       </c>
       <c r="E889" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890" t="s">
         <v>447</v>
       </c>
       <c r="B890" t="s">
         <v>1371</v>
       </c>
       <c r="C890">
         <v>1829</v>
       </c>
-      <c r="D890" s="2" t="s">
+      <c r="D890" s="1" t="s">
         <v>2594</v>
       </c>
       <c r="E890" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891" t="s">
         <v>439</v>
       </c>
       <c r="B891" t="s">
         <v>1372</v>
       </c>
       <c r="C891">
         <v>1829</v>
       </c>
-      <c r="D891" s="2" t="s">
+      <c r="D891" s="1" t="s">
         <v>2595</v>
       </c>
       <c r="E891" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892" t="s">
         <v>448</v>
       </c>
       <c r="B892" t="s">
         <v>1373</v>
       </c>
       <c r="C892">
         <v>1830</v>
       </c>
-      <c r="D892" s="2" t="s">
+      <c r="D892" s="1" t="s">
         <v>2596</v>
       </c>
       <c r="E892" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893" t="s">
         <v>419</v>
       </c>
       <c r="B893" t="s">
         <v>1374</v>
       </c>
       <c r="C893">
         <v>1830</v>
       </c>
-      <c r="D893" s="2" t="s">
+      <c r="D893" s="1" t="s">
         <v>2597</v>
       </c>
       <c r="E893" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894" t="s">
         <v>435</v>
       </c>
       <c r="B894" t="s">
         <v>1358</v>
       </c>
       <c r="C894">
         <v>1830</v>
       </c>
-      <c r="D894" s="2" t="s">
+      <c r="D894" s="1" t="s">
         <v>2598</v>
       </c>
       <c r="E894" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895" t="s">
         <v>432</v>
       </c>
       <c r="B895" t="s">
         <v>1375</v>
       </c>
       <c r="C895">
         <v>1830</v>
       </c>
-      <c r="D895" s="2" t="s">
+      <c r="D895" s="1" t="s">
         <v>2599</v>
       </c>
       <c r="E895" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896" t="s">
         <v>449</v>
       </c>
       <c r="B896" t="s">
         <v>1376</v>
       </c>
       <c r="C896">
         <v>1830</v>
       </c>
-      <c r="D896" s="2" t="s">
+      <c r="D896" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="E896" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897" t="s">
         <v>449</v>
       </c>
       <c r="B897" t="s">
         <v>1376</v>
       </c>
       <c r="C897">
         <v>1830</v>
       </c>
-      <c r="D897" s="2" t="s">
+      <c r="D897" s="1" t="s">
         <v>2601</v>
       </c>
       <c r="E897" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898" t="s">
         <v>448</v>
       </c>
       <c r="B898" t="s">
         <v>1373</v>
       </c>
       <c r="C898">
         <v>1831</v>
       </c>
-      <c r="D898" s="2" t="s">
+      <c r="D898" s="1" t="s">
         <v>2602</v>
       </c>
       <c r="E898" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899" t="s">
         <v>450</v>
       </c>
       <c r="B899" t="s">
         <v>1377</v>
       </c>
       <c r="C899">
         <v>1831</v>
       </c>
-      <c r="D899" s="2" t="s">
+      <c r="D899" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="E899" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900" t="s">
         <v>332</v>
       </c>
       <c r="B900" t="s">
         <v>1378</v>
       </c>
       <c r="C900">
         <v>1831</v>
       </c>
-      <c r="D900" s="2" t="s">
+      <c r="D900" s="1" t="s">
         <v>2604</v>
       </c>
       <c r="E900" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901" t="s">
         <v>451</v>
       </c>
       <c r="B901" t="s">
         <v>1379</v>
       </c>
       <c r="C901">
         <v>1831</v>
       </c>
-      <c r="D901" s="2" t="s">
+      <c r="D901" s="1" t="s">
         <v>2605</v>
       </c>
       <c r="E901" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902" t="s">
         <v>435</v>
       </c>
       <c r="B902" t="s">
         <v>1358</v>
       </c>
       <c r="C902">
         <v>1831</v>
       </c>
-      <c r="D902" s="2" t="s">
+      <c r="D902" s="1" t="s">
         <v>2606</v>
       </c>
       <c r="E902" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903" t="s">
         <v>449</v>
       </c>
       <c r="B903" t="s">
         <v>1376</v>
       </c>
       <c r="C903">
         <v>1831</v>
       </c>
-      <c r="D903" s="2" t="s">
+      <c r="D903" s="1" t="s">
         <v>2607</v>
       </c>
       <c r="E903" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904" t="s">
         <v>449</v>
       </c>
       <c r="B904" t="s">
         <v>1376</v>
       </c>
       <c r="C904">
         <v>1831</v>
       </c>
-      <c r="D904" s="2" t="s">
+      <c r="D904" s="1" t="s">
         <v>2608</v>
       </c>
       <c r="E904" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905" t="s">
         <v>444</v>
       </c>
       <c r="B905" t="s">
         <v>1368</v>
       </c>
       <c r="C905">
         <v>1831</v>
       </c>
-      <c r="D905" s="2" t="s">
+      <c r="D905" s="1" t="s">
         <v>2609</v>
       </c>
       <c r="E905" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906" t="s">
         <v>452</v>
       </c>
       <c r="B906" t="s">
         <v>1380</v>
       </c>
       <c r="C906">
         <v>1832</v>
       </c>
-      <c r="D906" s="2" t="s">
+      <c r="D906" s="1" t="s">
         <v>2610</v>
       </c>
       <c r="E906" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907" t="s">
         <v>452</v>
       </c>
       <c r="B907" t="s">
         <v>1380</v>
       </c>
       <c r="C907">
         <v>1832</v>
       </c>
-      <c r="D907" s="2" t="s">
+      <c r="D907" s="1" t="s">
         <v>2611</v>
       </c>
       <c r="E907" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908" t="s">
         <v>448</v>
       </c>
       <c r="B908" t="s">
         <v>1373</v>
       </c>
       <c r="C908">
         <v>1832</v>
       </c>
-      <c r="D908" s="2" t="s">
+      <c r="D908" s="1" t="s">
         <v>2612</v>
       </c>
       <c r="E908" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909" t="s">
         <v>332</v>
       </c>
       <c r="B909" t="s">
         <v>1378</v>
       </c>
       <c r="C909">
         <v>1832</v>
       </c>
-      <c r="D909" s="2" t="s">
+      <c r="D909" s="1" t="s">
         <v>2613</v>
       </c>
       <c r="E909" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910" t="s">
         <v>453</v>
       </c>
       <c r="B910" t="s">
         <v>1151</v>
       </c>
       <c r="C910">
         <v>1832</v>
       </c>
-      <c r="D910" s="2" t="s">
+      <c r="D910" s="1" t="s">
         <v>2614</v>
       </c>
       <c r="E910" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911" t="s">
         <v>454</v>
       </c>
       <c r="B911" t="s">
         <v>1381</v>
       </c>
       <c r="C911">
         <v>1832</v>
       </c>
-      <c r="D911" s="2" t="s">
+      <c r="D911" s="1" t="s">
         <v>2615</v>
       </c>
       <c r="E911" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912" t="s">
         <v>454</v>
       </c>
       <c r="B912" t="s">
         <v>1381</v>
       </c>
       <c r="C912">
         <v>1832</v>
       </c>
-      <c r="D912" s="2" t="s">
+      <c r="D912" s="1" t="s">
         <v>2616</v>
       </c>
       <c r="E912" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913" t="s">
         <v>455</v>
       </c>
       <c r="B913" t="s">
         <v>1382</v>
       </c>
       <c r="C913">
         <v>1832</v>
       </c>
-      <c r="D913" s="2" t="s">
+      <c r="D913" s="1" t="s">
         <v>2617</v>
       </c>
       <c r="E913" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914" t="s">
         <v>455</v>
       </c>
       <c r="B914" t="s">
         <v>1382</v>
       </c>
       <c r="C914">
         <v>1832</v>
       </c>
-      <c r="D914" s="2" t="s">
+      <c r="D914" s="1" t="s">
         <v>2618</v>
       </c>
       <c r="E914" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915" t="s">
         <v>452</v>
       </c>
       <c r="B915" t="s">
         <v>1380</v>
       </c>
       <c r="C915">
         <v>1833</v>
       </c>
-      <c r="D915" s="2" t="s">
+      <c r="D915" s="1" t="s">
         <v>2619</v>
       </c>
       <c r="E915" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916" t="s">
         <v>452</v>
       </c>
       <c r="B916" t="s">
         <v>1380</v>
       </c>
       <c r="C916">
         <v>1833</v>
       </c>
-      <c r="D916" s="2" t="s">
+      <c r="D916" s="1" t="s">
         <v>2620</v>
       </c>
       <c r="E916" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917" t="s">
         <v>456</v>
       </c>
       <c r="B917" t="s">
         <v>1383</v>
       </c>
       <c r="C917">
         <v>1833</v>
       </c>
-      <c r="D917" s="2" t="s">
+      <c r="D917" s="1" t="s">
         <v>2621</v>
       </c>
       <c r="E917" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918" t="s">
         <v>457</v>
       </c>
       <c r="B918" t="s">
         <v>1384</v>
       </c>
       <c r="C918">
         <v>1833</v>
       </c>
-      <c r="D918" s="2" t="s">
+      <c r="D918" s="1" t="s">
         <v>2622</v>
       </c>
       <c r="E918" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919" t="s">
         <v>457</v>
       </c>
       <c r="B919" t="s">
         <v>1384</v>
       </c>
       <c r="C919">
         <v>1833</v>
       </c>
-      <c r="D919" s="2" t="s">
+      <c r="D919" s="1" t="s">
         <v>2623</v>
       </c>
       <c r="E919" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920" t="s">
         <v>452</v>
       </c>
       <c r="B920" t="s">
         <v>1380</v>
       </c>
       <c r="C920">
         <v>1834</v>
       </c>
-      <c r="D920" s="2" t="s">
+      <c r="D920" s="1" t="s">
         <v>2624</v>
       </c>
       <c r="E920" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921" t="s">
         <v>452</v>
       </c>
       <c r="B921" t="s">
         <v>1380</v>
       </c>
       <c r="C921">
         <v>1834</v>
       </c>
-      <c r="D921" s="2" t="s">
+      <c r="D921" s="1" t="s">
         <v>2625</v>
       </c>
       <c r="E921" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922" t="s">
         <v>458</v>
       </c>
       <c r="B922" t="s">
         <v>1385</v>
       </c>
       <c r="C922">
         <v>1834</v>
       </c>
-      <c r="D922" s="2" t="s">
+      <c r="D922" s="1" t="s">
         <v>2626</v>
       </c>
       <c r="E922" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923" t="s">
         <v>411</v>
       </c>
       <c r="B923" t="s">
         <v>1386</v>
       </c>
       <c r="C923">
         <v>1834</v>
       </c>
-      <c r="D923" s="2" t="s">
+      <c r="D923" s="1" t="s">
         <v>2627</v>
       </c>
       <c r="E923" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924" t="s">
         <v>332</v>
       </c>
       <c r="B924" t="s">
         <v>1378</v>
       </c>
       <c r="C924">
         <v>1834</v>
       </c>
-      <c r="D924" s="2" t="s">
+      <c r="D924" s="1" t="s">
         <v>2628</v>
       </c>
       <c r="E924" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925" t="s">
         <v>437</v>
       </c>
       <c r="B925" t="s">
         <v>1387</v>
       </c>
       <c r="C925">
         <v>1834</v>
       </c>
-      <c r="D925" s="2" t="s">
+      <c r="D925" s="1" t="s">
         <v>2629</v>
       </c>
       <c r="E925" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926" t="s">
         <v>459</v>
       </c>
       <c r="B926" t="s">
         <v>1388</v>
       </c>
       <c r="C926">
         <v>1834</v>
       </c>
-      <c r="D926" s="2" t="s">
+      <c r="D926" s="1" t="s">
         <v>2630</v>
       </c>
       <c r="E926" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927" t="s">
         <v>460</v>
       </c>
       <c r="B927" t="s">
         <v>1389</v>
       </c>
       <c r="C927">
         <v>1834</v>
       </c>
-      <c r="D927" s="2" t="s">
+      <c r="D927" s="1" t="s">
         <v>2631</v>
       </c>
       <c r="E927" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928" t="s">
         <v>461</v>
       </c>
       <c r="B928" t="s">
         <v>1390</v>
       </c>
       <c r="C928">
         <v>1834</v>
       </c>
-      <c r="D928" s="2" t="s">
+      <c r="D928" s="1" t="s">
         <v>2632</v>
       </c>
       <c r="E928" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929" t="s">
         <v>461</v>
       </c>
       <c r="B929" t="s">
         <v>1390</v>
       </c>
       <c r="C929">
         <v>1834</v>
       </c>
-      <c r="D929" s="2" t="s">
+      <c r="D929" s="1" t="s">
         <v>2633</v>
       </c>
       <c r="E929" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930" t="s">
         <v>461</v>
       </c>
       <c r="B930" t="s">
         <v>1390</v>
       </c>
       <c r="C930">
         <v>1834</v>
       </c>
-      <c r="D930" s="2" t="s">
+      <c r="D930" s="1" t="s">
         <v>2634</v>
       </c>
       <c r="E930" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931" t="s">
         <v>462</v>
       </c>
       <c r="B931" t="s">
         <v>1391</v>
       </c>
       <c r="C931">
         <v>1834</v>
       </c>
-      <c r="D931" s="2" t="s">
+      <c r="D931" s="1" t="s">
         <v>2635</v>
       </c>
       <c r="E931" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932" t="s">
         <v>463</v>
       </c>
       <c r="B932" t="s">
         <v>1392</v>
       </c>
       <c r="C932">
         <v>1835</v>
       </c>
-      <c r="D932" s="2" t="s">
+      <c r="D932" s="1" t="s">
         <v>2636</v>
       </c>
       <c r="E932" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933" t="s">
         <v>463</v>
       </c>
       <c r="B933" t="s">
         <v>1392</v>
       </c>
       <c r="C933">
         <v>1835</v>
       </c>
-      <c r="D933" s="2" t="s">
+      <c r="D933" s="1" t="s">
         <v>2637</v>
       </c>
       <c r="E933" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934" t="s">
         <v>463</v>
       </c>
       <c r="B934" t="s">
         <v>1393</v>
       </c>
       <c r="C934">
         <v>1835</v>
       </c>
-      <c r="D934" s="2" t="s">
+      <c r="D934" s="1" t="s">
         <v>2638</v>
       </c>
       <c r="E934" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935" t="s">
         <v>464</v>
       </c>
       <c r="B935" t="s">
         <v>1394</v>
       </c>
       <c r="C935">
         <v>1835</v>
       </c>
-      <c r="D935" s="2" t="s">
+      <c r="D935" s="1" t="s">
         <v>2639</v>
       </c>
       <c r="E935" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936" t="s">
         <v>465</v>
       </c>
       <c r="B936" t="s">
         <v>1395</v>
       </c>
       <c r="C936">
         <v>1835</v>
       </c>
-      <c r="D936" s="2" t="s">
+      <c r="D936" s="1" t="s">
         <v>2640</v>
       </c>
       <c r="E936" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937" t="s">
         <v>466</v>
       </c>
       <c r="B937" t="s">
         <v>1396</v>
       </c>
       <c r="C937">
         <v>1835</v>
       </c>
-      <c r="D937" s="2" t="s">
+      <c r="D937" s="1" t="s">
         <v>2641</v>
       </c>
       <c r="E937" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938" t="s">
         <v>467</v>
       </c>
       <c r="B938" t="s">
         <v>1397</v>
       </c>
       <c r="C938">
         <v>1835</v>
       </c>
-      <c r="D938" s="2" t="s">
+      <c r="D938" s="1" t="s">
         <v>2642</v>
       </c>
       <c r="E938" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939" t="s">
         <v>467</v>
       </c>
       <c r="B939" t="s">
         <v>1398</v>
       </c>
       <c r="C939">
         <v>1835</v>
       </c>
-      <c r="D939" s="2" t="s">
+      <c r="D939" s="1" t="s">
         <v>2643</v>
       </c>
       <c r="E939" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940" t="s">
         <v>303</v>
       </c>
       <c r="B940" t="s">
         <v>1399</v>
       </c>
       <c r="C940">
         <v>1835</v>
       </c>
-      <c r="D940" s="2" t="s">
+      <c r="D940" s="1" t="s">
         <v>2644</v>
       </c>
       <c r="E940" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941" t="s">
         <v>459</v>
       </c>
       <c r="B941" t="s">
         <v>1388</v>
       </c>
       <c r="C941">
         <v>1835</v>
       </c>
-      <c r="D941" s="2" t="s">
+      <c r="D941" s="1" t="s">
         <v>2645</v>
       </c>
       <c r="E941" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942" t="s">
         <v>468</v>
       </c>
       <c r="B942" t="s">
         <v>1400</v>
       </c>
       <c r="C942">
         <v>1835</v>
       </c>
-      <c r="D942" s="2" t="s">
+      <c r="D942" s="1" t="s">
         <v>2646</v>
       </c>
       <c r="E942" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943" t="s">
         <v>469</v>
       </c>
       <c r="B943" t="s">
         <v>1401</v>
       </c>
       <c r="C943">
         <v>1835</v>
       </c>
-      <c r="D943" s="2" t="s">
+      <c r="D943" s="1" t="s">
         <v>2647</v>
       </c>
       <c r="E943" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944" t="s">
         <v>470</v>
       </c>
       <c r="B944" t="s">
         <v>1402</v>
       </c>
       <c r="C944">
         <v>1835</v>
       </c>
-      <c r="D944" s="2" t="s">
+      <c r="D944" s="1" t="s">
         <v>2648</v>
       </c>
       <c r="E944" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945" t="s">
         <v>471</v>
       </c>
       <c r="B945" t="s">
         <v>1403</v>
       </c>
       <c r="C945">
         <v>1836</v>
       </c>
-      <c r="D945" s="2" t="s">
+      <c r="D945" s="1" t="s">
         <v>2649</v>
       </c>
       <c r="E945" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946" t="s">
         <v>472</v>
       </c>
       <c r="B946" t="s">
         <v>1404</v>
       </c>
       <c r="C946">
         <v>1836</v>
       </c>
-      <c r="D946" s="2" t="s">
+      <c r="D946" s="1" t="s">
         <v>2650</v>
       </c>
       <c r="E946" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947" t="s">
         <v>472</v>
       </c>
       <c r="B947" t="s">
         <v>1404</v>
       </c>
       <c r="C947">
         <v>1836</v>
       </c>
-      <c r="D947" s="2" t="s">
+      <c r="D947" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="E947" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948" t="s">
         <v>459</v>
       </c>
       <c r="B948" t="s">
         <v>1388</v>
       </c>
       <c r="C948">
         <v>1836</v>
       </c>
-      <c r="D948" s="2" t="s">
+      <c r="D948" s="1" t="s">
         <v>2652</v>
       </c>
       <c r="E948" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949" t="s">
         <v>460</v>
       </c>
       <c r="B949" t="s">
         <v>1389</v>
       </c>
       <c r="C949">
         <v>1836</v>
       </c>
-      <c r="D949" s="2" t="s">
+      <c r="D949" s="1" t="s">
         <v>2653</v>
       </c>
       <c r="E949" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950" t="s">
         <v>460</v>
       </c>
       <c r="B950" t="s">
         <v>1389</v>
       </c>
       <c r="C950">
         <v>1836</v>
       </c>
-      <c r="D950" s="2" t="s">
+      <c r="D950" s="1" t="s">
         <v>2654</v>
       </c>
       <c r="E950" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951" t="s">
         <v>473</v>
       </c>
       <c r="B951" t="s">
         <v>1405</v>
       </c>
       <c r="C951">
         <v>1836</v>
       </c>
-      <c r="D951" s="2" t="s">
+      <c r="D951" s="1" t="s">
         <v>2655</v>
       </c>
       <c r="E951" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952" t="s">
         <v>469</v>
       </c>
       <c r="B952" t="s">
         <v>1401</v>
       </c>
       <c r="C952">
         <v>1836</v>
       </c>
-      <c r="D952" s="2" t="s">
+      <c r="D952" s="1" t="s">
         <v>2656</v>
       </c>
       <c r="E952" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953" t="s">
         <v>445</v>
       </c>
       <c r="B953" t="s">
         <v>1369</v>
       </c>
       <c r="C953">
         <v>1837</v>
       </c>
-      <c r="D953" s="2" t="s">
+      <c r="D953" s="1" t="s">
         <v>2657</v>
       </c>
       <c r="E953" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954" t="s">
         <v>411</v>
       </c>
       <c r="B954" t="s">
         <v>1151</v>
       </c>
       <c r="C954">
         <v>1837</v>
       </c>
-      <c r="D954" s="2" t="s">
+      <c r="D954" s="1" t="s">
         <v>2658</v>
       </c>
       <c r="E954" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955" t="s">
         <v>457</v>
       </c>
       <c r="B955" t="s">
         <v>1384</v>
       </c>
       <c r="C955">
         <v>1837</v>
       </c>
-      <c r="D955" s="2" t="s">
+      <c r="D955" s="1" t="s">
         <v>2659</v>
       </c>
       <c r="E955" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956" t="s">
         <v>457</v>
       </c>
       <c r="B956" t="s">
         <v>1384</v>
       </c>
       <c r="C956">
         <v>1837</v>
       </c>
-      <c r="D956" s="2" t="s">
+      <c r="D956" s="1" t="s">
         <v>2660</v>
       </c>
       <c r="E956" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957" t="s">
         <v>473</v>
       </c>
       <c r="B957" t="s">
         <v>1405</v>
       </c>
       <c r="C957">
         <v>1837</v>
       </c>
-      <c r="D957" s="2" t="s">
+      <c r="D957" s="1" t="s">
         <v>2661</v>
       </c>
       <c r="E957" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958" t="s">
         <v>473</v>
       </c>
       <c r="B958" t="s">
         <v>1405</v>
       </c>
       <c r="C958">
         <v>1837</v>
       </c>
-      <c r="D958" s="2" t="s">
+      <c r="D958" s="1" t="s">
         <v>2662</v>
       </c>
       <c r="E958" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959" t="s">
         <v>474</v>
       </c>
       <c r="B959" t="s">
         <v>1406</v>
       </c>
       <c r="C959">
         <v>1837</v>
       </c>
-      <c r="D959" s="2" t="s">
+      <c r="D959" s="1" t="s">
         <v>2663</v>
       </c>
       <c r="E959" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960" t="s">
         <v>474</v>
       </c>
       <c r="B960" t="s">
         <v>1406</v>
       </c>
       <c r="C960">
         <v>1837</v>
       </c>
-      <c r="D960" s="2" t="s">
+      <c r="D960" s="1" t="s">
         <v>2664</v>
       </c>
       <c r="E960" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961" t="s">
         <v>475</v>
       </c>
       <c r="B961" t="s">
         <v>1407</v>
       </c>
       <c r="C961">
         <v>1838</v>
       </c>
-      <c r="D961" s="2" t="s">
+      <c r="D961" s="1" t="s">
         <v>2665</v>
       </c>
       <c r="E961" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962" t="s">
         <v>476</v>
       </c>
       <c r="B962" t="s">
         <v>1408</v>
       </c>
       <c r="C962">
         <v>1838</v>
       </c>
-      <c r="D962" s="2" t="s">
+      <c r="D962" s="1" t="s">
         <v>2666</v>
       </c>
       <c r="E962" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963" t="s">
         <v>476</v>
       </c>
       <c r="B963" t="s">
         <v>1409</v>
       </c>
       <c r="C963">
         <v>1838</v>
       </c>
-      <c r="D963" s="2" t="s">
+      <c r="D963" s="1" t="s">
         <v>2667</v>
       </c>
       <c r="E963" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964" t="s">
         <v>477</v>
       </c>
       <c r="B964" t="s">
         <v>1410</v>
       </c>
       <c r="C964">
         <v>1838</v>
       </c>
-      <c r="D964" s="2" t="s">
+      <c r="D964" s="1" t="s">
         <v>2668</v>
       </c>
       <c r="E964" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965" t="s">
         <v>454</v>
       </c>
       <c r="B965" t="s">
         <v>1151</v>
       </c>
       <c r="C965">
         <v>1838</v>
       </c>
-      <c r="D965" s="2" t="s">
+      <c r="D965" s="1" t="s">
         <v>2669</v>
       </c>
       <c r="E965" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966" t="s">
         <v>473</v>
       </c>
       <c r="B966" t="s">
         <v>1405</v>
       </c>
       <c r="C966">
         <v>1838</v>
       </c>
-      <c r="D966" s="2" t="s">
+      <c r="D966" s="1" t="s">
         <v>2670</v>
       </c>
       <c r="E966" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967" t="s">
         <v>478</v>
       </c>
       <c r="B967" t="s">
         <v>1411</v>
       </c>
       <c r="C967">
         <v>1838</v>
       </c>
-      <c r="D967" s="2" t="s">
+      <c r="D967" s="1" t="s">
         <v>2671</v>
       </c>
       <c r="E967" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968" t="s">
         <v>479</v>
       </c>
       <c r="B968" t="s">
         <v>1412</v>
       </c>
       <c r="C968">
         <v>1838</v>
       </c>
-      <c r="D968" s="2" t="s">
+      <c r="D968" s="1" t="s">
         <v>2672</v>
       </c>
       <c r="E968" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969" t="s">
         <v>474</v>
       </c>
       <c r="B969" t="s">
         <v>1406</v>
       </c>
       <c r="C969">
         <v>1838</v>
       </c>
-      <c r="D969" s="2" t="s">
+      <c r="D969" s="1" t="s">
         <v>2673</v>
       </c>
       <c r="E969" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970" t="s">
         <v>480</v>
       </c>
       <c r="B970" t="s">
         <v>1413</v>
       </c>
       <c r="C970">
         <v>1839</v>
       </c>
-      <c r="D970" s="2" t="s">
+      <c r="D970" s="1" t="s">
         <v>2674</v>
       </c>
       <c r="E970" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971" t="s">
         <v>477</v>
       </c>
       <c r="B971" t="s">
         <v>1410</v>
       </c>
       <c r="C971">
         <v>1839</v>
       </c>
-      <c r="D971" s="2" t="s">
+      <c r="D971" s="1" t="s">
         <v>2675</v>
       </c>
       <c r="E971" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972" t="s">
         <v>477</v>
       </c>
       <c r="B972" t="s">
         <v>1410</v>
       </c>
       <c r="C972">
         <v>1839</v>
       </c>
-      <c r="D972" s="2" t="s">
+      <c r="D972" s="1" t="s">
         <v>2676</v>
       </c>
       <c r="E972" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973" t="s">
         <v>477</v>
       </c>
       <c r="B973" t="s">
         <v>1410</v>
       </c>
       <c r="C973">
         <v>1839</v>
       </c>
-      <c r="D973" s="2" t="s">
+      <c r="D973" s="1" t="s">
         <v>2677</v>
       </c>
       <c r="E973" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974" t="s">
         <v>460</v>
       </c>
       <c r="B974" t="s">
         <v>1414</v>
       </c>
       <c r="C974">
         <v>1839</v>
       </c>
-      <c r="D974" s="2" t="s">
+      <c r="D974" s="1" t="s">
         <v>2678</v>
       </c>
       <c r="E974" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975" t="s">
         <v>460</v>
       </c>
       <c r="B975" t="s">
         <v>1414</v>
       </c>
       <c r="C975">
         <v>1839</v>
       </c>
-      <c r="D975" s="2" t="s">
+      <c r="D975" s="1" t="s">
         <v>2679</v>
       </c>
       <c r="E975" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976" t="s">
         <v>473</v>
       </c>
       <c r="B976" t="s">
         <v>1405</v>
       </c>
       <c r="C976">
         <v>1839</v>
       </c>
-      <c r="D976" s="2" t="s">
+      <c r="D976" s="1" t="s">
         <v>2680</v>
       </c>
       <c r="E976" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977" t="s">
         <v>473</v>
       </c>
       <c r="B977" t="s">
         <v>1405</v>
       </c>
       <c r="C977">
         <v>1839</v>
       </c>
-      <c r="D977" s="2" t="s">
+      <c r="D977" s="1" t="s">
         <v>2681</v>
       </c>
       <c r="E977" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978" t="s">
         <v>479</v>
       </c>
       <c r="B978" t="s">
         <v>1412</v>
       </c>
       <c r="C978">
         <v>1839</v>
       </c>
-      <c r="D978" s="2" t="s">
+      <c r="D978" s="1" t="s">
         <v>2682</v>
       </c>
       <c r="E978" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979" t="s">
         <v>481</v>
       </c>
       <c r="B979" t="s">
         <v>1415</v>
       </c>
       <c r="C979">
         <v>1839</v>
       </c>
-      <c r="D979" s="2" t="s">
+      <c r="D979" s="1" t="s">
         <v>2683</v>
       </c>
       <c r="E979" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980" t="s">
         <v>463</v>
       </c>
       <c r="B980" t="s">
         <v>1416</v>
       </c>
       <c r="C980">
         <v>1840</v>
       </c>
-      <c r="D980" s="2" t="s">
+      <c r="D980" s="1" t="s">
         <v>2684</v>
       </c>
       <c r="E980" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981" t="s">
         <v>463</v>
       </c>
       <c r="B981" t="s">
         <v>1416</v>
       </c>
       <c r="C981">
         <v>1840</v>
       </c>
-      <c r="D981" s="2" t="s">
+      <c r="D981" s="1" t="s">
         <v>2685</v>
       </c>
       <c r="E981" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982" t="s">
         <v>450</v>
       </c>
       <c r="B982" t="s">
         <v>1417</v>
       </c>
       <c r="C982">
         <v>1840</v>
       </c>
-      <c r="D982" s="2" t="s">
+      <c r="D982" s="1" t="s">
         <v>2686</v>
       </c>
       <c r="E982" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983" t="s">
         <v>482</v>
       </c>
       <c r="B983" t="s">
         <v>1418</v>
       </c>
       <c r="C983">
         <v>1840</v>
       </c>
-      <c r="D983" s="2" t="s">
+      <c r="D983" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="E983" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984" t="s">
         <v>483</v>
       </c>
       <c r="B984" t="s">
         <v>1419</v>
       </c>
       <c r="C984">
         <v>1840</v>
       </c>
-      <c r="D984" s="2" t="s">
+      <c r="D984" s="1" t="s">
         <v>2688</v>
       </c>
       <c r="E984" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985" t="s">
         <v>460</v>
       </c>
       <c r="B985" t="s">
         <v>1414</v>
       </c>
       <c r="C985">
         <v>1840</v>
       </c>
-      <c r="D985" s="2" t="s">
+      <c r="D985" s="1" t="s">
         <v>2689</v>
       </c>
       <c r="E985" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986" t="s">
         <v>410</v>
       </c>
       <c r="B986" t="s">
         <v>1420</v>
       </c>
       <c r="C986">
         <v>1840</v>
       </c>
-      <c r="D986" s="2" t="s">
+      <c r="D986" s="1" t="s">
         <v>2690</v>
       </c>
       <c r="E986" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987" t="s">
         <v>410</v>
       </c>
       <c r="B987" t="s">
         <v>1420</v>
       </c>
       <c r="C987">
         <v>1840</v>
       </c>
-      <c r="D987" s="2" t="s">
+      <c r="D987" s="1" t="s">
         <v>2691</v>
       </c>
       <c r="E987" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988" t="s">
         <v>410</v>
       </c>
       <c r="B988" t="s">
         <v>1420</v>
       </c>
       <c r="C988">
         <v>1840</v>
       </c>
-      <c r="D988" s="2" t="s">
+      <c r="D988" s="1" t="s">
         <v>2692</v>
       </c>
       <c r="E988" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989" t="s">
         <v>479</v>
       </c>
       <c r="B989" t="s">
         <v>1412</v>
       </c>
       <c r="C989">
         <v>1840</v>
       </c>
-      <c r="D989" s="2" t="s">
+      <c r="D989" s="1" t="s">
         <v>2693</v>
       </c>
       <c r="E989" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990" t="s">
         <v>484</v>
       </c>
       <c r="B990" t="s">
         <v>1421</v>
       </c>
       <c r="C990">
         <v>1841</v>
       </c>
-      <c r="D990" s="2" t="s">
+      <c r="D990" s="1" t="s">
         <v>2694</v>
       </c>
       <c r="E990" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991" t="s">
         <v>485</v>
       </c>
       <c r="B991" t="s">
         <v>1422</v>
       </c>
       <c r="C991">
         <v>1841</v>
       </c>
-      <c r="D991" s="2" t="s">
+      <c r="D991" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="E991" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992" t="s">
         <v>482</v>
       </c>
       <c r="B992" t="s">
         <v>1418</v>
       </c>
       <c r="C992">
         <v>1841</v>
       </c>
-      <c r="D992" s="2" t="s">
+      <c r="D992" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="E992" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993" t="s">
         <v>486</v>
       </c>
       <c r="B993" t="s">
         <v>1423</v>
       </c>
       <c r="C993">
         <v>1841</v>
       </c>
-      <c r="D993" s="2" t="s">
+      <c r="D993" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="E993" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994" t="s">
         <v>487</v>
       </c>
       <c r="B994" t="s">
         <v>1424</v>
       </c>
       <c r="C994">
         <v>1841</v>
       </c>
-      <c r="D994" s="2" t="s">
+      <c r="D994" s="1" t="s">
         <v>2698</v>
       </c>
       <c r="E994" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995" t="s">
         <v>410</v>
       </c>
       <c r="B995" t="s">
         <v>1420</v>
       </c>
       <c r="C995">
         <v>1841</v>
       </c>
-      <c r="D995" s="2" t="s">
+      <c r="D995" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="E995" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996" t="s">
         <v>410</v>
       </c>
       <c r="B996" t="s">
         <v>1420</v>
       </c>
       <c r="C996">
         <v>1841</v>
       </c>
-      <c r="D996" s="2" t="s">
+      <c r="D996" s="1" t="s">
         <v>2700</v>
       </c>
       <c r="E996" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997" t="s">
         <v>488</v>
       </c>
       <c r="B997" t="s">
         <v>1425</v>
       </c>
       <c r="C997">
         <v>1842</v>
       </c>
-      <c r="D997" s="2" t="s">
+      <c r="D997" s="1" t="s">
         <v>2701</v>
       </c>
       <c r="E997" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998" t="s">
         <v>431</v>
       </c>
       <c r="B998" t="s">
         <v>1426</v>
       </c>
       <c r="C998">
         <v>1842</v>
       </c>
-      <c r="D998" s="2" t="s">
+      <c r="D998" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="E998" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999" t="s">
         <v>483</v>
       </c>
       <c r="B999" t="s">
         <v>1427</v>
       </c>
       <c r="C999">
         <v>1842</v>
       </c>
-      <c r="D999" s="2" t="s">
+      <c r="D999" s="1" t="s">
         <v>2703</v>
       </c>
       <c r="E999" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000" t="s">
         <v>489</v>
       </c>
       <c r="B1000" t="s">
         <v>1428</v>
       </c>
       <c r="C1000">
         <v>1843</v>
       </c>
-      <c r="D1000" s="2" t="s">
+      <c r="D1000" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="E1000" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001" t="s">
         <v>485</v>
       </c>
       <c r="B1001" t="s">
         <v>1422</v>
       </c>
       <c r="C1001">
         <v>1843</v>
       </c>
-      <c r="D1001" s="2" t="s">
+      <c r="D1001" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="E1001" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1002" spans="1:5">
       <c r="A1002" t="s">
         <v>490</v>
       </c>
       <c r="B1002" t="s">
         <v>1429</v>
       </c>
       <c r="C1002">
         <v>1843</v>
       </c>
-      <c r="D1002" s="2" t="s">
+      <c r="D1002" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="E1002" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003" t="s">
         <v>490</v>
       </c>
       <c r="B1003" t="s">
         <v>1429</v>
       </c>
       <c r="C1003">
         <v>1843</v>
       </c>
-      <c r="D1003" s="2" t="s">
+      <c r="D1003" s="1" t="s">
         <v>2707</v>
       </c>
       <c r="E1003" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004" t="s">
         <v>491</v>
       </c>
       <c r="B1004" t="s">
         <v>1430</v>
       </c>
       <c r="C1004">
         <v>1843</v>
       </c>
-      <c r="D1004" s="2" t="s">
+      <c r="D1004" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="E1004" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005" t="s">
         <v>23</v>
       </c>
       <c r="B1005" t="s">
         <v>1431</v>
       </c>
       <c r="C1005">
         <v>1843</v>
       </c>
-      <c r="D1005" s="2" t="s">
+      <c r="D1005" s="1" t="s">
         <v>2709</v>
       </c>
       <c r="E1005" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006" t="s">
         <v>460</v>
       </c>
       <c r="B1006" t="s">
         <v>1414</v>
       </c>
       <c r="C1006">
         <v>1843</v>
       </c>
-      <c r="D1006" s="2" t="s">
+      <c r="D1006" s="1" t="s">
         <v>2710</v>
       </c>
       <c r="E1006" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007" t="s">
         <v>460</v>
       </c>
       <c r="B1007" t="s">
         <v>1414</v>
       </c>
       <c r="C1007">
         <v>1843</v>
       </c>
-      <c r="D1007" s="2" t="s">
+      <c r="D1007" s="1" t="s">
         <v>2711</v>
       </c>
       <c r="E1007" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008" t="s">
         <v>492</v>
       </c>
       <c r="B1008" t="s">
         <v>1151</v>
       </c>
       <c r="C1008">
         <v>1844</v>
       </c>
-      <c r="D1008" s="2" t="s">
+      <c r="D1008" s="1" t="s">
         <v>2712</v>
       </c>
       <c r="E1008" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
       <c r="A1009" t="s">
         <v>493</v>
       </c>
       <c r="B1009" t="s">
         <v>1432</v>
       </c>
       <c r="C1009">
         <v>1844</v>
       </c>
-      <c r="D1009" s="2" t="s">
+      <c r="D1009" s="1" t="s">
         <v>2713</v>
       </c>
       <c r="E1009" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010" t="s">
         <v>494</v>
       </c>
       <c r="B1010" t="s">
         <v>1433</v>
       </c>
       <c r="C1010">
         <v>1844</v>
       </c>
-      <c r="D1010" s="2" t="s">
+      <c r="D1010" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="E1010" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011" t="s">
         <v>435</v>
       </c>
       <c r="B1011" t="s">
         <v>1434</v>
       </c>
       <c r="C1011">
         <v>1844</v>
       </c>
-      <c r="D1011" s="2" t="s">
+      <c r="D1011" s="1" t="s">
         <v>2715</v>
       </c>
       <c r="E1011" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012" t="s">
         <v>495</v>
       </c>
       <c r="B1012" t="s">
         <v>1435</v>
       </c>
       <c r="C1012">
         <v>1844</v>
       </c>
-      <c r="D1012" s="2" t="s">
+      <c r="D1012" s="1" t="s">
         <v>2716</v>
       </c>
       <c r="E1012" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013" t="s">
         <v>23</v>
       </c>
       <c r="B1013" t="s">
         <v>1431</v>
       </c>
       <c r="C1013">
         <v>1844</v>
       </c>
-      <c r="D1013" s="2" t="s">
+      <c r="D1013" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="E1013" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014" t="s">
         <v>468</v>
       </c>
       <c r="B1014" t="s">
         <v>1436</v>
       </c>
       <c r="C1014">
         <v>1844</v>
       </c>
-      <c r="D1014" s="2" t="s">
+      <c r="D1014" s="1" t="s">
         <v>2718</v>
       </c>
       <c r="E1014" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015" t="s">
         <v>496</v>
       </c>
       <c r="B1015" t="s">
         <v>1437</v>
       </c>
       <c r="C1015">
         <v>1844</v>
       </c>
-      <c r="D1015" s="2" t="s">
+      <c r="D1015" s="1" t="s">
         <v>2719</v>
       </c>
       <c r="E1015" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016" t="s">
         <v>466</v>
       </c>
       <c r="B1016" t="s">
         <v>1438</v>
       </c>
       <c r="C1016">
         <v>1845</v>
       </c>
-      <c r="D1016" s="2" t="s">
+      <c r="D1016" s="1" t="s">
         <v>2720</v>
       </c>
       <c r="E1016" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017" t="s">
         <v>497</v>
       </c>
       <c r="B1017" t="s">
         <v>1439</v>
       </c>
       <c r="C1017">
         <v>1845</v>
       </c>
-      <c r="D1017" s="2" t="s">
+      <c r="D1017" s="1" t="s">
         <v>2721</v>
       </c>
       <c r="E1017" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018" t="s">
         <v>498</v>
       </c>
       <c r="B1018" t="s">
         <v>1440</v>
       </c>
       <c r="C1018">
         <v>1845</v>
       </c>
-      <c r="D1018" s="2" t="s">
+      <c r="D1018" s="1" t="s">
         <v>2722</v>
       </c>
       <c r="E1018" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019" t="s">
         <v>499</v>
       </c>
       <c r="B1019" t="s">
         <v>1441</v>
       </c>
       <c r="C1019">
         <v>1845</v>
       </c>
-      <c r="D1019" s="2" t="s">
+      <c r="D1019" s="1" t="s">
         <v>2723</v>
       </c>
       <c r="E1019" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020" t="s">
         <v>420</v>
       </c>
       <c r="B1020" t="s">
         <v>1442</v>
       </c>
       <c r="C1020">
         <v>1846</v>
       </c>
-      <c r="D1020" s="2" t="s">
+      <c r="D1020" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="E1020" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021" t="s">
         <v>500</v>
       </c>
       <c r="B1021" t="s">
         <v>1443</v>
       </c>
       <c r="C1021">
         <v>1846</v>
       </c>
-      <c r="D1021" s="2" t="s">
+      <c r="D1021" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="E1021" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022" t="s">
         <v>501</v>
       </c>
       <c r="B1022" t="s">
         <v>1444</v>
       </c>
       <c r="C1022">
         <v>1846</v>
       </c>
-      <c r="D1022" s="2" t="s">
+      <c r="D1022" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="E1022" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023" t="s">
         <v>457</v>
       </c>
       <c r="B1023" t="s">
         <v>1445</v>
       </c>
       <c r="C1023">
         <v>1846</v>
       </c>
-      <c r="D1023" s="2" t="s">
+      <c r="D1023" s="1" t="s">
         <v>2727</v>
       </c>
       <c r="E1023" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024" t="s">
         <v>502</v>
       </c>
       <c r="B1024" t="s">
         <v>1446</v>
       </c>
       <c r="C1024">
         <v>1846</v>
       </c>
-      <c r="D1024" s="2" t="s">
+      <c r="D1024" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="E1024" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025" t="s">
         <v>503</v>
       </c>
       <c r="B1025" t="s">
         <v>1447</v>
       </c>
       <c r="C1025">
         <v>1846</v>
       </c>
-      <c r="D1025" s="2" t="s">
+      <c r="D1025" s="1" t="s">
         <v>2729</v>
       </c>
       <c r="E1025" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026" t="s">
         <v>504</v>
       </c>
       <c r="B1026" t="s">
         <v>1448</v>
       </c>
       <c r="C1026">
         <v>1847</v>
       </c>
-      <c r="D1026" s="2" t="s">
+      <c r="D1026" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="E1026" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027" t="s">
         <v>505</v>
       </c>
       <c r="B1027" t="s">
         <v>1449</v>
       </c>
       <c r="C1027">
         <v>1847</v>
       </c>
-      <c r="D1027" s="2" t="s">
+      <c r="D1027" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="E1027" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028" t="s">
         <v>506</v>
       </c>
       <c r="B1028" t="s">
         <v>1450</v>
       </c>
       <c r="C1028">
         <v>1847</v>
       </c>
-      <c r="D1028" s="2" t="s">
+      <c r="D1028" s="1" t="s">
         <v>2732</v>
       </c>
       <c r="E1028" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029" t="s">
         <v>507</v>
       </c>
       <c r="B1029" t="s">
         <v>1451</v>
       </c>
       <c r="C1029">
         <v>1847</v>
       </c>
-      <c r="D1029" s="2" t="s">
+      <c r="D1029" s="1" t="s">
         <v>2733</v>
       </c>
       <c r="E1029" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030" t="s">
         <v>23</v>
       </c>
       <c r="B1030" t="s">
         <v>1452</v>
       </c>
       <c r="C1030">
         <v>1847</v>
       </c>
-      <c r="D1030" s="2" t="s">
+      <c r="D1030" s="1" t="s">
         <v>2734</v>
       </c>
       <c r="E1030" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031" t="s">
         <v>410</v>
       </c>
       <c r="B1031" t="s">
         <v>1420</v>
       </c>
       <c r="C1031">
         <v>1847</v>
       </c>
-      <c r="D1031" s="2" t="s">
+      <c r="D1031" s="1" t="s">
         <v>2735</v>
       </c>
       <c r="E1031" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032" t="s">
         <v>502</v>
       </c>
       <c r="B1032" t="s">
         <v>1446</v>
       </c>
       <c r="C1032">
         <v>1847</v>
       </c>
-      <c r="D1032" s="2" t="s">
+      <c r="D1032" s="1" t="s">
         <v>2736</v>
       </c>
       <c r="E1032" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033" t="s">
         <v>472</v>
       </c>
       <c r="B1033" t="s">
         <v>1404</v>
       </c>
       <c r="C1033">
         <v>1848</v>
       </c>
-      <c r="D1033" s="2" t="s">
+      <c r="D1033" s="1" t="s">
         <v>2737</v>
       </c>
       <c r="E1033" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034" t="s">
         <v>23</v>
       </c>
       <c r="B1034" t="s">
         <v>1453</v>
       </c>
       <c r="C1034">
         <v>1848</v>
       </c>
-      <c r="D1034" s="2" t="s">
+      <c r="D1034" s="1" t="s">
         <v>2738</v>
       </c>
       <c r="E1034" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035" t="s">
         <v>410</v>
       </c>
       <c r="B1035" t="s">
         <v>1420</v>
       </c>
       <c r="C1035">
         <v>1848</v>
       </c>
-      <c r="D1035" s="2" t="s">
+      <c r="D1035" s="1" t="s">
         <v>2739</v>
       </c>
       <c r="E1035" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036" t="s">
         <v>508</v>
       </c>
       <c r="B1036" t="s">
         <v>1454</v>
       </c>
       <c r="C1036">
         <v>1848</v>
       </c>
-      <c r="D1036" s="2" t="s">
+      <c r="D1036" s="1" t="s">
         <v>2740</v>
       </c>
       <c r="E1036" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037" t="s">
         <v>502</v>
       </c>
       <c r="B1037" t="s">
         <v>1446</v>
       </c>
       <c r="C1037">
         <v>1848</v>
       </c>
-      <c r="D1037" s="2" t="s">
+      <c r="D1037" s="1" t="s">
         <v>2741</v>
       </c>
       <c r="E1037" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038" t="s">
         <v>509</v>
       </c>
       <c r="B1038" t="s">
         <v>1455</v>
       </c>
       <c r="C1038">
         <v>1849</v>
       </c>
-      <c r="D1038" s="2" t="s">
+      <c r="D1038" s="1" t="s">
         <v>2742</v>
       </c>
       <c r="E1038" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039" t="s">
         <v>510</v>
       </c>
       <c r="B1039" t="s">
         <v>1456</v>
       </c>
       <c r="C1039">
         <v>1849</v>
       </c>
-      <c r="D1039" s="2" t="s">
+      <c r="D1039" s="1" t="s">
         <v>2743</v>
       </c>
       <c r="E1039" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040" t="s">
         <v>511</v>
       </c>
       <c r="B1040" t="s">
         <v>1457</v>
       </c>
       <c r="C1040">
         <v>1849</v>
       </c>
-      <c r="D1040" s="2" t="s">
+      <c r="D1040" s="1" t="s">
         <v>2744</v>
       </c>
       <c r="E1040" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041" t="s">
         <v>512</v>
       </c>
       <c r="B1041" t="s">
         <v>1458</v>
       </c>
       <c r="C1041">
         <v>1849</v>
       </c>
-      <c r="D1041" s="2" t="s">
+      <c r="D1041" s="1" t="s">
         <v>2745</v>
       </c>
       <c r="E1041" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042" t="s">
         <v>513</v>
       </c>
       <c r="B1042" t="s">
         <v>1459</v>
       </c>
       <c r="C1042">
         <v>1849</v>
       </c>
-      <c r="D1042" s="2" t="s">
+      <c r="D1042" s="1" t="s">
         <v>2746</v>
       </c>
       <c r="E1042" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043" t="s">
         <v>410</v>
       </c>
       <c r="B1043" t="s">
         <v>1420</v>
       </c>
       <c r="C1043">
         <v>1849</v>
       </c>
-      <c r="D1043" s="2" t="s">
+      <c r="D1043" s="1" t="s">
         <v>2747</v>
       </c>
       <c r="E1043" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044" t="s">
         <v>514</v>
       </c>
       <c r="B1044" t="s">
         <v>1460</v>
       </c>
       <c r="C1044">
         <v>1849</v>
       </c>
-      <c r="D1044" s="2" t="s">
+      <c r="D1044" s="1" t="s">
         <v>2748</v>
       </c>
       <c r="E1044" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045" t="s">
         <v>515</v>
       </c>
       <c r="B1045" t="s">
         <v>1461</v>
       </c>
       <c r="C1045">
         <v>1850</v>
       </c>
-      <c r="D1045" s="2" t="s">
+      <c r="D1045" s="1" t="s">
         <v>2749</v>
       </c>
       <c r="E1045" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046" t="s">
         <v>489</v>
       </c>
       <c r="B1046" t="s">
         <v>1462</v>
       </c>
       <c r="C1046">
         <v>1851</v>
       </c>
-      <c r="D1046" s="2" t="s">
+      <c r="D1046" s="1" t="s">
         <v>2750</v>
       </c>
       <c r="E1046" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047" t="s">
         <v>516</v>
       </c>
       <c r="B1047" t="s">
         <v>1151</v>
       </c>
       <c r="C1047">
         <v>1851</v>
       </c>
-      <c r="D1047" s="2" t="s">
+      <c r="D1047" s="1" t="s">
         <v>2751</v>
       </c>
       <c r="E1047" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048" t="s">
         <v>517</v>
       </c>
       <c r="B1048" t="s">
         <v>1463</v>
       </c>
       <c r="C1048">
         <v>1851</v>
       </c>
-      <c r="D1048" s="2" t="s">
+      <c r="D1048" s="1" t="s">
         <v>2752</v>
       </c>
       <c r="E1048" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049" t="s">
         <v>518</v>
       </c>
       <c r="B1049" t="s">
         <v>1464</v>
       </c>
       <c r="C1049">
         <v>1851</v>
       </c>
-      <c r="D1049" s="2" t="s">
+      <c r="D1049" s="1" t="s">
         <v>2753</v>
       </c>
       <c r="E1049" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050" t="s">
         <v>502</v>
       </c>
       <c r="B1050" t="s">
         <v>1446</v>
       </c>
       <c r="C1050">
         <v>1851</v>
       </c>
-      <c r="D1050" s="2" t="s">
+      <c r="D1050" s="1" t="s">
         <v>2754</v>
       </c>
       <c r="E1050" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051" t="s">
         <v>519</v>
       </c>
       <c r="B1051" t="s">
         <v>1465</v>
       </c>
       <c r="C1051">
         <v>1851</v>
       </c>
-      <c r="D1051" s="2" t="s">
+      <c r="D1051" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="E1051" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052" t="s">
         <v>519</v>
       </c>
       <c r="B1052" t="s">
         <v>1465</v>
       </c>
       <c r="C1052">
         <v>1851</v>
       </c>
-      <c r="D1052" s="2" t="s">
+      <c r="D1052" s="1" t="s">
         <v>2756</v>
       </c>
       <c r="E1052" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053" t="s">
         <v>520</v>
       </c>
       <c r="B1053" t="s">
         <v>1466</v>
       </c>
       <c r="C1053">
         <v>1852</v>
       </c>
-      <c r="D1053" s="2" t="s">
+      <c r="D1053" s="1" t="s">
         <v>2757</v>
       </c>
       <c r="E1053" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054" t="s">
         <v>520</v>
       </c>
       <c r="B1054" t="s">
         <v>1466</v>
       </c>
       <c r="C1054">
         <v>1852</v>
       </c>
-      <c r="D1054" s="2" t="s">
+      <c r="D1054" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="E1054" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055" t="s">
         <v>520</v>
       </c>
       <c r="B1055" t="s">
         <v>1466</v>
       </c>
       <c r="C1055">
         <v>1852</v>
       </c>
-      <c r="D1055" s="2" t="s">
+      <c r="D1055" s="1" t="s">
         <v>2759</v>
       </c>
       <c r="E1055" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056" t="s">
         <v>520</v>
       </c>
       <c r="B1056" t="s">
         <v>1466</v>
       </c>
       <c r="C1056">
         <v>1852</v>
       </c>
-      <c r="D1056" s="2" t="s">
+      <c r="D1056" s="1" t="s">
         <v>2760</v>
       </c>
       <c r="E1056" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057" t="s">
         <v>520</v>
       </c>
       <c r="B1057" t="s">
         <v>1466</v>
       </c>
       <c r="C1057">
         <v>1852</v>
       </c>
-      <c r="D1057" s="2" t="s">
+      <c r="D1057" s="1" t="s">
         <v>2761</v>
       </c>
       <c r="E1057" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058" t="s">
         <v>521</v>
       </c>
       <c r="B1058" t="s">
         <v>1467</v>
       </c>
       <c r="C1058">
         <v>1852</v>
       </c>
-      <c r="D1058" s="2" t="s">
+      <c r="D1058" s="1" t="s">
         <v>2762</v>
       </c>
       <c r="E1058" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059" t="s">
         <v>521</v>
       </c>
       <c r="B1059" t="s">
         <v>1467</v>
       </c>
       <c r="C1059">
         <v>1852</v>
       </c>
-      <c r="D1059" s="2" t="s">
+      <c r="D1059" s="1" t="s">
         <v>2763</v>
       </c>
       <c r="E1059" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060" t="s">
         <v>521</v>
       </c>
       <c r="B1060" t="s">
         <v>1467</v>
       </c>
       <c r="C1060">
         <v>1852</v>
       </c>
-      <c r="D1060" s="2" t="s">
+      <c r="D1060" s="1" t="s">
         <v>2764</v>
       </c>
       <c r="E1060" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061" t="s">
         <v>521</v>
       </c>
       <c r="B1061" t="s">
         <v>1467</v>
       </c>
       <c r="C1061">
         <v>1852</v>
       </c>
-      <c r="D1061" s="2" t="s">
+      <c r="D1061" s="1" t="s">
         <v>2765</v>
       </c>
       <c r="E1061" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062" t="s">
         <v>522</v>
       </c>
       <c r="B1062" t="s">
         <v>1468</v>
       </c>
       <c r="C1062">
         <v>1852</v>
       </c>
-      <c r="D1062" s="2" t="s">
+      <c r="D1062" s="1" t="s">
         <v>2766</v>
       </c>
       <c r="E1062" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063" t="s">
         <v>523</v>
       </c>
       <c r="B1063" t="s">
         <v>1469</v>
       </c>
       <c r="C1063">
         <v>1852</v>
       </c>
-      <c r="D1063" s="2" t="s">
+      <c r="D1063" s="1" t="s">
         <v>2767</v>
       </c>
       <c r="E1063" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064" t="s">
         <v>23</v>
       </c>
       <c r="B1064" t="s">
         <v>1470</v>
       </c>
       <c r="C1064">
         <v>1852</v>
       </c>
-      <c r="D1064" s="2" t="s">
+      <c r="D1064" s="1" t="s">
         <v>2768</v>
       </c>
       <c r="E1064" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065" t="s">
         <v>524</v>
       </c>
       <c r="B1065" t="s">
         <v>1151</v>
       </c>
       <c r="C1065">
         <v>1852</v>
       </c>
-      <c r="D1065" s="2" t="s">
+      <c r="D1065" s="1" t="s">
         <v>2769</v>
       </c>
       <c r="E1065" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066" t="s">
         <v>524</v>
       </c>
       <c r="B1066" t="s">
         <v>1471</v>
       </c>
       <c r="C1066">
         <v>1852</v>
       </c>
-      <c r="D1066" s="2" t="s">
+      <c r="D1066" s="1" t="s">
         <v>2770</v>
       </c>
       <c r="E1066" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067" t="s">
         <v>502</v>
       </c>
       <c r="B1067" t="s">
         <v>1446</v>
       </c>
       <c r="C1067">
         <v>1852</v>
       </c>
-      <c r="D1067" s="2" t="s">
+      <c r="D1067" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="E1067" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068" t="s">
         <v>525</v>
       </c>
       <c r="B1068" t="s">
         <v>1472</v>
       </c>
       <c r="C1068">
         <v>1853</v>
       </c>
-      <c r="D1068" s="2" t="s">
+      <c r="D1068" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="E1068" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069" t="s">
         <v>526</v>
       </c>
       <c r="B1069" t="s">
         <v>1473</v>
       </c>
       <c r="C1069">
         <v>1853</v>
       </c>
-      <c r="D1069" s="2" t="s">
+      <c r="D1069" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="E1069" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070" t="s">
         <v>527</v>
       </c>
       <c r="B1070" t="s">
         <v>1474</v>
       </c>
       <c r="C1070">
         <v>1853</v>
       </c>
-      <c r="D1070" s="2" t="s">
+      <c r="D1070" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="E1070" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071" t="s">
         <v>528</v>
       </c>
       <c r="B1071" t="s">
         <v>1475</v>
       </c>
       <c r="C1071">
         <v>1853</v>
       </c>
-      <c r="D1071" s="2" t="s">
+      <c r="D1071" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="E1071" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072" t="s">
         <v>529</v>
       </c>
       <c r="B1072" t="s">
         <v>1476</v>
       </c>
       <c r="C1072">
         <v>1853</v>
       </c>
-      <c r="D1072" s="2" t="s">
+      <c r="D1072" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="E1072" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073" t="s">
         <v>529</v>
       </c>
       <c r="B1073" t="s">
         <v>1476</v>
       </c>
       <c r="C1073">
         <v>1853</v>
       </c>
-      <c r="D1073" s="2" t="s">
+      <c r="D1073" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="E1073" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074" t="s">
         <v>502</v>
       </c>
       <c r="B1074" t="s">
         <v>1446</v>
       </c>
       <c r="C1074">
         <v>1853</v>
       </c>
-      <c r="D1074" s="2" t="s">
+      <c r="D1074" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="E1074" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075" t="s">
         <v>530</v>
       </c>
       <c r="B1075" t="s">
         <v>1477</v>
       </c>
       <c r="C1075">
         <v>1854</v>
       </c>
-      <c r="D1075" s="2" t="s">
+      <c r="D1075" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="E1075" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076" t="s">
         <v>522</v>
       </c>
       <c r="B1076" t="s">
         <v>1468</v>
       </c>
       <c r="C1076">
         <v>1854</v>
       </c>
-      <c r="D1076" s="2" t="s">
+      <c r="D1076" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="E1076" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077" t="s">
         <v>531</v>
       </c>
       <c r="B1077" t="s">
         <v>1478</v>
       </c>
       <c r="C1077">
         <v>1854</v>
       </c>
-      <c r="D1077" s="2" t="s">
+      <c r="D1077" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="E1077" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078" t="s">
         <v>531</v>
       </c>
       <c r="B1078" t="s">
         <v>1478</v>
       </c>
       <c r="C1078">
         <v>1854</v>
       </c>
-      <c r="D1078" s="2" t="s">
+      <c r="D1078" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="E1078" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079" t="s">
         <v>531</v>
       </c>
       <c r="B1079" t="s">
         <v>1478</v>
       </c>
       <c r="C1079">
         <v>1854</v>
       </c>
-      <c r="D1079" s="2" t="s">
+      <c r="D1079" s="1" t="s">
         <v>2783</v>
       </c>
       <c r="E1079" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080" t="s">
         <v>532</v>
       </c>
       <c r="B1080" t="s">
         <v>1312</v>
       </c>
       <c r="C1080">
         <v>1854</v>
       </c>
-      <c r="D1080" s="2" t="s">
+      <c r="D1080" s="1" t="s">
         <v>2784</v>
       </c>
       <c r="E1080" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081" t="s">
         <v>502</v>
       </c>
       <c r="B1081" t="s">
         <v>1446</v>
       </c>
       <c r="C1081">
         <v>1854</v>
       </c>
-      <c r="D1081" s="2" t="s">
+      <c r="D1081" s="1" t="s">
         <v>2785</v>
       </c>
       <c r="E1081" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082" t="s">
         <v>533</v>
       </c>
       <c r="B1082" t="s">
         <v>1479</v>
       </c>
       <c r="C1082">
         <v>1855</v>
       </c>
-      <c r="D1082" s="2" t="s">
+      <c r="D1082" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="E1082" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083" t="s">
         <v>534</v>
       </c>
       <c r="B1083" t="s">
         <v>1480</v>
       </c>
       <c r="C1083">
         <v>1855</v>
       </c>
-      <c r="D1083" s="2" t="s">
+      <c r="D1083" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="E1083" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084" t="s">
         <v>535</v>
       </c>
       <c r="B1084" t="s">
         <v>1481</v>
       </c>
       <c r="C1084">
         <v>1855</v>
       </c>
-      <c r="D1084" s="2" t="s">
+      <c r="D1084" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="E1084" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085" t="s">
         <v>531</v>
       </c>
       <c r="B1085" t="s">
         <v>1478</v>
       </c>
       <c r="C1085">
         <v>1855</v>
       </c>
-      <c r="D1085" s="2" t="s">
+      <c r="D1085" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="E1085" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086" t="s">
         <v>536</v>
       </c>
       <c r="B1086" t="s">
         <v>1482</v>
       </c>
       <c r="C1086">
         <v>1855</v>
       </c>
-      <c r="D1086" s="2" t="s">
+      <c r="D1086" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="E1086" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087" t="s">
         <v>537</v>
       </c>
       <c r="B1087" t="s">
         <v>1483</v>
       </c>
       <c r="C1087">
         <v>1855</v>
       </c>
-      <c r="D1087" s="2" t="s">
+      <c r="D1087" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="E1087" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088" t="s">
         <v>538</v>
       </c>
       <c r="B1088" t="s">
         <v>1484</v>
       </c>
       <c r="C1088">
         <v>1855</v>
       </c>
-      <c r="D1088" s="2" t="s">
+      <c r="D1088" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="E1088" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089" t="s">
         <v>532</v>
       </c>
       <c r="B1089" t="s">
         <v>1312</v>
       </c>
       <c r="C1089">
         <v>1855</v>
       </c>
-      <c r="D1089" s="2" t="s">
+      <c r="D1089" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="E1089" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090" t="s">
         <v>539</v>
       </c>
       <c r="B1090" t="s">
         <v>1485</v>
       </c>
       <c r="C1090">
         <v>1855</v>
       </c>
-      <c r="D1090" s="2" t="s">
+      <c r="D1090" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="E1090" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091" t="s">
         <v>540</v>
       </c>
       <c r="B1091" t="s">
         <v>1486</v>
       </c>
       <c r="C1091">
         <v>1855</v>
       </c>
-      <c r="D1091" s="2" t="s">
+      <c r="D1091" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="E1091" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092" t="s">
         <v>541</v>
       </c>
       <c r="B1092" t="s">
         <v>1487</v>
       </c>
       <c r="C1092">
         <v>1855</v>
       </c>
-      <c r="D1092" s="2" t="s">
+      <c r="D1092" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="E1092" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093" t="s">
         <v>525</v>
       </c>
       <c r="B1093" t="s">
         <v>1472</v>
       </c>
       <c r="C1093">
         <v>1856</v>
       </c>
-      <c r="D1093" s="2" t="s">
+      <c r="D1093" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="E1093" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094" t="s">
         <v>542</v>
       </c>
       <c r="B1094" t="s">
         <v>1488</v>
       </c>
       <c r="C1094">
         <v>1856</v>
       </c>
-      <c r="D1094" s="2" t="s">
+      <c r="D1094" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="E1094" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095" t="s">
         <v>531</v>
       </c>
       <c r="B1095" t="s">
         <v>1489</v>
       </c>
       <c r="C1095">
         <v>1856</v>
       </c>
-      <c r="D1095" s="2" t="s">
+      <c r="D1095" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="E1095" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096" t="s">
         <v>543</v>
       </c>
       <c r="B1096" t="s">
         <v>1490</v>
       </c>
       <c r="C1096">
         <v>1856</v>
       </c>
-      <c r="D1096" s="2" t="s">
+      <c r="D1096" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="E1096" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097" t="s">
         <v>544</v>
       </c>
       <c r="B1097" t="s">
         <v>1491</v>
       </c>
       <c r="C1097">
         <v>1856</v>
       </c>
-      <c r="D1097" s="2" t="s">
+      <c r="D1097" s="1" t="s">
         <v>2801</v>
       </c>
       <c r="E1097" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098" t="s">
         <v>523</v>
       </c>
       <c r="B1098" t="s">
         <v>1469</v>
       </c>
       <c r="C1098">
         <v>1856</v>
       </c>
-      <c r="D1098" s="2" t="s">
+      <c r="D1098" s="1" t="s">
         <v>2802</v>
       </c>
       <c r="E1098" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099" t="s">
         <v>526</v>
       </c>
       <c r="B1099" t="s">
         <v>1492</v>
       </c>
       <c r="C1099">
         <v>1856</v>
       </c>
-      <c r="D1099" s="2" t="s">
+      <c r="D1099" s="1" t="s">
         <v>2803</v>
       </c>
       <c r="E1099" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100" t="s">
         <v>532</v>
       </c>
       <c r="B1100" t="s">
         <v>1312</v>
       </c>
       <c r="C1100">
         <v>1856</v>
       </c>
-      <c r="D1100" s="2" t="s">
+      <c r="D1100" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="E1100" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101" t="s">
         <v>454</v>
       </c>
       <c r="B1101" t="s">
         <v>1493</v>
       </c>
       <c r="C1101">
         <v>1856</v>
       </c>
-      <c r="D1101" s="2" t="s">
+      <c r="D1101" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="E1101" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102" t="s">
         <v>545</v>
       </c>
       <c r="B1102" t="s">
         <v>1494</v>
       </c>
       <c r="C1102">
         <v>1857</v>
       </c>
-      <c r="D1102" s="2" t="s">
+      <c r="D1102" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="E1102" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103" t="s">
         <v>546</v>
       </c>
       <c r="B1103" t="s">
         <v>1495</v>
       </c>
       <c r="C1103">
         <v>1857</v>
       </c>
-      <c r="D1103" s="2" t="s">
+      <c r="D1103" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="E1103" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104" t="s">
         <v>529</v>
       </c>
       <c r="B1104" t="s">
         <v>1496</v>
       </c>
       <c r="C1104">
         <v>1857</v>
       </c>
-      <c r="D1104" s="2" t="s">
+      <c r="D1104" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="E1104" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105" t="s">
         <v>529</v>
       </c>
       <c r="B1105" t="s">
         <v>1496</v>
       </c>
       <c r="C1105">
         <v>1857</v>
       </c>
-      <c r="D1105" s="2" t="s">
+      <c r="D1105" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="E1105" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106" t="s">
         <v>529</v>
       </c>
       <c r="B1106" t="s">
         <v>1496</v>
       </c>
       <c r="C1106">
         <v>1857</v>
       </c>
-      <c r="D1106" s="2" t="s">
+      <c r="D1106" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="E1106" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107" t="s">
         <v>502</v>
       </c>
       <c r="B1107" t="s">
         <v>1446</v>
       </c>
       <c r="C1107">
         <v>1857</v>
       </c>
-      <c r="D1107" s="2" t="s">
+      <c r="D1107" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="E1107" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108" t="s">
         <v>502</v>
       </c>
       <c r="B1108" t="s">
         <v>1446</v>
       </c>
       <c r="C1108">
         <v>1857</v>
       </c>
-      <c r="D1108" s="2" t="s">
+      <c r="D1108" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="E1108" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109" t="s">
         <v>547</v>
       </c>
       <c r="B1109" t="s">
         <v>1497</v>
       </c>
       <c r="C1109">
         <v>1858</v>
       </c>
-      <c r="D1109" s="2" t="s">
+      <c r="D1109" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="E1109" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110" t="s">
         <v>547</v>
       </c>
       <c r="B1110" t="s">
         <v>1497</v>
       </c>
       <c r="C1110">
         <v>1858</v>
       </c>
-      <c r="D1110" s="2" t="s">
+      <c r="D1110" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="E1110" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111" t="s">
         <v>548</v>
       </c>
       <c r="B1111" t="s">
         <v>1498</v>
       </c>
       <c r="C1111">
         <v>1858</v>
       </c>
-      <c r="D1111" s="2" t="s">
+      <c r="D1111" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="E1111" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112" t="s">
         <v>548</v>
       </c>
       <c r="B1112" t="s">
         <v>1498</v>
       </c>
       <c r="C1112">
         <v>1858</v>
       </c>
-      <c r="D1112" s="2" t="s">
+      <c r="D1112" s="1" t="s">
         <v>2816</v>
       </c>
       <c r="E1112" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113" t="s">
         <v>522</v>
       </c>
       <c r="B1113" t="s">
         <v>1468</v>
       </c>
       <c r="C1113">
         <v>1858</v>
       </c>
-      <c r="D1113" s="2" t="s">
+      <c r="D1113" s="1" t="s">
         <v>2817</v>
       </c>
       <c r="E1113" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114" t="s">
         <v>549</v>
       </c>
       <c r="B1114" t="s">
         <v>1499</v>
       </c>
       <c r="C1114">
         <v>1858</v>
       </c>
-      <c r="D1114" s="2" t="s">
+      <c r="D1114" s="1" t="s">
         <v>2818</v>
       </c>
       <c r="E1114" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115" t="s">
         <v>550</v>
       </c>
       <c r="B1115" t="s">
         <v>1500</v>
       </c>
       <c r="C1115">
         <v>1858</v>
       </c>
-      <c r="D1115" s="2" t="s">
+      <c r="D1115" s="1" t="s">
         <v>2819</v>
       </c>
       <c r="E1115" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116" t="s">
         <v>525</v>
       </c>
       <c r="B1116" t="s">
         <v>1472</v>
       </c>
       <c r="C1116">
         <v>1859</v>
       </c>
-      <c r="D1116" s="2" t="s">
+      <c r="D1116" s="1" t="s">
         <v>2820</v>
       </c>
       <c r="E1116" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117" t="s">
         <v>551</v>
       </c>
       <c r="B1117" t="s">
         <v>1501</v>
       </c>
       <c r="C1117">
         <v>1859</v>
       </c>
-      <c r="D1117" s="2" t="s">
+      <c r="D1117" s="1" t="s">
         <v>2821</v>
       </c>
       <c r="E1117" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118" t="s">
         <v>498</v>
       </c>
       <c r="B1118" t="s">
         <v>1502</v>
       </c>
       <c r="C1118">
         <v>1859</v>
       </c>
-      <c r="D1118" s="2" t="s">
+      <c r="D1118" s="1" t="s">
         <v>2822</v>
       </c>
       <c r="E1118" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119" t="s">
         <v>498</v>
       </c>
       <c r="B1119" t="s">
         <v>1502</v>
       </c>
       <c r="C1119">
         <v>1859</v>
       </c>
-      <c r="D1119" s="2" t="s">
+      <c r="D1119" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="E1119" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120" t="s">
         <v>552</v>
       </c>
       <c r="B1120" t="s">
         <v>1503</v>
       </c>
       <c r="C1120">
         <v>1859</v>
       </c>
-      <c r="D1120" s="2" t="s">
+      <c r="D1120" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="E1120" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121" t="s">
         <v>553</v>
       </c>
       <c r="B1121" t="s">
         <v>1504</v>
       </c>
       <c r="C1121">
         <v>1859</v>
       </c>
-      <c r="D1121" s="2" t="s">
+      <c r="D1121" s="1" t="s">
         <v>2825</v>
       </c>
       <c r="E1121" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122" t="s">
         <v>381</v>
       </c>
       <c r="B1122" t="s">
         <v>1505</v>
       </c>
       <c r="C1122">
         <v>1859</v>
       </c>
-      <c r="D1122" s="2" t="s">
+      <c r="D1122" s="1" t="s">
         <v>2826</v>
       </c>
       <c r="E1122" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123" t="s">
         <v>554</v>
       </c>
       <c r="B1123" t="s">
         <v>1506</v>
       </c>
       <c r="C1123">
         <v>1860</v>
       </c>
-      <c r="D1123" s="2" t="s">
+      <c r="D1123" s="1" t="s">
         <v>2827</v>
       </c>
       <c r="E1123" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1124" spans="1:5">
       <c r="A1124" t="s">
         <v>534</v>
       </c>
       <c r="B1124" t="s">
         <v>1507</v>
       </c>
       <c r="C1124">
         <v>1860</v>
       </c>
-      <c r="D1124" s="2" t="s">
+      <c r="D1124" s="1" t="s">
         <v>2828</v>
       </c>
       <c r="E1124" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125" t="s">
         <v>492</v>
       </c>
       <c r="B1125" t="s">
         <v>1508</v>
       </c>
       <c r="C1125">
         <v>1860</v>
       </c>
-      <c r="D1125" s="2" t="s">
+      <c r="D1125" s="1" t="s">
         <v>2829</v>
       </c>
       <c r="E1125" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1126" spans="1:5">
       <c r="A1126" t="s">
         <v>505</v>
       </c>
       <c r="B1126" t="s">
         <v>1509</v>
       </c>
       <c r="C1126">
         <v>1860</v>
       </c>
-      <c r="D1126" s="2" t="s">
+      <c r="D1126" s="1" t="s">
         <v>2830</v>
       </c>
       <c r="E1126" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1127" spans="1:5">
       <c r="A1127" t="s">
         <v>498</v>
       </c>
       <c r="B1127" t="s">
         <v>1502</v>
       </c>
       <c r="C1127">
         <v>1860</v>
       </c>
-      <c r="D1127" s="2" t="s">
+      <c r="D1127" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="E1127" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1128" spans="1:5">
       <c r="A1128" t="s">
         <v>498</v>
       </c>
       <c r="B1128" t="s">
         <v>1502</v>
       </c>
       <c r="C1128">
         <v>1860</v>
       </c>
-      <c r="D1128" s="2" t="s">
+      <c r="D1128" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="E1128" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1129" spans="1:5">
       <c r="A1129" t="s">
         <v>555</v>
       </c>
       <c r="B1129" t="s">
         <v>1510</v>
       </c>
       <c r="C1129">
         <v>1861</v>
       </c>
-      <c r="D1129" s="2" t="s">
+      <c r="D1129" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="E1129" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1130" spans="1:5">
       <c r="A1130" t="s">
         <v>556</v>
       </c>
       <c r="B1130" t="s">
         <v>1511</v>
       </c>
       <c r="C1130">
         <v>1861</v>
       </c>
-      <c r="D1130" s="2" t="s">
+      <c r="D1130" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="E1130" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1131" spans="1:5">
       <c r="A1131" t="s">
         <v>553</v>
       </c>
       <c r="B1131" t="s">
         <v>1504</v>
       </c>
       <c r="C1131">
         <v>1861</v>
       </c>
-      <c r="D1131" s="2" t="s">
+      <c r="D1131" s="1" t="s">
         <v>2835</v>
       </c>
       <c r="E1131" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1132" spans="1:5">
       <c r="A1132" t="s">
         <v>557</v>
       </c>
       <c r="B1132" t="s">
         <v>1512</v>
       </c>
       <c r="C1132">
         <v>1861</v>
       </c>
-      <c r="D1132" s="2" t="s">
+      <c r="D1132" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="E1132" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1133" spans="1:5">
       <c r="A1133" t="s">
         <v>558</v>
       </c>
       <c r="B1133" t="s">
         <v>1513</v>
       </c>
       <c r="C1133">
         <v>1861</v>
       </c>
-      <c r="D1133" s="2" t="s">
+      <c r="D1133" s="1" t="s">
         <v>2837</v>
       </c>
       <c r="E1133" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1134" spans="1:5">
       <c r="A1134" t="s">
         <v>559</v>
       </c>
       <c r="B1134" t="s">
         <v>1514</v>
       </c>
       <c r="C1134">
         <v>1861</v>
       </c>
-      <c r="D1134" s="2" t="s">
+      <c r="D1134" s="1" t="s">
         <v>2838</v>
       </c>
       <c r="E1134" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1135" spans="1:5">
       <c r="A1135" t="s">
         <v>559</v>
       </c>
       <c r="B1135" t="s">
         <v>1514</v>
       </c>
       <c r="C1135">
         <v>1861</v>
       </c>
-      <c r="D1135" s="2" t="s">
+      <c r="D1135" s="1" t="s">
         <v>2839</v>
       </c>
       <c r="E1135" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1136" spans="1:5">
       <c r="A1136" t="s">
         <v>559</v>
       </c>
       <c r="B1136" t="s">
         <v>1514</v>
       </c>
       <c r="C1136">
         <v>1861</v>
       </c>
-      <c r="D1136" s="2" t="s">
+      <c r="D1136" s="1" t="s">
         <v>2840</v>
       </c>
       <c r="E1136" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1137" spans="1:5">
       <c r="A1137" t="s">
         <v>559</v>
       </c>
       <c r="B1137" t="s">
         <v>1514</v>
       </c>
       <c r="C1137">
         <v>1861</v>
       </c>
-      <c r="D1137" s="2" t="s">
+      <c r="D1137" s="1" t="s">
         <v>2841</v>
       </c>
       <c r="E1137" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1138" spans="1:5">
       <c r="A1138" t="s">
         <v>547</v>
       </c>
       <c r="B1138" t="s">
         <v>1497</v>
       </c>
       <c r="C1138">
         <v>1862</v>
       </c>
-      <c r="D1138" s="2" t="s">
+      <c r="D1138" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="E1138" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1139" spans="1:5">
       <c r="A1139" t="s">
         <v>547</v>
       </c>
       <c r="B1139" t="s">
         <v>1497</v>
       </c>
       <c r="C1139">
         <v>1862</v>
       </c>
-      <c r="D1139" s="2" t="s">
+      <c r="D1139" s="1" t="s">
         <v>2843</v>
       </c>
       <c r="E1139" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1140" spans="1:5">
       <c r="A1140" t="s">
         <v>516</v>
       </c>
       <c r="B1140" t="s">
         <v>1515</v>
       </c>
       <c r="C1140">
         <v>1862</v>
       </c>
-      <c r="D1140" s="2" t="s">
+      <c r="D1140" s="1" t="s">
         <v>2844</v>
       </c>
       <c r="E1140" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1141" spans="1:5">
       <c r="A1141" t="s">
         <v>560</v>
       </c>
       <c r="B1141" t="s">
         <v>1516</v>
       </c>
       <c r="C1141">
         <v>1862</v>
       </c>
-      <c r="D1141" s="2" t="s">
+      <c r="D1141" s="1" t="s">
         <v>2845</v>
       </c>
       <c r="E1141" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1142" spans="1:5">
       <c r="A1142" t="s">
         <v>557</v>
       </c>
       <c r="B1142" t="s">
         <v>1512</v>
       </c>
       <c r="C1142">
         <v>1862</v>
       </c>
-      <c r="D1142" s="2" t="s">
+      <c r="D1142" s="1" t="s">
         <v>2846</v>
       </c>
       <c r="E1142" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1143" spans="1:5">
       <c r="A1143" t="s">
         <v>561</v>
       </c>
       <c r="B1143" t="s">
         <v>1517</v>
       </c>
       <c r="C1143">
         <v>1862</v>
       </c>
-      <c r="D1143" s="2" t="s">
+      <c r="D1143" s="1" t="s">
         <v>2847</v>
       </c>
       <c r="E1143" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1144" spans="1:5">
       <c r="A1144" t="s">
         <v>516</v>
       </c>
       <c r="B1144" t="s">
         <v>1515</v>
       </c>
       <c r="C1144">
         <v>1863</v>
       </c>
-      <c r="D1144" s="2" t="s">
+      <c r="D1144" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="E1144" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1145" spans="1:5">
       <c r="A1145" t="s">
         <v>546</v>
       </c>
       <c r="B1145" t="s">
         <v>1518</v>
       </c>
       <c r="C1145">
         <v>1863</v>
       </c>
-      <c r="D1145" s="2" t="s">
+      <c r="D1145" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="E1145" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1146" spans="1:5">
       <c r="A1146" t="s">
         <v>508</v>
       </c>
       <c r="B1146" t="s">
         <v>1519</v>
       </c>
       <c r="C1146">
         <v>1863</v>
       </c>
-      <c r="D1146" s="2" t="s">
+      <c r="D1146" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="E1146" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1147" spans="1:5">
       <c r="A1147" t="s">
         <v>562</v>
       </c>
       <c r="B1147" t="s">
         <v>1520</v>
       </c>
       <c r="C1147">
         <v>1863</v>
       </c>
-      <c r="D1147" s="2" t="s">
+      <c r="D1147" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="E1147" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1148" spans="1:5">
       <c r="A1148" t="s">
         <v>563</v>
       </c>
       <c r="B1148" t="s">
         <v>1521</v>
       </c>
       <c r="C1148">
         <v>1864</v>
       </c>
-      <c r="D1148" s="2" t="s">
+      <c r="D1148" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="E1148" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1149" spans="1:5">
       <c r="A1149" t="s">
         <v>564</v>
       </c>
       <c r="B1149" t="s">
         <v>1522</v>
       </c>
       <c r="C1149">
         <v>1864</v>
       </c>
-      <c r="D1149" s="2" t="s">
+      <c r="D1149" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="E1149" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1150" spans="1:5">
       <c r="A1150" t="s">
         <v>565</v>
       </c>
       <c r="B1150" t="s">
         <v>1523</v>
       </c>
       <c r="C1150">
         <v>1864</v>
       </c>
-      <c r="D1150" s="2" t="s">
+      <c r="D1150" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="E1150" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1151" spans="1:5">
       <c r="A1151" t="s">
         <v>565</v>
       </c>
       <c r="B1151" t="s">
         <v>1523</v>
       </c>
       <c r="C1151">
         <v>1864</v>
       </c>
-      <c r="D1151" s="2" t="s">
+      <c r="D1151" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="E1151" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1152" spans="1:5">
       <c r="A1152" t="s">
         <v>565</v>
       </c>
       <c r="B1152" t="s">
         <v>1523</v>
       </c>
       <c r="C1152">
         <v>1864</v>
       </c>
-      <c r="D1152" s="2" t="s">
+      <c r="D1152" s="1" t="s">
         <v>2856</v>
       </c>
       <c r="E1152" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1153" spans="1:5">
       <c r="A1153" t="s">
         <v>564</v>
       </c>
       <c r="B1153" t="s">
         <v>1522</v>
       </c>
       <c r="C1153">
         <v>1865</v>
       </c>
-      <c r="D1153" s="2" t="s">
+      <c r="D1153" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="E1153" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1154" spans="1:5">
       <c r="A1154" t="s">
         <v>566</v>
       </c>
       <c r="B1154" t="s">
         <v>1524</v>
       </c>
       <c r="C1154">
         <v>1865</v>
       </c>
-      <c r="D1154" s="2" t="s">
+      <c r="D1154" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="E1154" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1155" spans="1:5">
       <c r="A1155" t="s">
         <v>567</v>
       </c>
       <c r="B1155" t="s">
         <v>1525</v>
       </c>
       <c r="C1155">
         <v>1865</v>
       </c>
-      <c r="D1155" s="2" t="s">
+      <c r="D1155" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="E1155" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1156" spans="1:5">
       <c r="A1156" t="s">
         <v>568</v>
       </c>
       <c r="B1156" t="s">
         <v>1526</v>
       </c>
       <c r="C1156">
         <v>1865</v>
       </c>
-      <c r="D1156" s="2" t="s">
+      <c r="D1156" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="E1156" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1157" spans="1:5">
       <c r="A1157" t="s">
         <v>522</v>
       </c>
       <c r="B1157" t="s">
         <v>1468</v>
       </c>
       <c r="C1157">
         <v>1865</v>
       </c>
-      <c r="D1157" s="2" t="s">
+      <c r="D1157" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="E1157" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1158" spans="1:5">
       <c r="A1158" t="s">
         <v>569</v>
       </c>
       <c r="B1158" t="s">
         <v>1527</v>
       </c>
       <c r="C1158">
         <v>1865</v>
       </c>
-      <c r="D1158" s="2" t="s">
+      <c r="D1158" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="E1158" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1159" spans="1:5">
       <c r="A1159" t="s">
         <v>563</v>
       </c>
       <c r="B1159" t="s">
         <v>1521</v>
       </c>
       <c r="C1159">
         <v>1866</v>
       </c>
-      <c r="D1159" s="2" t="s">
+      <c r="D1159" s="1" t="s">
         <v>2863</v>
       </c>
       <c r="E1159" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1160" spans="1:5">
       <c r="A1160" t="s">
         <v>563</v>
       </c>
       <c r="B1160" t="s">
         <v>1521</v>
       </c>
       <c r="C1160">
         <v>1866</v>
       </c>
-      <c r="D1160" s="2" t="s">
+      <c r="D1160" s="1" t="s">
         <v>2864</v>
       </c>
       <c r="E1160" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1161" spans="1:5">
       <c r="A1161" t="s">
         <v>564</v>
       </c>
       <c r="B1161" t="s">
         <v>1522</v>
       </c>
       <c r="C1161">
         <v>1866</v>
       </c>
-      <c r="D1161" s="2" t="s">
+      <c r="D1161" s="1" t="s">
         <v>2865</v>
       </c>
       <c r="E1161" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1162" spans="1:5">
       <c r="A1162" t="s">
         <v>570</v>
       </c>
       <c r="B1162" t="s">
         <v>1528</v>
       </c>
       <c r="C1162">
         <v>1866</v>
       </c>
-      <c r="D1162" s="2" t="s">
+      <c r="D1162" s="1" t="s">
         <v>2866</v>
       </c>
       <c r="E1162" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1163" spans="1:5">
       <c r="A1163" t="s">
         <v>571</v>
       </c>
       <c r="B1163" t="s">
         <v>1529</v>
       </c>
       <c r="C1163">
         <v>1866</v>
       </c>
-      <c r="D1163" s="2" t="s">
+      <c r="D1163" s="1" t="s">
         <v>2867</v>
       </c>
       <c r="E1163" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1164" spans="1:5">
       <c r="A1164" t="s">
         <v>572</v>
       </c>
       <c r="B1164" t="s">
         <v>1530</v>
       </c>
       <c r="C1164">
         <v>1866</v>
       </c>
-      <c r="D1164" s="2" t="s">
+      <c r="D1164" s="1" t="s">
         <v>2868</v>
       </c>
       <c r="E1164" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1165" spans="1:5">
       <c r="A1165" t="s">
         <v>569</v>
       </c>
       <c r="B1165" t="s">
         <v>1527</v>
       </c>
       <c r="C1165">
         <v>1866</v>
       </c>
-      <c r="D1165" s="2" t="s">
+      <c r="D1165" s="1" t="s">
         <v>2869</v>
       </c>
       <c r="E1165" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1166" spans="1:5">
       <c r="A1166" t="s">
         <v>564</v>
       </c>
       <c r="B1166" t="s">
         <v>1522</v>
       </c>
       <c r="C1166">
         <v>1867</v>
       </c>
-      <c r="D1166" s="2" t="s">
+      <c r="D1166" s="1" t="s">
         <v>2870</v>
       </c>
       <c r="E1166" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1167" spans="1:5">
       <c r="A1167" t="s">
         <v>573</v>
       </c>
       <c r="B1167" t="s">
         <v>1531</v>
       </c>
       <c r="C1167">
         <v>1867</v>
       </c>
-      <c r="D1167" s="2" t="s">
+      <c r="D1167" s="1" t="s">
         <v>2871</v>
       </c>
       <c r="E1167" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1168" spans="1:5">
       <c r="A1168" t="s">
         <v>574</v>
       </c>
       <c r="B1168" t="s">
         <v>1521</v>
       </c>
       <c r="C1168">
         <v>1867</v>
       </c>
-      <c r="D1168" s="2" t="s">
+      <c r="D1168" s="1" t="s">
         <v>2872</v>
       </c>
       <c r="E1168" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1169" spans="1:5">
       <c r="A1169" t="s">
         <v>575</v>
       </c>
       <c r="B1169" t="s">
         <v>1532</v>
       </c>
       <c r="C1169">
         <v>1867</v>
       </c>
-      <c r="D1169" s="2" t="s">
+      <c r="D1169" s="1" t="s">
         <v>2873</v>
       </c>
       <c r="E1169" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1170" spans="1:5">
       <c r="A1170" t="s">
         <v>569</v>
       </c>
       <c r="B1170" t="s">
         <v>1527</v>
       </c>
       <c r="C1170">
         <v>1867</v>
       </c>
-      <c r="D1170" s="2" t="s">
+      <c r="D1170" s="1" t="s">
         <v>2874</v>
       </c>
       <c r="E1170" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1171" spans="1:5">
       <c r="A1171" t="s">
         <v>569</v>
       </c>
       <c r="B1171" t="s">
         <v>1527</v>
       </c>
       <c r="C1171">
         <v>1867</v>
       </c>
-      <c r="D1171" s="2" t="s">
+      <c r="D1171" s="1" t="s">
         <v>2875</v>
       </c>
       <c r="E1171" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1172" spans="1:5">
       <c r="A1172" t="s">
         <v>576</v>
       </c>
       <c r="B1172" t="s">
         <v>1533</v>
       </c>
       <c r="C1172">
         <v>1867</v>
       </c>
-      <c r="D1172" s="2" t="s">
+      <c r="D1172" s="1" t="s">
         <v>2876</v>
       </c>
       <c r="E1172" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1173" spans="1:5">
       <c r="A1173" t="s">
         <v>577</v>
       </c>
       <c r="B1173" t="s">
         <v>1534</v>
       </c>
       <c r="C1173">
         <v>1868</v>
       </c>
-      <c r="D1173" s="2" t="s">
+      <c r="D1173" s="1" t="s">
         <v>2877</v>
       </c>
       <c r="E1173" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1174" spans="1:5">
       <c r="A1174" t="s">
         <v>456</v>
       </c>
       <c r="B1174" t="s">
         <v>1535</v>
       </c>
       <c r="C1174">
         <v>1868</v>
       </c>
-      <c r="D1174" s="2" t="s">
+      <c r="D1174" s="1" t="s">
         <v>2878</v>
       </c>
       <c r="E1174" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1175" spans="1:5">
       <c r="A1175" t="s">
         <v>578</v>
       </c>
       <c r="B1175" t="s">
         <v>1536</v>
       </c>
       <c r="C1175">
         <v>1868</v>
       </c>
-      <c r="D1175" s="2" t="s">
+      <c r="D1175" s="1" t="s">
         <v>2879</v>
       </c>
       <c r="E1175" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1176" spans="1:5">
       <c r="A1176" t="s">
         <v>579</v>
       </c>
       <c r="B1176" t="s">
         <v>1537</v>
       </c>
       <c r="C1176">
         <v>1868</v>
       </c>
-      <c r="D1176" s="2" t="s">
+      <c r="D1176" s="1" t="s">
         <v>2880</v>
       </c>
       <c r="E1176" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1177" spans="1:5">
       <c r="A1177" t="s">
         <v>580</v>
       </c>
       <c r="B1177" t="s">
         <v>1538</v>
       </c>
       <c r="C1177">
         <v>1868</v>
       </c>
-      <c r="D1177" s="2" t="s">
+      <c r="D1177" s="1" t="s">
         <v>2881</v>
       </c>
       <c r="E1177" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1178" spans="1:5">
       <c r="A1178" t="s">
         <v>569</v>
       </c>
       <c r="B1178" t="s">
         <v>1527</v>
       </c>
       <c r="C1178">
         <v>1868</v>
       </c>
-      <c r="D1178" s="2" t="s">
+      <c r="D1178" s="1" t="s">
         <v>2882</v>
       </c>
       <c r="E1178" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1179" spans="1:5">
       <c r="A1179" t="s">
         <v>569</v>
       </c>
       <c r="B1179" t="s">
         <v>1527</v>
       </c>
       <c r="C1179">
         <v>1868</v>
       </c>
-      <c r="D1179" s="2" t="s">
+      <c r="D1179" s="1" t="s">
         <v>2883</v>
       </c>
       <c r="E1179" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1180" spans="1:5">
       <c r="A1180" t="s">
         <v>569</v>
       </c>
       <c r="B1180" t="s">
         <v>1527</v>
       </c>
       <c r="C1180">
         <v>1868</v>
       </c>
-      <c r="D1180" s="2" t="s">
+      <c r="D1180" s="1" t="s">
         <v>2884</v>
       </c>
       <c r="E1180" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1181" spans="1:5">
       <c r="A1181" t="s">
         <v>564</v>
       </c>
       <c r="B1181" t="s">
         <v>1522</v>
       </c>
       <c r="C1181">
         <v>1869</v>
       </c>
-      <c r="D1181" s="2" t="s">
+      <c r="D1181" s="1" t="s">
         <v>2885</v>
       </c>
       <c r="E1181" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1182" spans="1:5">
       <c r="A1182" t="s">
         <v>564</v>
       </c>
       <c r="B1182" t="s">
         <v>1522</v>
       </c>
       <c r="C1182">
         <v>1869</v>
       </c>
-      <c r="D1182" s="2" t="s">
+      <c r="D1182" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="E1182" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1183" spans="1:5">
       <c r="A1183" t="s">
         <v>575</v>
       </c>
       <c r="B1183" t="s">
         <v>1539</v>
       </c>
       <c r="C1183">
         <v>1869</v>
       </c>
-      <c r="D1183" s="2" t="s">
+      <c r="D1183" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="E1183" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1184" spans="1:5">
       <c r="A1184" t="s">
         <v>581</v>
       </c>
       <c r="B1184" t="s">
         <v>1540</v>
       </c>
       <c r="C1184">
         <v>1869</v>
       </c>
-      <c r="D1184" s="2" t="s">
+      <c r="D1184" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="E1184" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1185" spans="1:5">
       <c r="A1185" t="s">
         <v>582</v>
       </c>
       <c r="B1185" t="s">
         <v>1541</v>
       </c>
       <c r="C1185">
         <v>1869</v>
       </c>
-      <c r="D1185" s="2" t="s">
+      <c r="D1185" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="E1185" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1186" spans="1:5">
       <c r="A1186" t="s">
         <v>553</v>
       </c>
       <c r="B1186" t="s">
         <v>1504</v>
       </c>
       <c r="C1186">
         <v>1869</v>
       </c>
-      <c r="D1186" s="2" t="s">
+      <c r="D1186" s="1" t="s">
         <v>2890</v>
       </c>
       <c r="E1186" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1187" spans="1:5">
       <c r="A1187" t="s">
         <v>23</v>
       </c>
       <c r="B1187" t="s">
         <v>1542</v>
       </c>
       <c r="C1187">
         <v>1870</v>
       </c>
-      <c r="D1187" s="2" t="s">
+      <c r="D1187" s="1" t="s">
         <v>2891</v>
       </c>
       <c r="E1187" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1188" spans="1:5">
       <c r="A1188" t="s">
         <v>583</v>
       </c>
       <c r="B1188" t="s">
         <v>1543</v>
       </c>
       <c r="C1188">
         <v>1870</v>
       </c>
-      <c r="D1188" s="2" t="s">
+      <c r="D1188" s="1" t="s">
         <v>2892</v>
       </c>
       <c r="E1188" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1189" spans="1:5">
       <c r="A1189" t="s">
         <v>569</v>
       </c>
       <c r="B1189" t="s">
         <v>1544</v>
       </c>
       <c r="C1189">
         <v>1870</v>
       </c>
-      <c r="D1189" s="2" t="s">
+      <c r="D1189" s="1" t="s">
         <v>2893</v>
       </c>
       <c r="E1189" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1190" spans="1:5">
       <c r="A1190" t="s">
         <v>584</v>
       </c>
       <c r="B1190" t="s">
         <v>1545</v>
       </c>
       <c r="C1190">
         <v>1871</v>
       </c>
-      <c r="D1190" s="2" t="s">
+      <c r="D1190" s="1" t="s">
         <v>2894</v>
       </c>
       <c r="E1190" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1191" spans="1:5">
       <c r="A1191" t="s">
         <v>585</v>
       </c>
       <c r="B1191" t="s">
         <v>1546</v>
       </c>
       <c r="C1191">
         <v>1871</v>
       </c>
-      <c r="D1191" s="2" t="s">
+      <c r="D1191" s="1" t="s">
         <v>2895</v>
       </c>
       <c r="E1191" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1192" spans="1:5">
       <c r="A1192" t="s">
         <v>585</v>
       </c>
       <c r="B1192" t="s">
         <v>1546</v>
       </c>
       <c r="C1192">
         <v>1871</v>
       </c>
-      <c r="D1192" s="2" t="s">
+      <c r="D1192" s="1" t="s">
         <v>2896</v>
       </c>
       <c r="E1192" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1193" spans="1:5">
       <c r="A1193" t="s">
         <v>586</v>
       </c>
       <c r="B1193" t="s">
         <v>1547</v>
       </c>
       <c r="C1193">
         <v>1871</v>
       </c>
-      <c r="D1193" s="2" t="s">
+      <c r="D1193" s="1" t="s">
         <v>2897</v>
       </c>
       <c r="E1193" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1194" spans="1:5">
       <c r="A1194" t="s">
         <v>587</v>
       </c>
       <c r="B1194" t="s">
         <v>1548</v>
       </c>
       <c r="C1194">
         <v>1871</v>
       </c>
-      <c r="D1194" s="2" t="s">
+      <c r="D1194" s="1" t="s">
         <v>2898</v>
       </c>
       <c r="E1194" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1195" spans="1:5">
       <c r="A1195" t="s">
         <v>553</v>
       </c>
       <c r="B1195" t="s">
         <v>1504</v>
       </c>
       <c r="C1195">
         <v>1871</v>
       </c>
-      <c r="D1195" s="2" t="s">
+      <c r="D1195" s="1" t="s">
         <v>2899</v>
       </c>
       <c r="E1195" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1196" spans="1:5">
       <c r="A1196" t="s">
         <v>588</v>
       </c>
       <c r="B1196" t="s">
         <v>1549</v>
       </c>
       <c r="C1196">
         <v>1872</v>
       </c>
-      <c r="D1196" s="2" t="s">
+      <c r="D1196" s="1" t="s">
         <v>2900</v>
       </c>
       <c r="E1196" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1197" spans="1:5">
       <c r="A1197" t="s">
         <v>589</v>
       </c>
       <c r="B1197" t="s">
         <v>1550</v>
       </c>
       <c r="C1197">
         <v>1872</v>
       </c>
-      <c r="D1197" s="2" t="s">
+      <c r="D1197" s="1" t="s">
         <v>2901</v>
       </c>
       <c r="E1197" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1198" spans="1:5">
       <c r="A1198" t="s">
         <v>531</v>
       </c>
       <c r="B1198" t="s">
         <v>1551</v>
       </c>
       <c r="C1198">
         <v>1872</v>
       </c>
-      <c r="D1198" s="2" t="s">
+      <c r="D1198" s="1" t="s">
         <v>2902</v>
       </c>
       <c r="E1198" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1199" spans="1:5">
       <c r="A1199" t="s">
         <v>590</v>
       </c>
       <c r="B1199" t="s">
         <v>1552</v>
       </c>
       <c r="C1199">
         <v>1872</v>
       </c>
-      <c r="D1199" s="2" t="s">
+      <c r="D1199" s="1" t="s">
         <v>2903</v>
       </c>
       <c r="E1199" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1200" spans="1:5">
       <c r="A1200" t="s">
         <v>591</v>
       </c>
       <c r="B1200" t="s">
         <v>1553</v>
       </c>
       <c r="C1200">
         <v>1872</v>
       </c>
-      <c r="D1200" s="2" t="s">
+      <c r="D1200" s="1" t="s">
         <v>2904</v>
       </c>
       <c r="E1200" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="A1201" t="s">
         <v>563</v>
       </c>
       <c r="B1201" t="s">
         <v>1521</v>
       </c>
       <c r="C1201">
         <v>1873</v>
       </c>
-      <c r="D1201" s="2" t="s">
+      <c r="D1201" s="1" t="s">
         <v>2905</v>
       </c>
       <c r="E1201" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="A1202" t="s">
         <v>592</v>
       </c>
       <c r="B1202" t="s">
         <v>1554</v>
       </c>
       <c r="C1202">
         <v>1873</v>
       </c>
-      <c r="D1202" s="2" t="s">
+      <c r="D1202" s="1" t="s">
         <v>2906</v>
       </c>
       <c r="E1202" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1203" spans="1:5">
       <c r="A1203" t="s">
         <v>516</v>
       </c>
       <c r="B1203" t="s">
         <v>1515</v>
       </c>
       <c r="C1203">
         <v>1873</v>
       </c>
-      <c r="D1203" s="2" t="s">
+      <c r="D1203" s="1" t="s">
         <v>2907</v>
       </c>
       <c r="E1203" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1204" spans="1:5">
       <c r="A1204" t="s">
         <v>593</v>
       </c>
       <c r="B1204" t="s">
         <v>1521</v>
       </c>
       <c r="C1204">
         <v>1873</v>
       </c>
-      <c r="D1204" s="2" t="s">
+      <c r="D1204" s="1" t="s">
         <v>2908</v>
       </c>
       <c r="E1204" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1205" spans="1:5">
       <c r="A1205" t="s">
         <v>594</v>
       </c>
       <c r="B1205" t="s">
         <v>1555</v>
       </c>
       <c r="C1205">
         <v>1874</v>
       </c>
-      <c r="D1205" s="2" t="s">
+      <c r="D1205" s="1" t="s">
         <v>2909</v>
       </c>
       <c r="E1205" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1206" spans="1:5">
       <c r="A1206" t="s">
         <v>595</v>
       </c>
       <c r="B1206" t="s">
         <v>1556</v>
       </c>
       <c r="C1206">
         <v>1874</v>
       </c>
-      <c r="D1206" s="2" t="s">
+      <c r="D1206" s="1" t="s">
         <v>2910</v>
       </c>
       <c r="E1206" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1207" spans="1:5">
       <c r="A1207" t="s">
         <v>579</v>
       </c>
       <c r="B1207" t="s">
         <v>1557</v>
       </c>
       <c r="C1207">
         <v>1874</v>
       </c>
-      <c r="D1207" s="2" t="s">
+      <c r="D1207" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="E1207" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1208" spans="1:5">
       <c r="A1208" t="s">
         <v>596</v>
       </c>
       <c r="B1208" t="s">
         <v>1558</v>
       </c>
       <c r="C1208">
         <v>1874</v>
       </c>
-      <c r="D1208" s="2" t="s">
+      <c r="D1208" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="E1208" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1209" spans="1:5">
       <c r="A1209" t="s">
         <v>597</v>
       </c>
       <c r="B1209" t="s">
         <v>1559</v>
       </c>
       <c r="C1209">
         <v>1874</v>
       </c>
-      <c r="D1209" s="2" t="s">
+      <c r="D1209" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="E1209" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1210" spans="1:5">
       <c r="A1210" t="s">
         <v>598</v>
       </c>
       <c r="B1210" t="s">
         <v>1560</v>
       </c>
       <c r="C1210">
         <v>1874</v>
       </c>
-      <c r="D1210" s="2" t="s">
+      <c r="D1210" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="E1210" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1211" spans="1:5">
       <c r="A1211" t="s">
         <v>599</v>
       </c>
       <c r="B1211" t="s">
         <v>1561</v>
       </c>
       <c r="C1211">
         <v>1874</v>
       </c>
-      <c r="D1211" s="2" t="s">
+      <c r="D1211" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="E1211" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1212" spans="1:5">
       <c r="A1212" t="s">
         <v>577</v>
       </c>
       <c r="B1212" t="s">
         <v>1562</v>
       </c>
       <c r="C1212">
         <v>1875</v>
       </c>
-      <c r="D1212" s="2" t="s">
+      <c r="D1212" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="E1212" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="A1213" t="s">
         <v>600</v>
       </c>
       <c r="B1213" t="s">
         <v>1563</v>
       </c>
       <c r="C1213">
         <v>1875</v>
       </c>
-      <c r="D1213" s="2" t="s">
+      <c r="D1213" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="E1213" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="A1214" t="s">
         <v>601</v>
       </c>
       <c r="B1214" t="s">
         <v>1564</v>
       </c>
       <c r="C1214">
         <v>1875</v>
       </c>
-      <c r="D1214" s="2" t="s">
+      <c r="D1214" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="E1214" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" t="s">
         <v>579</v>
       </c>
       <c r="B1215" t="s">
         <v>1557</v>
       </c>
       <c r="C1215">
         <v>1875</v>
       </c>
-      <c r="D1215" s="2" t="s">
+      <c r="D1215" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="E1215" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" t="s">
         <v>553</v>
       </c>
       <c r="B1216" t="s">
         <v>1504</v>
       </c>
       <c r="C1216">
         <v>1875</v>
       </c>
-      <c r="D1216" s="2" t="s">
+      <c r="D1216" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="E1216" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" t="s">
         <v>602</v>
       </c>
       <c r="B1217" t="s">
         <v>1565</v>
       </c>
       <c r="C1217">
         <v>1875</v>
       </c>
-      <c r="D1217" s="2" t="s">
+      <c r="D1217" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="E1217" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" t="s">
         <v>603</v>
       </c>
       <c r="B1218" t="s">
         <v>1566</v>
       </c>
       <c r="C1218">
         <v>1875</v>
       </c>
-      <c r="D1218" s="2" t="s">
+      <c r="D1218" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="E1218" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" t="s">
         <v>604</v>
       </c>
       <c r="B1219" t="s">
         <v>1567</v>
       </c>
       <c r="C1219">
         <v>1876</v>
       </c>
-      <c r="D1219" s="2" t="s">
+      <c r="D1219" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="E1219" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" t="s">
         <v>605</v>
       </c>
       <c r="B1220" t="s">
         <v>1568</v>
       </c>
       <c r="C1220">
         <v>1876</v>
       </c>
-      <c r="D1220" s="2" t="s">
+      <c r="D1220" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="E1220" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1221" spans="1:5">
       <c r="A1221" t="s">
         <v>601</v>
       </c>
       <c r="B1221" t="s">
         <v>1564</v>
       </c>
       <c r="C1221">
         <v>1876</v>
       </c>
-      <c r="D1221" s="2" t="s">
+      <c r="D1221" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="E1221" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1222" spans="1:5">
       <c r="A1222" t="s">
         <v>601</v>
       </c>
       <c r="B1222" t="s">
         <v>1564</v>
       </c>
       <c r="C1222">
         <v>1876</v>
       </c>
-      <c r="D1222" s="2" t="s">
+      <c r="D1222" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="E1222" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1223" spans="1:5">
       <c r="A1223" t="s">
         <v>606</v>
       </c>
       <c r="B1223" t="s">
         <v>1569</v>
       </c>
       <c r="C1223">
         <v>1876</v>
       </c>
-      <c r="D1223" s="2" t="s">
+      <c r="D1223" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="E1223" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1224" spans="1:5">
       <c r="A1224" t="s">
         <v>607</v>
       </c>
       <c r="B1224" t="s">
         <v>1570</v>
       </c>
       <c r="C1224">
         <v>1876</v>
       </c>
-      <c r="D1224" s="2" t="s">
+      <c r="D1224" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="E1224" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1225" spans="1:5">
       <c r="A1225" t="s">
         <v>574</v>
       </c>
       <c r="B1225" t="s">
         <v>1521</v>
       </c>
       <c r="C1225">
         <v>1876</v>
       </c>
-      <c r="D1225" s="2" t="s">
+      <c r="D1225" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="E1225" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1226" spans="1:5">
       <c r="A1226" t="s">
         <v>608</v>
       </c>
       <c r="B1226" t="s">
         <v>1571</v>
       </c>
       <c r="C1226">
         <v>1876</v>
       </c>
-      <c r="D1226" s="2" t="s">
+      <c r="D1226" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="E1226" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1227" spans="1:5">
       <c r="A1227" t="s">
         <v>609</v>
       </c>
       <c r="B1227" t="s">
         <v>1572</v>
       </c>
       <c r="C1227">
         <v>1876</v>
       </c>
-      <c r="D1227" s="2" t="s">
+      <c r="D1227" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="E1227" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" t="s">
         <v>610</v>
       </c>
       <c r="B1228" t="s">
         <v>1573</v>
       </c>
       <c r="C1228">
         <v>1876</v>
       </c>
-      <c r="D1228" s="2" t="s">
+      <c r="D1228" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="E1228" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1229" spans="1:5">
       <c r="A1229" t="s">
         <v>611</v>
       </c>
       <c r="B1229" t="s">
         <v>1574</v>
       </c>
       <c r="C1229">
         <v>1877</v>
       </c>
-      <c r="D1229" s="2" t="s">
+      <c r="D1229" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="E1229" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1230" spans="1:5">
       <c r="A1230" t="s">
         <v>23</v>
       </c>
       <c r="B1230" t="s">
         <v>1575</v>
       </c>
       <c r="C1230">
         <v>1877</v>
       </c>
-      <c r="D1230" s="2" t="s">
+      <c r="D1230" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="E1230" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1231" spans="1:5">
       <c r="A1231" t="s">
         <v>553</v>
       </c>
       <c r="B1231" t="s">
         <v>1504</v>
       </c>
       <c r="C1231">
         <v>1877</v>
       </c>
-      <c r="D1231" s="2" t="s">
+      <c r="D1231" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="E1231" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1232" spans="1:5">
       <c r="A1232" t="s">
         <v>612</v>
       </c>
       <c r="B1232" t="s">
         <v>1576</v>
       </c>
       <c r="C1232">
         <v>1877</v>
       </c>
-      <c r="D1232" s="2" t="s">
+      <c r="D1232" s="1" t="s">
         <v>2936</v>
       </c>
       <c r="E1232" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1233" spans="1:5">
       <c r="A1233" t="s">
         <v>524</v>
       </c>
       <c r="B1233" t="s">
         <v>1577</v>
       </c>
       <c r="C1233">
         <v>1877</v>
       </c>
-      <c r="D1233" s="2" t="s">
+      <c r="D1233" s="1" t="s">
         <v>2937</v>
       </c>
       <c r="E1233" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1234" spans="1:5">
       <c r="A1234" t="s">
         <v>613</v>
       </c>
       <c r="B1234" t="s">
         <v>1578</v>
       </c>
       <c r="C1234">
         <v>1877</v>
       </c>
-      <c r="D1234" s="2" t="s">
+      <c r="D1234" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="E1234" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1235" spans="1:5">
       <c r="A1235" t="s">
         <v>614</v>
       </c>
       <c r="B1235" t="s">
         <v>1579</v>
       </c>
       <c r="C1235">
         <v>1878</v>
       </c>
-      <c r="D1235" s="2" t="s">
+      <c r="D1235" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="E1235" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1236" spans="1:5">
       <c r="A1236" t="s">
         <v>615</v>
       </c>
       <c r="B1236" t="s">
         <v>1580</v>
       </c>
       <c r="C1236">
         <v>1878</v>
       </c>
-      <c r="D1236" s="2" t="s">
+      <c r="D1236" s="1" t="s">
         <v>2940</v>
       </c>
       <c r="E1236" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1237" spans="1:5">
       <c r="A1237" t="s">
         <v>616</v>
       </c>
       <c r="B1237" t="s">
         <v>1581</v>
       </c>
       <c r="C1237">
         <v>1878</v>
       </c>
-      <c r="D1237" s="2" t="s">
+      <c r="D1237" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="E1237" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1238" spans="1:5">
       <c r="A1238" t="s">
         <v>606</v>
       </c>
       <c r="B1238" t="s">
         <v>1569</v>
       </c>
       <c r="C1238">
         <v>1878</v>
       </c>
-      <c r="D1238" s="2" t="s">
+      <c r="D1238" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="E1238" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1239" spans="1:5">
       <c r="A1239" t="s">
         <v>617</v>
       </c>
       <c r="B1239" t="s">
         <v>1582</v>
       </c>
       <c r="C1239">
         <v>1878</v>
       </c>
-      <c r="D1239" s="2" t="s">
+      <c r="D1239" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="E1239" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1240" spans="1:5">
       <c r="A1240" t="s">
         <v>618</v>
       </c>
       <c r="B1240" t="s">
         <v>1583</v>
       </c>
       <c r="C1240">
         <v>1878</v>
       </c>
-      <c r="D1240" s="2" t="s">
+      <c r="D1240" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="E1240" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1241" spans="1:5">
       <c r="A1241" t="s">
         <v>619</v>
       </c>
       <c r="B1241" t="s">
         <v>1584</v>
       </c>
       <c r="C1241">
         <v>1878</v>
       </c>
-      <c r="D1241" s="2" t="s">
+      <c r="D1241" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="E1241" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1242" spans="1:5">
       <c r="A1242" t="s">
         <v>613</v>
       </c>
       <c r="B1242" t="s">
         <v>1578</v>
       </c>
       <c r="C1242">
         <v>1878</v>
       </c>
-      <c r="D1242" s="2" t="s">
+      <c r="D1242" s="1" t="s">
         <v>2946</v>
       </c>
       <c r="E1242" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" t="s">
         <v>465</v>
       </c>
       <c r="B1243" t="s">
         <v>1585</v>
       </c>
       <c r="C1243">
         <v>1879</v>
       </c>
-      <c r="D1243" s="2" t="s">
+      <c r="D1243" s="1" t="s">
         <v>2947</v>
       </c>
       <c r="E1243" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1244" spans="1:5">
       <c r="A1244" t="s">
         <v>620</v>
       </c>
       <c r="B1244" t="s">
         <v>1586</v>
       </c>
       <c r="C1244">
         <v>1879</v>
       </c>
-      <c r="D1244" s="2" t="s">
+      <c r="D1244" s="1" t="s">
         <v>2948</v>
       </c>
       <c r="E1244" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1245" spans="1:5">
       <c r="A1245" t="s">
         <v>502</v>
       </c>
       <c r="B1245" t="s">
         <v>1587</v>
       </c>
       <c r="C1245">
         <v>1879</v>
       </c>
-      <c r="D1245" s="2" t="s">
+      <c r="D1245" s="1" t="s">
         <v>2949</v>
       </c>
       <c r="E1245" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1246" spans="1:5">
       <c r="A1246" t="s">
         <v>502</v>
       </c>
       <c r="B1246" t="s">
         <v>1587</v>
       </c>
       <c r="C1246">
         <v>1879</v>
       </c>
-      <c r="D1246" s="2" t="s">
+      <c r="D1246" s="1" t="s">
         <v>2950</v>
       </c>
       <c r="E1246" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1247" spans="1:5">
       <c r="A1247" t="s">
         <v>621</v>
       </c>
       <c r="B1247" t="s">
         <v>1588</v>
       </c>
       <c r="C1247">
         <v>1879</v>
       </c>
-      <c r="D1247" s="2" t="s">
+      <c r="D1247" s="1" t="s">
         <v>2951</v>
       </c>
       <c r="E1247" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1248" spans="1:5">
       <c r="A1248" t="s">
         <v>606</v>
       </c>
       <c r="B1248" t="s">
         <v>1569</v>
       </c>
       <c r="C1248">
         <v>1880</v>
       </c>
-      <c r="D1248" s="2" t="s">
+      <c r="D1248" s="1" t="s">
         <v>2952</v>
       </c>
       <c r="E1248" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1249" spans="1:5">
       <c r="A1249" t="s">
         <v>622</v>
       </c>
       <c r="B1249" t="s">
         <v>1589</v>
       </c>
       <c r="C1249">
         <v>1880</v>
       </c>
-      <c r="D1249" s="2" t="s">
+      <c r="D1249" s="1" t="s">
         <v>2953</v>
       </c>
       <c r="E1249" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1250" spans="1:5">
       <c r="A1250" t="s">
         <v>623</v>
       </c>
       <c r="B1250" t="s">
         <v>1590</v>
       </c>
       <c r="C1250">
         <v>1880</v>
       </c>
-      <c r="D1250" s="2" t="s">
+      <c r="D1250" s="1" t="s">
         <v>2954</v>
       </c>
       <c r="E1250" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1251" spans="1:5">
       <c r="A1251" t="s">
         <v>624</v>
       </c>
       <c r="B1251" t="s">
         <v>1591</v>
       </c>
       <c r="C1251">
         <v>1880</v>
       </c>
-      <c r="D1251" s="2" t="s">
+      <c r="D1251" s="1" t="s">
         <v>2955</v>
       </c>
       <c r="E1251" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1252" spans="1:5">
       <c r="A1252" t="s">
         <v>625</v>
       </c>
       <c r="B1252" t="s">
         <v>1592</v>
       </c>
       <c r="C1252">
         <v>1881</v>
       </c>
-      <c r="D1252" s="2" t="s">
+      <c r="D1252" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="E1252" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1253" spans="1:5">
       <c r="A1253" t="s">
         <v>626</v>
       </c>
       <c r="B1253" t="s">
         <v>1593</v>
       </c>
       <c r="C1253">
         <v>1881</v>
       </c>
-      <c r="D1253" s="2" t="s">
+      <c r="D1253" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="E1253" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1254" spans="1:5">
       <c r="A1254" t="s">
         <v>627</v>
       </c>
       <c r="B1254" t="s">
         <v>1594</v>
       </c>
       <c r="C1254">
         <v>1881</v>
       </c>
-      <c r="D1254" s="2" t="s">
+      <c r="D1254" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="E1254" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1255" spans="1:5">
       <c r="A1255" t="s">
         <v>581</v>
       </c>
       <c r="B1255" t="s">
         <v>1595</v>
       </c>
       <c r="C1255">
         <v>1881</v>
       </c>
-      <c r="D1255" s="2" t="s">
+      <c r="D1255" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="E1255" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1256" spans="1:5">
       <c r="A1256" t="s">
         <v>628</v>
       </c>
       <c r="B1256" t="s">
         <v>1596</v>
       </c>
       <c r="C1256">
         <v>1881</v>
       </c>
-      <c r="D1256" s="2" t="s">
+      <c r="D1256" s="1" t="s">
         <v>2960</v>
       </c>
       <c r="E1256" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1257" spans="1:5">
       <c r="A1257" t="s">
         <v>629</v>
       </c>
       <c r="B1257" t="s">
         <v>1597</v>
       </c>
       <c r="C1257">
         <v>1881</v>
       </c>
-      <c r="D1257" s="2" t="s">
+      <c r="D1257" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="E1257" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1258" spans="1:5">
       <c r="A1258" t="s">
         <v>630</v>
       </c>
       <c r="B1258" t="s">
         <v>1598</v>
       </c>
       <c r="C1258">
         <v>1881</v>
       </c>
-      <c r="D1258" s="2" t="s">
+      <c r="D1258" s="1" t="s">
         <v>2962</v>
       </c>
       <c r="E1258" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1259" spans="1:5">
       <c r="A1259" t="s">
         <v>572</v>
       </c>
       <c r="B1259" t="s">
         <v>1599</v>
       </c>
       <c r="C1259">
         <v>1881</v>
       </c>
-      <c r="D1259" s="2" t="s">
+      <c r="D1259" s="1" t="s">
         <v>2963</v>
       </c>
       <c r="E1259" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1260" spans="1:5">
       <c r="A1260" t="s">
         <v>516</v>
       </c>
       <c r="B1260" t="s">
         <v>1515</v>
       </c>
       <c r="C1260">
         <v>1882</v>
       </c>
-      <c r="D1260" s="2" t="s">
+      <c r="D1260" s="1" t="s">
         <v>2964</v>
       </c>
       <c r="E1260" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1261" spans="1:5">
       <c r="A1261" t="s">
         <v>531</v>
       </c>
       <c r="B1261" t="s">
         <v>1600</v>
       </c>
       <c r="C1261">
         <v>1882</v>
       </c>
-      <c r="D1261" s="2" t="s">
+      <c r="D1261" s="1" t="s">
         <v>2965</v>
       </c>
       <c r="E1261" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1262" spans="1:5">
       <c r="A1262" t="s">
         <v>606</v>
       </c>
       <c r="B1262" t="s">
         <v>1569</v>
       </c>
       <c r="C1262">
         <v>1882</v>
       </c>
-      <c r="D1262" s="2" t="s">
+      <c r="D1262" s="1" t="s">
         <v>2966</v>
       </c>
       <c r="E1262" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1263" spans="1:5">
       <c r="A1263" t="s">
         <v>608</v>
       </c>
       <c r="B1263" t="s">
         <v>1151</v>
       </c>
       <c r="C1263">
         <v>1882</v>
       </c>
-      <c r="D1263" s="2" t="s">
+      <c r="D1263" s="1" t="s">
         <v>2967</v>
       </c>
       <c r="E1263" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1264" spans="1:5">
       <c r="A1264" t="s">
         <v>620</v>
       </c>
       <c r="B1264" t="s">
         <v>1586</v>
       </c>
       <c r="C1264">
         <v>1882</v>
       </c>
-      <c r="D1264" s="2" t="s">
+      <c r="D1264" s="1" t="s">
         <v>2968</v>
       </c>
       <c r="E1264" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1265" spans="1:5">
       <c r="A1265" t="s">
         <v>631</v>
       </c>
       <c r="B1265" t="s">
         <v>1601</v>
       </c>
       <c r="C1265">
         <v>1883</v>
       </c>
-      <c r="D1265" s="2" t="s">
+      <c r="D1265" s="1" t="s">
         <v>2969</v>
       </c>
       <c r="E1265" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1266" spans="1:5">
       <c r="A1266" t="s">
         <v>632</v>
       </c>
       <c r="B1266" t="s">
         <v>1602</v>
       </c>
       <c r="C1266">
         <v>1883</v>
       </c>
-      <c r="D1266" s="2" t="s">
+      <c r="D1266" s="1" t="s">
         <v>2970</v>
       </c>
       <c r="E1266" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1267" spans="1:5">
       <c r="A1267" t="s">
         <v>633</v>
       </c>
       <c r="B1267" t="s">
         <v>1603</v>
       </c>
       <c r="C1267">
         <v>1883</v>
       </c>
-      <c r="D1267" s="2" t="s">
+      <c r="D1267" s="1" t="s">
         <v>2971</v>
       </c>
       <c r="E1267" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1268" spans="1:5">
       <c r="A1268" t="s">
         <v>516</v>
       </c>
       <c r="B1268" t="s">
         <v>1604</v>
       </c>
       <c r="C1268">
         <v>1883</v>
       </c>
-      <c r="D1268" s="2" t="s">
+      <c r="D1268" s="1" t="s">
         <v>2972</v>
       </c>
       <c r="E1268" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1269" spans="1:5">
       <c r="A1269" t="s">
         <v>634</v>
       </c>
       <c r="B1269" t="s">
         <v>1605</v>
       </c>
       <c r="C1269">
         <v>1883</v>
       </c>
-      <c r="D1269" s="2" t="s">
+      <c r="D1269" s="1" t="s">
         <v>2973</v>
       </c>
       <c r="E1269" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1270" spans="1:5">
       <c r="A1270" t="s">
         <v>635</v>
       </c>
       <c r="B1270" t="s">
         <v>1606</v>
       </c>
       <c r="C1270">
         <v>1883</v>
       </c>
-      <c r="D1270" s="2" t="s">
+      <c r="D1270" s="1" t="s">
         <v>2974</v>
       </c>
       <c r="E1270" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1271" spans="1:5">
       <c r="A1271" t="s">
         <v>591</v>
       </c>
       <c r="B1271" t="s">
         <v>1607</v>
       </c>
       <c r="C1271">
         <v>1883</v>
       </c>
-      <c r="D1271" s="2" t="s">
+      <c r="D1271" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="E1271" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1272" spans="1:5">
       <c r="A1272" t="s">
         <v>591</v>
       </c>
       <c r="B1272" t="s">
         <v>1607</v>
       </c>
       <c r="C1272">
         <v>1883</v>
       </c>
-      <c r="D1272" s="2" t="s">
+      <c r="D1272" s="1" t="s">
         <v>2976</v>
       </c>
       <c r="E1272" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1273" spans="1:5">
       <c r="A1273" t="s">
         <v>636</v>
       </c>
       <c r="B1273" t="s">
         <v>1608</v>
       </c>
       <c r="C1273">
         <v>1884</v>
       </c>
-      <c r="D1273" s="2" t="s">
+      <c r="D1273" s="1" t="s">
         <v>2977</v>
       </c>
       <c r="E1273" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1274" spans="1:5">
       <c r="A1274" t="s">
         <v>637</v>
       </c>
       <c r="B1274" t="s">
         <v>1609</v>
       </c>
       <c r="C1274">
         <v>1884</v>
       </c>
-      <c r="D1274" s="2" t="s">
+      <c r="D1274" s="1" t="s">
         <v>2978</v>
       </c>
       <c r="E1274" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1275" spans="1:5">
       <c r="A1275" t="s">
         <v>638</v>
       </c>
       <c r="B1275" t="s">
         <v>1610</v>
       </c>
       <c r="C1275">
         <v>1884</v>
       </c>
-      <c r="D1275" s="2" t="s">
+      <c r="D1275" s="1" t="s">
         <v>2979</v>
       </c>
       <c r="E1275" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1276" spans="1:5">
       <c r="A1276" t="s">
         <v>587</v>
       </c>
       <c r="B1276" t="s">
         <v>1611</v>
       </c>
       <c r="C1276">
         <v>1884</v>
       </c>
-      <c r="D1276" s="2" t="s">
+      <c r="D1276" s="1" t="s">
         <v>2980</v>
       </c>
       <c r="E1276" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1277" spans="1:5">
       <c r="A1277" t="s">
         <v>591</v>
       </c>
       <c r="B1277" t="s">
         <v>1607</v>
       </c>
       <c r="C1277">
         <v>1884</v>
       </c>
-      <c r="D1277" s="2" t="s">
+      <c r="D1277" s="1" t="s">
         <v>2981</v>
       </c>
       <c r="E1277" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1278" spans="1:5">
       <c r="A1278" t="s">
         <v>639</v>
       </c>
       <c r="B1278" t="s">
         <v>1612</v>
       </c>
       <c r="C1278">
         <v>1885</v>
       </c>
-      <c r="D1278" s="2" t="s">
+      <c r="D1278" s="1" t="s">
         <v>2982</v>
       </c>
       <c r="E1278" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1279" spans="1:5">
       <c r="A1279" t="s">
         <v>640</v>
       </c>
       <c r="B1279" t="s">
         <v>1613</v>
       </c>
       <c r="C1279">
         <v>1885</v>
       </c>
-      <c r="D1279" s="2" t="s">
+      <c r="D1279" s="1" t="s">
         <v>2983</v>
       </c>
       <c r="E1279" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1280" spans="1:5">
       <c r="A1280" t="s">
         <v>641</v>
       </c>
       <c r="B1280" t="s">
         <v>1614</v>
       </c>
       <c r="C1280">
         <v>1885</v>
       </c>
-      <c r="D1280" s="2" t="s">
+      <c r="D1280" s="1" t="s">
         <v>2984</v>
       </c>
       <c r="E1280" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1281" spans="1:5">
       <c r="A1281" t="s">
         <v>575</v>
       </c>
       <c r="B1281" t="s">
         <v>1532</v>
       </c>
       <c r="C1281">
         <v>1885</v>
       </c>
-      <c r="D1281" s="2" t="s">
+      <c r="D1281" s="1" t="s">
         <v>2985</v>
       </c>
       <c r="E1281" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1282" spans="1:5">
       <c r="A1282" t="s">
         <v>23</v>
       </c>
       <c r="B1282" t="s">
         <v>1615</v>
       </c>
       <c r="C1282">
         <v>1885</v>
       </c>
-      <c r="D1282" s="2" t="s">
+      <c r="D1282" s="1" t="s">
         <v>2986</v>
       </c>
       <c r="E1282" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1283" spans="1:5">
       <c r="A1283" t="s">
         <v>642</v>
       </c>
       <c r="B1283" t="s">
         <v>1616</v>
       </c>
       <c r="C1283">
         <v>1885</v>
       </c>
-      <c r="D1283" s="2" t="s">
+      <c r="D1283" s="1" t="s">
         <v>2987</v>
       </c>
       <c r="E1283" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1284" spans="1:5">
       <c r="A1284" t="s">
         <v>620</v>
       </c>
       <c r="B1284" t="s">
         <v>1586</v>
       </c>
       <c r="C1284">
         <v>1885</v>
       </c>
-      <c r="D1284" s="2" t="s">
+      <c r="D1284" s="1" t="s">
         <v>2988</v>
       </c>
       <c r="E1284" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1285" spans="1:5">
       <c r="A1285" t="s">
         <v>643</v>
       </c>
       <c r="B1285" t="s">
         <v>1617</v>
       </c>
       <c r="C1285">
         <v>1885</v>
       </c>
-      <c r="D1285" s="2" t="s">
+      <c r="D1285" s="1" t="s">
         <v>2989</v>
       </c>
       <c r="E1285" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1286" spans="1:5">
       <c r="A1286" t="s">
         <v>644</v>
       </c>
       <c r="B1286" t="s">
         <v>1618</v>
       </c>
       <c r="C1286">
         <v>1886</v>
       </c>
-      <c r="D1286" s="2" t="s">
+      <c r="D1286" s="1" t="s">
         <v>2990</v>
       </c>
       <c r="E1286" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1287" spans="1:5">
       <c r="A1287" t="s">
         <v>645</v>
       </c>
       <c r="B1287" t="s">
         <v>1619</v>
       </c>
       <c r="C1287">
         <v>1886</v>
       </c>
-      <c r="D1287" s="2" t="s">
+      <c r="D1287" s="1" t="s">
         <v>2991</v>
       </c>
       <c r="E1287" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1288" spans="1:5">
       <c r="A1288" t="s">
         <v>646</v>
       </c>
       <c r="B1288" t="s">
         <v>1620</v>
       </c>
       <c r="C1288">
         <v>1886</v>
       </c>
-      <c r="D1288" s="2" t="s">
+      <c r="D1288" s="1" t="s">
         <v>2992</v>
       </c>
       <c r="E1288" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1289" spans="1:5">
       <c r="A1289" t="s">
         <v>647</v>
       </c>
       <c r="B1289" t="s">
         <v>1621</v>
       </c>
       <c r="C1289">
         <v>1886</v>
       </c>
-      <c r="D1289" s="2" t="s">
+      <c r="D1289" s="1" t="s">
         <v>2993</v>
       </c>
       <c r="E1289" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1290" spans="1:5">
       <c r="A1290" t="s">
         <v>628</v>
       </c>
       <c r="B1290" t="s">
         <v>1596</v>
       </c>
       <c r="C1290">
         <v>1886</v>
       </c>
-      <c r="D1290" s="2" t="s">
+      <c r="D1290" s="1" t="s">
         <v>2994</v>
       </c>
       <c r="E1290" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1291" spans="1:5">
       <c r="A1291" t="s">
         <v>648</v>
       </c>
       <c r="B1291" t="s">
         <v>1622</v>
       </c>
       <c r="C1291">
         <v>1887</v>
       </c>
-      <c r="D1291" s="2" t="s">
+      <c r="D1291" s="1" t="s">
         <v>2995</v>
       </c>
       <c r="E1291" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1292" spans="1:5">
       <c r="A1292" t="s">
         <v>649</v>
       </c>
       <c r="B1292" t="s">
         <v>1623</v>
       </c>
       <c r="C1292">
         <v>1887</v>
       </c>
-      <c r="D1292" s="2" t="s">
+      <c r="D1292" s="1" t="s">
         <v>2996</v>
       </c>
       <c r="E1292" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1293" spans="1:5">
       <c r="A1293" t="s">
         <v>650</v>
       </c>
       <c r="B1293" t="s">
         <v>1624</v>
       </c>
       <c r="C1293">
         <v>1887</v>
       </c>
-      <c r="D1293" s="2" t="s">
+      <c r="D1293" s="1" t="s">
         <v>2997</v>
       </c>
       <c r="E1293" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1294" spans="1:5">
       <c r="A1294" t="s">
         <v>651</v>
       </c>
       <c r="B1294" t="s">
         <v>1625</v>
       </c>
       <c r="C1294">
         <v>1887</v>
       </c>
-      <c r="D1294" s="2" t="s">
+      <c r="D1294" s="1" t="s">
         <v>2998</v>
       </c>
       <c r="E1294" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1295" spans="1:5">
       <c r="A1295" t="s">
         <v>516</v>
       </c>
       <c r="B1295" t="s">
         <v>1626</v>
       </c>
       <c r="C1295">
         <v>1888</v>
       </c>
-      <c r="D1295" s="2" t="s">
+      <c r="D1295" s="1" t="s">
         <v>2999</v>
       </c>
       <c r="E1295" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1296" spans="1:5">
       <c r="A1296" t="s">
         <v>652</v>
       </c>
       <c r="B1296" t="s">
         <v>1627</v>
       </c>
       <c r="C1296">
         <v>1888</v>
       </c>
-      <c r="D1296" s="2" t="s">
+      <c r="D1296" s="1" t="s">
         <v>3000</v>
       </c>
       <c r="E1296" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1297" spans="1:5">
       <c r="A1297" t="s">
         <v>652</v>
       </c>
       <c r="B1297" t="s">
         <v>1627</v>
       </c>
       <c r="C1297">
         <v>1888</v>
       </c>
-      <c r="D1297" s="2" t="s">
+      <c r="D1297" s="1" t="s">
         <v>3001</v>
       </c>
       <c r="E1297" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1298" spans="1:5">
       <c r="A1298" t="s">
         <v>653</v>
       </c>
       <c r="B1298" t="s">
         <v>1628</v>
       </c>
       <c r="C1298">
         <v>1888</v>
       </c>
-      <c r="D1298" s="2" t="s">
+      <c r="D1298" s="1" t="s">
         <v>3002</v>
       </c>
       <c r="E1298" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1299" spans="1:5">
       <c r="A1299" t="s">
         <v>524</v>
       </c>
       <c r="B1299" t="s">
         <v>1629</v>
       </c>
       <c r="C1299">
         <v>1888</v>
       </c>
-      <c r="D1299" s="2" t="s">
+      <c r="D1299" s="1" t="s">
         <v>3003</v>
       </c>
       <c r="E1299" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1300" spans="1:5">
       <c r="A1300" t="s">
         <v>654</v>
       </c>
       <c r="B1300" t="s">
         <v>1630</v>
       </c>
       <c r="C1300">
         <v>1889</v>
       </c>
-      <c r="D1300" s="2" t="s">
+      <c r="D1300" s="1" t="s">
         <v>3004</v>
       </c>
       <c r="E1300" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1301" spans="1:5">
       <c r="A1301" t="s">
         <v>655</v>
       </c>
       <c r="B1301" t="s">
         <v>1631</v>
       </c>
       <c r="C1301">
         <v>1889</v>
       </c>
-      <c r="D1301" s="2" t="s">
+      <c r="D1301" s="1" t="s">
         <v>3005</v>
       </c>
       <c r="E1301" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1302" spans="1:5">
       <c r="A1302" t="s">
         <v>656</v>
       </c>
       <c r="B1302" t="s">
         <v>1632</v>
       </c>
       <c r="C1302">
         <v>1889</v>
       </c>
-      <c r="D1302" s="2" t="s">
+      <c r="D1302" s="1" t="s">
         <v>3006</v>
       </c>
       <c r="E1302" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1303" spans="1:5">
       <c r="A1303" t="s">
         <v>646</v>
       </c>
       <c r="B1303" t="s">
         <v>1633</v>
       </c>
       <c r="C1303">
         <v>1889</v>
       </c>
-      <c r="D1303" s="2" t="s">
+      <c r="D1303" s="1" t="s">
         <v>3007</v>
       </c>
       <c r="E1303" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1304" spans="1:5">
       <c r="A1304" t="s">
         <v>657</v>
       </c>
       <c r="B1304" t="s">
         <v>1634</v>
       </c>
       <c r="C1304">
         <v>1889</v>
       </c>
-      <c r="D1304" s="2" t="s">
+      <c r="D1304" s="1" t="s">
         <v>3008</v>
       </c>
       <c r="E1304" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1305" spans="1:5">
       <c r="A1305" t="s">
         <v>545</v>
       </c>
       <c r="B1305" t="s">
         <v>1635</v>
       </c>
       <c r="C1305">
         <v>1889</v>
       </c>
-      <c r="D1305" s="2" t="s">
+      <c r="D1305" s="1" t="s">
         <v>3009</v>
       </c>
       <c r="E1305" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1306" spans="1:5">
       <c r="A1306" t="s">
         <v>658</v>
       </c>
       <c r="B1306" t="s">
         <v>1636</v>
       </c>
       <c r="C1306">
         <v>1889</v>
       </c>
-      <c r="D1306" s="2" t="s">
+      <c r="D1306" s="1" t="s">
         <v>3010</v>
       </c>
       <c r="E1306" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1307" spans="1:5">
       <c r="A1307" t="s">
         <v>620</v>
       </c>
       <c r="B1307" t="s">
         <v>1586</v>
       </c>
       <c r="C1307">
         <v>1889</v>
       </c>
-      <c r="D1307" s="2" t="s">
+      <c r="D1307" s="1" t="s">
         <v>3011</v>
       </c>
       <c r="E1307" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1308" spans="1:5">
       <c r="A1308" t="s">
         <v>659</v>
       </c>
       <c r="B1308" t="s">
         <v>1637</v>
       </c>
       <c r="C1308">
         <v>1889</v>
       </c>
-      <c r="D1308" s="2" t="s">
+      <c r="D1308" s="1" t="s">
         <v>3012</v>
       </c>
       <c r="E1308" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1309" spans="1:5">
       <c r="A1309" t="s">
         <v>660</v>
       </c>
       <c r="B1309" t="s">
         <v>1638</v>
       </c>
       <c r="C1309">
         <v>1890</v>
       </c>
-      <c r="D1309" s="2" t="s">
+      <c r="D1309" s="1" t="s">
         <v>3013</v>
       </c>
       <c r="E1309" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1310" spans="1:5">
       <c r="A1310" t="s">
         <v>661</v>
       </c>
       <c r="B1310" t="s">
         <v>1639</v>
       </c>
       <c r="C1310">
         <v>1890</v>
       </c>
-      <c r="D1310" s="2" t="s">
+      <c r="D1310" s="1" t="s">
         <v>3014</v>
       </c>
       <c r="E1310" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1311" spans="1:5">
       <c r="A1311" t="s">
         <v>662</v>
       </c>
       <c r="B1311" t="s">
         <v>1640</v>
       </c>
       <c r="C1311">
         <v>1890</v>
       </c>
-      <c r="D1311" s="2" t="s">
+      <c r="D1311" s="1" t="s">
         <v>3015</v>
       </c>
       <c r="E1311" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1312" spans="1:5">
       <c r="A1312" t="s">
         <v>615</v>
       </c>
       <c r="B1312" t="s">
         <v>1641</v>
       </c>
       <c r="C1312">
         <v>1890</v>
       </c>
-      <c r="D1312" s="2" t="s">
+      <c r="D1312" s="1" t="s">
         <v>3016</v>
       </c>
       <c r="E1312" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1313" spans="1:5">
       <c r="A1313" t="s">
         <v>646</v>
       </c>
       <c r="B1313" t="s">
         <v>1642</v>
       </c>
       <c r="C1313">
         <v>1890</v>
       </c>
-      <c r="D1313" s="2" t="s">
+      <c r="D1313" s="1" t="s">
         <v>3017</v>
       </c>
       <c r="E1313" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1314" spans="1:5">
       <c r="A1314" t="s">
         <v>663</v>
       </c>
       <c r="B1314" t="s">
         <v>1643</v>
       </c>
       <c r="C1314">
         <v>1890</v>
       </c>
-      <c r="D1314" s="2" t="s">
+      <c r="D1314" s="1" t="s">
         <v>3018</v>
       </c>
       <c r="E1314" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1315" spans="1:5">
       <c r="A1315" t="s">
         <v>664</v>
       </c>
       <c r="B1315" t="s">
         <v>1644</v>
       </c>
       <c r="C1315">
         <v>1890</v>
       </c>
-      <c r="D1315" s="2" t="s">
+      <c r="D1315" s="1" t="s">
         <v>3019</v>
       </c>
       <c r="E1315" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1316" spans="1:5">
       <c r="A1316" t="s">
         <v>665</v>
       </c>
       <c r="B1316" t="s">
         <v>1645</v>
       </c>
       <c r="C1316">
         <v>1890</v>
       </c>
-      <c r="D1316" s="2" t="s">
+      <c r="D1316" s="1" t="s">
         <v>3020</v>
       </c>
       <c r="E1316" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1317" spans="1:5">
       <c r="A1317" t="s">
         <v>666</v>
       </c>
       <c r="B1317" t="s">
         <v>1646</v>
       </c>
       <c r="C1317">
         <v>1891</v>
       </c>
-      <c r="D1317" s="2" t="s">
+      <c r="D1317" s="1" t="s">
         <v>3021</v>
       </c>
       <c r="E1317" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1318" spans="1:5">
       <c r="A1318" t="s">
         <v>667</v>
       </c>
       <c r="B1318" t="s">
         <v>1647</v>
       </c>
       <c r="C1318">
         <v>1891</v>
       </c>
-      <c r="D1318" s="2" t="s">
+      <c r="D1318" s="1" t="s">
         <v>3022</v>
       </c>
       <c r="E1318" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1319" spans="1:5">
       <c r="A1319" t="s">
         <v>591</v>
       </c>
       <c r="B1319" t="s">
         <v>1607</v>
       </c>
       <c r="C1319">
         <v>1891</v>
       </c>
-      <c r="D1319" s="2" t="s">
+      <c r="D1319" s="1" t="s">
         <v>3023</v>
       </c>
       <c r="E1319" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1320" spans="1:5">
       <c r="A1320" t="s">
         <v>545</v>
       </c>
       <c r="B1320" t="s">
         <v>1648</v>
       </c>
       <c r="C1320">
         <v>1891</v>
       </c>
-      <c r="D1320" s="2" t="s">
+      <c r="D1320" s="1" t="s">
         <v>3024</v>
       </c>
       <c r="E1320" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1321" spans="1:5">
       <c r="A1321" t="s">
         <v>664</v>
       </c>
       <c r="B1321" t="s">
         <v>1644</v>
       </c>
       <c r="C1321">
         <v>1891</v>
       </c>
-      <c r="D1321" s="2" t="s">
+      <c r="D1321" s="1" t="s">
         <v>3025</v>
       </c>
       <c r="E1321" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1322" spans="1:5">
       <c r="A1322" t="s">
         <v>668</v>
       </c>
       <c r="B1322" t="s">
         <v>1649</v>
       </c>
       <c r="C1322">
         <v>1891</v>
       </c>
-      <c r="D1322" s="2" t="s">
+      <c r="D1322" s="1" t="s">
         <v>3026</v>
       </c>
       <c r="E1322" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1323" spans="1:5">
       <c r="A1323" t="s">
         <v>649</v>
       </c>
       <c r="B1323" t="s">
         <v>1623</v>
       </c>
       <c r="C1323">
         <v>1892</v>
       </c>
-      <c r="D1323" s="2" t="s">
+      <c r="D1323" s="1" t="s">
         <v>3027</v>
       </c>
       <c r="E1323" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1324" spans="1:5">
       <c r="A1324" t="s">
         <v>669</v>
       </c>
       <c r="B1324" t="s">
         <v>1650</v>
       </c>
       <c r="C1324">
         <v>1892</v>
       </c>
-      <c r="D1324" s="2" t="s">
+      <c r="D1324" s="1" t="s">
         <v>3028</v>
       </c>
       <c r="E1324" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1325" spans="1:5">
       <c r="A1325" t="s">
         <v>670</v>
       </c>
       <c r="B1325" t="s">
         <v>1651</v>
       </c>
       <c r="C1325">
         <v>1892</v>
       </c>
-      <c r="D1325" s="2" t="s">
+      <c r="D1325" s="1" t="s">
         <v>3029</v>
       </c>
       <c r="E1325" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1326" spans="1:5">
       <c r="A1326" t="s">
         <v>671</v>
       </c>
       <c r="B1326" t="s">
         <v>1652</v>
       </c>
       <c r="C1326">
         <v>1892</v>
       </c>
-      <c r="D1326" s="2" t="s">
+      <c r="D1326" s="1" t="s">
         <v>3030</v>
       </c>
       <c r="E1326" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1327" spans="1:5">
       <c r="A1327" t="s">
         <v>672</v>
       </c>
       <c r="B1327" t="s">
         <v>1653</v>
       </c>
       <c r="C1327">
         <v>1892</v>
       </c>
-      <c r="D1327" s="2" t="s">
+      <c r="D1327" s="1" t="s">
         <v>3031</v>
       </c>
       <c r="E1327" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1328" spans="1:5">
       <c r="A1328" t="s">
         <v>667</v>
       </c>
       <c r="B1328" t="s">
         <v>1647</v>
       </c>
       <c r="C1328">
         <v>1892</v>
       </c>
-      <c r="D1328" s="2" t="s">
+      <c r="D1328" s="1" t="s">
         <v>3032</v>
       </c>
       <c r="E1328" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1329" spans="1:5">
       <c r="A1329" t="s">
         <v>673</v>
       </c>
       <c r="B1329" t="s">
         <v>1654</v>
       </c>
       <c r="C1329">
         <v>1892</v>
       </c>
-      <c r="D1329" s="2" t="s">
+      <c r="D1329" s="1" t="s">
         <v>3033</v>
       </c>
       <c r="E1329" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1330" spans="1:5">
       <c r="A1330" t="s">
         <v>674</v>
       </c>
       <c r="B1330" t="s">
         <v>1655</v>
       </c>
       <c r="C1330">
         <v>1892</v>
       </c>
-      <c r="D1330" s="2" t="s">
+      <c r="D1330" s="1" t="s">
         <v>3034</v>
       </c>
       <c r="E1330" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1331" spans="1:5">
       <c r="A1331" t="s">
         <v>675</v>
       </c>
       <c r="B1331" t="s">
         <v>1656</v>
       </c>
       <c r="C1331">
         <v>1893</v>
       </c>
-      <c r="D1331" s="2" t="s">
+      <c r="D1331" s="1" t="s">
         <v>3035</v>
       </c>
       <c r="E1331" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1332" spans="1:5">
       <c r="A1332" t="s">
         <v>656</v>
       </c>
       <c r="B1332" t="s">
         <v>1657</v>
       </c>
       <c r="C1332">
         <v>1893</v>
       </c>
-      <c r="D1332" s="2" t="s">
+      <c r="D1332" s="1" t="s">
         <v>3036</v>
       </c>
       <c r="E1332" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1333" spans="1:5">
       <c r="A1333" t="s">
         <v>615</v>
       </c>
       <c r="B1333" t="s">
         <v>1658</v>
       </c>
       <c r="C1333">
         <v>1893</v>
       </c>
-      <c r="D1333" s="2" t="s">
+      <c r="D1333" s="1" t="s">
         <v>3037</v>
       </c>
       <c r="E1333" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1334" spans="1:5">
       <c r="A1334" t="s">
         <v>676</v>
       </c>
       <c r="B1334" t="s">
         <v>1659</v>
       </c>
       <c r="C1334">
         <v>1893</v>
       </c>
-      <c r="D1334" s="2" t="s">
+      <c r="D1334" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="E1334" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1335" spans="1:5">
       <c r="A1335" t="s">
         <v>677</v>
       </c>
       <c r="B1335" t="s">
         <v>1660</v>
       </c>
       <c r="C1335">
         <v>1893</v>
       </c>
-      <c r="D1335" s="2" t="s">
+      <c r="D1335" s="1" t="s">
         <v>3039</v>
       </c>
       <c r="E1335" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1336" spans="1:5">
       <c r="A1336" t="s">
         <v>583</v>
       </c>
       <c r="B1336" t="s">
         <v>1661</v>
       </c>
       <c r="C1336">
         <v>1893</v>
       </c>
-      <c r="D1336" s="2" t="s">
+      <c r="D1336" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="E1336" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1337" spans="1:5">
       <c r="A1337" t="s">
         <v>678</v>
       </c>
       <c r="B1337" t="s">
         <v>1662</v>
       </c>
       <c r="C1337">
         <v>1893</v>
       </c>
-      <c r="D1337" s="2" t="s">
+      <c r="D1337" s="1" t="s">
         <v>3041</v>
       </c>
       <c r="E1337" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1338" spans="1:5">
       <c r="A1338" t="s">
         <v>674</v>
       </c>
       <c r="B1338" t="s">
         <v>1663</v>
       </c>
       <c r="C1338">
         <v>1893</v>
       </c>
-      <c r="D1338" s="2" t="s">
+      <c r="D1338" s="1" t="s">
         <v>3042</v>
       </c>
       <c r="E1338" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1339" spans="1:5">
       <c r="A1339" t="s">
         <v>659</v>
       </c>
       <c r="B1339" t="s">
         <v>1664</v>
       </c>
       <c r="C1339">
         <v>1893</v>
       </c>
-      <c r="D1339" s="2" t="s">
+      <c r="D1339" s="1" t="s">
         <v>3043</v>
       </c>
       <c r="E1339" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1340" spans="1:5">
       <c r="A1340" t="s">
         <v>659</v>
       </c>
       <c r="B1340" t="s">
         <v>1664</v>
       </c>
       <c r="C1340">
         <v>1893</v>
       </c>
-      <c r="D1340" s="2" t="s">
+      <c r="D1340" s="1" t="s">
         <v>3044</v>
       </c>
       <c r="E1340" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1341" spans="1:5">
       <c r="A1341" t="s">
         <v>575</v>
       </c>
       <c r="B1341" t="s">
         <v>1532</v>
       </c>
       <c r="C1341">
         <v>1894</v>
       </c>
-      <c r="D1341" s="2" t="s">
+      <c r="D1341" s="1" t="s">
         <v>3045</v>
       </c>
       <c r="E1341" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1342" spans="1:5">
       <c r="A1342" t="s">
         <v>575</v>
       </c>
       <c r="B1342" t="s">
         <v>1532</v>
       </c>
       <c r="C1342">
         <v>1894</v>
       </c>
-      <c r="D1342" s="2" t="s">
+      <c r="D1342" s="1" t="s">
         <v>3046</v>
       </c>
       <c r="E1342" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1343" spans="1:5">
       <c r="A1343" t="s">
         <v>679</v>
       </c>
       <c r="B1343" t="s">
         <v>1442</v>
       </c>
       <c r="C1343">
         <v>1894</v>
       </c>
-      <c r="D1343" s="2" t="s">
+      <c r="D1343" s="1" t="s">
         <v>3047</v>
       </c>
       <c r="E1343" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1344" spans="1:5">
       <c r="A1344" t="s">
         <v>680</v>
       </c>
       <c r="B1344" t="s">
         <v>1665</v>
       </c>
       <c r="C1344">
         <v>1894</v>
       </c>
-      <c r="D1344" s="2" t="s">
+      <c r="D1344" s="1" t="s">
         <v>3048</v>
       </c>
       <c r="E1344" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1345" spans="1:5">
       <c r="A1345" t="s">
         <v>681</v>
       </c>
       <c r="B1345" t="s">
         <v>1666</v>
       </c>
       <c r="C1345">
         <v>1894</v>
       </c>
-      <c r="D1345" s="2" t="s">
+      <c r="D1345" s="1" t="s">
         <v>3049</v>
       </c>
       <c r="E1345" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1346" spans="1:5">
       <c r="A1346" t="s">
         <v>620</v>
       </c>
       <c r="B1346" t="s">
         <v>1586</v>
       </c>
       <c r="C1346">
         <v>1894</v>
       </c>
-      <c r="D1346" s="2" t="s">
+      <c r="D1346" s="1" t="s">
         <v>3050</v>
       </c>
       <c r="E1346" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1347" spans="1:5">
       <c r="A1347" t="s">
         <v>636</v>
       </c>
       <c r="B1347" t="s">
         <v>1608</v>
       </c>
       <c r="C1347">
         <v>1895</v>
       </c>
-      <c r="D1347" s="2" t="s">
+      <c r="D1347" s="1" t="s">
         <v>3051</v>
       </c>
       <c r="E1347" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1348" spans="1:5">
       <c r="A1348" t="s">
         <v>682</v>
       </c>
       <c r="B1348" t="s">
         <v>1667</v>
       </c>
       <c r="C1348">
         <v>1895</v>
       </c>
-      <c r="D1348" s="2" t="s">
+      <c r="D1348" s="1" t="s">
         <v>3052</v>
       </c>
       <c r="E1348" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1349" spans="1:5">
       <c r="A1349" t="s">
         <v>683</v>
       </c>
       <c r="B1349" t="s">
         <v>1668</v>
       </c>
       <c r="C1349">
         <v>1895</v>
       </c>
-      <c r="D1349" s="2" t="s">
+      <c r="D1349" s="1" t="s">
         <v>3053</v>
       </c>
       <c r="E1349" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1350" spans="1:5">
       <c r="A1350" t="s">
         <v>684</v>
       </c>
       <c r="B1350" t="s">
         <v>1669</v>
       </c>
       <c r="C1350">
         <v>1895</v>
       </c>
-      <c r="D1350" s="2" t="s">
+      <c r="D1350" s="1" t="s">
         <v>3054</v>
       </c>
       <c r="E1350" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1351" spans="1:5">
       <c r="A1351" t="s">
         <v>664</v>
       </c>
       <c r="B1351" t="s">
         <v>1644</v>
       </c>
       <c r="C1351">
         <v>1895</v>
       </c>
-      <c r="D1351" s="2" t="s">
+      <c r="D1351" s="1" t="s">
         <v>3055</v>
       </c>
       <c r="E1351" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1352" spans="1:5">
       <c r="A1352" t="s">
         <v>668</v>
       </c>
       <c r="B1352" t="s">
         <v>1670</v>
       </c>
       <c r="C1352">
         <v>1895</v>
       </c>
-      <c r="D1352" s="2" t="s">
+      <c r="D1352" s="1" t="s">
         <v>3056</v>
       </c>
       <c r="E1352" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1353" spans="1:5">
       <c r="A1353" t="s">
         <v>685</v>
       </c>
       <c r="B1353" t="s">
         <v>1671</v>
       </c>
       <c r="C1353">
         <v>1896</v>
       </c>
-      <c r="D1353" s="2" t="s">
+      <c r="D1353" s="1" t="s">
         <v>3057</v>
       </c>
       <c r="E1353" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1354" spans="1:5">
       <c r="A1354" t="s">
         <v>516</v>
       </c>
       <c r="B1354" t="s">
         <v>1672</v>
       </c>
       <c r="C1354">
         <v>1896</v>
       </c>
-      <c r="D1354" s="2" t="s">
+      <c r="D1354" s="1" t="s">
         <v>3058</v>
       </c>
       <c r="E1354" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1355" spans="1:5">
       <c r="A1355" t="s">
         <v>682</v>
       </c>
       <c r="B1355" t="s">
         <v>1667</v>
       </c>
       <c r="C1355">
         <v>1896</v>
       </c>
-      <c r="D1355" s="2" t="s">
+      <c r="D1355" s="1" t="s">
         <v>3059</v>
       </c>
       <c r="E1355" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1356" spans="1:5">
       <c r="A1356" t="s">
         <v>686</v>
       </c>
       <c r="B1356" t="s">
         <v>1673</v>
       </c>
       <c r="C1356">
         <v>1896</v>
       </c>
-      <c r="D1356" s="2" t="s">
+      <c r="D1356" s="1" t="s">
         <v>3060</v>
       </c>
       <c r="E1356" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1357" spans="1:5">
       <c r="A1357" t="s">
         <v>545</v>
       </c>
       <c r="B1357" t="s">
         <v>1674</v>
       </c>
       <c r="C1357">
         <v>1896</v>
       </c>
-      <c r="D1357" s="2" t="s">
+      <c r="D1357" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="E1357" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1358" spans="1:5">
       <c r="A1358" t="s">
         <v>687</v>
       </c>
       <c r="B1358" t="s">
         <v>1675</v>
       </c>
       <c r="C1358">
         <v>1896</v>
       </c>
-      <c r="D1358" s="2" t="s">
+      <c r="D1358" s="1" t="s">
         <v>3062</v>
       </c>
       <c r="E1358" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1359" spans="1:5">
       <c r="A1359" t="s">
         <v>688</v>
       </c>
       <c r="B1359" t="s">
         <v>1676</v>
       </c>
       <c r="C1359">
         <v>1896</v>
       </c>
-      <c r="D1359" s="2" t="s">
+      <c r="D1359" s="1" t="s">
         <v>3063</v>
       </c>
       <c r="E1359" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1360" spans="1:5">
       <c r="A1360" t="s">
         <v>678</v>
       </c>
       <c r="B1360" t="s">
         <v>1677</v>
       </c>
       <c r="C1360">
         <v>1896</v>
       </c>
-      <c r="D1360" s="2" t="s">
+      <c r="D1360" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="E1360" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1361" spans="1:5">
       <c r="A1361" t="s">
         <v>636</v>
       </c>
       <c r="B1361" t="s">
         <v>1608</v>
       </c>
       <c r="C1361">
         <v>1897</v>
       </c>
-      <c r="D1361" s="2" t="s">
+      <c r="D1361" s="1" t="s">
         <v>3065</v>
       </c>
       <c r="E1361" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1362" spans="1:5">
       <c r="A1362" t="s">
         <v>689</v>
       </c>
       <c r="B1362" t="s">
         <v>1678</v>
       </c>
       <c r="C1362">
         <v>1897</v>
       </c>
-      <c r="D1362" s="2" t="s">
+      <c r="D1362" s="1" t="s">
         <v>3066</v>
       </c>
       <c r="E1362" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1363" spans="1:5">
       <c r="A1363" t="s">
         <v>690</v>
       </c>
       <c r="B1363" t="s">
         <v>1679</v>
       </c>
       <c r="C1363">
         <v>1897</v>
       </c>
-      <c r="D1363" s="2" t="s">
+      <c r="D1363" s="1" t="s">
         <v>3067</v>
       </c>
       <c r="E1363" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1364" spans="1:5">
       <c r="A1364" t="s">
         <v>670</v>
       </c>
       <c r="B1364" t="s">
         <v>1680</v>
       </c>
       <c r="C1364">
         <v>1897</v>
       </c>
-      <c r="D1364" s="2" t="s">
+      <c r="D1364" s="1" t="s">
         <v>3068</v>
       </c>
       <c r="E1364" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1365" spans="1:5">
       <c r="A1365" t="s">
         <v>663</v>
       </c>
       <c r="B1365" t="s">
         <v>1681</v>
       </c>
       <c r="C1365">
         <v>1897</v>
       </c>
-      <c r="D1365" s="2" t="s">
+      <c r="D1365" s="1" t="s">
         <v>3069</v>
       </c>
       <c r="E1365" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1366" spans="1:5">
       <c r="A1366" t="s">
         <v>663</v>
       </c>
       <c r="B1366" t="s">
         <v>1681</v>
       </c>
       <c r="C1366">
         <v>1897</v>
       </c>
-      <c r="D1366" s="2" t="s">
+      <c r="D1366" s="1" t="s">
         <v>3070</v>
       </c>
       <c r="E1366" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1367" spans="1:5">
       <c r="A1367" t="s">
         <v>691</v>
       </c>
       <c r="B1367" t="s">
         <v>1682</v>
       </c>
       <c r="C1367">
         <v>1897</v>
       </c>
-      <c r="D1367" s="2" t="s">
+      <c r="D1367" s="1" t="s">
         <v>3071</v>
       </c>
       <c r="E1367" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1368" spans="1:5">
       <c r="A1368" t="s">
         <v>692</v>
       </c>
       <c r="B1368" t="s">
         <v>1683</v>
       </c>
       <c r="C1368">
         <v>1898</v>
       </c>
-      <c r="D1368" s="2" t="s">
+      <c r="D1368" s="1" t="s">
         <v>3072</v>
       </c>
       <c r="E1368" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1369" spans="1:5">
       <c r="A1369" t="s">
         <v>693</v>
       </c>
       <c r="B1369" t="s">
         <v>1684</v>
       </c>
       <c r="C1369">
         <v>1898</v>
       </c>
-      <c r="D1369" s="2" t="s">
+      <c r="D1369" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="E1369" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1370" spans="1:5">
       <c r="A1370" t="s">
         <v>693</v>
       </c>
       <c r="B1370" t="s">
         <v>1684</v>
       </c>
       <c r="C1370">
         <v>1898</v>
       </c>
-      <c r="D1370" s="2" t="s">
+      <c r="D1370" s="1" t="s">
         <v>3074</v>
       </c>
       <c r="E1370" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1371" spans="1:5">
       <c r="A1371" t="s">
         <v>694</v>
       </c>
       <c r="B1371" t="s">
         <v>1685</v>
       </c>
       <c r="C1371">
         <v>1898</v>
       </c>
-      <c r="D1371" s="2" t="s">
+      <c r="D1371" s="1" t="s">
         <v>3075</v>
       </c>
       <c r="E1371" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1372" spans="1:5">
       <c r="A1372" t="s">
         <v>685</v>
       </c>
       <c r="B1372" t="s">
         <v>1671</v>
       </c>
       <c r="C1372">
         <v>1898</v>
       </c>
-      <c r="D1372" s="2" t="s">
+      <c r="D1372" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="E1372" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1373" spans="1:5">
       <c r="A1373" t="s">
         <v>695</v>
       </c>
       <c r="B1373" t="s">
         <v>1686</v>
       </c>
       <c r="C1373">
         <v>1898</v>
       </c>
-      <c r="D1373" s="2" t="s">
+      <c r="D1373" s="1" t="s">
         <v>3077</v>
       </c>
       <c r="E1373" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1374" spans="1:5">
       <c r="A1374" t="s">
         <v>646</v>
       </c>
       <c r="B1374" t="s">
         <v>1316</v>
       </c>
       <c r="C1374">
         <v>1898</v>
       </c>
-      <c r="D1374" s="2" t="s">
+      <c r="D1374" s="1" t="s">
         <v>3078</v>
       </c>
       <c r="E1374" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1375" spans="1:5">
       <c r="A1375" t="s">
         <v>627</v>
       </c>
       <c r="B1375" t="s">
         <v>1687</v>
       </c>
       <c r="C1375">
         <v>1898</v>
       </c>
-      <c r="D1375" s="2" t="s">
+      <c r="D1375" s="1" t="s">
         <v>3079</v>
       </c>
       <c r="E1375" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1376" spans="1:5">
       <c r="A1376" t="s">
         <v>696</v>
       </c>
       <c r="B1376" t="s">
         <v>1688</v>
       </c>
       <c r="C1376">
         <v>1898</v>
       </c>
-      <c r="D1376" s="2" t="s">
+      <c r="D1376" s="1" t="s">
         <v>3080</v>
       </c>
       <c r="E1376" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1377" spans="1:5">
       <c r="A1377" t="s">
         <v>697</v>
       </c>
       <c r="B1377" t="s">
         <v>1689</v>
       </c>
       <c r="C1377">
         <v>1898</v>
       </c>
-      <c r="D1377" s="2" t="s">
+      <c r="D1377" s="1" t="s">
         <v>3081</v>
       </c>
       <c r="E1377" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1378" spans="1:5">
       <c r="A1378" t="s">
         <v>636</v>
       </c>
       <c r="B1378" t="s">
         <v>1608</v>
       </c>
       <c r="C1378">
         <v>1899</v>
       </c>
-      <c r="D1378" s="2" t="s">
+      <c r="D1378" s="1" t="s">
         <v>3082</v>
       </c>
       <c r="E1378" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1379" spans="1:5">
       <c r="A1379" t="s">
         <v>698</v>
       </c>
       <c r="B1379" t="s">
         <v>1690</v>
       </c>
       <c r="C1379">
         <v>1899</v>
       </c>
-      <c r="D1379" s="2" t="s">
+      <c r="D1379" s="1" t="s">
         <v>3083</v>
       </c>
       <c r="E1379" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1380" spans="1:5">
       <c r="A1380" t="s">
         <v>698</v>
       </c>
       <c r="B1380" t="s">
         <v>1690</v>
       </c>
       <c r="C1380">
         <v>1899</v>
       </c>
-      <c r="D1380" s="2" t="s">
+      <c r="D1380" s="1" t="s">
         <v>3084</v>
       </c>
       <c r="E1380" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1381" spans="1:5">
       <c r="A1381" t="s">
         <v>516</v>
       </c>
       <c r="B1381" t="s">
         <v>1691</v>
       </c>
       <c r="C1381">
         <v>1899</v>
       </c>
-      <c r="D1381" s="2" t="s">
+      <c r="D1381" s="1" t="s">
         <v>3085</v>
       </c>
       <c r="E1381" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1382" spans="1:5">
       <c r="A1382" t="s">
         <v>605</v>
       </c>
       <c r="B1382" t="s">
         <v>1692</v>
       </c>
       <c r="C1382">
         <v>1899</v>
       </c>
-      <c r="D1382" s="2" t="s">
+      <c r="D1382" s="1" t="s">
         <v>3086</v>
       </c>
       <c r="E1382" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1383" spans="1:5">
       <c r="A1383" t="s">
         <v>656</v>
       </c>
       <c r="B1383" t="s">
         <v>1693</v>
       </c>
       <c r="C1383">
         <v>1899</v>
       </c>
-      <c r="D1383" s="2" t="s">
+      <c r="D1383" s="1" t="s">
         <v>3087</v>
       </c>
       <c r="E1383" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1384" spans="1:5">
       <c r="A1384" t="s">
         <v>646</v>
       </c>
       <c r="B1384" t="s">
         <v>1316</v>
       </c>
       <c r="C1384">
         <v>1899</v>
       </c>
-      <c r="D1384" s="2" t="s">
+      <c r="D1384" s="1" t="s">
         <v>3088</v>
       </c>
       <c r="E1384" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1385" spans="1:5">
       <c r="A1385" t="s">
         <v>699</v>
       </c>
       <c r="B1385" t="s">
         <v>1694</v>
       </c>
       <c r="C1385">
         <v>1899</v>
       </c>
-      <c r="D1385" s="2" t="s">
+      <c r="D1385" s="1" t="s">
         <v>3089</v>
       </c>
       <c r="E1385" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1386" spans="1:5">
       <c r="A1386" t="s">
         <v>694</v>
       </c>
       <c r="B1386" t="s">
         <v>1685</v>
       </c>
       <c r="C1386">
         <v>1900</v>
       </c>
-      <c r="D1386" s="2" t="s">
+      <c r="D1386" s="1" t="s">
         <v>3090</v>
       </c>
       <c r="E1386" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1387" spans="1:5">
       <c r="A1387" t="s">
         <v>700</v>
       </c>
       <c r="B1387" t="s">
         <v>1695</v>
       </c>
       <c r="C1387">
         <v>1900</v>
       </c>
-      <c r="D1387" s="2" t="s">
+      <c r="D1387" s="1" t="s">
         <v>3091</v>
       </c>
       <c r="E1387" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1388" spans="1:5">
       <c r="A1388" t="s">
         <v>701</v>
       </c>
       <c r="B1388" t="s">
         <v>1696</v>
       </c>
       <c r="C1388">
         <v>1900</v>
       </c>
-      <c r="D1388" s="2" t="s">
+      <c r="D1388" s="1" t="s">
         <v>3092</v>
       </c>
       <c r="E1388" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1389" spans="1:5">
       <c r="A1389" t="s">
         <v>583</v>
       </c>
       <c r="B1389" t="s">
         <v>1697</v>
       </c>
       <c r="C1389">
         <v>1900</v>
       </c>
-      <c r="D1389" s="2" t="s">
+      <c r="D1389" s="1" t="s">
         <v>3093</v>
       </c>
       <c r="E1389" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1390" spans="1:5">
       <c r="A1390" t="s">
         <v>618</v>
       </c>
       <c r="B1390" t="s">
         <v>1698</v>
       </c>
       <c r="C1390">
         <v>1900</v>
       </c>
-      <c r="D1390" s="2" t="s">
+      <c r="D1390" s="1" t="s">
         <v>3094</v>
       </c>
       <c r="E1390" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1391" spans="1:5">
       <c r="A1391" t="s">
         <v>665</v>
       </c>
       <c r="B1391" t="s">
         <v>1699</v>
       </c>
       <c r="C1391">
         <v>1900</v>
       </c>
-      <c r="D1391" s="2" t="s">
+      <c r="D1391" s="1" t="s">
         <v>3095</v>
       </c>
       <c r="E1391" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1392" spans="1:5">
       <c r="A1392" t="s">
         <v>636</v>
       </c>
       <c r="B1392" t="s">
         <v>1608</v>
       </c>
       <c r="C1392">
         <v>1903</v>
       </c>
-      <c r="D1392" s="2" t="s">
+      <c r="D1392" s="1" t="s">
         <v>3096</v>
       </c>
       <c r="E1392" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1393" spans="1:5">
       <c r="A1393" t="s">
         <v>694</v>
       </c>
       <c r="B1393" t="s">
         <v>1685</v>
       </c>
       <c r="C1393">
         <v>1903</v>
       </c>
-      <c r="D1393" s="2" t="s">
+      <c r="D1393" s="1" t="s">
         <v>3097</v>
       </c>
       <c r="E1393" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1394" spans="1:5">
       <c r="A1394" t="s">
         <v>678</v>
       </c>
       <c r="B1394" t="s">
         <v>1700</v>
       </c>
       <c r="C1394">
         <v>1903</v>
       </c>
-      <c r="D1394" s="2" t="s">
+      <c r="D1394" s="1" t="s">
         <v>3098</v>
       </c>
       <c r="E1394" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1395" spans="1:5">
       <c r="A1395" t="s">
         <v>668</v>
       </c>
       <c r="B1395" t="s">
         <v>1701</v>
       </c>
       <c r="C1395">
         <v>1903</v>
       </c>
-      <c r="D1395" s="2" t="s">
+      <c r="D1395" s="1" t="s">
         <v>3099</v>
       </c>
       <c r="E1395" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1396" spans="1:5">
       <c r="A1396" t="s">
         <v>664</v>
       </c>
       <c r="B1396" t="s">
         <v>1644</v>
       </c>
       <c r="C1396">
         <v>1905</v>
       </c>
-      <c r="D1396" s="2" t="s">
+      <c r="D1396" s="1" t="s">
         <v>3100</v>
       </c>
       <c r="E1396" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1397" spans="1:5">
       <c r="A1397" t="s">
         <v>702</v>
       </c>
       <c r="B1397" t="s">
         <v>1702</v>
       </c>
       <c r="C1397">
         <v>1913</v>
       </c>
-      <c r="D1397" s="2" t="s">
+      <c r="D1397" s="1" t="s">
         <v>3101</v>
       </c>
       <c r="E1397" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1398" spans="1:5">
       <c r="A1398" t="s">
         <v>702</v>
       </c>
       <c r="B1398" t="s">
         <v>1702</v>
       </c>
       <c r="C1398">
         <v>1913</v>
       </c>
-      <c r="D1398" s="2" t="s">
+      <c r="D1398" s="1" t="s">
         <v>3102</v>
       </c>
       <c r="E1398" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1399" spans="1:5">
       <c r="A1399" t="s">
         <v>702</v>
       </c>
       <c r="B1399" t="s">
         <v>1702</v>
       </c>
       <c r="C1399">
         <v>1913</v>
       </c>
-      <c r="D1399" s="2" t="s">
+      <c r="D1399" s="1" t="s">
         <v>3103</v>
       </c>
       <c r="E1399" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1400" spans="1:5">
       <c r="A1400" t="s">
         <v>702</v>
       </c>
       <c r="B1400" t="s">
         <v>1702</v>
       </c>
       <c r="C1400">
         <v>1913</v>
       </c>
-      <c r="D1400" s="2" t="s">
+      <c r="D1400" s="1" t="s">
         <v>3104</v>
       </c>
       <c r="E1400" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1401" spans="1:5">
       <c r="A1401" t="s">
         <v>702</v>
       </c>
       <c r="B1401" t="s">
         <v>1702</v>
       </c>
       <c r="C1401">
         <v>1913</v>
       </c>
-      <c r="D1401" s="2" t="s">
+      <c r="D1401" s="1" t="s">
         <v>3105</v>
       </c>
       <c r="E1401" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1402" spans="1:5">
       <c r="A1402" t="s">
         <v>702</v>
       </c>
       <c r="B1402" t="s">
         <v>1702</v>
       </c>
       <c r="C1402">
         <v>1913</v>
       </c>
-      <c r="D1402" s="2" t="s">
+      <c r="D1402" s="1" t="s">
         <v>3106</v>
       </c>
       <c r="E1402" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1403" spans="1:5">
       <c r="A1403" t="s">
         <v>702</v>
       </c>
       <c r="B1403" t="s">
         <v>1702</v>
       </c>
       <c r="C1403">
         <v>1913</v>
       </c>
-      <c r="D1403" s="2" t="s">
+      <c r="D1403" s="1" t="s">
         <v>3107</v>
       </c>
       <c r="E1403" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1404" spans="1:5">
       <c r="A1404" t="s">
         <v>702</v>
       </c>
       <c r="B1404" t="s">
         <v>1702</v>
       </c>
       <c r="C1404">
         <v>1913</v>
       </c>
-      <c r="D1404" s="2" t="s">
+      <c r="D1404" s="1" t="s">
         <v>3108</v>
       </c>
       <c r="E1404" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1405" spans="1:5">
       <c r="A1405" t="s">
         <v>703</v>
       </c>
       <c r="B1405" t="s">
         <v>1703</v>
       </c>
-      <c r="D1405" s="2" t="s">
+      <c r="D1405" s="1" t="s">
         <v>3109</v>
       </c>
       <c r="E1405" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1406" spans="1:5">
       <c r="A1406" t="s">
         <v>109</v>
       </c>
       <c r="B1406" t="s">
         <v>1704</v>
       </c>
-      <c r="D1406" s="2" t="s">
+      <c r="D1406" s="1" t="s">
         <v>3110</v>
       </c>
       <c r="E1406" t="s">
         <v>3112</v>
       </c>
     </row>
     <row r="1407" spans="1:5">
       <c r="A1407" t="s">
         <v>704</v>
       </c>
       <c r="B1407" t="s">
         <v>1705</v>
       </c>
-      <c r="D1407" s="2" t="s">
+      <c r="D1407" s="1" t="s">
         <v>3111</v>
       </c>
       <c r="E1407" t="s">
         <v>3112</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>