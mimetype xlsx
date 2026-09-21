--- v0 (2026-03-17)
+++ v1 (2026-09-21)
@@ -9178,119 +9178,93 @@
     <t>https://artfl-permalink.uchicago.edu/echofabrique/ZnE4UPbrOqVSejmj</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/echofabrique/QS9PHZbIJi-Cd_rX</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/echofabrique/y4aMLu0VzVik0t8f</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/echofabrique/7GN7XjOL_3HnmZp-</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/echofabrique/9U8HcEHkubm1-dnu</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/echofabrique/MLyo6A_xryIGEFGZ</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9557,34928 +9531,34928 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UTiyKmn_NcIDCjnB" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/F7cemp9k8P3ioewA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hf6UL64KHfv7HpDZ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HvOAuew4_G4yKNNF" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ASexjQGQItbTuyWH" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZoLzmizYTHtmfn3z" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-bKr7WEGS2EOFfCy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/m7S7kPUiK8H91rLu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/y_aEvwAb5HJnB0Nn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vVNtOEY--R0-qbDm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/db9YMVlfehADMvdJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wGASlGeL4ccLGEGB" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XMpWEjRwedYB0LI0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/twmFW5Bs9ymiOshS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5erJrel7MiPK-mU1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Q4NogTtpbeQrDXBD" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mcxG4_aBBHq9RJXn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2J_rZwCOKNiUBrZx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4bbRdMej5eLxI2Jw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Omm6VaFQ_0kQ1W-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZhR2ium7740C2TOi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/L0OKgjm7u9TwYbZq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4nel2BCW2Lglr_Vz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QfE95HZUYduhePIg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/02BjQdODyhGSWmSX" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hP4ymTaSmzgsRYIo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zEqrY5FjAZ2vYATq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZYXbYJNtCcZyEChK" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MW8xWpYfYAKH-yql" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YTuu68ik3hBWwNcl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LD2P3uCuhVSIqHB_" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/D1Dhy2GqGKrVJ03p" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/csxkfntGrvQOxvbh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8o7o4TzOHfQO2_Zf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C4fKeJu5Tf3sqLyM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UFnIYzI2q1yAGjq2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kxewGgyu4AAFHOhI" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ygUf7GnW5l5xZu8x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JsWeUs8UZxnDayL7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KWrwrZzjAOMqZ54X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1si1b51ePN4-ligL" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YXZkCoWvsaxXO1Nk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GQGHq61aELecLuRZ" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6PizauwmGOyCoGmQ" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CgizB40YvgI78bF0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7nlQCGz4X-39hsBN" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qO9MUFirFaISzgb1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7X8p-vGrkaNCQBxQ" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/i9d-gRppDod80iUD" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QWCpsI_u6j_HA5en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aSKO6nQyvled17S1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IU9rl2hSHZ5V5hPP" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nTgwBRBpkQ2csis1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1vqB-4KvG4W247_X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4wxMj_2IRyntc0NG" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2nEwuYRNzeKORj7p" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rxcKq8zqv5FBYd6K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/B81ux8Bj56uIfEtz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ewZ1QrxAKLO6xIuV" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ukyg3W5aZsBUt3S6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xitSF-PsOjXBwDiF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b-V2FD1DfO8ALfEN" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NrYJTpY5cuO89H5_" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2kcH8-yIYAdggnyv" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M2SGmpGocZWcNs6o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/In4C4qZ-xnDHWHjL" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/khg31UrINrYUT-j7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wW_X8IiNB0CC5Wkn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C7JXSrfE8VQWwoSS" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pdTypdDFBR2XsVzT" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YMbL-Yrx75IpUZQf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WI9lgZSlmvl0qQtq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M27OeGFJ65lRVIAp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/enzpIALFgI6hdi-O" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/h5mhQYhOgm8Z0qAn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VIdlBh2AxOvKHqJX" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DbHqRGW6mhAX6Zys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YyjbZX1a5SuXoI9A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2XWF9TUOo8cmhaBx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KkFFO7WDHrVbakvI" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2jbT-fUBI0mkZWeA" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JoibG_37E6rQg7o4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G7CJ-R1frTu0FlPd" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_FP6KGySuJrZ_70z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/P8ALlxY_KhlEPyeP" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8bvI8mAT3PAllCUy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M11vlhGEdCa5EV_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sJEc2xFlgRuvaAwd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4UoWvecHSCEGce30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f_SqPpJU9pkZh6Zd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/O5O6b7mGS62Jma3X" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9xUJyLAO-4OkAkTg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6IUj51ANr6qT7COf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rf4VaXBC3CdNraof" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/njEVor7WKZebc9G1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pi9MQgA2Sy0i8TVg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_z-6L7viUN6Lp6So" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7p-8W0tBpbV6lZhE" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/X0P9ezY_cuz9_M-C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xiqt2-en41m51Rpl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PD2r4hHAbeYp3rpg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/voWxlGMiqkV6AFrk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uqp_bF2LaKY_s0KT" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zanFVO7GU7aJsZDw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kn8wW8PmZjMF_tss" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7PdTtUeEAYwsJDpz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GZHE2CVfcBnX37yB" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/n7-MoB95XfNbl-o0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TGO85vuivOukvA1U" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M1bA2n6Hy9cM7bUr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pEJwTxDWUUFjdoPH" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wGD1RYq1MaOBSB_j" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vNqguDzXd8tmDUEb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LnRE4v1Q55b8PBvX" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pi1oVQ3jU2hiR7mp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MN0y1pJf_K13Yro7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JBKevQDV8TSqt1yr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0zowiMcC2Zh1e8YG" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/W91m2MvhF7VEoS9K" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-55IrjoHON1VkB7I" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uq_3xLn_23wBQmsh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TieOddXfpd6HFRBC" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Rfb9_rj1TqESWBT3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KxW2RvVbbzARwEzq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Df5qh_nu0HBf3LWp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/m5KlYKzmTeXqqc0-" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mcGmP8k_Hey4SBBn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cvKyIjHEOxfzULhv" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dyKl75HZ0tZ3UBQj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/byCA8AVnQIa6Pf-K" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JfI68x48rB7iJ4wi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/02miazRrnX804cmR" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OvAcwlbZAqgrk_W6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ErPjnTAWvpLeIZsR" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MteLjwh9xwgN6-cc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jAEF_vMteGebNtmo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zaYkvrxGfcpEa80t" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7hHPPIzfbT18zyTF" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DmpiPC85YR37T7wE" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NiVDbOdCd3xkYr5k" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jp_17xM9lSyO-jt8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uEQEi-pgd-0FwnEb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qLTiupPbY6Fxpz9S" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BC3rNPZm0jTZi1cY" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C3ycpwTwfHYLt8Zt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kv55Eo95122tWlQ3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VvV4la6G6zU2jOQI" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nVj_HcbHuXdbk8Oo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b3injbakkhUrUCHF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VpRkKCfRzC8-rx_G" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/u0kr21uYCfbQcrfU" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OWGrniMGUcHqIYtM" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KOyV0VvulSaCKLNh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ox8qcR7e_hLt7c0x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T51AVkGvX7ufvEi9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aXFz3n-_9CX8OXSE" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iLUMBSs5KBQsihlf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NvvzbsA4Sb0ryDQL" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/x6MblshGtUF4lHCw" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ss_rdvHlbMor5G_y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BCFj0NS-bcSmx0HH" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U50E3ayBd_nSCvuZ" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OWhX14iIqqzSUm9M" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M4Oc_l77NWNbMypB" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gm__7eegfFsiFm8f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/m676XJUwTPjUKVpq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GifTXaE9q71ARAj5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QMxjJST62rO3SjxX" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MGsLCuuwKwW3yFyJ" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/unCkpDDEblcxWV0_" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VmFP2bGCJa2uAs9Z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gAnYljQ4qWccca5j" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OV9LHItb-O9CnhPL" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yTXl0CSK9Anxi6aU" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bSW8WlBAnJK8eg4d" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/L6OOig2iLn54wuws" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aszcxafaul3ouBAY" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PpuVUBaf-H35nzid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7Gzmj-VO33sE3FLv" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LdIHBe7edsfYLjCi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rUsjUZfxN_wALNQW" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DCESqdKQVZkQnxxl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DR4P7azoBRPFp9Th" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FHLNq0gjnTs_w1lG" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/R8bAvndOoaXWqKBH" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/K_iDe5H9DA559jrX" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZHJpFG1FZv_j6fZ0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-hDNofFU2CLqHJc1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SfftsvMHGl3XsGX9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rExrDHozuzNf7DRc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cVBQ60bhbLeWkOJ5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VY9S74ur_PrMXchd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q2OFa3Fly6ZL2705" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JQLDI7gg1LpW6wBO" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ire2E3YN27EzrrA0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ndTJ1TXoBc-m8Evi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3e4-KydsClNHnzzQ" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xhGM2PaSvMFwRAki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/H-jW3Gti1XvUZkZw" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GMyhb2m0XXuVU6g_" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fAZdkCGuKfiy8s-B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IIKrmVQ3LWflhcgO" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CMXSfXwgiW9wedXw" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yxNQmbV3UQexZeVJ" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9fhJHXaC8_SFUJZi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WuTG5d51AzilUtbt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nxKIyefLdDamUqtN" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OGE2h8hmjEBKNimR" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cKgzJGgQL5z_lzf8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/c0TCNW8diWwQ2B60" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zciW1PC05UOVEOZF" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gpMp7AELTjQXKUPt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LeUBUG14WYTxWyIg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3Oe2cnYUl0JqCZbG" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k2g5TlGjvNN4K4L8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/90uMAmT4KvmFGgHa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iWmAxo96DMyTtfdu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U7AJfU2J-t1J0qCw" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/i32hyIJvDGUThmpw" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f2bEB8gTy3aIOBm5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GyI8KewEGziZUI70" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TqngZ4qii3PWxHOM" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WfQyCjai2LiSt50b" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s0XdG9LhKGaIeDHc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mlOHwqs4ttaxKuuc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I2wo9lvbCJ0Pktb8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DIfNl1kG82zQ82Bh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FQhB61kB8DOXE2D3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DEyzsrKi5NevC6W0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RaRqK8fPzRVl_mIX" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3F7fYkJcKQaGUafo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T5X1NOaJhmJYwZbb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/obM-X8AR5U99ahOX" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-d-44N8mFk5vX4Mw" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OF336n8etCThrhaw" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/i_A4G6umS50aTg6S" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/K6sHp9LfTJ3mQEjS" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zILV0YbhpWFnfKS-" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KsgsTmr6Mm409c3Y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TxY2shkgOfbjgQTo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VStLB3RGX7H03Fcv" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S2jZibJnNiL-EDiG" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PcmqkLwnuj9pLKTZ" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y06qjBvA8vbjZcwc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lLkR4H64D24P4nqy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/H7kJXBoYA4uM8SmX" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3sLBW8GA7VZd4_CN" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hO5wOV3hmL-tOFZV" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oz7EHrgd65lfrACy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7cK59Mnxu7idFBVi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o0qjme0oiRFQt3RJ" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4MLDB2cgL47U77dD" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PneQhIyjubSFheSz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3Fex4mhuDL7_NyoG" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VYqdKFp0Ygc_Rgmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sQySnLOu_wXSQ0Jp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZA8zmiBmE4ja7Mur" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/n-ht2cxTAJm_xbUQ" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k0Mnmnf6--xPy2mp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4RqPFBrUgUhOp6mt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S3R9H0qlz-M2odX-" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hZDhSp2rTo_l6anS" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bp1y_9wruiPEYvsA" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oy6Znn6tGavY6qUo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VYuNse-WuyeJnLDv" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vGnLlSDq_YN-b8J2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CxnSdvfBlY7V5bJQ" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v1u_jpVBP5OouWTa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1Uji0XCinRIH2-oI" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jsD7E9eQuKnMgCNc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_SlKTaWWBSM9cKAu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pi0iWk1xA9ElutEU" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CfHJS1hoZ88pUlwX" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DO1KVPT8kJfzqmGD" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7mjmopuZ_1MjBF-c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oqcEBWydW8nY0OGi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wCMVd7OfDQ-oTL6P" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wPfBbfnrxFuQSPXP" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GSHlXoxcCsG_espp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kNOMj_3sBW5aEFt4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5StIHIWp2XD9voG1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-aTK1_u6TFswPV97" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/org_GYK3HC8UUdRy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tnKyLCUT2kkp1zLW" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aKVyaz286caTMTtq" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nppR54WuqwWU5DNE" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PitybZIFJk9ThulF" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fj6BLHhB5W7EqgaS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4OTSIJOd7qwZnI17" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0285mk_fGtlTyu-g" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vGdZ5CDAHIpG2mGv" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cydOA5aEG5lujG7J" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jlPRa93UBFMAJU52" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/URBN55rFISdOINkY" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LLfLT7J47dHhqDyi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/265IBYXAA-1xbbCn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/du-DOaGJQEV2XBjl" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PfqoCJjAVRS3z5k7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1DkiIPQOYXeEbZnG" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xztwpgVCFPOyW0kt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3eeaOTfkwU53i6EL" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tX2iJF3ulCa2ZbEO" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Dq08ocsFKVLCfKuR" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HxCcVcxYISn-VZcH" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UMHvukuQW1G9nlUI" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RlAT60H3fQAxDNZe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5ZVR_Wn5gW9SSYOo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/E7qxoI0V6eij1Miv" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mZVVL75goYR6Thsj" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mP3NI5XvsfquO1Hd" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Vs08XJ6jKmOu_dpA" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6CUFm0y6ocQ0VZEL" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aL8SAYb5T4q_M_6P" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fF3Y9CVI2R3fsr2B" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/laR3KyKhI0S4LD2m" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wICrJZsEFeUZRylB" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d_IT8OZz1GiM6xX0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qLkKCk7FUa3CUrB_" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GUbT4TODcpLXlCkA" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zLkDJmC9u8acIcu1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8-fc6TEJQ1zmxkEA" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jwZHsHT5YjH7vsfp" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PweAmCH8uSQigYIf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/t4h4NcmNBjvQxavF" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BPUUuxGzYdD7ablJ" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5Jjee1NI39Tu0rw-" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TyE8T3JZNkPMNEix" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QpER0m_OBa3ImZQ7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JYibwWah2yQbHPI3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mYlMLCFGGrGIgnwZ" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Wv7c1s6b6y3_nxX1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G75rhNQ1HS4bifBj" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GkLL6F9GjDV8yz0_" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OOtUId8yTNfxARMG" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N8ndKqyU0j0d6vul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BPFrN8RC2onDu_98" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1enUuYrxFYQQTtcg" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4O9Pdicj3esrFWVG" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fGUcWmEzEwznpypL" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ncVHi6dkxDm8C_9t" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/30xH58LxpCr73_tZ" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nb2gEFku2sTqzljn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UyutFM3KzRbARbnu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/c4iG9uJTBk6hl2g5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KAy-VRQEfdsSYQN2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nF4NXW8rtZjgwpft" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nGsixguneujTyiHb" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OOMtBzgPt3G3XiQn" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DGDCaQjMl5bzW6QB" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k9nC-hCZWpFhoABq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qHTcf4ukWjy16WMk" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9IESSXD0aYtX9Tg3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q6KcEMlPyV1yLbuJ" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IBRE2ai3oXXhsV0k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fPQewoghBuprwXoE" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mGJM2Yq63eydvBJs" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RrGPwYQAFqycM0H6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4mLq3M0NZtMPobWR" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qCJYmfwPEsLnnIUB" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PvSBMim4TMTtpyRT" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iWflNmFdVQ12O_tO" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6hhQtgmnxW1c6G_N" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/98RZb--4kkb3vv7L" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-AdNabxUa6N7sb6o" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-IfG9oSLnsWMRs73" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6QZHAq5UXvj3Sj5Z" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9Q4GMSG_6xlrtENz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QwUCnaHJ1GxUIbsd" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tpp_xoVqCq8PiFGr" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UBqh7pUFGSQ4GiLe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/20KuFb7SGO4BJG6y" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ECgnbRkteJsfqXwN" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Nrm79mqjuuHh6HLk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eq1ObBRzu4ypaAPj" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QJRcfwl86gQdh4sz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/P789FxvvE1Mo-Gai" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-w0pZ4IFIhJ4eP2B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CoyYZDcdpl0CNuFD" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7j9wvSGvYm0ULpAm" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BBQVAFdb7P2xKCym" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vLTqP2FPe9cB19Mv" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jgl7_CW40E85X-Cx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AU1BxEqWmh3Vopny" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_cfbnBLdkZITsdMT" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jqe88QNxWzBpHX5O" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gvACy1h3SUroVgfz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0a-DHSW2KrqrrLC-" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sv8ccfc08W2hXfZQ" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gSuB7-jU6-r2rpba" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8Avj6O8snAodjww7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qn2dNd63w1c9Tj_8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xa380fhOpA2tkh-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/J4DVRZZ6Z-nqmiA2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RHRO1b4JoOudCTfg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cosj8vDWnJch1C6E" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uWr2JNp1IKIdLJGI" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zoOiLUdT0eRhrIw4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Acjub7GeDf-zXgwN" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OVU3OKTPez4Q251S" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MYt2jcbzGtQGLEq3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/j8cxCm7Dh1SeFAax" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/E3rSFmBWtHlXG4M-" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jUJvmblfNou9ABMf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/P_ui4OS3T9s3uxdX" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LNaGpDNl73fs9w4U" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZxAANhe1QiK_kr4y" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VQqrPf2ZVpoiZAqz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RyqHxmj52UXfOFwS" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WXSFVNUI4TvU6us8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S7XfH1PzikK58C_q" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sM46ka0MbwIpAtF9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HfUTJZ9jxrQdPFcn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OredpSPUZ-H5qNMa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MgGUBIDxvSSKyjtc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cfEcg1GjLQS9zA5P" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/37UV6rH6ZRXLqy01" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_d4ptNM3tZTzef3k" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZJ_FdLbBkAciGnb5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GkIMtdA8mjwv3mu4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/x-PB7FwvnsmGZtLu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hpvD9jZHjnHwJzHE" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-4QTQ4GnF5Jr8iKA" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iOrTTYBJhD7R6Qyk" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Rfn4V_0HKof10jQR" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TMcxrqJtZpV0vlUS" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wXXsd96hR79JeiAi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bd5UEj1jCIzfrh1E" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Z54Jr3lpIYS38gnK" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/n96FJVz3lzETZZMD" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_NVkjaFAkQ043X1B" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lwHM5OrWWbzE3Zv1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VxRCBguiU1wDq24K" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QS35no1y6R-HUM6W" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ahqptWcWMnuR5xYR" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/P1A5LK2jRpMQjm7X" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8IyyR4WC1WOwvT7G" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PtYAdCCz6vVBTjQX" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U172LDAibwLQVC37" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xeimLXYdnJ_HD0lQ" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Tsq9P2Z7GTSZY5ao" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ucB7veRR5-2vpfAS" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/c3ljNpdu_CvhNWYy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mQbdWI_vHDMHHBgO" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/j2SPiJ3rXOjoRarN" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/debK3w3bnoqV05uc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HRddB5BPNcdgoygn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5EYv2IqLvq7ddw9H" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DHocBzTBaE689sQI" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zaoSL0RcglVn1Ohs" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1NjPPHoK6m33RIQe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IukRX80JDImem5Om" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hGea6mCGHXJbE0LT" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FeShralyY7vftd8K" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4sJJ2Dl1xEmut7T-" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dHUQYILC4LAAM6VG" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vCrf-ChPmAeLDZyk" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iTg1-PkjLr_CPapv" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BDwwqzggCN2j97cv" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jw937tkuqjgOrRQd" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JUv4PBQ-dEPUifhT" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/a91_SOqNF7KWXnd8" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gFcgfM3lrqcFjjMP" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0Yhc_dJkL2fddCzR" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/g-zADVMuVZH7i1hj" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/728HK6K5A4nwb3lZ" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9ffOLWBEC5e6_iZc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vM49qL5u4uTxAjh6" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A0pHaHrYPLz4P4rK" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MY5s8zqy9Bz41EAD" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pODLGsdkjpj2GvRv" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/84wTZkQKNT0M8NRJ" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0b1aLT8tffJozCAj" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-DRdpbQu2tZhGivg" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oKlKIUQg454s0Gvb" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/u1ZmTqj6THrcio82" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/L1bVXyKpmT6Ofwb9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uKhzQIXxnwJkYnZ6" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0mo0qSRXfvfdmRxx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ICJFmpkUViuOVxVE" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qKsyYN2bNNUoKHUN" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/B5yVGWKMCGX2O3tG" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ebxF8yeGQZI6Zgeb" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MDo5_cCsYCzUFnrH" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PzVVqvteBmotBdkk" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GVae4peuI_lQ0IPL" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HvRBLSCcfgctgCUo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SR5PTn0Kk8GSZTPu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pl2wQwCDW8ZoVxu4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4758auRbKqhJ6rKR" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/L7msP4BoDGz8EGiQ" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bTpr_mhbjn6qTGAZ" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pVpze1r8ceCbT4Km" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4MmQlEVrtaevTI_3" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uEnmFt0BVMm9GB2V" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vLv1s1tqzwRuvaF5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S8pDvTlpDUU2d4uS" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EzEO72pe3PBGlCgo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2pQyIJmMpfxeiFlw" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/REC8iyUCZ0B4jpzD" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DIzznJXNjaq9n52P" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gn0ZcdYXAkHjzxZy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CIznozffB33YntpM" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y28pK020v-WvHBNR" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mNZ9oz5W4XL90Aa_" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GacymWoUvtymusEQ" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v3fl5oDZF2oxz44i" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wcgNhEwVW1akzIrP" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dxOxYRHwlqytUMHP" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DLJQM8HJ29s-IDVG" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VEuyaF8SYTCq_bYw" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BPgD0dnBCiA62O5b" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ARfYe4To6pRaWRpn" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/W4pfFNhVIvicTtBN" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nqwmuzIrt1S832se" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bGjXHbMoGIahf7l5" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uX22nHvM9tbsHfCV" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bS2WRa0ip1dix5aH" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SUs9NMWd0dKtqBt-" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-43_fobHhl4QcNuN" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2BAnQzbYSv346DoT" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aoa1XSFYd8b4GXdU" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UT0zHryE9gqJ0VbP" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/maWglmvaxnugBQIN" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qwHQ8jB15z8H5NzL" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Gj4TuuCZmZHjqWz7" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PldUDKSSUqqPEOaa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9wG-pWXk59ZyPsTj" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/exJTHrBm50O7orNj" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-NTmWWuETnt3w2RM" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RkiO1xfogE_y_6xn" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PDp-21qnSVDRsdcn" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0fSfdd_-hpFMnYNQ" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/77Xo8bqyuLhDWRWy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xWGZPHObtYtJsOZO" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sfdOVBCdUwcpC3Av" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Z2qqBZybGm7kQB10" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PeJp0wOofGjm2Tjr" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/boKz6INyg1cHu6iF" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZmTN4uWXeGhx_rjY" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AFcm_fbOyqzW8KKK" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YDtvASrFoKmhkVJk" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rtDxKRn9X0Z9Yc_g" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HWJJ9mCW3jStMrNr" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/daPIIkTHvzHK0Vf-" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/D3UkqrHfb2SpoZZp" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JMEl_pm9vCVdZKGg" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ASPIMCvIrSJIXfea" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2xkYV5pSjQpksqU9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nmv9UDvL2IWBYb8P" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6BOp-X4BHAOoKwWH" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zP4qo-5SSlYsWbLT" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vpap_eOyQHPMlWWA" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FpVN9oLkX_a5Lw72" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kppH-mMh5QCBjnrr" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/molY9p4XJmiAniJY" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k8xbnJpyZU0sz03F" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9qLYcB71RqNwKV_T" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ei1RfaYedbBBJCsw" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GVTxYUCKml9PKdha" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Iuxy39_YH1dO0fV9" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rRO3zDjluA_9toLs" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FZJfAOjwLeO-KZmN" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kuipV0eHqGzpDeaT" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jy9LKhd6Z0Vdwhb1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PhgBh-A-g8sovhKv" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xkGLv_5u8iuTf9SU" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MpFYCRbtCa3na39R" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7GNIZMCymypk43D-" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cfuPDmKwbdgpvC1E" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pMtfqfF_XQbWd3rn" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sxUBJ7BUMzMTI8UU" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xTlKweBYElURSsxf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/y_9xQ70QuC8TzAA4" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/E8scq9skEAluNcvt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Kqya3qIO8iAWcoMd" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bol7he-KkguvO6iC" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IKeYcR80lpzUzJEE" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fWGqf2sKTE6ECb0S" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eJ5KV0SXre1fvaCa" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5rY_-P8WZ1Pc_HgM" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HX5y2Kltj7jcXT8e" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ubQVIwa-jrfK0L9t" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nBJFcBxBF-8utY4O" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/42U9pivBMkQOIelY" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G3M2G6w0pYtIw_ix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ge9sq0dhisP3ZOq3" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6OmrZp7L94XB639-" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/37ZQBW7OgTvp0GmT" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mtVyf-E3pn4YcMpp" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0QOCMZaiLP8-Uk--" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LmbT04I8F7BaCUmd" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wpLPRm3blAq443Y5" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qz-9ARpGnpr32NhM" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/E_xdKz4V_H5tk0NR" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GG67kX6dypFaibTx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eTsmNVmZ1lwcGige" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gOHV5L7Vj6H0LziB" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XTLjm5Iwi0uBRJW3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xhFZwRvAcJWFqEba" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JRSOkLnT8fug3ofM" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/udM2046rLy7Fua7w" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/93mHtulAqoW-XhiA" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C0IIEMYBmBl28r6Y" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KbMTsb9XqoBM5XwE" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U6ejF5qLEMkQubRv" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-YFr-QNI-tso6egS" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FlGfQlBi-wgGT3sa" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NX_ggbTAiLpUqxxi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I9BE6Wf77p_KIf1G" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v-9rY2CY4djmuumW" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N3JhFhaqK2-3KQI4" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5N8M_uCdMlfW4YI8" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/teBarnV11Vt0JTT6" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8VOZQup4OfZjk5xu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yeEUGHTlq9pe-8Pc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/e7swfVF4PW7NG2RA" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AADAtibPNCSV8PxM" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CdBgOkJjIf24NF1W" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rdRChmxmfY2Bo_8q" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5ZSyUi3FGXNCiSez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2N_x3p3nCrrPHVYw" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OeU3tpZU46y0n77W" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KKfIrDLzJaP-nt8M" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zHIhWtAxDscil2EQ" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/48gZ1fp0XYyuhWyJ" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6kjNXw92-AhO27ih" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yh6NhhY6Rv8ReyXz" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gtC6FpC2KcUvbthF" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CsM-I1N1-4PDRJ2Y" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y0xii2VTKsFIBD0i" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nR9-hjB2YAAxrfO1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rY_DmTROZrrL646u" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4ep0NYTmnLDdTxXb" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MoenJdbojN4A7-ts" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/asg6rhxdYKp1xPYt" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LZCz9Ok7Sze2bbvj" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AiodePDCLEol88ZZ" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SCr9wYqZkPa6mn5U" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VBvzhRWPo4j6BRqE" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lPfM1xodrJxMuW4h" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/m7-P-lM3X5SXEs96" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ihwmaz0XemE8PJov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/x3FQFOPcqzTTqCVU" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/c_GyCNeTPqAU60yr" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2zr28GqLHwVRDaxP" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mxbXMporLxxxtiD8" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MzPZpWqxrTAikdOR" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dogtClyT9oxSj_4C" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mV-SFzFmyeLAnTpp" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4NMaO69VbiP3CaX7" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lR_xQN_ZsZNWiqMC" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V7BGa_Lk-Mm0zBv9" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yt1Sz8APAXAywe7z" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/R8IHrexTAk4J8gft" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VPsTRKb1c3kpWLxD" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IjHMoiLjrwm5gkXS" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jKTPa22EXbvKALKm" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5LR7Cgm_QhJmopd4" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GIAbCFIgner19Ghb" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zG_7-QlTSl-dLKkT" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BhYkKKNp8shNaCVr" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/w146_zXVj-cKB_EW" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sm6ZR3Ut_Ot8goVc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nZYUoCcrmNxFY6XS" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ulJa4wFqmUwJGawi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fAnG1ENCZ_7OC-0v" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9xV4JWIgdkxgxFAP" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6dB1M3LtAznhPzbc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/J4lclcfTPSGc8hlk" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QocDAzZ8XcnmMggT" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kf6nksHp-1LEICT8" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wFXcCQV0Ax3gwkCx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IqlbNSQoCFSeDcj-" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/93E9jlYWp6mICN7I" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RdE8U_9sEiSrvG63" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LtleSmpKB6AMyvYg" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PXk88DqQsvEm5Nut" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FYFbpVTjVh-z7inW" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SpE_jIa8XHzkJMYH" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/678kHutuj4F_Edaz" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v51ASmvxiPRMQST5" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZEWkNqrQzaMZe985" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2J4RsbWLcc_l25KB" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OTccPXh3Ag1wuLgL" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Xh6_M1Ph78UT4U0F" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tNJePcFxA82D1cuk" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mvtYUwm-Ge37lB_n" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/louHtxQmq2fa8gmi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nwNGy_OYNXozDiwO" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QWC43jSmMDk2nzB8" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FQJnOH_CbAF05PEF" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TQMGJNOBf_G1bLBm" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Zz1uybKHW9f3RWOl" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FTQT9Dc7eZHvFCx6" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/r1NTZol6XgaiSgT0" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_JWYQd9HY2yzcHU9" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GTAVmjqta8Vyvjka" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/w61teCTnwFuXW6iI" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q38wgLOQr7y54_OZ" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TGxTKt0s_-kZE9Qb" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IAT_WCvOLzRIcEOB" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pBs8MwPAPwMpj0qF" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YAe5Ve_t3KawTAwZ" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ArX47pX_ZmP40fGG" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aXbWX_J5ERfaRzAZ" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7FMmvXlfDYTc4X1o" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wWp9idYPXMndRSnr" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/257CFaGm_16SD7Q6" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kNt0Qy9HHMJQDWqY" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2ll7AqbDYcTn5yRj" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bdRYjwkC92T_BeRA" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cwyXTUMBoDR3KtSl" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6kYHILFVaxZcYJKF" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PAVM2Dc0Lv9GnAEI" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KQJlp51QgmwRcHSD" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6uca6JvQmIPzsa3Z" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bY9k0XqfGLrypK9x" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Cex0xhsA2eF_i1rx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yFJvo4TU5aVsg83k" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/76GwvTSaCpXYKcWD" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-FpQQFAyYBn4sCHu" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UIUdqhnodTqYYN4z" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1MKxW254VPscDrlh" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/K96GoExfH0SJDL2o" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DNFDKFxAUzqPA31T" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lRsX4-KFZPsOZnF7" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Mw_gbi3n-5rA3pV9" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_Fr-tsoxwYJqcMDT" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nzB_Vr4a1ud1pNHD" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fceujQmk16P83Y2h" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DccPoPSMDHJB91yX" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U0Y_ZmF9DM6mHAJh" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aOzZbJFaROlj-GYQ" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oMhuc1fnwdckEC6O" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KLyEBtdx9WF2wGtz" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LlVUTAroBXANpXgr" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qNNXv4Qi_HD0QRsa" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PoyTqIbQyEwZ9TWY" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PT7NHSUzWwPO-IW5" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5MM6k4LMMQxfLEm2" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6z2pjKi_nPJQo5uO" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IyrEwgjxdfOIYhsi" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uBoF-zOpaxb_VtHG" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xjcuw5O1841Kk_H-" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/w2_qcw5Z4FfCKnID" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VzYD8e0AUVWSdRHH" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A2qNgw2lLypI3aE-" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KRDuyBmRqUsIq9Xg" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WsI5WefEjThXrFam" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xnexDnAFhvLP_kok" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A71MofS8wk3I2vzC" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fHbfa4Ksrp1Q-4hY" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LhyD_9dWwt2naNh0" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oLDQkgX9Mh444yio" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ND8hHJYns_oz48G2" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KN-6wSz2UPpg_hNt" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vqC1DvFX3VnkeV6C" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VViihAn8gmzoVy14" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FV8u5D9HrIYz9Nem" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jDEuCvsCUGUbNXhW" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1XuqTTpoK4sL1H_Z" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RpMYOT-C-tybrD_g" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Cgz1m7Sr_mFhnhg_" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jsbKdAoDgKrDVK-9" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xpnwH1aRicfiS1Yz" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oqgxbfAV-D6tqyQR" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ka9VVzLmZA0JAytJ" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/w7wOI7TljDK3w_dr" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U7dO673UstLRKINF" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/19oOWfbtVndeoxJN" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/O8THKJogmTlAWE7k" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QLTC4N16GVrxJfNr" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nRgMru-OrzgW5jtQ" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BZidVnVK06peZ1o-" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uV3tkBeFMW4fS8V_" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/63YfkANWXgxpo1pO" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/blAeJxJj2rW7Z47o" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sz8M-BEFiY2xmusN" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9-obTNSmpuRVQxXK" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uWvr_J4BPAlF6Fvy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tNYX3Ly4LRlBlhSH" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2_4z-eHqhme9KFE8" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/he0ZcPntkuHbrLCN" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4wBghV7OO9Yl2Xcy" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6jSbjs3tV_-Sy6uB" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/l-c4-jmeDn1uq1VT" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qf000_4d4uEI7hLp" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y4YOyHHmpyQgGbzT" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SyiLcdsvCwlIHdmN" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jUfCVE0MuNbSDpGI" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-iW5VEwRbw9sttCo" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZSVsKpxQMIb3_g-O" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QaXt1QoWh_dyXasX" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eM7s_1_TJOZsB-xx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DuUkDD-dLHOhdtOw" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BUgT5H93uUnlYAKo" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HYxL-PmLvEbENXSg" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CPPDunmwOIIbHeSO" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WlQvq7cwRUadIuQ3" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rEO473JrAU2eg2Vo" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mns3713ZlE3fE95s" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WrYI8nb3e9faQW1M" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NduH-usfeGJoJhQT" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Lk-hf7WUQ2zO2LWx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sK8iHEsSEYvssTmF" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yd71N41Q5e5nwjrt" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hEfijNhYugu5-v5C" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SFxTaxLKyT07vM1A" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uBll_IMakv3XdPW-" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XQ4CMyMSw3ouW_WT" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YwFi69bkW4kXbEW8" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/h4OMyrd3OT5tkP5i" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7yjCViDKenrjxK2V" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6ENLnqKTVjQn4VVT" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GSbPpeS4RFPpgKVQ" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bLnQzkdPNd0vto28" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Q1tmPdbSfQnO_dRI" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/X5CXyjlwrOAi6ynM" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eE3orSnT1vvDy8R1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bPT1GaGM7mDjlEjN" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/H-rcaSA2ztZHpJNs" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z46UDC5FeFhPTy3s" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/han9NA5jnwtC8iHD" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VswiKIxrPVBgycsN" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EQjv-HtsdGdX6mzH" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nzsCaxI6EdIJuCuO" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TqXKh2G5UCNgDbPw" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3yfEjSm9R2a7qJjA" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9GiwVGxFbnuYGYFx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qa74C0eT7VyDTC-N" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZC0KwpSTaTTI2_yF" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S3dWAQsvWwzmDjR1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vgpi2a8IZy6XypuX" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tBGh3QYNiFp-FRmO" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/O7HO3IZehwvAt6lf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S_WD5-d5GO6dgNne" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yg8xx77AVcG6s8Kp" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mfxkfNZjBgiqyEXu" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YAqSQi4_T_kjZekG" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ja3vz5YaJAHmjof5" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oAIH0h9--WScCXKM" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/J6GqS_UfvP3hidqX" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V9-9_C2KYRYuolOb" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rqcH6yCPIv8EQUsT" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6Bt_o-kHplT50l5k" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A1soTAenTMVSnnBj" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ObmAoOLlYdmtknY1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kbUI7T3PDqe3FR9j" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gKw0e7B9St1VNn7R" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vzK1pTsrFdfGZOY6" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hzhxBSmHFuwOXjSe" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WrPuBY2gvorCEWm2" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fjTHRkhkveXXqy-h" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uHPwFrpnCbvvyhv_" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Iy7urxS_KxN005J1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4rVNHsN49fd41Bbe" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Q-iXr_UEiPYw27ba" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p7WC2XirPCS8RvPY" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/shJ5T-rhG8dmQVP5" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mVsoW64721zmSRHe" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/teIwe7zZ62zEk37u" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6d2vJHd2_rPyEll5" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/e-KIeT0ntDifIx6v" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xQdv-PjhszVqKbQl" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/whRYxvA4AT938QhT" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o_rDi_HTJvDkb8Or" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5jq8LRg1-fAkHQkJ" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0EQi4L3lEkYx022F" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qAmIqwnaam1oq-zh" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZCCJcc-ugSXz-N5P" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1HuKkpLRmXiloGdx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_o5A_oFUSj-_o0aU" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ph8m2gKrffWs1NPb" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/D3gDTx1V9zHk_WHL" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sbfEx9zxUGprXcnG" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AkFuEUWMPfVmEk7B" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QZigJkIn5QnNulsO" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I466pnQ8RMNJs7Du" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PCrMd5s1sKpy-Nmm" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IFiMZ2SbRikcPxsW" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ciKigbzi78Ni2pNq" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XQR6IAUIHZTHC2Nn" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YB1IaXXeFzJ1HSDN" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ufELF8RnUjErx6x8" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FXOmM6O0HfYsZQVb" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aOQkRNZlknSebqxy" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RpgxfWClcw4vY5Xi" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5rS8V5Fds2GCwdZH" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rMHSev8C5QN8jLG3" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IBpnanGjpQDC11ck" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GBn3ISAPmWeSM2-M" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C8g9--AO-cxWBDip" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FzbMv2yD28B96Xee" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A3ei-jRdELmKD08v" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tUTAE-r2WGuq1bq6" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zm4sQCp_0bYY9yiU" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/u9RHSbsJNAyC1d3W" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Z8-vUTzJZRVM5pRX" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SI6GXHZIf9Kx5e35" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qs8Z3FOmDg1k5j9z" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iSNwNWMVXpB_vVYz" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NCjEsaLEvUaw-CmU" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sVtGOngdUFtXft_k" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9nAzQ4huz7UObXmu" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qsFC_VLsuPAIsz0x" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MTH1XJGB9NjsI4BT" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ci67RaVgxwQkNSNB" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/15xqfjVrHn8J7_jV" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/h_jrzwLhBvhLE4nK" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rhv-rJN0ntkDOikO" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/W3d88EyMAoeu0Wvj" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qe8Ebu880A2crkbq" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q9S-1Bpkn19T92-h" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y0mO-kwJiVQbCS-W" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Pk55b2Y1Ssoo9Oi5" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z7bivMO5vpGAjd02" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dGql7icDLLOag4oY" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Yw8Ylp_QDJ-12uXh" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bBEdOjjt-jRl3GB6" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/K3_cTWhD_2n_338D" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ymbKQYVzvcc3Xdhc" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1OSLU9OrSqCfqSIf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o3dA7paB8_GNPB8B" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/R01rsHXmcGBfjpRf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MZa2JSQDKGwjo7to" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Vn1kfm-jhzFs2LpP" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Eh6wr-50wkKB6MYs" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3jORRKhKUxYKF7XR" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BKGHAos1_vNg9Gm6" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MiqPyFgqXkDD0xtB" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/x-6tXtTRZ609m1fo" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KfJ-cEHsHp52hOKq" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_go1nO0Flify_aRc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WeJbp33HdMnowLUl" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CquGtAiqQ8R1EbwM" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ed2GwZe_nG89FG0O" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rqMu76OOdeVsjT7O" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Trx82xryfz2kfrkP" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9joqsYeYoGKgmAbM" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Zuwx62UBDdT9C2bx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QEjShXwFfjyFrMut" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Cuc7xltFcBJtCqKw" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lEcr_KzHaWnRkGe0" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p_87del66mHBMR6f" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bcZt48YVpxQl5-kb" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V03WwL7iVWqT1gf0" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V-cX2tiqaVGWUTf8" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rQ5C8OngPYiSYmbE" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4f_Xm9WDA9NL27Sc" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3aNAVMKbu25zzzf2" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cFQnA1rrEqyowAlb" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OqmTACjzzppMS1zT" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/evxcfDll1EGyzKmR" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OrstRMOp56vNw1yO" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/02JU-HoH3CBfYlFT" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T_mS-sI11b1KRrPK" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wxKq7uvKL2Al7Bcj" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kinwO3cP5zkMQirO" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8lr9AzDYMj7K7TWg" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SmjWLTjIvvt2HfIE" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/raoqKldXC5xeIMiV" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/umuSlhkvL0T2PSVe" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dMZIAbQFyywGtjJ3" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SXa04mQbjgP13BqU" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0l64LNaUxoVz75Xn" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6MPZbEFb0_cDA8ew" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Wy-2Dth94W-k59Rd" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lgwJf6oN_7ZV-H36" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YR7z65xGNJi2I1op" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QhFy01Jt_f1Ou6_q" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A7YDV1lbLRE1Wnfw" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uxNKJnN8eaEazEsT" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/So202Vkj_eZZMspo" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dcjYfmQwyjSuR8H1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BqEzBI0B92MkSqbA" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MkIVuUQx8lOo8-lq" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KPvkK4DM587zgfFN" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jve9jr8STyjIxeEl" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/64lAa-Nde4nUI_at" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TVAUeaZZigaokBJY" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Wh9PxSiXnEpy-jHc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9-tk6ZF3QmHscc_6" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LfSLv991YNZJ298c" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9yHXM5KLkWHG7aRN" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Z87hJ2GI3ZMhRaC-" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EUmxYpFfCnSfzahX" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aft2jDdI84Sd81yR" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fRB6OpQCFihC6fyc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/whJEuE2HgzO-_vYx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hL79idonVwExu3RV" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Xbss1AGBKcTiNisq" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TBZuGREwlfhYseAb" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lDwh2bo5uCFMGdqP" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nBdF0P36t87zjd8h" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WX0m5QNmpXr5yW-t" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2pFuZVq6530sIJeZ" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/InG7o4cduuqQ-5NK" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/84AM1lGKIEBjuEGF" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PQEwblJ4qxKFMarQ" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Uyr7E6xFRSD6SZ1r" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YuDX7lxVRZciKHRG" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pJdzxYN2NxxMKYpb" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2q2xEUc3hqtq9d22" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QxOIdmNKiekT-u27" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iNVO_n2m7FZdje_O" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/trB5vZXRzy1xZqZ5" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I4wX6QLFUnnwFlPf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I71YfxTws94wmrf7" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Eyt-nGp_GakzOxOh" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QrZ2ZBXKbfWPLW9L" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-YiYJEHan8Vz73vb" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/u3H1-lMUd1kms6Z5" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GfCRkEuLdp5LG5hm" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k026k1C24q40sijQ" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EsMn7o-Ju6K-tkUZ" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eFd6dwEO6WJKClZm" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T_SDGrDxocNHhOJr" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MnAQy8vJMYEF8stQ" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GDtB30-NTSwQtVzt" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PhKMesZDBverFJhl" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ii8_99eQ1KZ1KvTb" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZtgrnrGZWFpJj0sP" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/P-oPiDc4IDB4mu68" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6UHIR0SzoByYw_BU" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2Gl-HKtqtKw4DQi3" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jJ15AHEwNk2J06EE" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0LMFc1kI2ypmCTJu" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nqZWN-6d2j__Bdpj" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9e1dchnSjsIkL-Lp" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uFbqfr8NPAi9Yodz" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0jUyHzdvMe-kt1dr" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jkyfwdjk2B1nwNtJ" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3EWvhpIMq6OIgwnN" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4ElnZiN_u6AyUsRo" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3uX__kHLXp50AT2V" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wApo0nc1OD7-jxqB" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7omfRjDnZsxIM6uy" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/i2BZzi-5i7L5sKR-" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NLvmegzeMcgdpX_O" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d5T87tmNAv6Lt1XO" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9swjVtZM_qrzPZ6d" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/a2kZWvu-jjI7mbf9" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v4ZoWZNJ5ov0gG74" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TQt_N8cHhzNTupvJ" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Xdq1l6oIDzUg3rwx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yl70ekbk4GW30S6k" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EkR_eLzhG9ZpBInz" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aa4hSkWo7w-fG990" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/efWcKM8PcDJY5cwa" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f2cIScXXSJA_gk8C" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EiXEBtylq_g8nNDO" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Gs-viTolUjekUXlm" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jDDlvvPnaQxd3vaH" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lpJzfQmGbfMazShc" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/x2Wg6j-fEujKIvpq" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wc01hFZLzBd-numz" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2-GSvLKBxjpIdbgN" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U5q2TbDSa6fn5cvH" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SLmdkQl8KVD3nLsD" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FkbCCODEkiiFx5Dj" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/F6ec0hL072qFYsAx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7A9n_yLJ4Q-iX3kE" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6KlVJLTpTWisW7je" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8F3LZg2UvWhGL3DK" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bzv1cFLstwoVRLsU" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zvTRPfV3rb2xFOG3" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C1qEXWRy7EX0wVxX" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/R2VBujG5ZVgBIDdz" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/B7TCpHKJHJpX3sZJ" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pD6X2dcohb-q2dQO" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V1a5qlpvpmcczHZf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1-DYjWpgC1scsGSo" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CfuzI8Lz2YIYOBlV" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WC1llOqiwBypv6VF" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zzjTWlrJKc0uUx9o" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ObzTwds2kWG4faqH" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qoRxVx0Cglwx016P" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lcejqHlWbbDEKT2e" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EWMIObK3cce6ewET" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pCgw14bn8B1-GXgx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dn7vN4YABNNhWfB2" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/do4Q6CEY9zJ44Qcd" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Stqw6CywnJVwrQ_i" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7dnMCXyo4UkGlWMl" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wVYNGsf7QfJbG06r" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fUIwNhzk0jFmiKO_" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_Ve5YEZtGyEBiEtG" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bPIQhn2Eu1X1tEjS" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kwqUUmP96pa3jyD2" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ajwaAM5F0feUYLql" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pOK3eRJiq9TEd0c_" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/labnPq9Rr7Xuclxa" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4VYOMu8R-ArYJvQZ" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/g0p-DaUGh5L3ibUh" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/drmGuPtRFVfRYYM2" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yeUzuxmsySoikrKp" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Eg9gcsU2Q8gMQtmV" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FxN-F7GXx6hczwRf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7Er1yYaZWFP56S_D" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/syN521Oinf8c1wXH" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fpzZHuveDiC-aDU8" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IGy1KGJr3HLAldQQ" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DbltaCJZHer4Irc-" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f063QNzN9YKJIjIb" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MXaPFi7MSU1vOUTd" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/alJLD2zXbiIfkZ1C" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o0VTuZ3NddAk3VmT" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6qRCOpkBe4T-gacB" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XzBhfkFTb5UjZbD7" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VPycAdwLgowKFTQC" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/djEtToJ-HEacj4cj" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_DtzbIOklHuHfte-" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DLQBmtd8hudtWC3Z" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p05nyj2snQmY3RLA" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T01uyrE4n4PnkoAj" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/28FXL7CJNYIFoNUK" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LrsnIFp7F0HGAGo3" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eg0ZOzEZ3LLBlorK" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oOmwcqyPvUcTopgt" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lqxhqebYpS3Opg5k" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UBSFYqWwy3STB5we" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k1bkcz46RoIQFe-U" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G1ts5cnyCEH878MX" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LI6Sczn8W8AXc9sS" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_QE9_97x2EAjt9-T" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eIDukL0QmL6uzbN3" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6jrVLnBcROlANxxp" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yF0jXosqmiGhm48H" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RY0UO2DKG0_9WD-S" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hxYbFM-KdmfEkHTX" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ox_DV39U6Y_wJrmK" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UYja5hs4vOlkZ-jm" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MDhsbm46L0F3QJEG" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2EYkALujj1Fr-BJr" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_uh6sqaLbEukzu9E" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DbjyPy9mbQ8qKcmO" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LpeZkUQzdJ5tib89" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9EuTGqc7Q5spVGNy" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/a77ncy8tHEY6UuD_" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/E0XbRvDCGFJW6Xrj" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ndvzr2iBUtYnProv" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_285MlItmHtp0Ioj" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8FqOYPSRUl-aizmS" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sBX3M-m-Ufm0oAt1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VKMyQQq1kEXB5_Ed" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/McUgDXJZ6zmltkMc" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7ZAyB9TzMjjEyUmW" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2YkKedoi2aDLX6YE" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RcAHFcrajZY9pQAw" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uYMemKVs-OPScEu8" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hhI5MuTzF-wB7H0W" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ok18-QYdnxUqtDn2" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mOzMaHTptZ4vVxLA" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/disY5gjc3uYIIDas" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uf2kh7mKkVa9JUgq" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4m37NKgcn1B4yMM6" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vT_IiJfO9_EnPsK6" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WdChQhLWmqBEOAXj" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GnHRIcYQtnGvEupx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LB8di-HLBvydM10P" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/e0Lv3lMNVyrj1trU" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q27ZQHlMM8Cck-GV" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4uU7l4O8Zq9yHdJ6" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iVZr8ABcvJlHNbcS" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cYLpQsBHTZezVM5R" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cKBfg7fEb8DCJZog" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8qjHf8pWKa5oWj4C" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NHT14m_-M4klVjJP" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CZICsvGGTjGS2TnD" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/r8kQrGyb1n0YEmip" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/O5rz_DN7XaggHz6n" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sCKYANYAUd6rnp8Z" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kXKg1icFIDz0yOXH" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SYjTCcL5MSyJODE5" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DH3UN5OhMx6wDDlw" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ArDED4-C148AuekJ" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eaYTMSdDYNqhnuqf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b1_N29thOTP3Dc7l" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gS8G_ERzYev4OyEo" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MiEfvsM-hMo665Wy" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-uiU-mH7kBCoyNjw" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/abnDL-CsF1NswvTN" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DFTswKwCqBo-bFHr" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cJVhYFFfrFRMwLxK" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eUzLi0ACf_MRac-o" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/O2Pj7hT-lGJH80P_" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CQmkKqhF4CuWgem_" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2WqnvaieuxreR5sc" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Or48Mt13pgkrH2-L" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6oLI1MoQUj4OsJLo" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SjNk6iwiKMrbsZb0" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nWJLtHT51lYNpOAX" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AlV9G2rrplG6L4nB" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_lL8V4-WlYgfV7Io" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/adkoYFY3Fe_MKdKB" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SxV-fO1MeHp--IcO" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GQtrh1xRhj-Oc-pI" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FyAUF5AKVrS8xqBq" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kNxt-Q3-4Ly8ybgL" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MsOh1T-eOzV-_AQg" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qU6g2RMR8NlZ3XU_" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/whCm188LWzwY50qV" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rm2i75_Mk394Ruv8" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p3zQkmOAXFiJz8BP" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/m6TYMcY1XGrE1Y8d" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/a4eKDEdueBr0gyhP" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tFUh2laSBhXKmndy" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PD_jC6n01nPUOgkF" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-_OPNS1OhXEsGVvE" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jbC7u35tuR0ZFCrI" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MTHLROrccm64NMd3" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iTSH9YMXmOgrtxi7" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JM-saiU7h9yCz1xE" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XD2qkljhynxRT3vA" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sGNM1FzNKuHUuhrD" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1XKe4VkrqyiSHizD" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NfqEcjwzXGS8EL_v" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/29GDxPx1X9TffcrT" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QV_vVnhSXzAot84u" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vnZt4MlYISdy3SXs" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NMZLEDLYSZ6riCt-" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Da4tgsCGe39A6-mj" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BKXXx_CpMd4BIj1u" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cH5L1ylmHR1OnpGp" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qw-ss7EiPczOZUPh" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/J1DOWotwau4aakiF" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9Qm4HTex_0ewr4HP" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9BfjcwTBKFiYDEuA" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XZVCS9VfiplQjVE2" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qGvV39LK52x2G9Dq" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RPJJFt6KxlUOKu1i" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/buJB9U7luBX-Q8aN" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bDOvoob9rwrGBPhM" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tr9Ud9FJ5ETrIGuW" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sCFoZXt_qRUkAglZ" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jVUMdCLLDM4qYMS7" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EL8jy6F6dF2exG11" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qpod2ZfIzU5GfB1P" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hwIGweOfx__ZCRrX" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xRX7umqVtrXmAKcr" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fWssN5AFTkX-T6cx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C7UlSMHPuzujfmDx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xWc-hSIu7ee9-ouJ" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PNLVAFUPFCAbvn7R" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JrxPLF-qty5sJ0mP" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Lo40-A6oLvMKRZRv" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-WPhw3cqXGgRFfxt" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/l-1hx5Zi8GT5vlNE" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/atuckwT65RkFbYmq" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BzL7YQL6l6_sTrR5" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GwL0l_n4WKMkQVpg" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xfAg5Jq_0zCwXCRn" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9vmCPQl2E2inQiyn" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ISgIF4LgJq67KTtj" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/697Xpo8DrcUub8PA" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8v3gwxNcJ4gz7KcM" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PcELzbzGCp8r0Nob" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8DE2N4H8p6B3EK1S" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2zZfF5KQgcFYWZfB" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qU3bTV1yG8hIdVZZ" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UVmiiVklhSi0_-oh" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PNA57xewH0xLPDS_" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5AVtCOolOvfrkvSa" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yYiPWny1kX_MmZRu" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iFAsgNjqQXp5ExY6" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MpMMOXoGXlWGMopW" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GUuerzSW_FLrmMKo" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ymrUVzsZmttCBlME" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Gf-zetDUZ1ApR4Wk" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3nG8ynyzIRN-8ZPk" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KqSpjowWl-iyZOyP" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kBvfkroJaKZs9-Al" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AmEmi0uAB78zDQkU" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9PDhfUaFSQwLPDf9" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ICQmVO-oCzsCOP13" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xGN4xShjRs1mGRFo" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Vzy9_n1Xf-dViQVD" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1jIDdI9IAsf5yGqL" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VgSh5VlfVoMmR0jl" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FGp5uSeYHIJ3v1Zi" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8V5qxdY55Pfw5XYq" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lFApGrruuJ0ejAZh" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1l5XUEJGAaVAPlwK" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ogaMf-ZBVOXKfYFT" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vbLN7ldJ6XCxJbcN" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8rIKkgLTrNmqNP50" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kt6jqy0piQI5OzLY" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/De5FYnw9ZfWYTiDP" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hy8H-0op_btKCRIM" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fXdLnPmLnB_5m8e1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WP3jtjKl8w5N2N1M" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pLSrkbJnxTK3MYG2" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yw3w-Hu8Eht8WelJ" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Wyw10rT_XJkgB0Qe" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KloCkSYl36JDlCXM" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kyY5ddm7nxstNJ7k" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YTwGMY0GvNGjfIVn" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LRWdqBZvPKLaeyEO" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vWEnQOM-wAb3mE5o" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6mlN0Qo6gARokHLA" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zCUzd_41F2QYD2Qk" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OfQBSOOzbDlNxbdn" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mnC3xjHBNX75WybT" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AE7mIRPdeRzPUPua" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DR9T7E5DkVDApK4N" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rmkxobMOvPXWLrYj" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pCe0uwiAkwm453gX" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MB6-nxImjqwBynn1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UaEukRgl4TkIMtvA" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QXMQUNIcjnIVwCYd" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jgox3uo-NdcgHFL3" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1WQgcyLQ7fNsci96" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/27d135UZCdCeORXF" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/t5nAx-0MfXMF-_2f" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zoXu7328I8bpHivJ" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ju8TyIQ3jaEyUWY4" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zwS5ph2bPi88PMzT" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OHyiYUPaoZT2A8rL" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oUXNLZsI6aL3b-of" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pHDykyFZiZ7havAR" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/X3s4BcLGG86tETyv" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1OFCzZ4cJ6S9Ps_7" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SK_Lug3V8OeuuDJL" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/B3WtxLsPlJb8EljF" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cHfRcYJfoB9k5MwA" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zkMqDDKGeTMdPNF8" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TTv8Ktms6Idl4ch_" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U1bdnzdU5zUV8K9J" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uKgTa_Q8HqwLxycA" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5RTyAfGUgZyOys4S" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CuAOnJEGHQwT3bwY" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SLrc3qtyBxadyzgJ" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BHF16T6iCETHfsf5" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hq9xw4994kTOMHTb" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NPOUQCvNF4FAeyM3" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NZcbi_GUfwKJjnEV" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yBYLXdmdPyq1VWXB" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pbINjSe9r1Mll4Ea" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QCFIKrX1-VPsYKd9" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tA8i6PY-REg3Kbd1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-9_ybaCLMxVSFg2S" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oDl9pzHzNGvT2_mM" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IXMrLqzDoGZ1gBMX" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nnL3CD3zfKhhXEXu" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Q97AcQfFQoALFQ3P" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OtE3dEh64BXgS9aQ" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LtTu5bQJTXX5lQ6F" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/evYSosRZXbSRXKbW" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jJos0fqXFGGrHiFN" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5OiLxTJf-2Wo8DRB" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OnjzcBEn4MiApkcg" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hncl81iFsHZDB_9e" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vJcjkr04KnYDpS6V" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vjjBR8u3HdwDAXKA" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RTEAoK7vV3t3le8A" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LoZhn4j4QH3CNLN1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Js-NiSKzZE_V69c_" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3tsB1V8B9ypEXtm-" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nlqujRK7NtQUtDsH" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-XLPpyidblOxeSWl" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Of6tDcjQP1NbMi_m" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ea-r4dLgrKwJDC5A" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lw2rlUr9Rc-8U6l1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CBIuTB0VcEmbeINO" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-xJX4Rlrxk24OvEa" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jYmAaHuc98qzDk_a" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OxUEBycJQsVkb5J_" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o43L4uGqwt1O6C79" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JN5bfz-BGtskD25L" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OPGJ57fMStE23Sox" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UrNuaNXwZo17dY_D" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3N9I6Dv0UZ-Q7kau" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zO-aDmjCc5jtNhWe" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2yn4lV2MsR0Imeud" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gLKAaSCJ--7L6FoC" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vlMfMp2PCyjjH-EX" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IHyWYco5-n1GRfyE" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sAIwhIwQfK3lETW3" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Urn6D1nGjfeHtKg8" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0vn_rTei7lhhPX4q" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WcNxsQ18uUePn2eB" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zGAbND-veQkimEej" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xM7ZQ5tkR7jbmOx2" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6TjKYs1yRc_-CMNC" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/trZOCrRXVT3b2mBt" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k60vo5OvqisBOGqc" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VqI9kGda5ERBgnkZ" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3IzmkkTDFQq3PhvN" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aPIr9oRRZyZ09F14" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y7fHxmzhUVkUdzvz" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WVvwfnaj4tPnnLt0" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4pQA_Tnj_scWE27O" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TormaC7kjaZJ7Ao4" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3r3wOpOvoRHJMCQU" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jhpw0mMDeJLc2j5j" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gQwkK5ucxEsUEfVz" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IG-0SjAoAuTadWIA" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hPvPk5OOXmuWthSr" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kFoBneYpidus0aSW" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/l1-ZR5qx2vW-E9Th" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IRhAFiXIpEBqYTQb" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DBOSW1B6xSW68CUt" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/736ZjDaC5oVoSW71" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tzpRsplAQjwU2Uge" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OL76_zUYO2U2R0Wl" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/veNI_sP0_cPorpRH" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uoASlPsEZJ3bo2O6" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KCHtLvL_fY-lYogQ" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/99srOdKNTIM23mno" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WjZKRCLDgVNd3bOG" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oIIKB7u0yLEEUL_H" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pEf7grLDZqfbq4aa" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s1ODIjrC4wGMvsJM" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v88-1qjV0HT5AQcH" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/64VVswQ3gOk1-xN6" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/i6jgAbiXVAD_ZPcx" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GHiUZkt3G2C3CWf2" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-u-mJ7V-Sg0154UD" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yw61_pyJLRt0tvUV" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RZHc3nGlmh-HM8zG" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1dgsgJ5MwP3nIikH" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6V3aKH-XsKOZyt8o" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LiNi5KvV_n9zbDPs" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TQ2MpWkRPrvFVhYm" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lRtz1jAwF5ak7RZv" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iTY3LX7iJLMZwd_6" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-bbAIAqO9F_f-ViR" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4W24rxIvndZgFhJl" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FOY6End51mYNey_X" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U8jWvgA-X2HR2DXb" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iwmsO1qYxxIpaHE1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SlMOMUogIWPoCQ_o" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7ScAnEHVWm5oTa4Z" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fFVZgO2jei8aYPiR" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fpxaXgyaoGKvtHdS" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f5XouWgHglNMtTPa" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xBmo5BF8PLArt4wx" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jcFQR0DNhvXSFXxV" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N7-z5zg0LFT9BIfZ" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N6YLwqFjlS3SVAOc" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/543nUWKmKS_qdSHi" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qtyBV6no94BKRjk0" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Brr_VvKUASIeOMVn" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DM9by1GwHWItDUjH" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xeUayyZyCNbKpfkB" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ilOvZxN3K1Ismg-m" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PyDuqWaGLiK8Uyf4" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/efMmGggQOeqN6SUP" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TYMEmVbNs96zgzAG" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NdiHc0ZYa7SvB2N6" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YC1cO-3JZPsCTpas" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7oQY_Nhv6_zuWMWW" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KcwYN6uCnvgdzxVF" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p_ZVdDvZzuqu7dbU" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5SPRHurJXiX9Ab2f" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EP7SoROPdSDHrk7X" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U8NBnG7Rhp3-ICn_" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lI09klmIy_Njql4R" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cEZA8dwgnkl5Q2Vy" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JtLX1iAaUfceX8wt" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p41lOzCX_bif2pVD" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cJPppfXg2iCcGl16" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eMJ_CqHtNFy5zrQc" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UCjBWDS28cJxpm-q" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ju2fifsa1lPtV3V2" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zZf9x5omzZTkPIub" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LiRcu33H1eB9JrOJ" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VmnFJu-xsiFOUz3w" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pHX_ggHfWMfkBCEA" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/se87vX2NntN8J6D8" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oFSOjZdbQ_OrcC_I" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Wwe4U1Np27H3ZsuG" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S7vJO-RGjAFjksQY" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eltLRRbXfSwUTleK" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wyLXO2AXMYccSvLC" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ESLSBENVlnGQpRbh" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6QwM8W9uF2dboj17" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4CsBZv6FpgZ0jmin" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fk7Pt818bRrR89vp" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/e_oVbaqsaubg7P-a" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ePCymUjyrCO-fYiD" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aMHkgM7H0JZQuQKi" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YU42ac7bFjkpS5U7" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JsDpD7ME8ROPS9Hk" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LVBgelpRg5a9mzqn" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Z18_gk4WWkVkwTAg" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xj1RnOuJ4CJ3Ves3" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RqcTSBLsYgdzogiD" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/plElL4wTol4EVn42" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UZFRSPN027gAAWhl" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zRxngc9EUf4p3eUP" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lkyBAunlxG_nAM_e" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pmUdVYtt_YaLDdN-" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qWLXcYdjv65Iq7uT" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d3e_6yAMiUtVopuS" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0iHHXMMOPFiNbFOE" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ul-0EsjGFtjRnPk3" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iBTz3FKDDjxV1yoN" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/khdfNQLHiOkzrgDH" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/W5-jPy8yCrWVeZfW" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YPysBjc-e0WV90fe" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jtXoUc_6NIKgZ7yA" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/989DLaWXrcOhbZ68" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b2UNevTZgqJBjZDs" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dz4-lRWmGrwhEohw" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Nn-95FUtvs1U5wfr" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/onURBUUIAX-AlOc8" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oM4yFaiYc_8Q8xfE" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rubWAPnQz_SwY9qy" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XHQPEHk7aZhaCENx" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WJP9ModsLpA0lz3j" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ImyC0nN57V_0nTqB" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uflRRXiOf8QjqOSo" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6ak81DrPd7SJQgl1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SDDLMbKxVpEG8wVE" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2_lF0cLIfj45TTFM" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6Sn2DB4oHNZiROOi" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/m0izbItQalhChAKO" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p2lOTC0L0-7ngCJo" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_4WeJM-uc15_LEO9" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b14hvek7BN48U3ff" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iVASHKjfANJQ7gPi" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0krzFkpV4AFKZc6U" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hvueWMZS1VAjKNLe" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V4Y9fVlT1xr0mgDm" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_stKxVYhxrOgEwSU" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/efLe4MsQBaNwGO3G" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AQwvjkZr0VuTdEky" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XOLesy0BVH8M8AA0" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Pil6ZBC3Y6sN1Md0" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PRCW6iPOH8swJZQ6" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/566XoukB4kI1H4Yy" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bKUO3hhnoc7qYpDV" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gtEMvAOR8SMe4jMz" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QYLwvrjnCsbkcs7L" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EL8SDktztfh9n_lD" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mbxt3lAY2edbVfHe" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d2BJQajhLuyiJ3D9" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sjjFTRZ0IUa3Rsow" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZhGMGd7p8jYUXIxr" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pRiybaLWwTyv1loX" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/g03IZfik96F31Z5o" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2F4BILsLER41cM6e" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8ydMfaH76GvCESpy" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DQjZI3I27O0oXLqa" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_tHc8tFliv0AY3lg" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/c4hqVmOddUZAE733" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Fp6Ys2-scaGjTWCU" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b2BC01UBpe9EAg-0" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0FMM257qJdnK2fAk" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EUjlYUntTcMf598d" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Cerj74V2PAsCfvYv" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yVs0Pzeg8oMJoOub" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qzONW8pBAgwgU-fv" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qm2xAcKCJLoveCGu" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o9jbW_hQa7V5hJQo" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BZxrcNXJ4d-gNBwB" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S7F9o5xVxrHeZtkn" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FL2wkQySgB_FdfK2" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KDGumjtxyIlnjNlY" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BeE1rborY7xkElty" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3tVfHKKZNCzAMonP" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uV5PvGPKITdDuH8V" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RM7AFgbG_RrBa1Tf" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FDVj98U3lemM1cQD" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vEnF246jT0qfmrct" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zKvEHFT3qG1RP3F3" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GIXbAlKQ2hmY28u0" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GFGhHxtn6Lr9xQMh" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hHIXyt7ZExmhTWGt" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VTgj5Zp97lTUgqHF" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I7TScWvvjg_Tk9Rf" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/45y1B1bgkmic5gj0" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KgpjyKkPFG2AxZvg" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Bsp6kGDI9bxwBB5U" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ugu0-zuDaseLOau9" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IiZDtD1DwkCQBzRm" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9xqJQ7Y2L28w8LSk" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LV2-qNL3rPDhuNeE" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ApW6FuGfq9zxfRH0" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yxeTy-YNA3W9u2ge" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6IUz5bP55UFWacbG" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qDp1PXtvWMLjmH5J" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0nzGXLravFTs8DTG" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Lue1njoVluO4gncx" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WRwvJQ7erQCZcpKI" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/djsFqQTIlQTq1td2" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jyh8w8ONk1GavwrS" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tfOwtxCCHzuwH1et" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jzOdHQ56Eh8dMEZJ" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eTNEXW-nqO_zFchB" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LTEFgA595_T13fbo" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tHPYeJGAHspHeBEA" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5BcwruJNLkkx-1-3" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2u_5zz2bglAw9Em9" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iA2ftEzcaWUYqwdF" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zx0QoBeu2ndap_J9" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MAiThSu52HiBJm0Y" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_fNBdyRWkjj77FhF" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zxOi82XPzSL8kfbO" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C4exuqR-eJNtBaZT" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xsYcfFxssi6dDmg1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mz1tcphMJjYgV92N" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TP7yK-_99pd9gNX7" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1_l-LJqh0YnVotcT" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/r-U4Axum84MxBrfJ" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A9hA488S8VXDXdup" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/B0pNwJtuULGOr2-z" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Fx4zLRUualEzom8U" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ywPORPpOcHEKOCTK" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6UJ3WlpV4jEzNtop" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/e1B8T9sh91RFwobN" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A5z8hy5vTaz47LRC" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bzb5kPKyue-LSuCP" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4IHRI__8KS6tqMC4" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RGADnTbMFwOAedj2" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2Q7mUxcvuZEnXmkI" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A426F739v0EHXNcm" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5xTDwnNwNjA064uO" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SvQzyT7svqaZt3uJ" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0JdK9AyUDpnWkMaH" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OVRlVJxVEU4fuYoA" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uYY9jNTKUfTNQZnS" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qyqokPa9jDESXSKs" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mT_i9kiSUUkBLIJr" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lbE54zciITHUw2JD" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y7jm2pXIS-Wx5k7t" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lmIwAz702CH7WIzJ" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/knJDYeSlVYYFr9KX" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ECvPaaWDK6Iq6MAl" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s2qrLgfh8s7rbSbK" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uVAA5u1IS16_Rv62" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/X8h-8O1GSOpqZNa-" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KLEDdXZxjpfKtS4l" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5VYO2ZoCL88nujh-" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NaLMP9LuyYuxxNjr" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PL3IqamTXSALfqJY" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QM2aPSyhwGvQAi3o" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AGLv8fBsQ-f4r9Bg" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DSlWMuuasp8klZ_s" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/--CXwMFnKvxPDl7V" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VjWJwRsGedQi1Sjn" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HPmiD8_-dI2Y64b7" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yKLJciY1UQppDhli" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6rkIacwS_xzmmN4N" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U2Utrtk0yym5sCdY" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2_qunuN1XHfN0uJz" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jo-qMum0eFXOf7uG" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z3wEPWqIP_8qtvbi" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5sOtJk7AN7veldf3" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vQvedRDkeaduspAX" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fy06mH3ZcCCsRfnM" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kLwV_i4FluTEwJly" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-eOasIo0lEqlv8UI" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9ORCpCT1AQDzAzLh" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bwxl5dprNP81m1u4" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DmXd0R2yJX34ZB3y" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wNGgpM2YnMPWwqqR" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HyomQgR044r2IKsc" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Lx8zCe2H9Q6k6wv9" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vIcDZZ060w_9sGzE" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iTmBXyJ6dCnKto9b" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7F04rIG680kkvzD6" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IkEDZ5AOxm_Y89k0" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Vnbe3Cw4TbHL-h7n" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5VCLjJ1P8gEa7cma" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NsknVpFOEa2zNSPg" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/L2owfwM9kV3MvU6U" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IdirroOZjlVuXlSV" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Sm5ro3Lt74msuuas" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9AEpu6ILZwGiKv0W" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/K6uyQXXPRsto1WAX" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-ljO2eQbmF5C-A2A" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nFem2l_Nnu7l5feS" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PZQsFDPWGjAq1lvq" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aBouIdStSS30LkaU" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eHm_DeSSlz9sM6Jg" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8bjpx19ykjq2OcHe" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/r133_Y6t5LhpFmHs" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DiuSZuTX1Rrty04i" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZpUzAMd6isAs1Beo" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DzljtMvzho7Ra-rx" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wYoMP_W_bDkH4u13" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9jsJw3lLO4spHq7b" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/g3CevfAMXnNxEgRf" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pAEbdqC9JyePSVtt" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7wUMp_cu6qJCPMPy" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qPflfq0utAZwZDK2" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CW1EQTpbVP853i97" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2o13b7hBHH5IPDns" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iHE7ze4X5AVbvyX_" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jjNkuu4FP4-g0M50" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PdJ4uDkfY8ecFEXd" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Diad6J9P6QYJzj9h" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Eto74zCp1XYPtPIg" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zpK1KOsIyHNzFyN3" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KBiX9XFhqGLeT3hi" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dy5eQw7RHv0nJvJP" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z8q5JxTz12P8QpoV" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pSNiwPq30IJmxuYa" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wjeWr2_o8MFfvsgQ" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cXJ_0teKCoaNMjeb" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I2Hpef-vHil04gf0" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Zjx001QOXgQkP8cZ" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SwMkq9YjfT170LaJ" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q4VDo3ue8VHcRet6" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WnxMd5AMrdUNqgzL" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3ljDH-zXGre0Bhbx" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/P7hAJ01XQAml-FKr" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kGX9xz1pV4dQHJDv" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vwrkJjEEmc5QiQ5H" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9tFz-IGuOCovJsIE" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ToXyebTA8mLLvvgv" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MF1GRsktiKr0CasL" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jGZpS5l-w4XMGNEK" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DIMXqzY-I29iQNXZ" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JxjgSP4Tsjh8R50f" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p3Wcy4KPBrAkfpHT" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Unwonda8rYYLoD0V" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IXkoxXuJZrne5djT" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RIgOzXoDnjU_xUVd" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3AZ6Ork6of7PCcbM" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZR5EWBpr1GjPTe6j" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MtHfbWwbkgQLzDZQ" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kR_2dGuPSn0sEE0L" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/maOR3GuMcQtHhpio" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PBPLWlaH9x8j49Pa" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N9LWrzt0SWS4cc6d" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cWYqVnIL8xP2qM8o" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Azp9JR4IAP63RpSD" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/B72I0gaJUM_93xTK" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5uGBGMGEe3Q47URs" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Bg2rAXeJcsISD_lr" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IFT3arL3OFVZKEiQ" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hlRTRkkGV8EpYbdO" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2NxzTpyZh5btIpGJ" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DwcAdZwuJJc_VWsG" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z1XcSOv9awwL02no" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AVhPSRg8fUhPSou4" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/80VtTWHnO_hYdnNp" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/THDPbEIzeyx-xmb8" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_xeZvijFEwz8Uk3V" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KkDVKSpm_2vqmPDL" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7FRgb_TFjNrR9jP0" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-UvGReDZKlzsKVB7" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dgqFDnVHdPLGy4ZS" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/broz0gcMtGQswSTs" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RpRvGYzkWrjAWTLh" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DfuJtOlyuFwham6H" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p_YxY9LFhKG1YNW-" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/u2GD4mD_CNA1MKpF" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Zd2wSHf0wY0HqFlz" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/txQNsEg94ePkpd-Q" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JC94ky_TRDcytqFR" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FPKNNgF47uZHSrxE" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KaZg8xDi_j3MdJiD" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JQEbU-Igv_6z-r4X" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y4AV8ebsnk_lV_3m" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MojCGE1QzmwJEt_Q" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oeR4LRsaEHs0ftyI" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VI0aG_Coot4PPYg4" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PjWc213hETslqjly" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dsyKQQ5FYeiVGUT3" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rzGofoHQKbBPjtk2" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/l0u8sjQE3ckPg0z4" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v3iLbKLgq3hg2v_B" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/35oDBoi6ODO_7aSS" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PyI068pvChdDG8qe" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NlCvMaRbh-ZNmw2j" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/67kgcf-SUiLCM6m6" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T2ypoI1N_Ax7o4GP" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nxDSoPqeKdTmTwxI" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CgyJDaJpI1uf5HaO" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6gWPyQOnDJMjT8u0" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ucE_bdaYFmbHaAgS" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mDfwh-Wj9eQdeo2o" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RbKEOEd2YbFNIu7N" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6bwsOLRwehaC9LTx" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CbfQCXm89zn3g0Y-" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2caHrA2VEiyba6aE" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LBmaS9PgFG9aIjdy" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_S9tZSffDcPIZkc4" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/feyaOQmY1sel4ZH2" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7S7P9npsXr3OR4en" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NIvsq8XyNI5SUrUF" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qEbw4umM17V9LMnP" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/j89wKwHipFWrqluP" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d5ufoQNmGGTfA-Rq" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rfy9duRuVyIPzPn0" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A93hvHni12o8jgP2" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BViIse4LYDMvVlUf" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/afrH4qYJeXhMJRMr" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b0Q5he5rGQcgbLzP" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zD5BfZdGDvMp-vBI" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N7LHvSqPAUjp7JMh" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qy3tnv_CsjQLgj7R" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/y-gmO7aT1VqAOoFG" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0IIhRkfJRWcpk1Of" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wwceZvkrYZoYU5-I" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sPAv1XjtdFXsU2lu" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Cm2mHPNnvzjyrV7H" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/thkkOkqHvY5EixTR" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TvUmRB7VPFRaeJRr" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q5fRpD29EWDuF5d4" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G6eyZz_SufixY8Ep" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AfsD1YHNNllhq67t" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9UT3Z4Etkm_STPYn" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6h5EltgYP3ADPT87" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/O8ZgwvtKsII20nYE" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8bUBvMUOmWg_hA5J" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MPJX1gFepSRlimrG" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s7ehzmv_GSvShARX" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z6KtAdYeZVNr4E0t" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XsswYGPx2060QmtF" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PnTPvijb1sDFvAQj" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RLg5OkBpd-Dmvf5q" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KTpKha5ZJLCikHDh" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ji7eBJZ48IN4BGIi" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QJTPlTc08lX-ZFDS" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jE2Aq3LajtR2fSn-" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AUL2NIc23EEFptsR" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dnCSeRdnWazv6fIg" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QAwzPAyzrJUUz1GJ" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pYfevtePahbSu41h" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2vQHCHTegRcyDAP-" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_rDU-Gake9WJOFIA" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EUKYehM3PH2BMvXx" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DWDRU5hRZs1m8vhF" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MViPkqlk2yMfJaF4" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Y1sdWolHdrdawAos" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IyoDpJAnEsxHfvs_" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1rg_mkSXFN1XLcs7" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CVlIWbXqxOUHhXCT" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GXyeTCRfz3A0NOph" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I8UDu7Z_9H5S01gW" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iBY3Ifktsa7V0BxA" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rFIm924fbS1SBjIy" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/scloPtLLqxbqHNVl" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IJC_1Wbn5cgwHxGE" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gpwO7uxTxFnPQKC3" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lrp3f8KXn7QoRvl-" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8dYQE2qbZuzJBui1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BnEMrE3dblLCmjWJ" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MtBe-GN3Hnv85O5f" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f8c1gv6uwB3_rUnU" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FvS57Pq4PM0CcxpV" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZQHIGN6V1QqG6FxO" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CaOnhBGmrOS6OOIQ" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OJNKcRLaNL9UCke8" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3JTJQOpgQsBwr4ml" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AJHHSmIJXxz7F54G" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5XJ47EgpfB0KG9LY" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3iYGaWKvEDtTaWMF" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MzdEjmnCEdBVH61Y" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-RvSfHIBmkidC0rm" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PhX_Fx-UT49SohYB" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rj44z-MHwzWYO-CQ" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/daQmzJkUeE-rYv5r" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TfppleDbFvH3mToD" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tk4sIV9hHLA8uyM6" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aZkc29oFGlTFXy3R" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/J9LoJCmlTTATiJP1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1JV-yZza9zc5lY_g" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IyWcKdNF7soEQ-iG" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UY5hdciOwBPxJCzx" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/t1JuuEP2mlqlZfmL" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xM24B2mSO8FwwgCG" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/--GEOHXjRQJKHSPj" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0YrmCtw3RnfZtRWy" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5EkFNMn7jxb8shsu" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lrDalNhUO7AkxAvS" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JWZvcNGvwLmHjFC1" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2NPf2aE5KjeKcRHe" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CG6NP_FefBemIA1S" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SjlD8eZLnG9Ov2s-" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xCBaUItkGbYyIAz6" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mBEjR20VYq13VMUW" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/27yObi0Wo6h0vOEt" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DNBOUVZhd2BSZVm6" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5MM5fHIhwVbfqHMU" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Sm-O-upEdYNdfIAS" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/851HijKmJLu8HZlq" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ypfb9fLgyAHDpOW2" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Mk9Hh_U8dxwrBRLp" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qaLonnx5dEozsi3G" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LsV8rIPIkjoN27B3" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/REgTKq6BH1wkQ-AE" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/R498WTmBpcnDka1v" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gqKtLPgSN-tnejpu" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/BtWen-bpX4NEX9nO" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V7fJ120Qk2CxlG7P" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bOKpPieUADx6068C" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/btX1SoljMEFY5sex" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nxc6nAVMX3tBIijq" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5pP_-2EdC_5jSGs5" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9Kw1oXImZym6Vy5b" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/v758YpvfkNOx3oi5" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VRDDyF9t8ZwRicRX" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HGFiBmKVCOQg-zpQ" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DX30pOpcK_I3sIMZ" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UUg0I-6CKPMwmFhq" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_relFNqgPbD7AeNk" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7Q9m-SQR_-3fdStQ" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C-uONdQn8yrCbF2F" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_7xpjpsDunQLVKFG" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ol5dOtT6mUo8L8jE" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_Cr4s0XavR0_lW71" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z9mBpa6pzIW0znlY" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LSb4jws7JHllx382" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ybxvMZwkYZFP9BLm" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s--Xb96yk6FNSqY2" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kP4UqmK-9OcYNKRk" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AjI4hBJ2H2ys2end" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Dh-bt4P8eHBjtwKf" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PQABPwxehRkV7W6s" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZPvQWUK5hBYjSMmZ" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5fxoXzCrjA3D0nwc" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f5Ih0-Y05w4z62R-" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/t79Oa637yUqp1r6h" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iHouH9E2V_z5W6oP" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Do39J0u1_GNYFgvd" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/n9jRFo1p-HZcVYpt" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qBdDHOkJ7Ir3JwQA" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gvXDU2sgQWu210wo" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o5b8SA4fOVB0k8t4" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kh3jGurCm6E8-rB1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dxCBzFd-LWbniug2" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WHX-S-p_Wfgu4Bvm" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tjF2pjbbTcgwNoIk" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kULMzrM7OgvsDWq8" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Rnj1954BSlPw2oGy" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Dw7YHZAAhFs6pAqd" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rakCi6TOMZDadWKG" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jxepvtDTvIHaQKuA" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_wKwv46GDPY6NZO-" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qjr--KjP3l8r7Jmn" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/e7QRnAH5QPTfWAVm" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XBchVVuBjGTpEsWk" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zieimieMpeCxL17d" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s52WVRD6BeTJpGs-" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/z-2bE59j8AJJWVv-" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5gxi_UX0Gb9dzY8-" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s-5eyQmOq4zVb2sP" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Sosr47jplLFb9IKu" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2GUHf7k9Js7fav6V" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4KAHyttpP1ZPNbPm" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/f2DrxGKKew5jNV-O" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sTPJM5iVnTWp_rJ5" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4U7_MWLH2Fj4YkwH" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G3hNVy2tFqx-6fLi" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PuMaSLmgyyC3xZdn" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mllKLaeTqVSQT0c1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-dA92Zj_T0GKi5Wj" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ime2X8xBDCQM1C4M" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Gib9u6vHOl--7hWr" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QYIpp8DrnKs2zI3Z" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Kp09qJK5iqAs67qi" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-8Ng0JNBgpSYKbQR" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5LhPAVBDDAxczdp2" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0qq0Hr8IZe682O8d" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2kjHYqP5nx62eMXR" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nILYDk3hjJ3GmGhB" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NbCJJEb_-RPP7pBW" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d9M3e_fOILftGQFz" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dYvIPuzERRUOJwGj" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JN0NaIFJr5cJ62Jh" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_wGtlwblKfT3RLSb" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/A_VOlOwiyPHDUvkI" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/psoUi1YxoLlVIuhY" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7wDCZskh_Qh3hFUg" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Oc79tb8AjqUEkFMG" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/et5lIPDCF95SYI2z" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/j0Q8sSnhOAezhpb9" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G7zrB_qdVlPvNw9i" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kMJdhy-TbUhbCJYa" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CN00l4SGQpT9mwPr" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6PIpB3cEG6pEs3p1" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UOXLA0F37bvgPxrp" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FbPopfTwYyOlh28C" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/os9q8vy_78QQMCxi" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cSadZVxxMi1D9txE" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M05u5_Gq_xKm4EDC" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LmDBH78rlt_vrLrk" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0MgMaTCqhGr37ZGj" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pDwo00MwP8bqWtwf" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T8K-94v47_9b-YVa" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/D0ZWmvp_sF8QtPG-" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KLVKjPTD4CxHknTc" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7DnDLDWWUINRVO6f" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Zx6hJMq1dTQDY3N_" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YWPQZGfux5JpU5gr" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZHrwrnJOSNNTHUIt" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/XbRivPToNcYgvqn9" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_Um51nbT_36zsOGo" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VcyE49oBlrzIvr7T" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1do7QtKMbEzMm0LV" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eSIkBhpJrmJEHIpk" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ex8iqqnpIGI4Xz_8" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CVOyklt1qSq8Icwq" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k_s9Rfu3E68brZMI" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S734x3CiDyri4os9" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QAAtdhZFflITcBdZ" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/G8NlvOpT1H7fQF6P" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Wfk3UthnP7pUbVBm" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uwiEBHznw571B1U3" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M27gWrVNmxwaCKkj" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7gu7Lm6xaFUkLBRE" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Dgrtdb0wX1iXqPX_" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Qd__S4n96fhrdmPF" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jWXQPwSYvKQURWwJ" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hf5DTrj2kN8M5hzn" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jcQQ_uri5LjdqbfY" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vcspmLUzQ6npZwGO" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/g_c7zvNLhw02fONk" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jt2Df6d9tfx9Ao-6" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/h-vpkSJGPSKIPhB9" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QvztV7rII_G0uPi9" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3hujyDaoLEaxYI3s" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xuYtJVaOHn3n37Fu" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8Jrw2URTsirnt-_r" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ps0OuAUTehkFCTBm" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FjoekNvyd_9goILm" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SJY5eWhIDQtwSKKX" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xXyJVbHzmWsYYa7c" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oE7RwaeZ1xRHvJyI" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2qkR3iNHASGzq38P" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jYNO5fQpr1l8FUEw" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sChX6aJeGOlyv_8N" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YaQtzJgwhPIAF1Wv" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4Mg5XJDpjbbR0dSy" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6oqg8SfblWR5UxCN" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bDRSrj__cjnGRW63" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_k_xzmzZwQ2XdCFs" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WbCOobJedCX4r2E6" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2YaZZmaNPrLYjP82" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NSaPi3t5ZG90HbtM" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5U7nk9Fg-PDrUDm3" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZFhIpPhPxYwfSa-H" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/q62ltj47CNU2T-gU" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/73iZMIRJeQRX7HYP" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U_QI4TFEr-bV8uiq" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1U-mYnnxGLK3Sb4g" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tRTOPYk3X9ldxd8-" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zGE_xjCu1zMw0Ndc" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0EcfsejFaS43A7JU" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mPSSQVoou36aheOl" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VM3c-jKBRXkcmuRY" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mZGSJlba_COue_9B" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/n5qVHoKWRptv9nFZ" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4Micznt2abx1DB41" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xyVit6QYDLMWeizE" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JkqI0kWQPK1_l5Xr" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vmq27Q15xXoXrSwf" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/E52iAH7b2ug4QNtR" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2kR6ye4KbhCEZbAT" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WGPuSPnFmi4ULsjT" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CS0tuNzYmLKpisMx" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/R6h_B16-4HspvXRV" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5mM3ijP5tYNAJI5j" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/a18ogxs5EsVylj_X" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pRSmjxt1sT8j1BIR" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/R0FiNrz2bQEqV7zT" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EZ1CelPdS7qXPb9v" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ut5SWNhVuONOKu0N" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_-H4J3tec9arBPtP" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ksd7uZW6fg37zsCf" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jvoHpXkUzYXcxjaY" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YXUP56AaoDSDvV07" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fneGgk-1cBzobaKp" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/26p0T3USZ0VKpMuw" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/D-0_tZTeSWImMJ-U" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/t45f7f2D16GrUJXV" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JFmboPS5RW4rorjK" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4HVMuWG8Meg0l1Vb" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UNDZ3tn_2ERkubWX" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/vwI7bnKTfySCdVs1" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0dkpIh9opkKvcVSb" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GSMDK1CRvicJ-Y5E" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/L2jPNcrHWPjb9_cl" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/zktCiydpWlcTgeED" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/21OhQ_zGFqyOSfrQ" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/c2PbvJ8dtbfjzP_7" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iNKhHmvjhwukWt7I" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lJfo0hM2w1NPKQmQ" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ssP0W9IMKDEOK_nE" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C8dQ8rKAp4bECl3V" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5rBvJ_81IAFTd0lq" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6e-J0sVLamWWYFuQ" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IJ3ar2wpaXN_J6ma" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0ir_rT8HwYCJw_vR" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uamJbKjUWAWHZa3D" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TNfylWSjsCW0NZ4n" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/fGmnHYBYxAIqX7-o" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rc7-ztIYwRnFOe-X" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/cP6sF9d60kosRwTJ" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MP-rLFDXzyhtDfdv" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/JJm9IUk-ZaMK8nEL" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/WDBvlUrhmOXvgIEm" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nDHuZonrOeZd5T9K" TargetMode="External"/><Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8_2ZBrepRix-_gS2" TargetMode="External"/><Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gOA3zPHBZofVRccc" TargetMode="External"/><Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mwStRhFpWiSd_Nob" TargetMode="External"/><Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ydol38GXR70Uk7n9" TargetMode="External"/><Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NEF5gX9r-XXPjHAF" TargetMode="External"/><Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tgPsrofvx0u1SzxC" TargetMode="External"/><Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZNv3Z9gc-D_GU2lj" TargetMode="External"/><Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HH6fEh4rERDguYzb" TargetMode="External"/><Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dPoO52FYa-IO2oZy" TargetMode="External"/><Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4XFhy1qIiENkqvTX" TargetMode="External"/><Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bJNdasgvmQVnbMkY" TargetMode="External"/><Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/uayVK6_G_V5RXJWX" TargetMode="External"/><Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eq9eKyy4Erfm__92" TargetMode="External"/><Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jHKJJnjCXzVJ4YB8" TargetMode="External"/><Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xoR9MEkPm2DGyho5" TargetMode="External"/><Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IKzUjiaW2Mxe7ZE1" TargetMode="External"/><Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZNnoXX4D0dXF3SSn" TargetMode="External"/><Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pQZPNMN6FJR72AZA" TargetMode="External"/><Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Rrb7TMLs79lZ15mH" TargetMode="External"/><Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Sk2OquvU2z3kgWro" TargetMode="External"/><Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/l36C5tTUWXJbnPD1" TargetMode="External"/><Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IFicEF8lpvLM57rg" TargetMode="External"/><Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jH_bkkJEUSQzaGeJ" TargetMode="External"/><Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6TWf5PIAWUxVD9oK" TargetMode="External"/><Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/09-UMEsJmvtLg2lu" TargetMode="External"/><Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N9rr_p-gjrOoT72V" TargetMode="External"/><Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6O0ZVwHnSMc3W7bj" TargetMode="External"/><Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nqutXf09YnvX5CUW" TargetMode="External"/><Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1nV44f2RkwpUJh9v" TargetMode="External"/><Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nzUW3zwTLL9y5AUc" TargetMode="External"/><Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RqYUKzZnngnAP6I0" TargetMode="External"/><Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/iEs8Bp2vboQ2eaPH" TargetMode="External"/><Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p3gu6V6xhZ6uO9I7" TargetMode="External"/><Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S-Om_7LYZ5bdI48x" TargetMode="External"/><Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/em_AyZtjI-OcvZNP" TargetMode="External"/><Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3rQ5ITaJ0aQeNWHL" TargetMode="External"/><Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/voctorOarDEC3IF4" TargetMode="External"/><Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N5hsQ046P04-41TA" TargetMode="External"/><Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eGfcLalD4zIvSlIh" TargetMode="External"/><Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/GBpNq78PdTojE7Nf" TargetMode="External"/><Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DoTgYgiCoeQuknC4" TargetMode="External"/><Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UgYR8qoUagMcLq-8" TargetMode="External"/><Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IMId8hiOZ2LJSmZ5" TargetMode="External"/><Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/u6op-8YoltWIIyoy" TargetMode="External"/><Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KtxZoDGrft3Kuq3m" TargetMode="External"/><Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/snvYhlKZ67mQEfbt" TargetMode="External"/><Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kpcrKUszajlpOOH2" TargetMode="External"/><Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DL-rtnwp1EsGEYGq" TargetMode="External"/><Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YaD4B5-FhRRWC_MW" TargetMode="External"/><Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/t5Sn5osoDE4PW-T1" TargetMode="External"/><Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oPoIqbuELpzTVwSu" TargetMode="External"/><Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LkKWPASvM59U3me7" TargetMode="External"/><Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EevA7hY57ybDlSLB" TargetMode="External"/><Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/tpRFjzSf8pF3hZ8P" TargetMode="External"/><Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/keKOnlrBuOjHD8b6" TargetMode="External"/><Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rPCtJExv4xNFN2bv" TargetMode="External"/><Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/sLcGYYu2ftOzY6dq" TargetMode="External"/><Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/M8fbPWHLEUk8MXk3" TargetMode="External"/><Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/e8QhsU2sa-qxyrN0" TargetMode="External"/><Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/N0UysPHUTL64-yYW" TargetMode="External"/><Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kAZF63NK5HKMjraH" TargetMode="External"/><Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aNkQQELDbIbmS9zJ" TargetMode="External"/><Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bsPIN_ar8Ur2AuBK" TargetMode="External"/><Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3xGZAG7immL9tLx2" TargetMode="External"/><Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Iu4pNLJgpRW1YTi6" TargetMode="External"/><Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ML1LUZqC6ni5TilS" TargetMode="External"/><Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0s4jMOGh6ubn9ybv" TargetMode="External"/><Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2FTcAFbdYCeVOxi1" TargetMode="External"/><Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TfPjny0Z_Oe2HJX9" TargetMode="External"/><Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/SwrrCEPvUEDs1iZE" TargetMode="External"/><Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lbSOKue81dyd3QNS" TargetMode="External"/><Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1jIlLVwfN-3Ah1Df" TargetMode="External"/><Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hik-WHcPYBoEdT05" TargetMode="External"/><Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3vyh-fAi_3sZaMj5" TargetMode="External"/><Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qy8dbqjdFf_m4Y8y" TargetMode="External"/><Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8VDStqRtsQifNhgF" TargetMode="External"/><Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AUbJJjvR8n5Ns2fI" TargetMode="External"/><Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/30gr540LgJMhGJy4" TargetMode="External"/><Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RVaxHUZakYz4TPjl" TargetMode="External"/><Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UgCqqLbXcbnxQt9t" TargetMode="External"/><Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C550amf5FH2vh6Vy" TargetMode="External"/><Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7RW1uyur-Wp33ED6" TargetMode="External"/><Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NfBqQOeMmYGlj5vK" TargetMode="External"/><Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Z29xBkhBR_cvixJx" TargetMode="External"/><Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FEsKbGflzCgnyHBp" TargetMode="External"/><Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NivZw-mPc4Kg-VzJ" TargetMode="External"/><Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/YH17ZIjGOltYIBJK" TargetMode="External"/><Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Z6MecFkcICv0z_qg" TargetMode="External"/><Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mgGKRXpBybRKwvdi" TargetMode="External"/><Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Bty0bDoBFOOniRbr" TargetMode="External"/><Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Opo1mBd-5gFBc2M_" TargetMode="External"/><Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/64xRrSYVjMuBECfE" TargetMode="External"/><Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/21AQoGi4LD7EjWdb" TargetMode="External"/><Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I7LBtmcthrlbDMz_" TargetMode="External"/><Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MjXCE7XIV1v-tRzc" TargetMode="External"/><Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hzzQFu0HBTe7dWyM" TargetMode="External"/><Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/IfajCck_N72gCKA_" TargetMode="External"/><Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jwAP2dP-eXPbj7Om" TargetMode="External"/><Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/koBd7zEcgk0lQ6lQ" TargetMode="External"/><Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0r0skORQTxUaORjU" TargetMode="External"/><Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/m0SwQBzSZxKNqAzq" TargetMode="External"/><Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2hG3wMVZbhJ4gwXL" TargetMode="External"/><Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Gsl3PgS7fy75e1KO" TargetMode="External"/><Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/DHs2fEvddrec1uAJ" TargetMode="External"/><Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Fbc3Br8x7qmH1me-" TargetMode="External"/><Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/LAfKeM74-jrp8_2k" TargetMode="External"/><Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/I7VcrubTCwFfPUOV" TargetMode="External"/><Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/k4WFilYfzpkqqMcq" TargetMode="External"/><Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6EcNEh1ztQ0jCtJw" TargetMode="External"/><Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VC6ov-m0QQ0Ywr_5" TargetMode="External"/><Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ANxqeWMUhGj_bJqK" TargetMode="External"/><Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HIfXX3k5Ge_OnKc7" TargetMode="External"/><Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qTqgquSodk_rSIJ7" TargetMode="External"/><Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/53Q96T9HobxX-4TR" TargetMode="External"/><Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wB0r3reW7r0DvmpA" TargetMode="External"/><Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2BbT1xRA6mB8j_xv" TargetMode="External"/><Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yBId22Gn5aDSXDC5" TargetMode="External"/><Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ednjdlI27iKMQGyg" TargetMode="External"/><Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/s7f7Rj-ojbUhKV6W" TargetMode="External"/><Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/etqP-MynNqPttKl8" TargetMode="External"/><Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/b8fMrGqzGej-TRUN" TargetMode="External"/><Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o3gOGoiM95dFD_13" TargetMode="External"/><Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-AkedKDGEC4RLI7m" TargetMode="External"/><Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FMPP0mXCs57lM1Ye" TargetMode="External"/><Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CwUrdGj12-zvpqlk" TargetMode="External"/><Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0LrtLrUL7VRYjZds" TargetMode="External"/><Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/EmftDk8-4biwDecc" TargetMode="External"/><Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/3tICd6ODmwXyWBra" TargetMode="External"/><Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/rkyeI-F7BUHFHp1e" TargetMode="External"/><Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/faz31OqS3s1wb6pX" TargetMode="External"/><Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wH_eoTnEsqi9C0in" TargetMode="External"/><Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ESSzHstdLKgwhsIw" TargetMode="External"/><Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kbyrfN0X92LJ9ol3" TargetMode="External"/><Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-b1YGRreEay-FMKy" TargetMode="External"/><Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9gPzFM-dB6x6X7vS" TargetMode="External"/><Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/yIVt68IYWC5-XEJg" TargetMode="External"/><Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jEKxRotq5VL_ZVg5" TargetMode="External"/><Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/op2QPC31sUyg-cAJ" TargetMode="External"/><Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ez1yoO7JtyolgzFy" TargetMode="External"/><Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/V16Wq4iKVboGT2yU" TargetMode="External"/><Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mYZbhUK07E5dvwby" TargetMode="External"/><Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qghxr_3Wt1utygGL" TargetMode="External"/><Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZPznTa7-GHk4pFSy" TargetMode="External"/><Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pyYYdeoCF_i2_lPG" TargetMode="External"/><Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lwzIy1AtwWr3_ZOV" TargetMode="External"/><Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PIBxCr3o8OMyRIdM" TargetMode="External"/><Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oX-VfWb-k6eU_shk" TargetMode="External"/><Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/y6vUPLmwXtcpiAOd" TargetMode="External"/><Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nOWDYw6NE4TA3jGU" TargetMode="External"/><Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/aa4elwMkTn4Rp74c" TargetMode="External"/><Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ckvawhByxf201_A4" TargetMode="External"/><Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/362R7B_0jhRHyGgO" TargetMode="External"/><Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/dvVUiXtZB70nX9yB" TargetMode="External"/><Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MGiW3VZjWlcjNsmg" TargetMode="External"/><Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/jxcEFun1vxlPBuVN" TargetMode="External"/><Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ivzUwQoMjpC1Zeci" TargetMode="External"/><Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5go8LU6xw3ypW54o" TargetMode="External"/><Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/qk-lz5b-zvXDzQoB" TargetMode="External"/><Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ByLWBxjYgewnt0GO" TargetMode="External"/><Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_8RqKaRXlsviv7Lt" TargetMode="External"/><Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/NfxphhMT8GYMHOlP" TargetMode="External"/><Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kgdKCL_CvJrsO8KJ" TargetMode="External"/><Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/U8IlPQ1lZ6SV0WGf" TargetMode="External"/><Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pItrnOpX78ocNp51" TargetMode="External"/><Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ee8cNyqWb1fJo67G" TargetMode="External"/><Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8b3OFGbRHH1Vdqbf" TargetMode="External"/><Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ioz6t8ysN73T7o9P" TargetMode="External"/><Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/nVYnMemkQ9V0ow_J" TargetMode="External"/><Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TAnjdY6_ih2g1tUj" TargetMode="External"/><Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/F-s4qEWdUuBayjJh" TargetMode="External"/><Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/oH--MgcdAd5d-U6f" TargetMode="External"/><Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d8f_zSkLyKx9Zmzx" TargetMode="External"/><Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Q6Pmv5JCcx4iDLsp" TargetMode="External"/><Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4uN7TXSCMqAFUHsC" TargetMode="External"/><Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/p0QSOZZthRhj8YcA" TargetMode="External"/><Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/llKEcmp9an5rla76" TargetMode="External"/><Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pgf3-paFWGBCElMa" TargetMode="External"/><Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wrUqnKIAr8EJjoqr" TargetMode="External"/><Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bX7ir4et91rYw4ZB" TargetMode="External"/><Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AWsqm4lyKkLMhSdD" TargetMode="External"/><Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/gx4xnH6MFqUBlTOy" TargetMode="External"/><Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/He5TGfl5IC8mf6tG" TargetMode="External"/><Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CSM83yZPNB51U4i2" TargetMode="External"/><Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Ra5WTCjgXSJTxSAx" TargetMode="External"/><Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/RH46kSIgJbcfBUJk" TargetMode="External"/><Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/koLAyaZowq307AzJ" TargetMode="External"/><Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/-vHNcW9Ya7ZNG0Ic" TargetMode="External"/><Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZW1LodiBAy0o7wfv" TargetMode="External"/><Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wt4ODVreGhPa7NtU" TargetMode="External"/><Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/8Kl_TFzLDuBemOFz" TargetMode="External"/><Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KS0XVHVrmya7okPr" TargetMode="External"/><Relationship Id="rId2291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/X7J35PIyH1kxIvQi" TargetMode="External"/><Relationship Id="rId2292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CJfxT7TTLcq61lWt" TargetMode="External"/><Relationship Id="rId2293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HG5Ubu7V6nuKQX9O" TargetMode="External"/><Relationship Id="rId2294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1jm4QIb1qMTYzQhf" TargetMode="External"/><Relationship Id="rId2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/u5JcTzy5tMK-tquw" TargetMode="External"/><Relationship Id="rId2296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QAQSw8Mr-YtyKvVz" TargetMode="External"/><Relationship Id="rId2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/1ZL4vvHiOIXeASe3" TargetMode="External"/><Relationship Id="rId2298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/32cmdlXsmgcG1tVw" TargetMode="External"/><Relationship Id="rId2299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/eNh4KpkpL11PfNAA" TargetMode="External"/><Relationship Id="rId2300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VzDHf6tBEF8ya-hF" TargetMode="External"/><Relationship Id="rId2301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TYOVlClI-ZiNtg97" TargetMode="External"/><Relationship Id="rId2302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/pj2cN791DmNZCSQx" TargetMode="External"/><Relationship Id="rId2303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lW-AGpID_H3LgVlL" TargetMode="External"/><Relationship Id="rId2304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/djyGYX8pDtPynGYk" TargetMode="External"/><Relationship Id="rId2305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/hCMcauyIBEjhaRDW" TargetMode="External"/><Relationship Id="rId2306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UFIH2NUDtHhRDTr2" TargetMode="External"/><Relationship Id="rId2307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mEwn_S0me4sjxPOb" TargetMode="External"/><Relationship Id="rId2308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/90PnuCzsGS-VILLe" TargetMode="External"/><Relationship Id="rId2309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/UGt_5RmDqy90ymxm" TargetMode="External"/><Relationship Id="rId2310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/5ksZC2jrIsE0Vu3j" TargetMode="External"/><Relationship Id="rId2311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/escPBupjEPQlCN_Y" TargetMode="External"/><Relationship Id="rId2312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9-unYEZQ025kH3HT" TargetMode="External"/><Relationship Id="rId2313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/FnE3lSWSR8Os9Uzq" TargetMode="External"/><Relationship Id="rId2314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Jq154yHWqGeU6VLn" TargetMode="External"/><Relationship Id="rId2315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/kMbx1w40nRDZYKi-" TargetMode="External"/><Relationship Id="rId2316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/CVNHF7R_0ro0nGkt" TargetMode="External"/><Relationship Id="rId2317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AtVv6UYUaYFTqRov" TargetMode="External"/><Relationship Id="rId2318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/d61WN52U1BU8TB0o" TargetMode="External"/><Relationship Id="rId2319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/6K8AQOh0NQLhjIj4" TargetMode="External"/><Relationship Id="rId2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/mF5ovgntGOsI7rxp" TargetMode="External"/><Relationship Id="rId2321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/wCGZIy6Tq3uQ3M3Z" TargetMode="External"/><Relationship Id="rId2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0zqKSZP44vaawfda" TargetMode="External"/><Relationship Id="rId2323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Revf-nqAVKbXan8f" TargetMode="External"/><Relationship Id="rId2324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/o_ZO85N6I9oo-ik5" TargetMode="External"/><Relationship Id="rId2325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HBf5qeCJy60aV9h5" TargetMode="External"/><Relationship Id="rId2326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/J9EOuZnhkqWF6vi9" TargetMode="External"/><Relationship Id="rId2327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/x047XgdfZX41eear" TargetMode="External"/><Relationship Id="rId2328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bU57K1nuKd60c9UJ" TargetMode="External"/><Relationship Id="rId2329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/AuydFpexbkTVuYfe" TargetMode="External"/><Relationship Id="rId2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/2UrURdIEOpjQUoBt" TargetMode="External"/><Relationship Id="rId2331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/J_7--N0k2bHAgNKl" TargetMode="External"/><Relationship Id="rId2332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/S0HiwVPKzgINBciu" TargetMode="External"/><Relationship Id="rId2333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_oxRsW8c2zVB2XsN" TargetMode="External"/><Relationship Id="rId2334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/C846qaqsEkZwMbPk" TargetMode="External"/><Relationship Id="rId2335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/bOZQRPI2Xloi13gE" TargetMode="External"/><Relationship Id="rId2336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/4ljEAI1SHxFZzliT" TargetMode="External"/><Relationship Id="rId2337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VY1HnB4nN5X-FsyL" TargetMode="External"/><Relationship Id="rId2338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/TSqETKK0kNv6jBSi" TargetMode="External"/><Relationship Id="rId2339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/Sxr9eBrxqHY8AY1T" TargetMode="External"/><Relationship Id="rId2340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/OVJFgzPIK9NbvBjb" TargetMode="External"/><Relationship Id="rId2341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/KArMrBwmY_0klWkd" TargetMode="External"/><Relationship Id="rId2342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0DIQ9CThdsAzC13y" TargetMode="External"/><Relationship Id="rId2343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/PiwbupAmkJmFgGia" TargetMode="External"/><Relationship Id="rId2344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/VBaFIXjunCJa0yzp" TargetMode="External"/><Relationship Id="rId2345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/159t9I2Tlok2w2wA" TargetMode="External"/><Relationship Id="rId2346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/_Kxhu2NneKSGHQui" TargetMode="External"/><Relationship Id="rId2347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QxkBkOYBNKj8UMAW" TargetMode="External"/><Relationship Id="rId2348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/HfDtXRkAndpMd6Hf" TargetMode="External"/><Relationship Id="rId2349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/xvaGnSMhzoZOxmaz" TargetMode="External"/><Relationship Id="rId2350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/lBTiAevY8y9XQi0Q" TargetMode="External"/><Relationship Id="rId2351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/0_RTgMEFbNFu73UQ" TargetMode="External"/><Relationship Id="rId2352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/l0jVO2tIl4HWB-eM" TargetMode="External"/><Relationship Id="rId2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/T0BmQrmNblTTskkD" TargetMode="External"/><Relationship Id="rId2354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/ZnE4UPbrOqVSejmj" TargetMode="External"/><Relationship Id="rId2355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/QS9PHZbIJi-Cd_rX" TargetMode="External"/><Relationship Id="rId2356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/y4aMLu0VzVik0t8f" TargetMode="External"/><Relationship Id="rId2357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/7GN7XjOL_3HnmZp-" TargetMode="External"/><Relationship Id="rId2358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/9U8HcEHkubm1-dnu" TargetMode="External"/><Relationship Id="rId2359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/echofabrique/MLyo6A_xryIGEFGZ" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E2360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>140</v>
       </c>
       <c r="C2">
         <v>1831</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E2" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>140</v>
       </c>
       <c r="C3">
         <v>1831</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E3" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>140</v>
       </c>
       <c r="C4">
         <v>1831</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E4" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>140</v>
       </c>
       <c r="C5">
         <v>1831</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E5" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>141</v>
       </c>
       <c r="C6">
         <v>1831</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E6" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>141</v>
       </c>
       <c r="C7">
         <v>1831</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E7" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>142</v>
       </c>
       <c r="C8">
         <v>1831</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E8" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>143</v>
       </c>
       <c r="C9">
         <v>1831</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E9" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>143</v>
       </c>
       <c r="C10">
         <v>1831</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>702</v>
       </c>
       <c r="E10" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>5</v>
       </c>
       <c r="B11" t="s">
         <v>143</v>
       </c>
       <c r="C11">
         <v>1831</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E11" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>143</v>
       </c>
       <c r="C12">
         <v>1831</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E12" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>144</v>
       </c>
       <c r="C13">
         <v>1831</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>705</v>
       </c>
       <c r="E13" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>145</v>
       </c>
       <c r="C14">
         <v>1831</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E14" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>146</v>
       </c>
       <c r="C15">
         <v>1831</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E15" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>147</v>
       </c>
       <c r="C16">
         <v>1831</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>708</v>
       </c>
       <c r="E16" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>146</v>
       </c>
       <c r="C17">
         <v>1831</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E17" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" t="s">
         <v>147</v>
       </c>
       <c r="C18">
         <v>1831</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E18" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>5</v>
       </c>
       <c r="B19" t="s">
         <v>148</v>
       </c>
       <c r="C19">
         <v>1831</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E19" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" t="s">
         <v>148</v>
       </c>
       <c r="C20">
         <v>1831</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E20" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>5</v>
       </c>
       <c r="B21" t="s">
         <v>148</v>
       </c>
       <c r="C21">
         <v>1831</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E21" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>148</v>
       </c>
       <c r="C22">
         <v>1831</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>714</v>
       </c>
       <c r="E22" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>149</v>
       </c>
       <c r="C23">
         <v>1831</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E23" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>150</v>
       </c>
       <c r="C24">
         <v>1831</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E24" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>151</v>
       </c>
       <c r="C25">
         <v>1831</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E25" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>151</v>
       </c>
       <c r="C26">
         <v>1831</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E26" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>5</v>
       </c>
       <c r="B27" t="s">
         <v>152</v>
       </c>
       <c r="C27">
         <v>1831</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E27" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>5</v>
       </c>
       <c r="B28" t="s">
         <v>153</v>
       </c>
       <c r="C28">
         <v>1831</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E28" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" t="s">
         <v>154</v>
       </c>
       <c r="C29">
         <v>1831</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E29" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>155</v>
       </c>
       <c r="C30">
         <v>1831</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E30" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>156</v>
       </c>
       <c r="C31">
         <v>1831</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E31" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>156</v>
       </c>
       <c r="C32">
         <v>1831</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E32" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>156</v>
       </c>
       <c r="C33">
         <v>1831</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E33" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>156</v>
       </c>
       <c r="C34">
         <v>1831</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>726</v>
       </c>
       <c r="E34" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>5</v>
       </c>
       <c r="B35" t="s">
         <v>156</v>
       </c>
       <c r="C35">
         <v>1831</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E35" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>156</v>
       </c>
       <c r="C36">
         <v>1831</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E36" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>156</v>
       </c>
       <c r="C37">
         <v>1831</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E37" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>156</v>
       </c>
       <c r="C38">
         <v>1831</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E38" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>156</v>
       </c>
       <c r="C39">
         <v>1831</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E39" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>156</v>
       </c>
       <c r="C40">
         <v>1831</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>732</v>
       </c>
       <c r="E40" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>156</v>
       </c>
       <c r="C41">
         <v>1831</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E41" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>156</v>
       </c>
       <c r="C42">
         <v>1831</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E42" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43">
         <v>1831</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>735</v>
       </c>
       <c r="E43" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>156</v>
       </c>
       <c r="C44">
         <v>1831</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E44" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>156</v>
       </c>
       <c r="C45">
         <v>1831</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E45" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>156</v>
       </c>
       <c r="C46">
         <v>1831</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E46" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>5</v>
       </c>
       <c r="B47" t="s">
         <v>156</v>
       </c>
       <c r="C47">
         <v>1831</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E47" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>5</v>
       </c>
       <c r="B48" t="s">
         <v>156</v>
       </c>
       <c r="C48">
         <v>1831</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E48" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>5</v>
       </c>
       <c r="B49" t="s">
         <v>156</v>
       </c>
       <c r="C49">
         <v>1831</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>741</v>
       </c>
       <c r="E49" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>156</v>
       </c>
       <c r="C50">
         <v>1831</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E50" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>156</v>
       </c>
       <c r="C51">
         <v>1831</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E51" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>5</v>
       </c>
       <c r="B52" t="s">
         <v>156</v>
       </c>
       <c r="C52">
         <v>1831</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E52" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>5</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53">
         <v>1831</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E53" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>156</v>
       </c>
       <c r="C54">
         <v>1831</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E54" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>5</v>
       </c>
       <c r="B55" t="s">
         <v>156</v>
       </c>
       <c r="C55">
         <v>1831</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>747</v>
       </c>
       <c r="E55" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>5</v>
       </c>
       <c r="B56" t="s">
         <v>156</v>
       </c>
       <c r="C56">
         <v>1831</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E56" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>5</v>
       </c>
       <c r="B57" t="s">
         <v>156</v>
       </c>
       <c r="C57">
         <v>1831</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E57" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>156</v>
       </c>
       <c r="C58">
         <v>1831</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E58" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>5</v>
       </c>
       <c r="B59" t="s">
         <v>156</v>
       </c>
       <c r="C59">
         <v>1831</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E59" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>5</v>
       </c>
       <c r="B60" t="s">
         <v>157</v>
       </c>
       <c r="C60">
         <v>1831</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E60" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61">
         <v>1831</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>753</v>
       </c>
       <c r="E61" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>157</v>
       </c>
       <c r="C62">
         <v>1831</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E62" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>5</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63">
         <v>1831</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E63" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>5</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64">
         <v>1831</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E64" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>5</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65">
         <v>1831</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E65" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>5</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66">
         <v>1831</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E66" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>5</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67">
         <v>1831</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>759</v>
       </c>
       <c r="E67" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>5</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68">
         <v>1831</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E68" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>5</v>
       </c>
       <c r="B69" t="s">
         <v>158</v>
       </c>
       <c r="C69">
         <v>1831</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>761</v>
       </c>
       <c r="E69" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>5</v>
       </c>
       <c r="B70" t="s">
         <v>158</v>
       </c>
       <c r="C70">
         <v>1831</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E70" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>5</v>
       </c>
       <c r="B71" t="s">
         <v>158</v>
       </c>
       <c r="C71">
         <v>1831</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E71" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>5</v>
       </c>
       <c r="B72" t="s">
         <v>158</v>
       </c>
       <c r="C72">
         <v>1831</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E72" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>5</v>
       </c>
       <c r="B73" t="s">
         <v>158</v>
       </c>
       <c r="C73">
         <v>1831</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>765</v>
       </c>
       <c r="E73" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
         <v>159</v>
       </c>
       <c r="C74">
         <v>1831</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E74" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
         <v>160</v>
       </c>
       <c r="C75">
         <v>1831</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>767</v>
       </c>
       <c r="E75" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>161</v>
       </c>
       <c r="C76">
         <v>1831</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E76" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>161</v>
       </c>
       <c r="C77">
         <v>1831</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E77" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>6</v>
       </c>
       <c r="B78" t="s">
         <v>162</v>
       </c>
       <c r="C78">
         <v>1831</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E78" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
         <v>163</v>
       </c>
       <c r="C79">
         <v>1831</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>771</v>
       </c>
       <c r="E79" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" t="s">
         <v>164</v>
       </c>
       <c r="C80">
         <v>1831</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E80" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>6</v>
       </c>
       <c r="B81" t="s">
         <v>165</v>
       </c>
       <c r="C81">
         <v>1831</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E81" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>165</v>
       </c>
       <c r="C82">
         <v>1831</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E82" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>6</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83">
         <v>1831</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E83" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
         <v>167</v>
       </c>
       <c r="C84">
         <v>1831</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E84" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
         <v>168</v>
       </c>
       <c r="C85">
         <v>1831</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E85" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>155</v>
       </c>
       <c r="C86">
         <v>1831</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E86" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>6</v>
       </c>
       <c r="B87" t="s">
         <v>156</v>
       </c>
       <c r="C87">
         <v>1831</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E87" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>7</v>
       </c>
       <c r="B88" t="s">
         <v>158</v>
       </c>
       <c r="C88">
         <v>1831</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E88" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>8</v>
       </c>
       <c r="B89" t="s">
         <v>156</v>
       </c>
       <c r="C89">
         <v>1831</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E89" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>158</v>
       </c>
       <c r="C90">
         <v>1831</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E90" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>156</v>
       </c>
       <c r="C91">
         <v>1831</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>783</v>
       </c>
       <c r="E91" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" t="s">
         <v>169</v>
       </c>
       <c r="C92">
         <v>1831</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E92" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>12</v>
       </c>
       <c r="B93" t="s">
         <v>156</v>
       </c>
       <c r="C93">
         <v>1831</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E93" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>13</v>
       </c>
       <c r="B94" t="s">
         <v>158</v>
       </c>
       <c r="C94">
         <v>1831</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E94" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>158</v>
       </c>
       <c r="C95">
         <v>1831</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E95" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>15</v>
       </c>
       <c r="B96" t="s">
         <v>170</v>
       </c>
       <c r="C96">
         <v>1831</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E96" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>16</v>
       </c>
       <c r="B97" t="s">
         <v>158</v>
       </c>
       <c r="C97">
         <v>1831</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E97" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>17</v>
       </c>
       <c r="B98" t="s">
         <v>156</v>
       </c>
       <c r="C98">
         <v>1831</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E98" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>18</v>
       </c>
       <c r="B99" t="s">
         <v>158</v>
       </c>
       <c r="C99">
         <v>1831</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E99" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>19</v>
       </c>
       <c r="B100" t="s">
         <v>156</v>
       </c>
       <c r="C100">
         <v>1831</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>792</v>
       </c>
       <c r="E100" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>20</v>
       </c>
       <c r="B101" t="s">
         <v>170</v>
       </c>
       <c r="C101">
         <v>1831</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E101" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>21</v>
       </c>
       <c r="B102" t="s">
         <v>158</v>
       </c>
       <c r="C102">
         <v>1831</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E102" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>22</v>
       </c>
       <c r="B103" t="s">
         <v>158</v>
       </c>
       <c r="C103">
         <v>1831</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>795</v>
       </c>
       <c r="E103" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>23</v>
       </c>
       <c r="B104" t="s">
         <v>157</v>
       </c>
       <c r="C104">
         <v>1831</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E104" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>23</v>
       </c>
       <c r="B105" t="s">
         <v>158</v>
       </c>
       <c r="C105">
         <v>1831</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E105" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>23</v>
       </c>
       <c r="B106" t="s">
         <v>158</v>
       </c>
       <c r="C106">
         <v>1831</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>798</v>
       </c>
       <c r="E106" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>23</v>
       </c>
       <c r="B107" t="s">
         <v>158</v>
       </c>
       <c r="C107">
         <v>1831</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E107" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>24</v>
       </c>
       <c r="B108" t="s">
         <v>158</v>
       </c>
       <c r="C108">
         <v>1831</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E108" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109" t="s">
         <v>158</v>
       </c>
       <c r="C109">
         <v>1831</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>801</v>
       </c>
       <c r="E109" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>26</v>
       </c>
       <c r="B110" t="s">
         <v>156</v>
       </c>
       <c r="C110">
         <v>1831</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E110" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>27</v>
       </c>
       <c r="B111" t="s">
         <v>171</v>
       </c>
       <c r="C111">
         <v>1831</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>803</v>
       </c>
       <c r="E111" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>172</v>
       </c>
       <c r="C112">
         <v>1831</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E112" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>29</v>
       </c>
       <c r="B113" t="s">
         <v>173</v>
       </c>
       <c r="C113">
         <v>1831</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E113" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>29</v>
       </c>
       <c r="B114" t="s">
         <v>174</v>
       </c>
       <c r="C114">
         <v>1831</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E114" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>29</v>
       </c>
       <c r="B115" t="s">
         <v>175</v>
       </c>
       <c r="C115">
         <v>1831</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>807</v>
       </c>
       <c r="E115" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>29</v>
       </c>
       <c r="B116" t="s">
         <v>156</v>
       </c>
       <c r="C116">
         <v>1831</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E116" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>29</v>
       </c>
       <c r="B117" t="s">
         <v>156</v>
       </c>
       <c r="C117">
         <v>1831</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>809</v>
       </c>
       <c r="E117" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>29</v>
       </c>
       <c r="B118" t="s">
         <v>156</v>
       </c>
       <c r="C118">
         <v>1831</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E118" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>29</v>
       </c>
       <c r="B119" t="s">
         <v>156</v>
       </c>
       <c r="C119">
         <v>1831</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E119" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>29</v>
       </c>
       <c r="B120" t="s">
         <v>156</v>
       </c>
       <c r="C120">
         <v>1831</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E120" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>29</v>
       </c>
       <c r="B121" t="s">
         <v>156</v>
       </c>
       <c r="C121">
         <v>1831</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E121" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>30</v>
       </c>
       <c r="B122" t="s">
         <v>156</v>
       </c>
       <c r="C122">
         <v>1831</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E122" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>31</v>
       </c>
       <c r="B123" t="s">
         <v>156</v>
       </c>
       <c r="C123">
         <v>1831</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E123" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>32</v>
       </c>
       <c r="B124" t="s">
         <v>158</v>
       </c>
       <c r="C124">
         <v>1831</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E124" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>33</v>
       </c>
       <c r="B125" t="s">
         <v>171</v>
       </c>
       <c r="C125">
         <v>1831</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E125" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>33</v>
       </c>
       <c r="B126" t="s">
         <v>172</v>
       </c>
       <c r="C126">
         <v>1831</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E126" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>33</v>
       </c>
       <c r="B127" t="s">
         <v>156</v>
       </c>
       <c r="C127">
         <v>1831</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>819</v>
       </c>
       <c r="E127" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>34</v>
       </c>
       <c r="B128" t="s">
         <v>158</v>
       </c>
       <c r="C128">
         <v>1831</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E128" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>34</v>
       </c>
       <c r="B129" t="s">
         <v>158</v>
       </c>
       <c r="C129">
         <v>1831</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E129" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>35</v>
       </c>
       <c r="B130" t="s">
         <v>176</v>
       </c>
       <c r="C130">
         <v>1831</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E130" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>36</v>
       </c>
       <c r="B131" t="s">
         <v>156</v>
       </c>
       <c r="C131">
         <v>1831</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E131" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>37</v>
       </c>
       <c r="B132" t="s">
         <v>156</v>
       </c>
       <c r="C132">
         <v>1831</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E132" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>38</v>
       </c>
       <c r="B133" t="s">
         <v>170</v>
       </c>
       <c r="C133">
         <v>1831</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>825</v>
       </c>
       <c r="E133" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>39</v>
       </c>
       <c r="B134" t="s">
         <v>177</v>
       </c>
       <c r="C134">
         <v>1831</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E134" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>40</v>
       </c>
       <c r="B135" t="s">
         <v>169</v>
       </c>
       <c r="C135">
         <v>1831</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E135" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>41</v>
       </c>
       <c r="B136" t="s">
         <v>158</v>
       </c>
       <c r="C136">
         <v>1831</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>828</v>
       </c>
       <c r="E136" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>42</v>
       </c>
       <c r="B137" t="s">
         <v>158</v>
       </c>
       <c r="C137">
         <v>1831</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E137" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>43</v>
       </c>
       <c r="B138" t="s">
         <v>169</v>
       </c>
       <c r="C138">
         <v>1831</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E138" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>44</v>
       </c>
       <c r="B139" t="s">
         <v>169</v>
       </c>
       <c r="C139">
         <v>1831</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>831</v>
       </c>
       <c r="E139" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>45</v>
       </c>
       <c r="B140" t="s">
         <v>158</v>
       </c>
       <c r="C140">
         <v>1831</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E140" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>45</v>
       </c>
       <c r="B141" t="s">
         <v>158</v>
       </c>
       <c r="C141">
         <v>1831</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E141" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>45</v>
       </c>
       <c r="B142" t="s">
         <v>158</v>
       </c>
       <c r="C142">
         <v>1831</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>834</v>
       </c>
       <c r="E142" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>45</v>
       </c>
       <c r="B143" t="s">
         <v>158</v>
       </c>
       <c r="C143">
         <v>1831</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E143" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>46</v>
       </c>
       <c r="B144" t="s">
         <v>178</v>
       </c>
       <c r="C144">
         <v>1831</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E144" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>47</v>
       </c>
       <c r="B145" t="s">
         <v>158</v>
       </c>
       <c r="C145">
         <v>1831</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E145" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>48</v>
       </c>
       <c r="B146" t="s">
         <v>156</v>
       </c>
       <c r="C146">
         <v>1831</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E146" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="B147" t="s">
         <v>140</v>
       </c>
       <c r="C147">
         <v>1831</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E147" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="B148" t="s">
         <v>140</v>
       </c>
       <c r="C148">
         <v>1831</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D148" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E148" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="B149" t="s">
         <v>170</v>
       </c>
       <c r="C149">
         <v>1831</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D149" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E149" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="B150" t="s">
         <v>179</v>
       </c>
       <c r="C150">
         <v>1831</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D150" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E150" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="B151" t="s">
         <v>180</v>
       </c>
       <c r="C151">
         <v>1831</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D151" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E151" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="B152" t="s">
         <v>141</v>
       </c>
       <c r="C152">
         <v>1831</v>
       </c>
-      <c r="D152" s="2" t="s">
+      <c r="D152" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E152" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="B153" t="s">
         <v>181</v>
       </c>
       <c r="C153">
         <v>1831</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D153" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E153" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="B154" t="s">
         <v>146</v>
       </c>
       <c r="C154">
         <v>1831</v>
       </c>
-      <c r="D154" s="2" t="s">
+      <c r="D154" s="1" t="s">
         <v>846</v>
       </c>
       <c r="E154" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="B155" t="s">
         <v>148</v>
       </c>
       <c r="C155">
         <v>1831</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D155" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E155" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="B156" t="s">
         <v>148</v>
       </c>
       <c r="C156">
         <v>1831</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D156" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E156" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="B157" t="s">
         <v>182</v>
       </c>
       <c r="C157">
         <v>1831</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D157" s="1" t="s">
         <v>849</v>
       </c>
       <c r="E157" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="B158" t="s">
         <v>151</v>
       </c>
       <c r="C158">
         <v>1831</v>
       </c>
-      <c r="D158" s="2" t="s">
+      <c r="D158" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E158" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="B159" t="s">
         <v>183</v>
       </c>
       <c r="C159">
         <v>1831</v>
       </c>
-      <c r="D159" s="2" t="s">
+      <c r="D159" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E159" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="B160" t="s">
         <v>156</v>
       </c>
       <c r="C160">
         <v>1831</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="D160" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E160" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="161" spans="2:5">
       <c r="B161" t="s">
         <v>156</v>
       </c>
       <c r="C161">
         <v>1831</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="D161" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E161" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="162" spans="2:5">
       <c r="B162" t="s">
         <v>156</v>
       </c>
       <c r="C162">
         <v>1831</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="D162" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E162" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="163" spans="2:5">
       <c r="B163" t="s">
         <v>156</v>
       </c>
       <c r="C163">
         <v>1831</v>
       </c>
-      <c r="D163" s="2" t="s">
+      <c r="D163" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E163" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="164" spans="2:5">
       <c r="B164" t="s">
         <v>156</v>
       </c>
       <c r="C164">
         <v>1831</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="D164" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E164" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="165" spans="2:5">
       <c r="B165" t="s">
         <v>156</v>
       </c>
       <c r="C165">
         <v>1831</v>
       </c>
-      <c r="D165" s="2" t="s">
+      <c r="D165" s="1" t="s">
         <v>857</v>
       </c>
       <c r="E165" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="166" spans="2:5">
       <c r="B166" t="s">
         <v>156</v>
       </c>
       <c r="C166">
         <v>1831</v>
       </c>
-      <c r="D166" s="2" t="s">
+      <c r="D166" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E166" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="167" spans="2:5">
       <c r="B167" t="s">
         <v>156</v>
       </c>
       <c r="C167">
         <v>1831</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D167" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E167" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="168" spans="2:5">
       <c r="B168" t="s">
         <v>156</v>
       </c>
       <c r="C168">
         <v>1831</v>
       </c>
-      <c r="D168" s="2" t="s">
+      <c r="D168" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E168" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="169" spans="2:5">
       <c r="B169" t="s">
         <v>157</v>
       </c>
       <c r="C169">
         <v>1831</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="D169" s="1" t="s">
         <v>861</v>
       </c>
       <c r="E169" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="170" spans="2:5">
       <c r="B170" t="s">
         <v>157</v>
       </c>
       <c r="C170">
         <v>1831</v>
       </c>
-      <c r="D170" s="2" t="s">
+      <c r="D170" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E170" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="171" spans="2:5">
       <c r="B171" t="s">
         <v>157</v>
       </c>
       <c r="C171">
         <v>1831</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D171" s="1" t="s">
         <v>863</v>
       </c>
       <c r="E171" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="172" spans="2:5">
       <c r="B172" t="s">
         <v>157</v>
       </c>
       <c r="C172">
         <v>1831</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D172" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E172" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="173" spans="2:5">
       <c r="B173" t="s">
         <v>157</v>
       </c>
       <c r="C173">
         <v>1831</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="D173" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E173" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="174" spans="2:5">
       <c r="B174" t="s">
         <v>157</v>
       </c>
       <c r="C174">
         <v>1831</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="D174" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E174" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="175" spans="2:5">
       <c r="B175" t="s">
         <v>184</v>
       </c>
       <c r="C175">
         <v>1831</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D175" s="1" t="s">
         <v>867</v>
       </c>
       <c r="E175" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="176" spans="2:5">
       <c r="B176" t="s">
         <v>184</v>
       </c>
       <c r="C176">
         <v>1831</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D176" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E176" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="B177" t="s">
         <v>184</v>
       </c>
       <c r="C177">
         <v>1831</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D177" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E177" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="B178" t="s">
         <v>184</v>
       </c>
       <c r="C178">
         <v>1831</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="D178" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E178" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="B179" t="s">
         <v>184</v>
       </c>
       <c r="C179">
         <v>1831</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D179" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E179" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="B180" t="s">
         <v>184</v>
       </c>
       <c r="C180">
         <v>1831</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="D180" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E180" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="B181" t="s">
         <v>158</v>
       </c>
       <c r="C181">
         <v>1831</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="D181" s="1" t="s">
         <v>873</v>
       </c>
       <c r="E181" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>49</v>
       </c>
       <c r="B182" t="s">
         <v>170</v>
       </c>
       <c r="C182">
         <v>1832</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="D182" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E182" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>50</v>
       </c>
       <c r="B183" t="s">
         <v>169</v>
       </c>
       <c r="C183">
         <v>1832</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D183" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E183" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>51</v>
       </c>
       <c r="B184" t="s">
         <v>185</v>
       </c>
       <c r="C184">
         <v>1832</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="D184" s="1" t="s">
         <v>876</v>
       </c>
       <c r="E184" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>52</v>
       </c>
       <c r="B185" t="s">
         <v>186</v>
       </c>
       <c r="C185">
         <v>1832</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="D185" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E185" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>52</v>
       </c>
       <c r="B186" t="s">
         <v>186</v>
       </c>
       <c r="C186">
         <v>1832</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D186" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E186" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>53</v>
       </c>
       <c r="B187" t="s">
         <v>187</v>
       </c>
       <c r="C187">
         <v>1832</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D187" s="1" t="s">
         <v>879</v>
       </c>
       <c r="E187" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>53</v>
       </c>
       <c r="B188" t="s">
         <v>188</v>
       </c>
       <c r="C188">
         <v>1832</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D188" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E188" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>53</v>
       </c>
       <c r="B189" t="s">
         <v>188</v>
       </c>
       <c r="C189">
         <v>1832</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="D189" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E189" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>6</v>
       </c>
       <c r="B190" t="s">
         <v>189</v>
       </c>
       <c r="C190">
         <v>1832</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D190" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E190" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>6</v>
       </c>
       <c r="B191" t="s">
         <v>190</v>
       </c>
       <c r="C191">
         <v>1832</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D191" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E191" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>6</v>
       </c>
       <c r="B192" t="s">
         <v>191</v>
       </c>
       <c r="C192">
         <v>1832</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="D192" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E192" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>6</v>
       </c>
       <c r="B193" t="s">
         <v>191</v>
       </c>
       <c r="C193">
         <v>1832</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="D193" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E193" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>6</v>
       </c>
       <c r="B194" t="s">
         <v>192</v>
       </c>
       <c r="C194">
         <v>1832</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D194" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E194" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>6</v>
       </c>
       <c r="B195" t="s">
         <v>193</v>
       </c>
       <c r="C195">
         <v>1832</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D195" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E195" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>6</v>
       </c>
       <c r="B196" t="s">
         <v>194</v>
       </c>
       <c r="C196">
         <v>1832</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="D196" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E196" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>6</v>
       </c>
       <c r="B197" t="s">
         <v>195</v>
       </c>
       <c r="C197">
         <v>1832</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D197" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E197" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>6</v>
       </c>
       <c r="B198" t="s">
         <v>196</v>
       </c>
       <c r="C198">
         <v>1832</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="D198" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E198" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>6</v>
       </c>
       <c r="B199" t="s">
         <v>197</v>
       </c>
       <c r="C199">
         <v>1832</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="D199" s="1" t="s">
         <v>891</v>
       </c>
       <c r="E199" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>6</v>
       </c>
       <c r="B200" t="s">
         <v>198</v>
       </c>
       <c r="C200">
         <v>1832</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="D200" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E200" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>6</v>
       </c>
       <c r="B201" t="s">
         <v>199</v>
       </c>
       <c r="C201">
         <v>1832</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D201" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E201" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>6</v>
       </c>
       <c r="B202" t="s">
         <v>200</v>
       </c>
       <c r="C202">
         <v>1832</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="D202" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E202" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>6</v>
       </c>
       <c r="B203" t="s">
         <v>201</v>
       </c>
       <c r="C203">
         <v>1832</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D203" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E203" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>6</v>
       </c>
       <c r="B204" t="s">
         <v>202</v>
       </c>
       <c r="C204">
         <v>1832</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D204" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E204" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>6</v>
       </c>
       <c r="B205" t="s">
         <v>203</v>
       </c>
       <c r="C205">
         <v>1832</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D205" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E205" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>6</v>
       </c>
       <c r="B206" t="s">
         <v>204</v>
       </c>
       <c r="C206">
         <v>1832</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="D206" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E206" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>6</v>
       </c>
       <c r="B207" t="s">
         <v>205</v>
       </c>
       <c r="C207">
         <v>1832</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="D207" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E207" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>6</v>
       </c>
       <c r="B208" t="s">
         <v>206</v>
       </c>
       <c r="C208">
         <v>1832</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D208" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E208" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>6</v>
       </c>
       <c r="B209" t="s">
         <v>186</v>
       </c>
       <c r="C209">
         <v>1832</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D209" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E209" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>6</v>
       </c>
       <c r="B210" t="s">
         <v>207</v>
       </c>
       <c r="C210">
         <v>1832</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="D210" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E210" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>6</v>
       </c>
       <c r="B211" t="s">
         <v>150</v>
       </c>
       <c r="C211">
         <v>1832</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="D211" s="1" t="s">
         <v>903</v>
       </c>
       <c r="E211" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>6</v>
       </c>
       <c r="B212" t="s">
         <v>150</v>
       </c>
       <c r="C212">
         <v>1832</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D212" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E212" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>6</v>
       </c>
       <c r="B213" t="s">
         <v>150</v>
       </c>
       <c r="C213">
         <v>1832</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="D213" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E213" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>6</v>
       </c>
       <c r="B214" t="s">
         <v>150</v>
       </c>
       <c r="C214">
         <v>1832</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="D214" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E214" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>6</v>
       </c>
       <c r="B215" t="s">
         <v>208</v>
       </c>
       <c r="C215">
         <v>1832</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="D215" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E215" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>6</v>
       </c>
       <c r="B216" t="s">
         <v>208</v>
       </c>
       <c r="C216">
         <v>1832</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="D216" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E216" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>6</v>
       </c>
       <c r="B217" t="s">
         <v>209</v>
       </c>
       <c r="C217">
         <v>1832</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D217" s="1" t="s">
         <v>909</v>
       </c>
       <c r="E217" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>6</v>
       </c>
       <c r="B218" t="s">
         <v>210</v>
       </c>
       <c r="C218">
         <v>1832</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="D218" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E218" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>6</v>
       </c>
       <c r="B219" t="s">
         <v>211</v>
       </c>
       <c r="C219">
         <v>1832</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="D219" s="1" t="s">
         <v>911</v>
       </c>
       <c r="E219" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>6</v>
       </c>
       <c r="B220" t="s">
         <v>212</v>
       </c>
       <c r="C220">
         <v>1832</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D220" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E220" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>6</v>
       </c>
       <c r="B221" t="s">
         <v>213</v>
       </c>
       <c r="C221">
         <v>1832</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D221" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E221" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>6</v>
       </c>
       <c r="B222" t="s">
         <v>213</v>
       </c>
       <c r="C222">
         <v>1832</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="D222" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E222" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>6</v>
       </c>
       <c r="B223" t="s">
         <v>214</v>
       </c>
       <c r="C223">
         <v>1832</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="D223" s="1" t="s">
         <v>915</v>
       </c>
       <c r="E223" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>6</v>
       </c>
       <c r="B224" t="s">
         <v>155</v>
       </c>
       <c r="C224">
         <v>1832</v>
       </c>
-      <c r="D224" s="2" t="s">
+      <c r="D224" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E224" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>6</v>
       </c>
       <c r="B225" t="s">
         <v>155</v>
       </c>
       <c r="C225">
         <v>1832</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D225" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E225" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>6</v>
       </c>
       <c r="B226" t="s">
         <v>155</v>
       </c>
       <c r="C226">
         <v>1832</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D226" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E226" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>6</v>
       </c>
       <c r="B227" t="s">
         <v>155</v>
       </c>
       <c r="C227">
         <v>1832</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="D227" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E227" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>6</v>
       </c>
       <c r="B228" t="s">
         <v>155</v>
       </c>
       <c r="C228">
         <v>1832</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="D228" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E228" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>6</v>
       </c>
       <c r="B229" t="s">
         <v>155</v>
       </c>
       <c r="C229">
         <v>1832</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D229" s="1" t="s">
         <v>921</v>
       </c>
       <c r="E229" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>6</v>
       </c>
       <c r="B230" t="s">
         <v>155</v>
       </c>
       <c r="C230">
         <v>1832</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D230" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E230" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>6</v>
       </c>
       <c r="B231" t="s">
         <v>155</v>
       </c>
       <c r="C231">
         <v>1832</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="D231" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E231" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>6</v>
       </c>
       <c r="B232" t="s">
         <v>155</v>
       </c>
       <c r="C232">
         <v>1832</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="D232" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E232" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>6</v>
       </c>
       <c r="B233" t="s">
         <v>155</v>
       </c>
       <c r="C233">
         <v>1832</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D233" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E233" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>6</v>
       </c>
       <c r="B234" t="s">
         <v>156</v>
       </c>
       <c r="C234">
         <v>1832</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="D234" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E234" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>6</v>
       </c>
       <c r="B235" t="s">
         <v>156</v>
       </c>
       <c r="C235">
         <v>1832</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="D235" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E235" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>6</v>
       </c>
       <c r="B236" t="s">
         <v>156</v>
       </c>
       <c r="C236">
         <v>1832</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E236" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>6</v>
       </c>
       <c r="B237" t="s">
         <v>156</v>
       </c>
       <c r="C237">
         <v>1832</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E237" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>6</v>
       </c>
       <c r="B238" t="s">
         <v>156</v>
       </c>
       <c r="C238">
         <v>1832</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="D238" s="1" t="s">
         <v>930</v>
       </c>
       <c r="E238" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>6</v>
       </c>
       <c r="B239" t="s">
         <v>156</v>
       </c>
       <c r="C239">
         <v>1832</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="D239" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E239" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>6</v>
       </c>
       <c r="B240" t="s">
         <v>156</v>
       </c>
       <c r="C240">
         <v>1832</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="D240" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E240" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>6</v>
       </c>
       <c r="B241" t="s">
         <v>156</v>
       </c>
       <c r="C241">
         <v>1832</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="D241" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E241" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>6</v>
       </c>
       <c r="B242" t="s">
         <v>156</v>
       </c>
       <c r="C242">
         <v>1832</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="D242" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E242" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>6</v>
       </c>
       <c r="B243" t="s">
         <v>156</v>
       </c>
       <c r="C243">
         <v>1832</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="D243" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E243" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>6</v>
       </c>
       <c r="B244" t="s">
         <v>156</v>
       </c>
       <c r="C244">
         <v>1832</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D244" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E244" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>6</v>
       </c>
       <c r="B245" t="s">
         <v>156</v>
       </c>
       <c r="C245">
         <v>1832</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="D245" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E245" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>6</v>
       </c>
       <c r="B246" t="s">
         <v>156</v>
       </c>
       <c r="C246">
         <v>1832</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="D246" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E246" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>6</v>
       </c>
       <c r="B247" t="s">
         <v>156</v>
       </c>
       <c r="C247">
         <v>1832</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="D247" s="1" t="s">
         <v>939</v>
       </c>
       <c r="E247" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>6</v>
       </c>
       <c r="B248" t="s">
         <v>156</v>
       </c>
       <c r="C248">
         <v>1832</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D248" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E248" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>54</v>
       </c>
       <c r="B249" t="s">
         <v>215</v>
       </c>
       <c r="C249">
         <v>1832</v>
       </c>
-      <c r="D249" s="2" t="s">
+      <c r="D249" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E249" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>54</v>
       </c>
       <c r="B250" t="s">
         <v>216</v>
       </c>
       <c r="C250">
         <v>1832</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D250" s="1" t="s">
         <v>942</v>
       </c>
       <c r="E250" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>55</v>
       </c>
       <c r="B251" t="s">
         <v>172</v>
       </c>
       <c r="C251">
         <v>1832</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="D251" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E251" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>56</v>
       </c>
       <c r="B252" t="s">
         <v>169</v>
       </c>
       <c r="C252">
         <v>1832</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E252" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>57</v>
       </c>
       <c r="B253" t="s">
         <v>169</v>
       </c>
       <c r="C253">
         <v>1832</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="D253" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E253" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>57</v>
       </c>
       <c r="B254" t="s">
         <v>172</v>
       </c>
       <c r="C254">
         <v>1832</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D254" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E254" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>58</v>
       </c>
       <c r="B255" t="s">
         <v>217</v>
       </c>
       <c r="C255">
         <v>1832</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D255" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E255" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>59</v>
       </c>
       <c r="B256" t="s">
         <v>218</v>
       </c>
       <c r="C256">
         <v>1832</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D256" s="1" t="s">
         <v>948</v>
       </c>
       <c r="E256" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>59</v>
       </c>
       <c r="B257" t="s">
         <v>150</v>
       </c>
       <c r="C257">
         <v>1832</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="D257" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E257" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>59</v>
       </c>
       <c r="B258" t="s">
         <v>219</v>
       </c>
       <c r="C258">
         <v>1832</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="D258" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E258" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>59</v>
       </c>
       <c r="B259" t="s">
         <v>220</v>
       </c>
       <c r="C259">
         <v>1832</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D259" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E259" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>59</v>
       </c>
       <c r="B260" t="s">
         <v>221</v>
       </c>
       <c r="C260">
         <v>1832</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D260" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E260" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>59</v>
       </c>
       <c r="C261">
         <v>1832</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="D261" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E261" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>59</v>
       </c>
       <c r="B262" t="s">
         <v>156</v>
       </c>
       <c r="C262">
         <v>1832</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="D262" s="1" t="s">
         <v>954</v>
       </c>
       <c r="E262" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>59</v>
       </c>
       <c r="B263" t="s">
         <v>156</v>
       </c>
       <c r="C263">
         <v>1832</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D263" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E263" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>59</v>
       </c>
       <c r="B264" t="s">
         <v>156</v>
       </c>
       <c r="C264">
         <v>1832</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D264" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E264" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>59</v>
       </c>
       <c r="B265" t="s">
         <v>156</v>
       </c>
       <c r="C265">
         <v>1832</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="D265" s="1" t="s">
         <v>957</v>
       </c>
       <c r="E265" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>59</v>
       </c>
       <c r="B266" t="s">
         <v>156</v>
       </c>
       <c r="C266">
         <v>1832</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="D266" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E266" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>59</v>
       </c>
       <c r="B267" t="s">
         <v>156</v>
       </c>
       <c r="C267">
         <v>1832</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D267" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E267" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>59</v>
       </c>
       <c r="B268" t="s">
         <v>156</v>
       </c>
       <c r="C268">
         <v>1832</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="D268" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E268" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>60</v>
       </c>
       <c r="B269" t="s">
         <v>169</v>
       </c>
       <c r="C269">
         <v>1832</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="D269" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E269" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>61</v>
       </c>
       <c r="B270" t="s">
         <v>222</v>
       </c>
       <c r="C270">
         <v>1832</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="D270" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E270" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>12</v>
       </c>
       <c r="B271" t="s">
         <v>223</v>
       </c>
       <c r="C271">
         <v>1832</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="D271" s="1" t="s">
         <v>963</v>
       </c>
       <c r="E271" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>12</v>
       </c>
       <c r="B272" t="s">
         <v>155</v>
       </c>
       <c r="C272">
         <v>1832</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D272" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E272" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>12</v>
       </c>
       <c r="B273" t="s">
         <v>156</v>
       </c>
       <c r="C273">
         <v>1832</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="D273" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E273" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>12</v>
       </c>
       <c r="B274" t="s">
         <v>156</v>
       </c>
       <c r="C274">
         <v>1832</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="D274" s="1" t="s">
         <v>966</v>
       </c>
       <c r="E274" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>12</v>
       </c>
       <c r="B275" t="s">
         <v>156</v>
       </c>
       <c r="C275">
         <v>1832</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D275" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E275" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>62</v>
       </c>
       <c r="B276" t="s">
         <v>170</v>
       </c>
       <c r="C276">
         <v>1832</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="D276" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E276" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>15</v>
       </c>
       <c r="B277" t="s">
         <v>224</v>
       </c>
       <c r="C277">
         <v>1832</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="D277" s="1" t="s">
         <v>969</v>
       </c>
       <c r="E277" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>63</v>
       </c>
       <c r="B278" t="s">
         <v>225</v>
       </c>
       <c r="C278">
         <v>1832</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="D278" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E278" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>64</v>
       </c>
       <c r="B279" t="s">
         <v>224</v>
       </c>
       <c r="C279">
         <v>1832</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="D279" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E279" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>19</v>
       </c>
       <c r="B280" t="s">
         <v>170</v>
       </c>
       <c r="C280">
         <v>1832</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="D280" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E280" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>19</v>
       </c>
       <c r="B281" t="s">
         <v>187</v>
       </c>
       <c r="C281">
         <v>1832</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="D281" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E281" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>19</v>
       </c>
       <c r="B282" t="s">
         <v>226</v>
       </c>
       <c r="C282">
         <v>1832</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="D282" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E282" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>65</v>
       </c>
       <c r="B283" t="s">
         <v>227</v>
       </c>
       <c r="C283">
         <v>1832</v>
       </c>
-      <c r="D283" s="2" t="s">
+      <c r="D283" s="1" t="s">
         <v>975</v>
       </c>
       <c r="E283" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>66</v>
       </c>
       <c r="B284" t="s">
         <v>170</v>
       </c>
       <c r="C284">
         <v>1832</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="D284" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E284" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>67</v>
       </c>
       <c r="B285" t="s">
         <v>172</v>
       </c>
       <c r="C285">
         <v>1832</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="D285" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E285" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>68</v>
       </c>
       <c r="B286" t="s">
         <v>169</v>
       </c>
       <c r="C286">
         <v>1832</v>
       </c>
-      <c r="D286" s="2" t="s">
+      <c r="D286" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E286" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>69</v>
       </c>
       <c r="B287" t="s">
         <v>169</v>
       </c>
       <c r="C287">
         <v>1832</v>
       </c>
-      <c r="D287" s="2" t="s">
+      <c r="D287" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E287" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>69</v>
       </c>
       <c r="B288" t="s">
         <v>228</v>
       </c>
       <c r="C288">
         <v>1832</v>
       </c>
-      <c r="D288" s="2" t="s">
+      <c r="D288" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E288" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>69</v>
       </c>
       <c r="B289" t="s">
         <v>229</v>
       </c>
       <c r="C289">
         <v>1832</v>
       </c>
-      <c r="D289" s="2" t="s">
+      <c r="D289" s="1" t="s">
         <v>981</v>
       </c>
       <c r="E289" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>69</v>
       </c>
       <c r="B290" t="s">
         <v>157</v>
       </c>
       <c r="C290">
         <v>1832</v>
       </c>
-      <c r="D290" s="2" t="s">
+      <c r="D290" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E290" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>70</v>
       </c>
       <c r="B291" t="s">
         <v>156</v>
       </c>
       <c r="C291">
         <v>1832</v>
       </c>
-      <c r="D291" s="2" t="s">
+      <c r="D291" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E291" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>20</v>
       </c>
       <c r="B292" t="s">
         <v>224</v>
       </c>
       <c r="C292">
         <v>1832</v>
       </c>
-      <c r="D292" s="2" t="s">
+      <c r="D292" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E292" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>20</v>
       </c>
       <c r="B293" t="s">
         <v>170</v>
       </c>
       <c r="C293">
         <v>1832</v>
       </c>
-      <c r="D293" s="2" t="s">
+      <c r="D293" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E293" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>71</v>
       </c>
       <c r="B294" t="s">
         <v>170</v>
       </c>
       <c r="C294">
         <v>1832</v>
       </c>
-      <c r="D294" s="2" t="s">
+      <c r="D294" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E294" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>72</v>
       </c>
       <c r="B295" t="s">
         <v>170</v>
       </c>
       <c r="C295">
         <v>1832</v>
       </c>
-      <c r="D295" s="2" t="s">
+      <c r="D295" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E295" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>73</v>
       </c>
       <c r="B296" t="s">
         <v>172</v>
       </c>
       <c r="C296">
         <v>1832</v>
       </c>
-      <c r="D296" s="2" t="s">
+      <c r="D296" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E296" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>74</v>
       </c>
       <c r="B297" t="s">
         <v>169</v>
       </c>
       <c r="C297">
         <v>1832</v>
       </c>
-      <c r="D297" s="2" t="s">
+      <c r="D297" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E297" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>75</v>
       </c>
       <c r="B298" t="s">
         <v>169</v>
       </c>
       <c r="C298">
         <v>1832</v>
       </c>
-      <c r="D298" s="2" t="s">
+      <c r="D298" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E298" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>75</v>
       </c>
       <c r="B299" t="s">
         <v>172</v>
       </c>
       <c r="C299">
         <v>1832</v>
       </c>
-      <c r="D299" s="2" t="s">
+      <c r="D299" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E299" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>76</v>
       </c>
       <c r="B300" t="s">
         <v>170</v>
       </c>
       <c r="C300">
         <v>1832</v>
       </c>
-      <c r="D300" s="2" t="s">
+      <c r="D300" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E300" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>77</v>
       </c>
       <c r="B301" t="s">
         <v>170</v>
       </c>
       <c r="C301">
         <v>1832</v>
       </c>
-      <c r="D301" s="2" t="s">
+      <c r="D301" s="1" t="s">
         <v>993</v>
       </c>
       <c r="E301" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>78</v>
       </c>
       <c r="B302" t="s">
         <v>169</v>
       </c>
       <c r="C302">
         <v>1832</v>
       </c>
-      <c r="D302" s="2" t="s">
+      <c r="D302" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E302" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>79</v>
       </c>
       <c r="B303" t="s">
         <v>169</v>
       </c>
       <c r="C303">
         <v>1832</v>
       </c>
-      <c r="D303" s="2" t="s">
+      <c r="D303" s="1" t="s">
         <v>995</v>
       </c>
       <c r="E303" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>80</v>
       </c>
       <c r="B304" t="s">
         <v>170</v>
       </c>
       <c r="C304">
         <v>1832</v>
       </c>
-      <c r="D304" s="2" t="s">
+      <c r="D304" s="1" t="s">
         <v>996</v>
       </c>
       <c r="E304" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>81</v>
       </c>
       <c r="B305" t="s">
         <v>230</v>
       </c>
       <c r="C305">
         <v>1832</v>
       </c>
-      <c r="D305" s="2" t="s">
+      <c r="D305" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E305" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>82</v>
       </c>
       <c r="B306" t="s">
         <v>170</v>
       </c>
       <c r="C306">
         <v>1832</v>
       </c>
-      <c r="D306" s="2" t="s">
+      <c r="D306" s="1" t="s">
         <v>998</v>
       </c>
       <c r="E306" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>83</v>
       </c>
       <c r="B307" t="s">
         <v>170</v>
       </c>
       <c r="C307">
         <v>1832</v>
       </c>
-      <c r="D307" s="2" t="s">
+      <c r="D307" s="1" t="s">
         <v>999</v>
       </c>
       <c r="E307" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>84</v>
       </c>
       <c r="B308" t="s">
         <v>172</v>
       </c>
       <c r="C308">
         <v>1832</v>
       </c>
-      <c r="D308" s="2" t="s">
+      <c r="D308" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E308" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>85</v>
       </c>
       <c r="B309" t="s">
         <v>172</v>
       </c>
       <c r="C309">
         <v>1832</v>
       </c>
-      <c r="D309" s="2" t="s">
+      <c r="D309" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="E309" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>86</v>
       </c>
       <c r="B310" t="s">
         <v>143</v>
       </c>
       <c r="C310">
         <v>1832</v>
       </c>
-      <c r="D310" s="2" t="s">
+      <c r="D310" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="E310" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>87</v>
       </c>
       <c r="B311" t="s">
         <v>231</v>
       </c>
       <c r="C311">
         <v>1832</v>
       </c>
-      <c r="D311" s="2" t="s">
+      <c r="D311" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E311" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>87</v>
       </c>
       <c r="B312" t="s">
         <v>232</v>
       </c>
       <c r="C312">
         <v>1832</v>
       </c>
-      <c r="D312" s="2" t="s">
+      <c r="D312" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E312" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>87</v>
       </c>
       <c r="B313" t="s">
         <v>233</v>
       </c>
       <c r="C313">
         <v>1832</v>
       </c>
-      <c r="D313" s="2" t="s">
+      <c r="D313" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="E313" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>87</v>
       </c>
       <c r="B314" t="s">
         <v>233</v>
       </c>
       <c r="C314">
         <v>1832</v>
       </c>
-      <c r="D314" s="2" t="s">
+      <c r="D314" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E314" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>87</v>
       </c>
       <c r="B315" t="s">
         <v>234</v>
       </c>
       <c r="C315">
         <v>1832</v>
       </c>
-      <c r="D315" s="2" t="s">
+      <c r="D315" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E315" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>87</v>
       </c>
       <c r="B316" t="s">
         <v>235</v>
       </c>
       <c r="C316">
         <v>1832</v>
       </c>
-      <c r="D316" s="2" t="s">
+      <c r="D316" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="E316" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>87</v>
       </c>
       <c r="B317" t="s">
         <v>236</v>
       </c>
       <c r="C317">
         <v>1832</v>
       </c>
-      <c r="D317" s="2" t="s">
+      <c r="D317" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E317" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>87</v>
       </c>
       <c r="B318" t="s">
         <v>237</v>
       </c>
       <c r="C318">
         <v>1832</v>
       </c>
-      <c r="D318" s="2" t="s">
+      <c r="D318" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E318" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>87</v>
       </c>
       <c r="B319" t="s">
         <v>165</v>
       </c>
       <c r="C319">
         <v>1832</v>
       </c>
-      <c r="D319" s="2" t="s">
+      <c r="D319" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="E319" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>87</v>
       </c>
       <c r="B320" t="s">
         <v>150</v>
       </c>
       <c r="C320">
         <v>1832</v>
       </c>
-      <c r="D320" s="2" t="s">
+      <c r="D320" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E320" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>87</v>
       </c>
       <c r="B321" t="s">
         <v>150</v>
       </c>
       <c r="C321">
         <v>1832</v>
       </c>
-      <c r="D321" s="2" t="s">
+      <c r="D321" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="E321" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>87</v>
       </c>
       <c r="B322" t="s">
         <v>150</v>
       </c>
       <c r="C322">
         <v>1832</v>
       </c>
-      <c r="D322" s="2" t="s">
+      <c r="D322" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E322" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>87</v>
       </c>
       <c r="B323" t="s">
         <v>208</v>
       </c>
       <c r="C323">
         <v>1832</v>
       </c>
-      <c r="D323" s="2" t="s">
+      <c r="D323" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E323" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>87</v>
       </c>
       <c r="B324" t="s">
         <v>155</v>
       </c>
       <c r="C324">
         <v>1832</v>
       </c>
-      <c r="D324" s="2" t="s">
+      <c r="D324" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E324" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>87</v>
       </c>
       <c r="B325" t="s">
         <v>156</v>
       </c>
       <c r="C325">
         <v>1832</v>
       </c>
-      <c r="D325" s="2" t="s">
+      <c r="D325" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="E325" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>87</v>
       </c>
       <c r="B326" t="s">
         <v>156</v>
       </c>
       <c r="C326">
         <v>1832</v>
       </c>
-      <c r="D326" s="2" t="s">
+      <c r="D326" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E326" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>87</v>
       </c>
       <c r="B327" t="s">
         <v>156</v>
       </c>
       <c r="C327">
         <v>1832</v>
       </c>
-      <c r="D327" s="2" t="s">
+      <c r="D327" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="E327" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>88</v>
       </c>
       <c r="B328" t="s">
         <v>169</v>
       </c>
       <c r="C328">
         <v>1832</v>
       </c>
-      <c r="D328" s="2" t="s">
+      <c r="D328" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E328" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>89</v>
       </c>
       <c r="B329" t="s">
         <v>156</v>
       </c>
       <c r="C329">
         <v>1832</v>
       </c>
-      <c r="D329" s="2" t="s">
+      <c r="D329" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E329" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>90</v>
       </c>
       <c r="B330" t="s">
         <v>169</v>
       </c>
       <c r="C330">
         <v>1832</v>
       </c>
-      <c r="D330" s="2" t="s">
+      <c r="D330" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E330" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>90</v>
       </c>
       <c r="B331" t="s">
         <v>170</v>
       </c>
       <c r="C331">
         <v>1832</v>
       </c>
-      <c r="D331" s="2" t="s">
+      <c r="D331" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="E331" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>25</v>
       </c>
       <c r="B332" t="s">
         <v>238</v>
       </c>
       <c r="C332">
         <v>1832</v>
       </c>
-      <c r="D332" s="2" t="s">
+      <c r="D332" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E332" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>25</v>
       </c>
       <c r="B333" t="s">
         <v>239</v>
       </c>
       <c r="C333">
         <v>1832</v>
       </c>
-      <c r="D333" s="2" t="s">
+      <c r="D333" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="E333" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>25</v>
       </c>
       <c r="B334" t="s">
         <v>158</v>
       </c>
       <c r="C334">
         <v>1832</v>
       </c>
-      <c r="D334" s="2" t="s">
+      <c r="D334" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E334" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>91</v>
       </c>
       <c r="B335" t="s">
         <v>169</v>
       </c>
       <c r="C335">
         <v>1832</v>
       </c>
-      <c r="D335" s="2" t="s">
+      <c r="D335" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E335" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>92</v>
       </c>
       <c r="B336" t="s">
         <v>169</v>
       </c>
       <c r="C336">
         <v>1832</v>
       </c>
-      <c r="D336" s="2" t="s">
+      <c r="D336" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E336" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>93</v>
       </c>
       <c r="B337" t="s">
         <v>240</v>
       </c>
       <c r="C337">
         <v>1832</v>
       </c>
-      <c r="D337" s="2" t="s">
+      <c r="D337" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="E337" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>94</v>
       </c>
       <c r="C338">
         <v>1832</v>
       </c>
-      <c r="D338" s="2" t="s">
+      <c r="D338" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E338" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>95</v>
       </c>
       <c r="B339" t="s">
         <v>170</v>
       </c>
       <c r="C339">
         <v>1832</v>
       </c>
-      <c r="D339" s="2" t="s">
+      <c r="D339" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="E339" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>96</v>
       </c>
       <c r="B340" t="s">
         <v>241</v>
       </c>
       <c r="C340">
         <v>1832</v>
       </c>
-      <c r="D340" s="2" t="s">
+      <c r="D340" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E340" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>97</v>
       </c>
       <c r="B341" t="s">
         <v>170</v>
       </c>
       <c r="C341">
         <v>1832</v>
       </c>
-      <c r="D341" s="2" t="s">
+      <c r="D341" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="E341" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>98</v>
       </c>
       <c r="B342" t="s">
         <v>170</v>
       </c>
       <c r="C342">
         <v>1832</v>
       </c>
-      <c r="D342" s="2" t="s">
+      <c r="D342" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E342" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>99</v>
       </c>
       <c r="B343" t="s">
         <v>169</v>
       </c>
       <c r="C343">
         <v>1832</v>
       </c>
-      <c r="D343" s="2" t="s">
+      <c r="D343" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="E343" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>99</v>
       </c>
       <c r="B344" t="s">
         <v>156</v>
       </c>
       <c r="C344">
         <v>1832</v>
       </c>
-      <c r="D344" s="2" t="s">
+      <c r="D344" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E344" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>100</v>
       </c>
       <c r="B345" t="s">
         <v>156</v>
       </c>
       <c r="C345">
         <v>1832</v>
       </c>
-      <c r="D345" s="2" t="s">
+      <c r="D345" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E345" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>29</v>
       </c>
       <c r="B346" t="s">
         <v>242</v>
       </c>
       <c r="C346">
         <v>1832</v>
       </c>
-      <c r="D346" s="2" t="s">
+      <c r="D346" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E346" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>29</v>
       </c>
       <c r="B347" t="s">
         <v>242</v>
       </c>
       <c r="C347">
         <v>1832</v>
       </c>
-      <c r="D347" s="2" t="s">
+      <c r="D347" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E347" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>29</v>
       </c>
       <c r="B348" t="s">
         <v>243</v>
       </c>
       <c r="C348">
         <v>1832</v>
       </c>
-      <c r="D348" s="2" t="s">
+      <c r="D348" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E348" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>29</v>
       </c>
       <c r="B349" t="s">
         <v>244</v>
       </c>
       <c r="C349">
         <v>1832</v>
       </c>
-      <c r="D349" s="2" t="s">
+      <c r="D349" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E349" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>29</v>
       </c>
       <c r="B350" t="s">
         <v>244</v>
       </c>
       <c r="C350">
         <v>1832</v>
       </c>
-      <c r="D350" s="2" t="s">
+      <c r="D350" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E350" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>29</v>
       </c>
       <c r="B351" t="s">
         <v>245</v>
       </c>
       <c r="C351">
         <v>1832</v>
       </c>
-      <c r="D351" s="2" t="s">
+      <c r="D351" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="E351" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>29</v>
       </c>
       <c r="B352" t="s">
         <v>246</v>
       </c>
       <c r="C352">
         <v>1832</v>
       </c>
-      <c r="D352" s="2" t="s">
+      <c r="D352" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E352" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>29</v>
       </c>
       <c r="B353" t="s">
         <v>247</v>
       </c>
       <c r="C353">
         <v>1832</v>
       </c>
-      <c r="D353" s="2" t="s">
+      <c r="D353" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E353" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>29</v>
       </c>
       <c r="B354" t="s">
         <v>248</v>
       </c>
       <c r="C354">
         <v>1832</v>
       </c>
-      <c r="D354" s="2" t="s">
+      <c r="D354" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E354" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>29</v>
       </c>
       <c r="B355" t="s">
         <v>248</v>
       </c>
       <c r="C355">
         <v>1832</v>
       </c>
-      <c r="D355" s="2" t="s">
+      <c r="D355" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E355" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>29</v>
       </c>
       <c r="B356" t="s">
         <v>249</v>
       </c>
       <c r="C356">
         <v>1832</v>
       </c>
-      <c r="D356" s="2" t="s">
+      <c r="D356" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E356" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>29</v>
       </c>
       <c r="B357" t="s">
         <v>250</v>
       </c>
       <c r="C357">
         <v>1832</v>
       </c>
-      <c r="D357" s="2" t="s">
+      <c r="D357" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="E357" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>29</v>
       </c>
       <c r="B358" t="s">
         <v>251</v>
       </c>
       <c r="C358">
         <v>1832</v>
       </c>
-      <c r="D358" s="2" t="s">
+      <c r="D358" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="E358" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>29</v>
       </c>
       <c r="B359" t="s">
         <v>252</v>
       </c>
       <c r="C359">
         <v>1832</v>
       </c>
-      <c r="D359" s="2" t="s">
+      <c r="D359" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E359" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>29</v>
       </c>
       <c r="B360" t="s">
         <v>252</v>
       </c>
       <c r="C360">
         <v>1832</v>
       </c>
-      <c r="D360" s="2" t="s">
+      <c r="D360" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E360" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>29</v>
       </c>
       <c r="B361" t="s">
         <v>253</v>
       </c>
       <c r="C361">
         <v>1832</v>
       </c>
-      <c r="D361" s="2" t="s">
+      <c r="D361" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E361" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>29</v>
       </c>
       <c r="B362" t="s">
         <v>254</v>
       </c>
       <c r="C362">
         <v>1832</v>
       </c>
-      <c r="D362" s="2" t="s">
+      <c r="D362" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E362" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>29</v>
       </c>
       <c r="B363" t="s">
         <v>150</v>
       </c>
       <c r="C363">
         <v>1832</v>
       </c>
-      <c r="D363" s="2" t="s">
+      <c r="D363" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E363" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>29</v>
       </c>
       <c r="B364" t="s">
         <v>208</v>
       </c>
       <c r="C364">
         <v>1832</v>
       </c>
-      <c r="D364" s="2" t="s">
+      <c r="D364" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E364" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>29</v>
       </c>
       <c r="B365" t="s">
         <v>208</v>
       </c>
       <c r="C365">
         <v>1832</v>
       </c>
-      <c r="D365" s="2" t="s">
+      <c r="D365" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E365" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>29</v>
       </c>
       <c r="B366" t="s">
         <v>255</v>
       </c>
       <c r="C366">
         <v>1832</v>
       </c>
-      <c r="D366" s="2" t="s">
+      <c r="D366" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E366" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>29</v>
       </c>
       <c r="B367" t="s">
         <v>256</v>
       </c>
       <c r="C367">
         <v>1832</v>
       </c>
-      <c r="D367" s="2" t="s">
+      <c r="D367" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="E367" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>29</v>
       </c>
       <c r="B368" t="s">
         <v>211</v>
       </c>
       <c r="C368">
         <v>1832</v>
       </c>
-      <c r="D368" s="2" t="s">
+      <c r="D368" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E368" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>29</v>
       </c>
       <c r="B369" t="s">
         <v>222</v>
       </c>
       <c r="C369">
         <v>1832</v>
       </c>
-      <c r="D369" s="2" t="s">
+      <c r="D369" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="E369" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>29</v>
       </c>
       <c r="B370" t="s">
         <v>155</v>
       </c>
       <c r="C370">
         <v>1832</v>
       </c>
-      <c r="D370" s="2" t="s">
+      <c r="D370" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="E370" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>29</v>
       </c>
       <c r="B371" t="s">
         <v>156</v>
       </c>
       <c r="C371">
         <v>1832</v>
       </c>
-      <c r="D371" s="2" t="s">
+      <c r="D371" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E371" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>29</v>
       </c>
       <c r="B372" t="s">
         <v>156</v>
       </c>
       <c r="C372">
         <v>1832</v>
       </c>
-      <c r="D372" s="2" t="s">
+      <c r="D372" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E372" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>29</v>
       </c>
       <c r="B373" t="s">
         <v>156</v>
       </c>
       <c r="C373">
         <v>1832</v>
       </c>
-      <c r="D373" s="2" t="s">
+      <c r="D373" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E373" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>29</v>
       </c>
       <c r="B374" t="s">
         <v>156</v>
       </c>
       <c r="C374">
         <v>1832</v>
       </c>
-      <c r="D374" s="2" t="s">
+      <c r="D374" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="E374" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>29</v>
       </c>
       <c r="B375" t="s">
         <v>156</v>
       </c>
       <c r="C375">
         <v>1832</v>
       </c>
-      <c r="D375" s="2" t="s">
+      <c r="D375" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E375" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>29</v>
       </c>
       <c r="B376" t="s">
         <v>156</v>
       </c>
       <c r="C376">
         <v>1832</v>
       </c>
-      <c r="D376" s="2" t="s">
+      <c r="D376" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E376" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>29</v>
       </c>
       <c r="B377" t="s">
         <v>156</v>
       </c>
       <c r="C377">
         <v>1832</v>
       </c>
-      <c r="D377" s="2" t="s">
+      <c r="D377" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E377" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>29</v>
       </c>
       <c r="B378" t="s">
         <v>156</v>
       </c>
       <c r="C378">
         <v>1832</v>
       </c>
-      <c r="D378" s="2" t="s">
+      <c r="D378" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E378" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>29</v>
       </c>
       <c r="B379" t="s">
         <v>156</v>
       </c>
       <c r="C379">
         <v>1832</v>
       </c>
-      <c r="D379" s="2" t="s">
+      <c r="D379" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E379" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>29</v>
       </c>
       <c r="B380" t="s">
         <v>156</v>
       </c>
       <c r="C380">
         <v>1832</v>
       </c>
-      <c r="D380" s="2" t="s">
+      <c r="D380" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E380" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>29</v>
       </c>
       <c r="B381" t="s">
         <v>156</v>
       </c>
       <c r="C381">
         <v>1832</v>
       </c>
-      <c r="D381" s="2" t="s">
+      <c r="D381" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E381" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>29</v>
       </c>
       <c r="B382" t="s">
         <v>156</v>
       </c>
       <c r="C382">
         <v>1832</v>
       </c>
-      <c r="D382" s="2" t="s">
+      <c r="D382" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E382" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>29</v>
       </c>
       <c r="B383" t="s">
         <v>156</v>
       </c>
       <c r="C383">
         <v>1832</v>
       </c>
-      <c r="D383" s="2" t="s">
+      <c r="D383" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E383" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>29</v>
       </c>
       <c r="B384" t="s">
         <v>156</v>
       </c>
       <c r="C384">
         <v>1832</v>
       </c>
-      <c r="D384" s="2" t="s">
+      <c r="D384" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="E384" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>29</v>
       </c>
       <c r="B385" t="s">
         <v>156</v>
       </c>
       <c r="C385">
         <v>1832</v>
       </c>
-      <c r="D385" s="2" t="s">
+      <c r="D385" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E385" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>29</v>
       </c>
       <c r="B386" t="s">
         <v>156</v>
       </c>
       <c r="C386">
         <v>1832</v>
       </c>
-      <c r="D386" s="2" t="s">
+      <c r="D386" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E386" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>29</v>
       </c>
       <c r="B387" t="s">
         <v>156</v>
       </c>
       <c r="C387">
         <v>1832</v>
       </c>
-      <c r="D387" s="2" t="s">
+      <c r="D387" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E387" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>29</v>
       </c>
       <c r="B388" t="s">
         <v>156</v>
       </c>
       <c r="C388">
         <v>1832</v>
       </c>
-      <c r="D388" s="2" t="s">
+      <c r="D388" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E388" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>29</v>
       </c>
       <c r="B389" t="s">
         <v>156</v>
       </c>
       <c r="C389">
         <v>1832</v>
       </c>
-      <c r="D389" s="2" t="s">
+      <c r="D389" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E389" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>29</v>
       </c>
       <c r="B390" t="s">
         <v>157</v>
       </c>
       <c r="C390">
         <v>1832</v>
       </c>
-      <c r="D390" s="2" t="s">
+      <c r="D390" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E390" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>29</v>
       </c>
       <c r="B391" t="s">
         <v>157</v>
       </c>
       <c r="C391">
         <v>1832</v>
       </c>
-      <c r="D391" s="2" t="s">
+      <c r="D391" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E391" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>29</v>
       </c>
       <c r="B392" t="s">
         <v>157</v>
       </c>
       <c r="C392">
         <v>1832</v>
       </c>
-      <c r="D392" s="2" t="s">
+      <c r="D392" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E392" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>101</v>
       </c>
       <c r="B393" t="s">
         <v>257</v>
       </c>
       <c r="C393">
         <v>1832</v>
       </c>
-      <c r="D393" s="2" t="s">
+      <c r="D393" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E393" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>102</v>
       </c>
       <c r="B394" t="s">
         <v>170</v>
       </c>
       <c r="C394">
         <v>1832</v>
       </c>
-      <c r="D394" s="2" t="s">
+      <c r="D394" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="E394" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>103</v>
       </c>
       <c r="B395" t="s">
         <v>156</v>
       </c>
       <c r="C395">
         <v>1832</v>
       </c>
-      <c r="D395" s="2" t="s">
+      <c r="D395" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="E395" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>104</v>
       </c>
       <c r="B396" t="s">
         <v>258</v>
       </c>
       <c r="C396">
         <v>1832</v>
       </c>
-      <c r="D396" s="2" t="s">
+      <c r="D396" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="E396" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>105</v>
       </c>
       <c r="B397" t="s">
         <v>156</v>
       </c>
       <c r="C397">
         <v>1832</v>
       </c>
-      <c r="D397" s="2" t="s">
+      <c r="D397" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E397" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>30</v>
       </c>
       <c r="B398" t="s">
         <v>222</v>
       </c>
       <c r="C398">
         <v>1832</v>
       </c>
-      <c r="D398" s="2" t="s">
+      <c r="D398" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E398" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>30</v>
       </c>
       <c r="B399" t="s">
         <v>157</v>
       </c>
       <c r="C399">
         <v>1832</v>
       </c>
-      <c r="D399" s="2" t="s">
+      <c r="D399" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="E399" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>106</v>
       </c>
       <c r="B400" t="s">
         <v>169</v>
       </c>
       <c r="C400">
         <v>1832</v>
       </c>
-      <c r="D400" s="2" t="s">
+      <c r="D400" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="E400" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>33</v>
       </c>
       <c r="B401" t="s">
         <v>259</v>
       </c>
       <c r="C401">
         <v>1832</v>
       </c>
-      <c r="D401" s="2" t="s">
+      <c r="D401" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E401" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>33</v>
       </c>
       <c r="B402" t="s">
         <v>260</v>
       </c>
       <c r="C402">
         <v>1832</v>
       </c>
-      <c r="D402" s="2" t="s">
+      <c r="D402" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E402" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>33</v>
       </c>
       <c r="B403" t="s">
         <v>261</v>
       </c>
       <c r="C403">
         <v>1832</v>
       </c>
-      <c r="D403" s="2" t="s">
+      <c r="D403" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="E403" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>33</v>
       </c>
       <c r="B404" t="s">
         <v>156</v>
       </c>
       <c r="C404">
         <v>1832</v>
       </c>
-      <c r="D404" s="2" t="s">
+      <c r="D404" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E404" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>33</v>
       </c>
       <c r="B405" t="s">
         <v>156</v>
       </c>
       <c r="C405">
         <v>1832</v>
       </c>
-      <c r="D405" s="2" t="s">
+      <c r="D405" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E405" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>107</v>
       </c>
       <c r="B406" t="s">
         <v>170</v>
       </c>
       <c r="C406">
         <v>1832</v>
       </c>
-      <c r="D406" s="2" t="s">
+      <c r="D406" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E406" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>108</v>
       </c>
       <c r="B407" t="s">
         <v>170</v>
       </c>
       <c r="C407">
         <v>1832</v>
       </c>
-      <c r="D407" s="2" t="s">
+      <c r="D407" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E407" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>109</v>
       </c>
       <c r="B408" t="s">
         <v>156</v>
       </c>
       <c r="C408">
         <v>1832</v>
       </c>
-      <c r="D408" s="2" t="s">
+      <c r="D408" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E408" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>39</v>
       </c>
       <c r="B409" t="s">
         <v>262</v>
       </c>
       <c r="C409">
         <v>1832</v>
       </c>
-      <c r="D409" s="2" t="s">
+      <c r="D409" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="E409" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>39</v>
       </c>
       <c r="B410" t="s">
         <v>263</v>
       </c>
       <c r="C410">
         <v>1832</v>
       </c>
-      <c r="D410" s="2" t="s">
+      <c r="D410" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E410" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>39</v>
       </c>
       <c r="B411" t="s">
         <v>264</v>
       </c>
       <c r="C411">
         <v>1832</v>
       </c>
-      <c r="D411" s="2" t="s">
+      <c r="D411" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E411" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>39</v>
       </c>
       <c r="B412" t="s">
         <v>265</v>
       </c>
       <c r="C412">
         <v>1832</v>
       </c>
-      <c r="D412" s="2" t="s">
+      <c r="D412" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E412" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>39</v>
       </c>
       <c r="B413" t="s">
         <v>266</v>
       </c>
       <c r="C413">
         <v>1832</v>
       </c>
-      <c r="D413" s="2" t="s">
+      <c r="D413" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E413" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>39</v>
       </c>
       <c r="B414" t="s">
         <v>267</v>
       </c>
       <c r="C414">
         <v>1832</v>
       </c>
-      <c r="D414" s="2" t="s">
+      <c r="D414" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E414" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>39</v>
       </c>
       <c r="B415" t="s">
         <v>169</v>
       </c>
       <c r="C415">
         <v>1832</v>
       </c>
-      <c r="D415" s="2" t="s">
+      <c r="D415" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E415" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>39</v>
       </c>
       <c r="B416" t="s">
         <v>268</v>
       </c>
       <c r="C416">
         <v>1832</v>
       </c>
-      <c r="D416" s="2" t="s">
+      <c r="D416" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E416" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>39</v>
       </c>
       <c r="B417" t="s">
         <v>224</v>
       </c>
       <c r="C417">
         <v>1832</v>
       </c>
-      <c r="D417" s="2" t="s">
+      <c r="D417" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E417" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>39</v>
       </c>
       <c r="B418" t="s">
         <v>170</v>
       </c>
       <c r="C418">
         <v>1832</v>
       </c>
-      <c r="D418" s="2" t="s">
+      <c r="D418" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E418" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>39</v>
       </c>
       <c r="B419" t="s">
         <v>269</v>
       </c>
       <c r="C419">
         <v>1832</v>
       </c>
-      <c r="D419" s="2" t="s">
+      <c r="D419" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E419" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>39</v>
       </c>
       <c r="B420" t="s">
         <v>269</v>
       </c>
       <c r="C420">
         <v>1832</v>
       </c>
-      <c r="D420" s="2" t="s">
+      <c r="D420" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E420" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>39</v>
       </c>
       <c r="B421" t="s">
         <v>270</v>
       </c>
       <c r="C421">
         <v>1832</v>
       </c>
-      <c r="D421" s="2" t="s">
+      <c r="D421" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="E421" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>39</v>
       </c>
       <c r="B422" t="s">
         <v>271</v>
       </c>
       <c r="C422">
         <v>1832</v>
       </c>
-      <c r="D422" s="2" t="s">
+      <c r="D422" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E422" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>39</v>
       </c>
       <c r="B423" t="s">
         <v>272</v>
       </c>
       <c r="C423">
         <v>1832</v>
       </c>
-      <c r="D423" s="2" t="s">
+      <c r="D423" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E423" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>39</v>
       </c>
       <c r="B424" t="s">
         <v>273</v>
       </c>
       <c r="C424">
         <v>1832</v>
       </c>
-      <c r="D424" s="2" t="s">
+      <c r="D424" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="E424" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>39</v>
       </c>
       <c r="B425" t="s">
         <v>274</v>
       </c>
       <c r="C425">
         <v>1832</v>
       </c>
-      <c r="D425" s="2" t="s">
+      <c r="D425" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E425" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>39</v>
       </c>
       <c r="B426" t="s">
         <v>275</v>
       </c>
       <c r="C426">
         <v>1832</v>
       </c>
-      <c r="D426" s="2" t="s">
+      <c r="D426" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E426" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>39</v>
       </c>
       <c r="B427" t="s">
         <v>276</v>
       </c>
       <c r="C427">
         <v>1832</v>
       </c>
-      <c r="D427" s="2" t="s">
+      <c r="D427" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="E427" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>39</v>
       </c>
       <c r="B428" t="s">
         <v>277</v>
       </c>
       <c r="C428">
         <v>1832</v>
       </c>
-      <c r="D428" s="2" t="s">
+      <c r="D428" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E428" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>39</v>
       </c>
       <c r="B429" t="s">
         <v>278</v>
       </c>
       <c r="C429">
         <v>1832</v>
       </c>
-      <c r="D429" s="2" t="s">
+      <c r="D429" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="E429" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>39</v>
       </c>
       <c r="B430" t="s">
         <v>278</v>
       </c>
       <c r="C430">
         <v>1832</v>
       </c>
-      <c r="D430" s="2" t="s">
+      <c r="D430" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E430" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>39</v>
       </c>
       <c r="B431" t="s">
         <v>278</v>
       </c>
       <c r="C431">
         <v>1832</v>
       </c>
-      <c r="D431" s="2" t="s">
+      <c r="D431" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E431" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>39</v>
       </c>
       <c r="B432" t="s">
         <v>278</v>
       </c>
       <c r="C432">
         <v>1832</v>
       </c>
-      <c r="D432" s="2" t="s">
+      <c r="D432" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E432" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>39</v>
       </c>
       <c r="B433" t="s">
         <v>279</v>
       </c>
       <c r="C433">
         <v>1832</v>
       </c>
-      <c r="D433" s="2" t="s">
+      <c r="D433" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="E433" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>39</v>
       </c>
       <c r="B434" t="s">
         <v>280</v>
       </c>
       <c r="C434">
         <v>1832</v>
       </c>
-      <c r="D434" s="2" t="s">
+      <c r="D434" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E434" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>39</v>
       </c>
       <c r="B435" t="s">
         <v>281</v>
       </c>
       <c r="C435">
         <v>1832</v>
       </c>
-      <c r="D435" s="2" t="s">
+      <c r="D435" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="E435" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>39</v>
       </c>
       <c r="B436" t="s">
         <v>282</v>
       </c>
       <c r="C436">
         <v>1832</v>
       </c>
-      <c r="D436" s="2" t="s">
+      <c r="D436" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E436" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>39</v>
       </c>
       <c r="B437" t="s">
         <v>283</v>
       </c>
       <c r="C437">
         <v>1832</v>
       </c>
-      <c r="D437" s="2" t="s">
+      <c r="D437" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E437" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>39</v>
       </c>
       <c r="B438" t="s">
         <v>284</v>
       </c>
       <c r="C438">
         <v>1832</v>
       </c>
-      <c r="D438" s="2" t="s">
+      <c r="D438" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E438" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>39</v>
       </c>
       <c r="B439" t="s">
         <v>285</v>
       </c>
       <c r="C439">
         <v>1832</v>
       </c>
-      <c r="D439" s="2" t="s">
+      <c r="D439" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E439" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>39</v>
       </c>
       <c r="B440" t="s">
         <v>285</v>
       </c>
       <c r="C440">
         <v>1832</v>
       </c>
-      <c r="D440" s="2" t="s">
+      <c r="D440" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E440" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>39</v>
       </c>
       <c r="B441" t="s">
         <v>285</v>
       </c>
       <c r="C441">
         <v>1832</v>
       </c>
-      <c r="D441" s="2" t="s">
+      <c r="D441" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E441" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>39</v>
       </c>
       <c r="B442" t="s">
         <v>285</v>
       </c>
       <c r="C442">
         <v>1832</v>
       </c>
-      <c r="D442" s="2" t="s">
+      <c r="D442" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E442" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>39</v>
       </c>
       <c r="B443" t="s">
         <v>285</v>
       </c>
       <c r="C443">
         <v>1832</v>
       </c>
-      <c r="D443" s="2" t="s">
+      <c r="D443" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E443" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>39</v>
       </c>
       <c r="B444" t="s">
         <v>285</v>
       </c>
       <c r="C444">
         <v>1832</v>
       </c>
-      <c r="D444" s="2" t="s">
+      <c r="D444" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E444" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>39</v>
       </c>
       <c r="B445" t="s">
         <v>286</v>
       </c>
       <c r="C445">
         <v>1832</v>
       </c>
-      <c r="D445" s="2" t="s">
+      <c r="D445" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E445" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>39</v>
       </c>
       <c r="B446" t="s">
         <v>287</v>
       </c>
       <c r="C446">
         <v>1832</v>
       </c>
-      <c r="D446" s="2" t="s">
+      <c r="D446" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E446" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>39</v>
       </c>
       <c r="B447" t="s">
         <v>288</v>
       </c>
       <c r="C447">
         <v>1832</v>
       </c>
-      <c r="D447" s="2" t="s">
+      <c r="D447" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E447" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>39</v>
       </c>
       <c r="B448" t="s">
         <v>232</v>
       </c>
       <c r="C448">
         <v>1832</v>
       </c>
-      <c r="D448" s="2" t="s">
+      <c r="D448" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="E448" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>39</v>
       </c>
       <c r="B449" t="s">
         <v>289</v>
       </c>
       <c r="C449">
         <v>1832</v>
       </c>
-      <c r="D449" s="2" t="s">
+      <c r="D449" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E449" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>39</v>
       </c>
       <c r="B450" t="s">
         <v>290</v>
       </c>
       <c r="C450">
         <v>1832</v>
       </c>
-      <c r="D450" s="2" t="s">
+      <c r="D450" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="E450" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>39</v>
       </c>
       <c r="B451" t="s">
         <v>291</v>
       </c>
       <c r="C451">
         <v>1832</v>
       </c>
-      <c r="D451" s="2" t="s">
+      <c r="D451" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E451" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>39</v>
       </c>
       <c r="B452" t="s">
         <v>292</v>
       </c>
       <c r="C452">
         <v>1832</v>
       </c>
-      <c r="D452" s="2" t="s">
+      <c r="D452" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E452" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>39</v>
       </c>
       <c r="B453" t="s">
         <v>293</v>
       </c>
       <c r="C453">
         <v>1832</v>
       </c>
-      <c r="D453" s="2" t="s">
+      <c r="D453" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E453" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>39</v>
       </c>
       <c r="B454" t="s">
         <v>293</v>
       </c>
       <c r="C454">
         <v>1832</v>
       </c>
-      <c r="D454" s="2" t="s">
+      <c r="D454" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="E454" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>39</v>
       </c>
       <c r="B455" t="s">
         <v>293</v>
       </c>
       <c r="C455">
         <v>1832</v>
       </c>
-      <c r="D455" s="2" t="s">
+      <c r="D455" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E455" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>39</v>
       </c>
       <c r="B456" t="s">
         <v>293</v>
       </c>
       <c r="C456">
         <v>1832</v>
       </c>
-      <c r="D456" s="2" t="s">
+      <c r="D456" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="E456" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>39</v>
       </c>
       <c r="B457" t="s">
         <v>293</v>
       </c>
       <c r="C457">
         <v>1832</v>
       </c>
-      <c r="D457" s="2" t="s">
+      <c r="D457" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E457" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>39</v>
       </c>
       <c r="B458" t="s">
         <v>294</v>
       </c>
       <c r="C458">
         <v>1832</v>
       </c>
-      <c r="D458" s="2" t="s">
+      <c r="D458" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="E458" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>39</v>
       </c>
       <c r="B459" t="s">
         <v>295</v>
       </c>
       <c r="C459">
         <v>1832</v>
       </c>
-      <c r="D459" s="2" t="s">
+      <c r="D459" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="E459" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>39</v>
       </c>
       <c r="B460" t="s">
         <v>296</v>
       </c>
       <c r="C460">
         <v>1832</v>
       </c>
-      <c r="D460" s="2" t="s">
+      <c r="D460" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="E460" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>39</v>
       </c>
       <c r="B461" t="s">
         <v>297</v>
       </c>
       <c r="C461">
         <v>1832</v>
       </c>
-      <c r="D461" s="2" t="s">
+      <c r="D461" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E461" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>39</v>
       </c>
       <c r="B462" t="s">
         <v>298</v>
       </c>
       <c r="C462">
         <v>1832</v>
       </c>
-      <c r="D462" s="2" t="s">
+      <c r="D462" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="E462" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>39</v>
       </c>
       <c r="B463" t="s">
         <v>299</v>
       </c>
       <c r="C463">
         <v>1832</v>
       </c>
-      <c r="D463" s="2" t="s">
+      <c r="D463" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E463" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>39</v>
       </c>
       <c r="B464" t="s">
         <v>300</v>
       </c>
       <c r="C464">
         <v>1832</v>
       </c>
-      <c r="D464" s="2" t="s">
+      <c r="D464" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E464" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>39</v>
       </c>
       <c r="B465" t="s">
         <v>186</v>
       </c>
       <c r="C465">
         <v>1832</v>
       </c>
-      <c r="D465" s="2" t="s">
+      <c r="D465" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E465" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>39</v>
       </c>
       <c r="B466" t="s">
         <v>186</v>
       </c>
       <c r="C466">
         <v>1832</v>
       </c>
-      <c r="D466" s="2" t="s">
+      <c r="D466" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="E466" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>39</v>
       </c>
       <c r="B467" t="s">
         <v>186</v>
       </c>
       <c r="C467">
         <v>1832</v>
       </c>
-      <c r="D467" s="2" t="s">
+      <c r="D467" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E467" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>39</v>
       </c>
       <c r="B468" t="s">
         <v>186</v>
       </c>
       <c r="C468">
         <v>1832</v>
       </c>
-      <c r="D468" s="2" t="s">
+      <c r="D468" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="E468" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>39</v>
       </c>
       <c r="B469" t="s">
         <v>186</v>
       </c>
       <c r="C469">
         <v>1832</v>
       </c>
-      <c r="D469" s="2" t="s">
+      <c r="D469" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E469" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>39</v>
       </c>
       <c r="B470" t="s">
         <v>186</v>
       </c>
       <c r="C470">
         <v>1832</v>
       </c>
-      <c r="D470" s="2" t="s">
+      <c r="D470" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="E470" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>39</v>
       </c>
       <c r="B471" t="s">
         <v>186</v>
       </c>
       <c r="C471">
         <v>1832</v>
       </c>
-      <c r="D471" s="2" t="s">
+      <c r="D471" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E471" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>39</v>
       </c>
       <c r="B472" t="s">
         <v>217</v>
       </c>
       <c r="C472">
         <v>1832</v>
       </c>
-      <c r="D472" s="2" t="s">
+      <c r="D472" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="E472" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>39</v>
       </c>
       <c r="B473" t="s">
         <v>217</v>
       </c>
       <c r="C473">
         <v>1832</v>
       </c>
-      <c r="D473" s="2" t="s">
+      <c r="D473" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E473" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>39</v>
       </c>
       <c r="B474" t="s">
         <v>217</v>
       </c>
       <c r="C474">
         <v>1832</v>
       </c>
-      <c r="D474" s="2" t="s">
+      <c r="D474" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="E474" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>39</v>
       </c>
       <c r="B475" t="s">
         <v>217</v>
       </c>
       <c r="C475">
         <v>1832</v>
       </c>
-      <c r="D475" s="2" t="s">
+      <c r="D475" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E475" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>39</v>
       </c>
       <c r="B476" t="s">
         <v>217</v>
       </c>
       <c r="C476">
         <v>1832</v>
       </c>
-      <c r="D476" s="2" t="s">
+      <c r="D476" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="E476" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>39</v>
       </c>
       <c r="B477" t="s">
         <v>301</v>
       </c>
       <c r="C477">
         <v>1832</v>
       </c>
-      <c r="D477" s="2" t="s">
+      <c r="D477" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E477" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>39</v>
       </c>
       <c r="B478" t="s">
         <v>150</v>
       </c>
       <c r="C478">
         <v>1832</v>
       </c>
-      <c r="D478" s="2" t="s">
+      <c r="D478" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="E478" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>39</v>
       </c>
       <c r="B479" t="s">
         <v>208</v>
       </c>
       <c r="C479">
         <v>1832</v>
       </c>
-      <c r="D479" s="2" t="s">
+      <c r="D479" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="E479" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>39</v>
       </c>
       <c r="B480" t="s">
         <v>208</v>
       </c>
       <c r="C480">
         <v>1832</v>
       </c>
-      <c r="D480" s="2" t="s">
+      <c r="D480" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="E480" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>39</v>
       </c>
       <c r="B481" t="s">
         <v>302</v>
       </c>
       <c r="C481">
         <v>1832</v>
       </c>
-      <c r="D481" s="2" t="s">
+      <c r="D481" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E481" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>39</v>
       </c>
       <c r="B482" t="s">
         <v>303</v>
       </c>
       <c r="C482">
         <v>1832</v>
       </c>
-      <c r="D482" s="2" t="s">
+      <c r="D482" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="E482" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>39</v>
       </c>
       <c r="B483" t="s">
         <v>304</v>
       </c>
       <c r="C483">
         <v>1832</v>
       </c>
-      <c r="D483" s="2" t="s">
+      <c r="D483" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E483" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>39</v>
       </c>
       <c r="B484" t="s">
         <v>305</v>
       </c>
       <c r="C484">
         <v>1832</v>
       </c>
-      <c r="D484" s="2" t="s">
+      <c r="D484" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="E484" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>39</v>
       </c>
       <c r="B485" t="s">
         <v>306</v>
       </c>
       <c r="C485">
         <v>1832</v>
       </c>
-      <c r="D485" s="2" t="s">
+      <c r="D485" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E485" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>39</v>
       </c>
       <c r="B486" t="s">
         <v>307</v>
       </c>
       <c r="C486">
         <v>1832</v>
       </c>
-      <c r="D486" s="2" t="s">
+      <c r="D486" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="E486" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>39</v>
       </c>
       <c r="B487" t="s">
         <v>307</v>
       </c>
       <c r="C487">
         <v>1832</v>
       </c>
-      <c r="D487" s="2" t="s">
+      <c r="D487" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E487" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>39</v>
       </c>
       <c r="B488" t="s">
         <v>307</v>
       </c>
       <c r="C488">
         <v>1832</v>
       </c>
-      <c r="D488" s="2" t="s">
+      <c r="D488" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="E488" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>39</v>
       </c>
       <c r="B489" t="s">
         <v>307</v>
       </c>
       <c r="C489">
         <v>1832</v>
       </c>
-      <c r="D489" s="2" t="s">
+      <c r="D489" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="E489" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>39</v>
       </c>
       <c r="B490" t="s">
         <v>307</v>
       </c>
       <c r="C490">
         <v>1832</v>
       </c>
-      <c r="D490" s="2" t="s">
+      <c r="D490" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E490" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>39</v>
       </c>
       <c r="B491" t="s">
         <v>308</v>
       </c>
       <c r="C491">
         <v>1832</v>
       </c>
-      <c r="D491" s="2" t="s">
+      <c r="D491" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E491" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>39</v>
       </c>
       <c r="B492" t="s">
         <v>309</v>
       </c>
       <c r="C492">
         <v>1832</v>
       </c>
-      <c r="D492" s="2" t="s">
+      <c r="D492" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E492" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>39</v>
       </c>
       <c r="B493" t="s">
         <v>310</v>
       </c>
       <c r="C493">
         <v>1832</v>
       </c>
-      <c r="D493" s="2" t="s">
+      <c r="D493" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E493" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>39</v>
       </c>
       <c r="B494" t="s">
         <v>311</v>
       </c>
       <c r="C494">
         <v>1832</v>
       </c>
-      <c r="D494" s="2" t="s">
+      <c r="D494" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="E494" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>39</v>
       </c>
       <c r="B495" t="s">
         <v>312</v>
       </c>
       <c r="C495">
         <v>1832</v>
       </c>
-      <c r="D495" s="2" t="s">
+      <c r="D495" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="E495" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>39</v>
       </c>
       <c r="B496" t="s">
         <v>313</v>
       </c>
       <c r="C496">
         <v>1832</v>
       </c>
-      <c r="D496" s="2" t="s">
+      <c r="D496" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="E496" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>39</v>
       </c>
       <c r="B497" t="s">
         <v>314</v>
       </c>
       <c r="C497">
         <v>1832</v>
       </c>
-      <c r="D497" s="2" t="s">
+      <c r="D497" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E497" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>39</v>
       </c>
       <c r="B498" t="s">
         <v>315</v>
       </c>
       <c r="C498">
         <v>1832</v>
       </c>
-      <c r="D498" s="2" t="s">
+      <c r="D498" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="E498" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>39</v>
       </c>
       <c r="B499" t="s">
         <v>316</v>
       </c>
       <c r="C499">
         <v>1832</v>
       </c>
-      <c r="D499" s="2" t="s">
+      <c r="D499" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="E499" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>39</v>
       </c>
       <c r="B500" t="s">
         <v>317</v>
       </c>
       <c r="C500">
         <v>1832</v>
       </c>
-      <c r="D500" s="2" t="s">
+      <c r="D500" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="E500" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>39</v>
       </c>
       <c r="B501" t="s">
         <v>318</v>
       </c>
       <c r="C501">
         <v>1832</v>
       </c>
-      <c r="D501" s="2" t="s">
+      <c r="D501" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="E501" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>39</v>
       </c>
       <c r="B502" t="s">
         <v>319</v>
       </c>
       <c r="C502">
         <v>1832</v>
       </c>
-      <c r="D502" s="2" t="s">
+      <c r="D502" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="E502" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>39</v>
       </c>
       <c r="B503" t="s">
         <v>320</v>
       </c>
       <c r="C503">
         <v>1832</v>
       </c>
-      <c r="D503" s="2" t="s">
+      <c r="D503" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="E503" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>39</v>
       </c>
       <c r="B504" t="s">
         <v>321</v>
       </c>
       <c r="C504">
         <v>1832</v>
       </c>
-      <c r="D504" s="2" t="s">
+      <c r="D504" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="E504" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>39</v>
       </c>
       <c r="B505" t="s">
         <v>322</v>
       </c>
       <c r="C505">
         <v>1832</v>
       </c>
-      <c r="D505" s="2" t="s">
+      <c r="D505" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E505" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>39</v>
       </c>
       <c r="B506" t="s">
         <v>323</v>
       </c>
       <c r="C506">
         <v>1832</v>
       </c>
-      <c r="D506" s="2" t="s">
+      <c r="D506" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="E506" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>39</v>
       </c>
       <c r="B507" t="s">
         <v>324</v>
       </c>
       <c r="C507">
         <v>1832</v>
       </c>
-      <c r="D507" s="2" t="s">
+      <c r="D507" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="E507" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>39</v>
       </c>
       <c r="B508" t="s">
         <v>230</v>
       </c>
       <c r="C508">
         <v>1832</v>
       </c>
-      <c r="D508" s="2" t="s">
+      <c r="D508" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E508" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>39</v>
       </c>
       <c r="B509" t="s">
         <v>230</v>
       </c>
       <c r="C509">
         <v>1832</v>
       </c>
-      <c r="D509" s="2" t="s">
+      <c r="D509" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="E509" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>39</v>
       </c>
       <c r="B510" t="s">
         <v>230</v>
       </c>
       <c r="C510">
         <v>1832</v>
       </c>
-      <c r="D510" s="2" t="s">
+      <c r="D510" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="E510" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>39</v>
       </c>
       <c r="B511" t="s">
         <v>325</v>
       </c>
       <c r="C511">
         <v>1832</v>
       </c>
-      <c r="D511" s="2" t="s">
+      <c r="D511" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="E511" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>39</v>
       </c>
       <c r="B512" t="s">
         <v>325</v>
       </c>
       <c r="C512">
         <v>1832</v>
       </c>
-      <c r="D512" s="2" t="s">
+      <c r="D512" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="E512" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>39</v>
       </c>
       <c r="B513" t="s">
         <v>325</v>
       </c>
       <c r="C513">
         <v>1832</v>
       </c>
-      <c r="D513" s="2" t="s">
+      <c r="D513" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="E513" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>39</v>
       </c>
       <c r="B514" t="s">
         <v>326</v>
       </c>
       <c r="C514">
         <v>1832</v>
       </c>
-      <c r="D514" s="2" t="s">
+      <c r="D514" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E514" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>39</v>
       </c>
       <c r="B515" t="s">
         <v>327</v>
       </c>
       <c r="C515">
         <v>1832</v>
       </c>
-      <c r="D515" s="2" t="s">
+      <c r="D515" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="E515" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>39</v>
       </c>
       <c r="B516" t="s">
         <v>156</v>
       </c>
       <c r="C516">
         <v>1832</v>
       </c>
-      <c r="D516" s="2" t="s">
+      <c r="D516" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E516" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>39</v>
       </c>
       <c r="B517" t="s">
         <v>156</v>
       </c>
       <c r="C517">
         <v>1832</v>
       </c>
-      <c r="D517" s="2" t="s">
+      <c r="D517" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="E517" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>39</v>
       </c>
       <c r="B518" t="s">
         <v>156</v>
       </c>
       <c r="C518">
         <v>1832</v>
       </c>
-      <c r="D518" s="2" t="s">
+      <c r="D518" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="E518" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>39</v>
       </c>
       <c r="B519" t="s">
         <v>156</v>
       </c>
       <c r="C519">
         <v>1832</v>
       </c>
-      <c r="D519" s="2" t="s">
+      <c r="D519" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="E519" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>39</v>
       </c>
       <c r="B520" t="s">
         <v>156</v>
       </c>
       <c r="C520">
         <v>1832</v>
       </c>
-      <c r="D520" s="2" t="s">
+      <c r="D520" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="E520" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>39</v>
       </c>
       <c r="B521" t="s">
         <v>156</v>
       </c>
       <c r="C521">
         <v>1832</v>
       </c>
-      <c r="D521" s="2" t="s">
+      <c r="D521" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="E521" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>39</v>
       </c>
       <c r="B522" t="s">
         <v>156</v>
       </c>
       <c r="C522">
         <v>1832</v>
       </c>
-      <c r="D522" s="2" t="s">
+      <c r="D522" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="E522" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>39</v>
       </c>
       <c r="B523" t="s">
         <v>156</v>
       </c>
       <c r="C523">
         <v>1832</v>
       </c>
-      <c r="D523" s="2" t="s">
+      <c r="D523" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E523" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>39</v>
       </c>
       <c r="B524" t="s">
         <v>156</v>
       </c>
       <c r="C524">
         <v>1832</v>
       </c>
-      <c r="D524" s="2" t="s">
+      <c r="D524" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="E524" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>39</v>
       </c>
       <c r="B525" t="s">
         <v>156</v>
       </c>
       <c r="C525">
         <v>1832</v>
       </c>
-      <c r="D525" s="2" t="s">
+      <c r="D525" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="E525" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>39</v>
       </c>
       <c r="B526" t="s">
         <v>156</v>
       </c>
       <c r="C526">
         <v>1832</v>
       </c>
-      <c r="D526" s="2" t="s">
+      <c r="D526" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E526" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>39</v>
       </c>
       <c r="B527" t="s">
         <v>156</v>
       </c>
       <c r="C527">
         <v>1832</v>
       </c>
-      <c r="D527" s="2" t="s">
+      <c r="D527" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="E527" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>39</v>
       </c>
       <c r="B528" t="s">
         <v>156</v>
       </c>
       <c r="C528">
         <v>1832</v>
       </c>
-      <c r="D528" s="2" t="s">
+      <c r="D528" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="E528" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>39</v>
       </c>
       <c r="B529" t="s">
         <v>156</v>
       </c>
       <c r="C529">
         <v>1832</v>
       </c>
-      <c r="D529" s="2" t="s">
+      <c r="D529" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="E529" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>39</v>
       </c>
       <c r="B530" t="s">
         <v>156</v>
       </c>
       <c r="C530">
         <v>1832</v>
       </c>
-      <c r="D530" s="2" t="s">
+      <c r="D530" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="E530" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>39</v>
       </c>
       <c r="B531" t="s">
         <v>156</v>
       </c>
       <c r="C531">
         <v>1832</v>
       </c>
-      <c r="D531" s="2" t="s">
+      <c r="D531" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="E531" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>39</v>
       </c>
       <c r="B532" t="s">
         <v>156</v>
       </c>
       <c r="C532">
         <v>1832</v>
       </c>
-      <c r="D532" s="2" t="s">
+      <c r="D532" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="E532" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>39</v>
       </c>
       <c r="B533" t="s">
         <v>156</v>
       </c>
       <c r="C533">
         <v>1832</v>
       </c>
-      <c r="D533" s="2" t="s">
+      <c r="D533" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="E533" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>39</v>
       </c>
       <c r="B534" t="s">
         <v>156</v>
       </c>
       <c r="C534">
         <v>1832</v>
       </c>
-      <c r="D534" s="2" t="s">
+      <c r="D534" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="E534" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>39</v>
       </c>
       <c r="B535" t="s">
         <v>156</v>
       </c>
       <c r="C535">
         <v>1832</v>
       </c>
-      <c r="D535" s="2" t="s">
+      <c r="D535" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="E535" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>39</v>
       </c>
       <c r="B536" t="s">
         <v>156</v>
       </c>
       <c r="C536">
         <v>1832</v>
       </c>
-      <c r="D536" s="2" t="s">
+      <c r="D536" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="E536" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>39</v>
       </c>
       <c r="B537" t="s">
         <v>156</v>
       </c>
       <c r="C537">
         <v>1832</v>
       </c>
-      <c r="D537" s="2" t="s">
+      <c r="D537" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="E537" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>39</v>
       </c>
       <c r="B538" t="s">
         <v>156</v>
       </c>
       <c r="C538">
         <v>1832</v>
       </c>
-      <c r="D538" s="2" t="s">
+      <c r="D538" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="E538" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>39</v>
       </c>
       <c r="B539" t="s">
         <v>156</v>
       </c>
       <c r="C539">
         <v>1832</v>
       </c>
-      <c r="D539" s="2" t="s">
+      <c r="D539" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="E539" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>39</v>
       </c>
       <c r="B540" t="s">
         <v>156</v>
       </c>
       <c r="C540">
         <v>1832</v>
       </c>
-      <c r="D540" s="2" t="s">
+      <c r="D540" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="E540" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>39</v>
       </c>
       <c r="B541" t="s">
         <v>156</v>
       </c>
       <c r="C541">
         <v>1832</v>
       </c>
-      <c r="D541" s="2" t="s">
+      <c r="D541" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="E541" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>39</v>
       </c>
       <c r="B542" t="s">
         <v>156</v>
       </c>
       <c r="C542">
         <v>1832</v>
       </c>
-      <c r="D542" s="2" t="s">
+      <c r="D542" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="E542" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>39</v>
       </c>
       <c r="B543" t="s">
         <v>156</v>
       </c>
       <c r="C543">
         <v>1832</v>
       </c>
-      <c r="D543" s="2" t="s">
+      <c r="D543" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="E543" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>39</v>
       </c>
       <c r="B544" t="s">
         <v>156</v>
       </c>
       <c r="C544">
         <v>1832</v>
       </c>
-      <c r="D544" s="2" t="s">
+      <c r="D544" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="E544" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>39</v>
       </c>
       <c r="B545" t="s">
         <v>156</v>
       </c>
       <c r="C545">
         <v>1832</v>
       </c>
-      <c r="D545" s="2" t="s">
+      <c r="D545" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="E545" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>39</v>
       </c>
       <c r="B546" t="s">
         <v>156</v>
       </c>
       <c r="C546">
         <v>1832</v>
       </c>
-      <c r="D546" s="2" t="s">
+      <c r="D546" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="E546" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>39</v>
       </c>
       <c r="B547" t="s">
         <v>328</v>
       </c>
       <c r="C547">
         <v>1832</v>
       </c>
-      <c r="D547" s="2" t="s">
+      <c r="D547" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="E547" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>39</v>
       </c>
       <c r="B548" t="s">
         <v>157</v>
       </c>
       <c r="C548">
         <v>1832</v>
       </c>
-      <c r="D548" s="2" t="s">
+      <c r="D548" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="E548" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>39</v>
       </c>
       <c r="B549" t="s">
         <v>157</v>
       </c>
       <c r="C549">
         <v>1832</v>
       </c>
-      <c r="D549" s="2" t="s">
+      <c r="D549" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="E549" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>39</v>
       </c>
       <c r="B550" t="s">
         <v>157</v>
       </c>
       <c r="C550">
         <v>1832</v>
       </c>
-      <c r="D550" s="2" t="s">
+      <c r="D550" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="E550" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>39</v>
       </c>
       <c r="B551" t="s">
         <v>226</v>
       </c>
       <c r="C551">
         <v>1832</v>
       </c>
-      <c r="D551" s="2" t="s">
+      <c r="D551" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E551" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>39</v>
       </c>
       <c r="B552" t="s">
         <v>329</v>
       </c>
       <c r="C552">
         <v>1832</v>
       </c>
-      <c r="D552" s="2" t="s">
+      <c r="D552" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="E552" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>39</v>
       </c>
       <c r="B553" t="s">
         <v>330</v>
       </c>
       <c r="C553">
         <v>1832</v>
       </c>
-      <c r="D553" s="2" t="s">
+      <c r="D553" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="E553" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>41</v>
       </c>
       <c r="B554" t="s">
         <v>222</v>
       </c>
       <c r="C554">
         <v>1832</v>
       </c>
-      <c r="D554" s="2" t="s">
+      <c r="D554" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="E554" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>110</v>
       </c>
       <c r="B555" t="s">
         <v>172</v>
       </c>
       <c r="C555">
         <v>1832</v>
       </c>
-      <c r="D555" s="2" t="s">
+      <c r="D555" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="E555" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>111</v>
       </c>
       <c r="B556" t="s">
         <v>217</v>
       </c>
       <c r="C556">
         <v>1832</v>
       </c>
-      <c r="D556" s="2" t="s">
+      <c r="D556" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="E556" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>112</v>
       </c>
       <c r="B557" t="s">
         <v>331</v>
       </c>
       <c r="C557">
         <v>1832</v>
       </c>
-      <c r="D557" s="2" t="s">
+      <c r="D557" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="E557" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>112</v>
       </c>
       <c r="B558" t="s">
         <v>332</v>
       </c>
       <c r="C558">
         <v>1832</v>
       </c>
-      <c r="D558" s="2" t="s">
+      <c r="D558" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="E558" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>112</v>
       </c>
       <c r="B559" t="s">
         <v>329</v>
       </c>
       <c r="C559">
         <v>1832</v>
       </c>
-      <c r="D559" s="2" t="s">
+      <c r="D559" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="E559" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>113</v>
       </c>
       <c r="B560" t="s">
         <v>156</v>
       </c>
       <c r="C560">
         <v>1832</v>
       </c>
-      <c r="D560" s="2" t="s">
+      <c r="D560" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="E560" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>114</v>
       </c>
       <c r="B561" t="s">
         <v>171</v>
       </c>
       <c r="C561">
         <v>1832</v>
       </c>
-      <c r="D561" s="2" t="s">
+      <c r="D561" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="E561" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>115</v>
       </c>
       <c r="B562" t="s">
         <v>222</v>
       </c>
       <c r="C562">
         <v>1832</v>
       </c>
-      <c r="D562" s="2" t="s">
+      <c r="D562" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="E562" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>116</v>
       </c>
       <c r="B563" t="s">
         <v>333</v>
       </c>
       <c r="C563">
         <v>1832</v>
       </c>
-      <c r="D563" s="2" t="s">
+      <c r="D563" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="E563" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>117</v>
       </c>
       <c r="B564" t="s">
         <v>334</v>
       </c>
       <c r="C564">
         <v>1832</v>
       </c>
-      <c r="D564" s="2" t="s">
+      <c r="D564" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="E564" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>117</v>
       </c>
       <c r="B565" t="s">
         <v>335</v>
       </c>
       <c r="C565">
         <v>1832</v>
       </c>
-      <c r="D565" s="2" t="s">
+      <c r="D565" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="E565" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>117</v>
       </c>
       <c r="B566" t="s">
         <v>335</v>
       </c>
       <c r="C566">
         <v>1832</v>
       </c>
-      <c r="D566" s="2" t="s">
+      <c r="D566" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E566" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>117</v>
       </c>
       <c r="B567" t="s">
         <v>336</v>
       </c>
       <c r="C567">
         <v>1832</v>
       </c>
-      <c r="D567" s="2" t="s">
+      <c r="D567" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="E567" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>117</v>
       </c>
       <c r="B568" t="s">
         <v>157</v>
       </c>
       <c r="C568">
         <v>1832</v>
       </c>
-      <c r="D568" s="2" t="s">
+      <c r="D568" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="E568" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>118</v>
       </c>
       <c r="B569" t="s">
         <v>170</v>
       </c>
       <c r="C569">
         <v>1832</v>
       </c>
-      <c r="D569" s="2" t="s">
+      <c r="D569" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="E569" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>45</v>
       </c>
       <c r="B570" t="s">
         <v>337</v>
       </c>
       <c r="C570">
         <v>1832</v>
       </c>
-      <c r="D570" s="2" t="s">
+      <c r="D570" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="E570" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>45</v>
       </c>
       <c r="B571" t="s">
         <v>158</v>
       </c>
       <c r="C571">
         <v>1832</v>
       </c>
-      <c r="D571" s="2" t="s">
+      <c r="D571" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="E571" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>119</v>
       </c>
       <c r="B572" t="s">
         <v>169</v>
       </c>
       <c r="C572">
         <v>1832</v>
       </c>
-      <c r="D572" s="2" t="s">
+      <c r="D572" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E572" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>120</v>
       </c>
       <c r="B573" t="s">
         <v>169</v>
       </c>
       <c r="C573">
         <v>1832</v>
       </c>
-      <c r="D573" s="2" t="s">
+      <c r="D573" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="E573" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>121</v>
       </c>
       <c r="B574" t="s">
         <v>169</v>
       </c>
       <c r="C574">
         <v>1832</v>
       </c>
-      <c r="D574" s="2" t="s">
+      <c r="D574" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="E574" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>122</v>
       </c>
       <c r="B575" t="s">
         <v>169</v>
       </c>
       <c r="C575">
         <v>1832</v>
       </c>
-      <c r="D575" s="2" t="s">
+      <c r="D575" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E575" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>123</v>
       </c>
       <c r="B576" t="s">
         <v>222</v>
       </c>
       <c r="C576">
         <v>1832</v>
       </c>
-      <c r="D576" s="2" t="s">
+      <c r="D576" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="E576" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>124</v>
       </c>
       <c r="B577" t="s">
         <v>338</v>
       </c>
       <c r="C577">
         <v>1832</v>
       </c>
-      <c r="D577" s="2" t="s">
+      <c r="D577" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="E577" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>124</v>
       </c>
       <c r="B578" t="s">
         <v>339</v>
       </c>
       <c r="C578">
         <v>1832</v>
       </c>
-      <c r="D578" s="2" t="s">
+      <c r="D578" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E578" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>124</v>
       </c>
       <c r="B579" t="s">
         <v>340</v>
       </c>
       <c r="C579">
         <v>1832</v>
       </c>
-      <c r="D579" s="2" t="s">
+      <c r="D579" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="E579" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>124</v>
       </c>
       <c r="B580" t="s">
         <v>156</v>
       </c>
       <c r="C580">
         <v>1832</v>
       </c>
-      <c r="D580" s="2" t="s">
+      <c r="D580" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E580" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>124</v>
       </c>
       <c r="B581" t="s">
         <v>156</v>
       </c>
       <c r="C581">
         <v>1832</v>
       </c>
-      <c r="D581" s="2" t="s">
+      <c r="D581" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="E581" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>125</v>
       </c>
       <c r="B582" t="s">
         <v>169</v>
       </c>
       <c r="C582">
         <v>1832</v>
       </c>
-      <c r="D582" s="2" t="s">
+      <c r="D582" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="E582" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>126</v>
       </c>
       <c r="B583" t="s">
         <v>341</v>
       </c>
       <c r="C583">
         <v>1832</v>
       </c>
-      <c r="D583" s="2" t="s">
+      <c r="D583" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="E583" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>126</v>
       </c>
       <c r="B584" t="s">
         <v>170</v>
       </c>
       <c r="C584">
         <v>1832</v>
       </c>
-      <c r="D584" s="2" t="s">
+      <c r="D584" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E584" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>127</v>
       </c>
       <c r="B585" t="s">
         <v>170</v>
       </c>
       <c r="C585">
         <v>1832</v>
       </c>
-      <c r="D585" s="2" t="s">
+      <c r="D585" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="E585" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>128</v>
       </c>
       <c r="B586" t="s">
         <v>240</v>
       </c>
       <c r="C586">
         <v>1832</v>
       </c>
-      <c r="D586" s="2" t="s">
+      <c r="D586" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="E586" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>129</v>
       </c>
       <c r="B587" t="s">
         <v>169</v>
       </c>
       <c r="C587">
         <v>1832</v>
       </c>
-      <c r="D587" s="2" t="s">
+      <c r="D587" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="E587" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>130</v>
       </c>
       <c r="B588" t="s">
         <v>169</v>
       </c>
       <c r="C588">
         <v>1832</v>
       </c>
-      <c r="D588" s="2" t="s">
+      <c r="D588" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="E588" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>131</v>
       </c>
       <c r="B589" t="s">
         <v>222</v>
       </c>
       <c r="C589">
         <v>1832</v>
       </c>
-      <c r="D589" s="2" t="s">
+      <c r="D589" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="E589" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>132</v>
       </c>
       <c r="B590" t="s">
         <v>342</v>
       </c>
       <c r="C590">
         <v>1832</v>
       </c>
-      <c r="D590" s="2" t="s">
+      <c r="D590" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="E590" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="B591" t="s">
         <v>343</v>
       </c>
       <c r="C591">
         <v>1832</v>
       </c>
-      <c r="D591" s="2" t="s">
+      <c r="D591" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="E591" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="B592" t="s">
         <v>344</v>
       </c>
       <c r="C592">
         <v>1832</v>
       </c>
-      <c r="D592" s="2" t="s">
+      <c r="D592" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="E592" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="593" spans="2:5">
       <c r="B593" t="s">
         <v>345</v>
       </c>
       <c r="C593">
         <v>1832</v>
       </c>
-      <c r="D593" s="2" t="s">
+      <c r="D593" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="E593" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="594" spans="2:5">
       <c r="B594" t="s">
         <v>140</v>
       </c>
       <c r="C594">
         <v>1832</v>
       </c>
-      <c r="D594" s="2" t="s">
+      <c r="D594" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="E594" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="595" spans="2:5">
       <c r="B595" t="s">
         <v>140</v>
       </c>
       <c r="C595">
         <v>1832</v>
       </c>
-      <c r="D595" s="2" t="s">
+      <c r="D595" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="E595" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="596" spans="2:5">
       <c r="B596" t="s">
         <v>140</v>
       </c>
       <c r="C596">
         <v>1832</v>
       </c>
-      <c r="D596" s="2" t="s">
+      <c r="D596" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="E596" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="597" spans="2:5">
       <c r="B597" t="s">
         <v>140</v>
       </c>
       <c r="C597">
         <v>1832</v>
       </c>
-      <c r="D597" s="2" t="s">
+      <c r="D597" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="E597" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="598" spans="2:5">
       <c r="B598" t="s">
         <v>140</v>
       </c>
       <c r="C598">
         <v>1832</v>
       </c>
-      <c r="D598" s="2" t="s">
+      <c r="D598" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="E598" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="599" spans="2:5">
       <c r="B599" t="s">
         <v>140</v>
       </c>
       <c r="C599">
         <v>1832</v>
       </c>
-      <c r="D599" s="2" t="s">
+      <c r="D599" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E599" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="600" spans="2:5">
       <c r="B600" t="s">
         <v>140</v>
       </c>
       <c r="C600">
         <v>1832</v>
       </c>
-      <c r="D600" s="2" t="s">
+      <c r="D600" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="E600" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="601" spans="2:5">
       <c r="B601" t="s">
         <v>140</v>
       </c>
       <c r="C601">
         <v>1832</v>
       </c>
-      <c r="D601" s="2" t="s">
+      <c r="D601" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="E601" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="602" spans="2:5">
       <c r="B602" t="s">
         <v>140</v>
       </c>
       <c r="C602">
         <v>1832</v>
       </c>
-      <c r="D602" s="2" t="s">
+      <c r="D602" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="E602" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="603" spans="2:5">
       <c r="B603" t="s">
         <v>140</v>
       </c>
       <c r="C603">
         <v>1832</v>
       </c>
-      <c r="D603" s="2" t="s">
+      <c r="D603" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E603" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="604" spans="2:5">
       <c r="B604" t="s">
         <v>140</v>
       </c>
       <c r="C604">
         <v>1832</v>
       </c>
-      <c r="D604" s="2" t="s">
+      <c r="D604" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="E604" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="605" spans="2:5">
       <c r="B605" t="s">
         <v>140</v>
       </c>
       <c r="C605">
         <v>1832</v>
       </c>
-      <c r="D605" s="2" t="s">
+      <c r="D605" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="E605" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="606" spans="2:5">
       <c r="B606" t="s">
         <v>140</v>
       </c>
       <c r="C606">
         <v>1832</v>
       </c>
-      <c r="D606" s="2" t="s">
+      <c r="D606" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="E606" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="607" spans="2:5">
       <c r="B607" t="s">
         <v>140</v>
       </c>
       <c r="C607">
         <v>1832</v>
       </c>
-      <c r="D607" s="2" t="s">
+      <c r="D607" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="E607" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="608" spans="2:5">
       <c r="B608" t="s">
         <v>140</v>
       </c>
       <c r="C608">
         <v>1832</v>
       </c>
-      <c r="D608" s="2" t="s">
+      <c r="D608" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="E608" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="609" spans="2:5">
       <c r="B609" t="s">
         <v>140</v>
       </c>
       <c r="C609">
         <v>1832</v>
       </c>
-      <c r="D609" s="2" t="s">
+      <c r="D609" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="E609" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="610" spans="2:5">
       <c r="B610" t="s">
         <v>140</v>
       </c>
       <c r="C610">
         <v>1832</v>
       </c>
-      <c r="D610" s="2" t="s">
+      <c r="D610" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="E610" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="611" spans="2:5">
       <c r="B611" t="s">
         <v>140</v>
       </c>
       <c r="C611">
         <v>1832</v>
       </c>
-      <c r="D611" s="2" t="s">
+      <c r="D611" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="E611" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="612" spans="2:5">
       <c r="B612" t="s">
         <v>140</v>
       </c>
       <c r="C612">
         <v>1832</v>
       </c>
-      <c r="D612" s="2" t="s">
+      <c r="D612" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="E612" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="613" spans="2:5">
       <c r="B613" t="s">
         <v>140</v>
       </c>
       <c r="C613">
         <v>1832</v>
       </c>
-      <c r="D613" s="2" t="s">
+      <c r="D613" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="E613" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="614" spans="2:5">
       <c r="B614" t="s">
         <v>140</v>
       </c>
       <c r="C614">
         <v>1832</v>
       </c>
-      <c r="D614" s="2" t="s">
+      <c r="D614" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="E614" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="615" spans="2:5">
       <c r="B615" t="s">
         <v>140</v>
       </c>
       <c r="C615">
         <v>1832</v>
       </c>
-      <c r="D615" s="2" t="s">
+      <c r="D615" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="E615" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="616" spans="2:5">
       <c r="B616" t="s">
         <v>140</v>
       </c>
       <c r="C616">
         <v>1832</v>
       </c>
-      <c r="D616" s="2" t="s">
+      <c r="D616" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="E616" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="617" spans="2:5">
       <c r="B617" t="s">
         <v>140</v>
       </c>
       <c r="C617">
         <v>1832</v>
       </c>
-      <c r="D617" s="2" t="s">
+      <c r="D617" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="E617" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="618" spans="2:5">
       <c r="B618" t="s">
         <v>140</v>
       </c>
       <c r="C618">
         <v>1832</v>
       </c>
-      <c r="D618" s="2" t="s">
+      <c r="D618" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="E618" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="619" spans="2:5">
       <c r="B619" t="s">
         <v>140</v>
       </c>
       <c r="C619">
         <v>1832</v>
       </c>
-      <c r="D619" s="2" t="s">
+      <c r="D619" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="E619" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="620" spans="2:5">
       <c r="B620" t="s">
         <v>140</v>
       </c>
       <c r="C620">
         <v>1832</v>
       </c>
-      <c r="D620" s="2" t="s">
+      <c r="D620" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="E620" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="621" spans="2:5">
       <c r="B621" t="s">
         <v>140</v>
       </c>
       <c r="C621">
         <v>1832</v>
       </c>
-      <c r="D621" s="2" t="s">
+      <c r="D621" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="E621" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="622" spans="2:5">
       <c r="B622" t="s">
         <v>140</v>
       </c>
       <c r="C622">
         <v>1832</v>
       </c>
-      <c r="D622" s="2" t="s">
+      <c r="D622" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="E622" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="623" spans="2:5">
       <c r="B623" t="s">
         <v>346</v>
       </c>
       <c r="C623">
         <v>1832</v>
       </c>
-      <c r="D623" s="2" t="s">
+      <c r="D623" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="E623" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="624" spans="2:5">
       <c r="B624" t="s">
         <v>347</v>
       </c>
       <c r="C624">
         <v>1832</v>
       </c>
-      <c r="D624" s="2" t="s">
+      <c r="D624" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="E624" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="625" spans="2:5">
       <c r="B625" t="s">
         <v>348</v>
       </c>
       <c r="C625">
         <v>1832</v>
       </c>
-      <c r="D625" s="2" t="s">
+      <c r="D625" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="E625" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="626" spans="2:5">
       <c r="B626" t="s">
         <v>171</v>
       </c>
       <c r="C626">
         <v>1832</v>
       </c>
-      <c r="D626" s="2" t="s">
+      <c r="D626" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E626" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="627" spans="2:5">
       <c r="B627" t="s">
         <v>169</v>
       </c>
       <c r="C627">
         <v>1832</v>
       </c>
-      <c r="D627" s="2" t="s">
+      <c r="D627" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="E627" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="628" spans="2:5">
       <c r="B628" t="s">
         <v>169</v>
       </c>
       <c r="C628">
         <v>1832</v>
       </c>
-      <c r="D628" s="2" t="s">
+      <c r="D628" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="E628" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="629" spans="2:5">
       <c r="B629" t="s">
         <v>169</v>
       </c>
       <c r="C629">
         <v>1832</v>
       </c>
-      <c r="D629" s="2" t="s">
+      <c r="D629" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="E629" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="630" spans="2:5">
       <c r="B630" t="s">
         <v>169</v>
       </c>
       <c r="C630">
         <v>1832</v>
       </c>
-      <c r="D630" s="2" t="s">
+      <c r="D630" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="E630" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="631" spans="2:5">
       <c r="B631" t="s">
         <v>169</v>
       </c>
       <c r="C631">
         <v>1832</v>
       </c>
-      <c r="D631" s="2" t="s">
+      <c r="D631" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="E631" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="632" spans="2:5">
       <c r="B632" t="s">
         <v>169</v>
       </c>
       <c r="C632">
         <v>1832</v>
       </c>
-      <c r="D632" s="2" t="s">
+      <c r="D632" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="E632" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="633" spans="2:5">
       <c r="B633" t="s">
         <v>169</v>
       </c>
       <c r="C633">
         <v>1832</v>
       </c>
-      <c r="D633" s="2" t="s">
+      <c r="D633" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="E633" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="634" spans="2:5">
       <c r="B634" t="s">
         <v>169</v>
       </c>
       <c r="C634">
         <v>1832</v>
       </c>
-      <c r="D634" s="2" t="s">
+      <c r="D634" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="E634" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="635" spans="2:5">
       <c r="B635" t="s">
         <v>169</v>
       </c>
       <c r="C635">
         <v>1832</v>
       </c>
-      <c r="D635" s="2" t="s">
+      <c r="D635" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="E635" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="636" spans="2:5">
       <c r="B636" t="s">
         <v>169</v>
       </c>
       <c r="C636">
         <v>1832</v>
       </c>
-      <c r="D636" s="2" t="s">
+      <c r="D636" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="E636" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="637" spans="2:5">
       <c r="B637" t="s">
         <v>169</v>
       </c>
       <c r="C637">
         <v>1832</v>
       </c>
-      <c r="D637" s="2" t="s">
+      <c r="D637" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="E637" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="638" spans="2:5">
       <c r="B638" t="s">
         <v>169</v>
       </c>
       <c r="C638">
         <v>1832</v>
       </c>
-      <c r="D638" s="2" t="s">
+      <c r="D638" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="E638" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="639" spans="2:5">
       <c r="B639" t="s">
         <v>224</v>
       </c>
       <c r="C639">
         <v>1832</v>
       </c>
-      <c r="D639" s="2" t="s">
+      <c r="D639" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="E639" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="640" spans="2:5">
       <c r="B640" t="s">
         <v>224</v>
       </c>
       <c r="C640">
         <v>1832</v>
       </c>
-      <c r="D640" s="2" t="s">
+      <c r="D640" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="E640" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="641" spans="2:5">
       <c r="B641" t="s">
         <v>170</v>
       </c>
       <c r="C641">
         <v>1832</v>
       </c>
-      <c r="D641" s="2" t="s">
+      <c r="D641" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="E641" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="642" spans="2:5">
       <c r="B642" t="s">
         <v>170</v>
       </c>
       <c r="C642">
         <v>1832</v>
       </c>
-      <c r="D642" s="2" t="s">
+      <c r="D642" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="E642" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="643" spans="2:5">
       <c r="B643" t="s">
         <v>170</v>
       </c>
       <c r="C643">
         <v>1832</v>
       </c>
-      <c r="D643" s="2" t="s">
+      <c r="D643" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="E643" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="644" spans="2:5">
       <c r="B644" t="s">
         <v>170</v>
       </c>
       <c r="C644">
         <v>1832</v>
       </c>
-      <c r="D644" s="2" t="s">
+      <c r="D644" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="E644" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="645" spans="2:5">
       <c r="B645" t="s">
         <v>170</v>
       </c>
       <c r="C645">
         <v>1832</v>
       </c>
-      <c r="D645" s="2" t="s">
+      <c r="D645" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="E645" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="646" spans="2:5">
       <c r="B646" t="s">
         <v>170</v>
       </c>
       <c r="C646">
         <v>1832</v>
       </c>
-      <c r="D646" s="2" t="s">
+      <c r="D646" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="E646" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="647" spans="2:5">
       <c r="B647" t="s">
         <v>187</v>
       </c>
       <c r="C647">
         <v>1832</v>
       </c>
-      <c r="D647" s="2" t="s">
+      <c r="D647" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="E647" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="648" spans="2:5">
       <c r="B648" t="s">
         <v>170</v>
       </c>
       <c r="C648">
         <v>1832</v>
       </c>
-      <c r="D648" s="2" t="s">
+      <c r="D648" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="E648" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="649" spans="2:5">
       <c r="B649" t="s">
         <v>170</v>
       </c>
       <c r="C649">
         <v>1832</v>
       </c>
-      <c r="D649" s="2" t="s">
+      <c r="D649" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="E649" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="650" spans="2:5">
       <c r="B650" t="s">
         <v>170</v>
       </c>
       <c r="C650">
         <v>1832</v>
       </c>
-      <c r="D650" s="2" t="s">
+      <c r="D650" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="E650" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="651" spans="2:5">
       <c r="B651" t="s">
         <v>170</v>
       </c>
       <c r="C651">
         <v>1832</v>
       </c>
-      <c r="D651" s="2" t="s">
+      <c r="D651" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="E651" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="652" spans="2:5">
       <c r="B652" t="s">
         <v>170</v>
       </c>
       <c r="C652">
         <v>1832</v>
       </c>
-      <c r="D652" s="2" t="s">
+      <c r="D652" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="E652" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="653" spans="2:5">
       <c r="B653" t="s">
         <v>170</v>
       </c>
       <c r="C653">
         <v>1832</v>
       </c>
-      <c r="D653" s="2" t="s">
+      <c r="D653" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="E653" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="654" spans="2:5">
       <c r="B654" t="s">
         <v>170</v>
       </c>
       <c r="C654">
         <v>1832</v>
       </c>
-      <c r="D654" s="2" t="s">
+      <c r="D654" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="E654" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="655" spans="2:5">
       <c r="B655" t="s">
         <v>170</v>
       </c>
       <c r="C655">
         <v>1832</v>
       </c>
-      <c r="D655" s="2" t="s">
+      <c r="D655" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="E655" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="656" spans="2:5">
       <c r="B656" t="s">
         <v>349</v>
       </c>
       <c r="C656">
         <v>1832</v>
       </c>
-      <c r="D656" s="2" t="s">
+      <c r="D656" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="E656" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="657" spans="2:5">
       <c r="B657" t="s">
         <v>349</v>
       </c>
       <c r="C657">
         <v>1832</v>
       </c>
-      <c r="D657" s="2" t="s">
+      <c r="D657" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="E657" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="658" spans="2:5">
       <c r="B658" t="s">
         <v>349</v>
       </c>
       <c r="C658">
         <v>1832</v>
       </c>
-      <c r="D658" s="2" t="s">
+      <c r="D658" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="E658" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="659" spans="2:5">
       <c r="B659" t="s">
         <v>349</v>
       </c>
       <c r="C659">
         <v>1832</v>
       </c>
-      <c r="D659" s="2" t="s">
+      <c r="D659" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="E659" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="660" spans="2:5">
       <c r="B660" t="s">
         <v>350</v>
       </c>
       <c r="C660">
         <v>1832</v>
       </c>
-      <c r="D660" s="2" t="s">
+      <c r="D660" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="E660" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="661" spans="2:5">
       <c r="B661" t="s">
         <v>350</v>
       </c>
       <c r="C661">
         <v>1832</v>
       </c>
-      <c r="D661" s="2" t="s">
+      <c r="D661" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="E661" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="662" spans="2:5">
       <c r="B662" t="s">
         <v>350</v>
       </c>
       <c r="C662">
         <v>1832</v>
       </c>
-      <c r="D662" s="2" t="s">
+      <c r="D662" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="E662" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="663" spans="2:5">
       <c r="B663" t="s">
         <v>350</v>
       </c>
       <c r="C663">
         <v>1832</v>
       </c>
-      <c r="D663" s="2" t="s">
+      <c r="D663" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="E663" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="664" spans="2:5">
       <c r="B664" t="s">
         <v>350</v>
       </c>
       <c r="C664">
         <v>1832</v>
       </c>
-      <c r="D664" s="2" t="s">
+      <c r="D664" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="E664" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="665" spans="2:5">
       <c r="B665" t="s">
         <v>350</v>
       </c>
       <c r="C665">
         <v>1832</v>
       </c>
-      <c r="D665" s="2" t="s">
+      <c r="D665" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="E665" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="666" spans="2:5">
       <c r="B666" t="s">
         <v>350</v>
       </c>
       <c r="C666">
         <v>1832</v>
       </c>
-      <c r="D666" s="2" t="s">
+      <c r="D666" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="E666" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="667" spans="2:5">
       <c r="B667" t="s">
         <v>350</v>
       </c>
       <c r="C667">
         <v>1832</v>
       </c>
-      <c r="D667" s="2" t="s">
+      <c r="D667" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="E667" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="668" spans="2:5">
       <c r="B668" t="s">
         <v>350</v>
       </c>
       <c r="C668">
         <v>1832</v>
       </c>
-      <c r="D668" s="2" t="s">
+      <c r="D668" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="E668" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="669" spans="2:5">
       <c r="B669" t="s">
         <v>350</v>
       </c>
       <c r="C669">
         <v>1832</v>
       </c>
-      <c r="D669" s="2" t="s">
+      <c r="D669" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="E669" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="670" spans="2:5">
       <c r="B670" t="s">
         <v>350</v>
       </c>
       <c r="C670">
         <v>1832</v>
       </c>
-      <c r="D670" s="2" t="s">
+      <c r="D670" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E670" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="671" spans="2:5">
       <c r="B671" t="s">
         <v>350</v>
       </c>
       <c r="C671">
         <v>1832</v>
       </c>
-      <c r="D671" s="2" t="s">
+      <c r="D671" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="E671" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="672" spans="2:5">
       <c r="B672" t="s">
         <v>350</v>
       </c>
       <c r="C672">
         <v>1832</v>
       </c>
-      <c r="D672" s="2" t="s">
+      <c r="D672" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="E672" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="673" spans="2:5">
       <c r="B673" t="s">
         <v>141</v>
       </c>
       <c r="C673">
         <v>1832</v>
       </c>
-      <c r="D673" s="2" t="s">
+      <c r="D673" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="E673" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="674" spans="2:5">
       <c r="B674" t="s">
         <v>141</v>
       </c>
       <c r="C674">
         <v>1832</v>
       </c>
-      <c r="D674" s="2" t="s">
+      <c r="D674" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="E674" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="675" spans="2:5">
       <c r="B675" t="s">
         <v>141</v>
       </c>
       <c r="C675">
         <v>1832</v>
       </c>
-      <c r="D675" s="2" t="s">
+      <c r="D675" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="E675" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="676" spans="2:5">
       <c r="B676" t="s">
         <v>351</v>
       </c>
       <c r="C676">
         <v>1832</v>
       </c>
-      <c r="D676" s="2" t="s">
+      <c r="D676" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="E676" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="677" spans="2:5">
       <c r="B677" t="s">
         <v>352</v>
       </c>
       <c r="C677">
         <v>1832</v>
       </c>
-      <c r="D677" s="2" t="s">
+      <c r="D677" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="E677" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="678" spans="2:5">
       <c r="B678" t="s">
         <v>143</v>
       </c>
       <c r="C678">
         <v>1832</v>
       </c>
-      <c r="D678" s="2" t="s">
+      <c r="D678" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E678" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="679" spans="2:5">
       <c r="B679" t="s">
         <v>143</v>
       </c>
       <c r="C679">
         <v>1832</v>
       </c>
-      <c r="D679" s="2" t="s">
+      <c r="D679" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="E679" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="680" spans="2:5">
       <c r="B680" t="s">
         <v>143</v>
       </c>
       <c r="C680">
         <v>1832</v>
       </c>
-      <c r="D680" s="2" t="s">
+      <c r="D680" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="E680" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="681" spans="2:5">
       <c r="B681" t="s">
         <v>143</v>
       </c>
       <c r="C681">
         <v>1832</v>
       </c>
-      <c r="D681" s="2" t="s">
+      <c r="D681" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="E681" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="682" spans="2:5">
       <c r="B682" t="s">
         <v>143</v>
       </c>
       <c r="C682">
         <v>1832</v>
       </c>
-      <c r="D682" s="2" t="s">
+      <c r="D682" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="E682" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="683" spans="2:5">
       <c r="B683" t="s">
         <v>143</v>
       </c>
       <c r="C683">
         <v>1832</v>
       </c>
-      <c r="D683" s="2" t="s">
+      <c r="D683" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="E683" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="684" spans="2:5">
       <c r="B684" t="s">
         <v>143</v>
       </c>
       <c r="C684">
         <v>1832</v>
       </c>
-      <c r="D684" s="2" t="s">
+      <c r="D684" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E684" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="685" spans="2:5">
       <c r="B685" t="s">
         <v>143</v>
       </c>
       <c r="C685">
         <v>1832</v>
       </c>
-      <c r="D685" s="2" t="s">
+      <c r="D685" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="E685" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="686" spans="2:5">
       <c r="B686" t="s">
         <v>143</v>
       </c>
       <c r="C686">
         <v>1832</v>
       </c>
-      <c r="D686" s="2" t="s">
+      <c r="D686" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="E686" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="687" spans="2:5">
       <c r="B687" t="s">
         <v>143</v>
       </c>
       <c r="C687">
         <v>1832</v>
       </c>
-      <c r="D687" s="2" t="s">
+      <c r="D687" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="E687" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="688" spans="2:5">
       <c r="B688" t="s">
         <v>143</v>
       </c>
       <c r="C688">
         <v>1832</v>
       </c>
-      <c r="D688" s="2" t="s">
+      <c r="D688" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="E688" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="689" spans="2:5">
       <c r="B689" t="s">
         <v>143</v>
       </c>
       <c r="C689">
         <v>1832</v>
       </c>
-      <c r="D689" s="2" t="s">
+      <c r="D689" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="E689" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="690" spans="2:5">
       <c r="B690" t="s">
         <v>143</v>
       </c>
       <c r="C690">
         <v>1832</v>
       </c>
-      <c r="D690" s="2" t="s">
+      <c r="D690" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="E690" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="691" spans="2:5">
       <c r="B691" t="s">
         <v>143</v>
       </c>
       <c r="C691">
         <v>1832</v>
       </c>
-      <c r="D691" s="2" t="s">
+      <c r="D691" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="E691" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="692" spans="2:5">
       <c r="B692" t="s">
         <v>143</v>
       </c>
       <c r="C692">
         <v>1832</v>
       </c>
-      <c r="D692" s="2" t="s">
+      <c r="D692" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="E692" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="693" spans="2:5">
       <c r="B693" t="s">
         <v>143</v>
       </c>
       <c r="C693">
         <v>1832</v>
       </c>
-      <c r="D693" s="2" t="s">
+      <c r="D693" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="E693" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="694" spans="2:5">
       <c r="B694" t="s">
         <v>143</v>
       </c>
       <c r="C694">
         <v>1832</v>
       </c>
-      <c r="D694" s="2" t="s">
+      <c r="D694" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="E694" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="695" spans="2:5">
       <c r="B695" t="s">
         <v>143</v>
       </c>
       <c r="C695">
         <v>1832</v>
       </c>
-      <c r="D695" s="2" t="s">
+      <c r="D695" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="E695" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="696" spans="2:5">
       <c r="B696" t="s">
         <v>143</v>
       </c>
       <c r="C696">
         <v>1832</v>
       </c>
-      <c r="D696" s="2" t="s">
+      <c r="D696" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E696" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="697" spans="2:5">
       <c r="B697" t="s">
         <v>143</v>
       </c>
       <c r="C697">
         <v>1832</v>
       </c>
-      <c r="D697" s="2" t="s">
+      <c r="D697" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="E697" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="698" spans="2:5">
       <c r="B698" t="s">
         <v>143</v>
       </c>
       <c r="C698">
         <v>1832</v>
       </c>
-      <c r="D698" s="2" t="s">
+      <c r="D698" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="E698" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="699" spans="2:5">
       <c r="B699" t="s">
         <v>143</v>
       </c>
       <c r="C699">
         <v>1832</v>
       </c>
-      <c r="D699" s="2" t="s">
+      <c r="D699" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="E699" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="700" spans="2:5">
       <c r="B700" t="s">
         <v>143</v>
       </c>
       <c r="C700">
         <v>1832</v>
       </c>
-      <c r="D700" s="2" t="s">
+      <c r="D700" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="E700" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="701" spans="2:5">
       <c r="B701" t="s">
         <v>143</v>
       </c>
       <c r="C701">
         <v>1832</v>
       </c>
-      <c r="D701" s="2" t="s">
+      <c r="D701" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="E701" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="702" spans="2:5">
       <c r="B702" t="s">
         <v>143</v>
       </c>
       <c r="C702">
         <v>1832</v>
       </c>
-      <c r="D702" s="2" t="s">
+      <c r="D702" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="E702" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="703" spans="2:5">
       <c r="B703" t="s">
         <v>143</v>
       </c>
       <c r="C703">
         <v>1832</v>
       </c>
-      <c r="D703" s="2" t="s">
+      <c r="D703" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="E703" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="704" spans="2:5">
       <c r="B704" t="s">
         <v>143</v>
       </c>
       <c r="C704">
         <v>1832</v>
       </c>
-      <c r="D704" s="2" t="s">
+      <c r="D704" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E704" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="705" spans="2:5">
       <c r="B705" t="s">
         <v>143</v>
       </c>
       <c r="C705">
         <v>1832</v>
       </c>
-      <c r="D705" s="2" t="s">
+      <c r="D705" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="E705" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="706" spans="2:5">
       <c r="B706" t="s">
         <v>143</v>
       </c>
       <c r="C706">
         <v>1832</v>
       </c>
-      <c r="D706" s="2" t="s">
+      <c r="D706" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="E706" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="707" spans="2:5">
       <c r="B707" t="s">
         <v>143</v>
       </c>
       <c r="C707">
         <v>1832</v>
       </c>
-      <c r="D707" s="2" t="s">
+      <c r="D707" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="E707" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="708" spans="2:5">
       <c r="B708" t="s">
         <v>143</v>
       </c>
       <c r="C708">
         <v>1832</v>
       </c>
-      <c r="D708" s="2" t="s">
+      <c r="D708" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="E708" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="709" spans="2:5">
       <c r="B709" t="s">
         <v>143</v>
       </c>
       <c r="C709">
         <v>1832</v>
       </c>
-      <c r="D709" s="2" t="s">
+      <c r="D709" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="E709" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="710" spans="2:5">
       <c r="B710" t="s">
         <v>143</v>
       </c>
       <c r="C710">
         <v>1832</v>
       </c>
-      <c r="D710" s="2" t="s">
+      <c r="D710" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E710" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="711" spans="2:5">
       <c r="B711" t="s">
         <v>143</v>
       </c>
       <c r="C711">
         <v>1832</v>
       </c>
-      <c r="D711" s="2" t="s">
+      <c r="D711" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="E711" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="712" spans="2:5">
       <c r="B712" t="s">
         <v>143</v>
       </c>
       <c r="C712">
         <v>1832</v>
       </c>
-      <c r="D712" s="2" t="s">
+      <c r="D712" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="E712" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="713" spans="2:5">
       <c r="B713" t="s">
         <v>143</v>
       </c>
       <c r="C713">
         <v>1832</v>
       </c>
-      <c r="D713" s="2" t="s">
+      <c r="D713" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="E713" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="714" spans="2:5">
       <c r="B714" t="s">
         <v>143</v>
       </c>
       <c r="C714">
         <v>1832</v>
       </c>
-      <c r="D714" s="2" t="s">
+      <c r="D714" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="E714" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="715" spans="2:5">
       <c r="B715" t="s">
         <v>143</v>
       </c>
       <c r="C715">
         <v>1832</v>
       </c>
-      <c r="D715" s="2" t="s">
+      <c r="D715" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="E715" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="716" spans="2:5">
       <c r="B716" t="s">
         <v>143</v>
       </c>
       <c r="C716">
         <v>1832</v>
       </c>
-      <c r="D716" s="2" t="s">
+      <c r="D716" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="E716" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="717" spans="2:5">
       <c r="B717" t="s">
         <v>143</v>
       </c>
       <c r="C717">
         <v>1832</v>
       </c>
-      <c r="D717" s="2" t="s">
+      <c r="D717" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="E717" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="718" spans="2:5">
       <c r="B718" t="s">
         <v>143</v>
       </c>
       <c r="C718">
         <v>1832</v>
       </c>
-      <c r="D718" s="2" t="s">
+      <c r="D718" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="E718" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="719" spans="2:5">
       <c r="B719" t="s">
         <v>143</v>
       </c>
       <c r="C719">
         <v>1832</v>
       </c>
-      <c r="D719" s="2" t="s">
+      <c r="D719" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="E719" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="720" spans="2:5">
       <c r="B720" t="s">
         <v>143</v>
       </c>
       <c r="C720">
         <v>1832</v>
       </c>
-      <c r="D720" s="2" t="s">
+      <c r="D720" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="E720" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="721" spans="2:5">
       <c r="B721" t="s">
         <v>143</v>
       </c>
       <c r="C721">
         <v>1832</v>
       </c>
-      <c r="D721" s="2" t="s">
+      <c r="D721" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="E721" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="722" spans="2:5">
       <c r="B722" t="s">
         <v>353</v>
       </c>
       <c r="C722">
         <v>1832</v>
       </c>
-      <c r="D722" s="2" t="s">
+      <c r="D722" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E722" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="723" spans="2:5">
       <c r="B723" t="s">
         <v>354</v>
       </c>
       <c r="C723">
         <v>1832</v>
       </c>
-      <c r="D723" s="2" t="s">
+      <c r="D723" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="E723" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="724" spans="2:5">
       <c r="B724" t="s">
         <v>355</v>
       </c>
       <c r="C724">
         <v>1832</v>
       </c>
-      <c r="D724" s="2" t="s">
+      <c r="D724" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="E724" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="725" spans="2:5">
       <c r="B725" t="s">
         <v>356</v>
       </c>
       <c r="C725">
         <v>1832</v>
       </c>
-      <c r="D725" s="2" t="s">
+      <c r="D725" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="E725" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="726" spans="2:5">
       <c r="B726" t="s">
         <v>357</v>
       </c>
       <c r="C726">
         <v>1832</v>
       </c>
-      <c r="D726" s="2" t="s">
+      <c r="D726" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="E726" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="727" spans="2:5">
       <c r="B727" t="s">
         <v>358</v>
       </c>
       <c r="C727">
         <v>1832</v>
       </c>
-      <c r="D727" s="2" t="s">
+      <c r="D727" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="E727" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="728" spans="2:5">
       <c r="B728" t="s">
         <v>218</v>
       </c>
       <c r="C728">
         <v>1832</v>
       </c>
-      <c r="D728" s="2" t="s">
+      <c r="D728" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E728" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="729" spans="2:5">
       <c r="B729" t="s">
         <v>218</v>
       </c>
       <c r="C729">
         <v>1832</v>
       </c>
-      <c r="D729" s="2" t="s">
+      <c r="D729" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="E729" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="730" spans="2:5">
       <c r="B730" t="s">
         <v>218</v>
       </c>
       <c r="C730">
         <v>1832</v>
       </c>
-      <c r="D730" s="2" t="s">
+      <c r="D730" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="E730" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="731" spans="2:5">
       <c r="B731" t="s">
         <v>218</v>
       </c>
       <c r="C731">
         <v>1832</v>
       </c>
-      <c r="D731" s="2" t="s">
+      <c r="D731" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="E731" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="732" spans="2:5">
       <c r="B732" t="s">
         <v>359</v>
       </c>
       <c r="C732">
         <v>1832</v>
       </c>
-      <c r="D732" s="2" t="s">
+      <c r="D732" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E732" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="733" spans="2:5">
       <c r="B733" t="s">
         <v>360</v>
       </c>
       <c r="C733">
         <v>1832</v>
       </c>
-      <c r="D733" s="2" t="s">
+      <c r="D733" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="E733" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="734" spans="2:5">
       <c r="B734" t="s">
         <v>360</v>
       </c>
       <c r="C734">
         <v>1832</v>
       </c>
-      <c r="D734" s="2" t="s">
+      <c r="D734" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="E734" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="735" spans="2:5">
       <c r="B735" t="s">
         <v>360</v>
       </c>
       <c r="C735">
         <v>1832</v>
       </c>
-      <c r="D735" s="2" t="s">
+      <c r="D735" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="E735" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="736" spans="2:5">
       <c r="B736" t="s">
         <v>360</v>
       </c>
       <c r="C736">
         <v>1832</v>
       </c>
-      <c r="D736" s="2" t="s">
+      <c r="D736" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="E736" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="737" spans="2:5">
       <c r="B737" t="s">
         <v>276</v>
       </c>
       <c r="C737">
         <v>1832</v>
       </c>
-      <c r="D737" s="2" t="s">
+      <c r="D737" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="E737" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="738" spans="2:5">
       <c r="B738" t="s">
         <v>147</v>
       </c>
       <c r="C738">
         <v>1832</v>
       </c>
-      <c r="D738" s="2" t="s">
+      <c r="D738" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="E738" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="739" spans="2:5">
       <c r="B739" t="s">
         <v>146</v>
       </c>
       <c r="C739">
         <v>1832</v>
       </c>
-      <c r="D739" s="2" t="s">
+      <c r="D739" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="E739" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="740" spans="2:5">
       <c r="B740" t="s">
         <v>146</v>
       </c>
       <c r="C740">
         <v>1832</v>
       </c>
-      <c r="D740" s="2" t="s">
+      <c r="D740" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E740" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="741" spans="2:5">
       <c r="B741" t="s">
         <v>147</v>
       </c>
       <c r="C741">
         <v>1832</v>
       </c>
-      <c r="D741" s="2" t="s">
+      <c r="D741" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="E741" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="742" spans="2:5">
       <c r="B742" t="s">
         <v>147</v>
       </c>
       <c r="C742">
         <v>1832</v>
       </c>
-      <c r="D742" s="2" t="s">
+      <c r="D742" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="E742" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="743" spans="2:5">
       <c r="B743" t="s">
         <v>147</v>
       </c>
       <c r="C743">
         <v>1832</v>
       </c>
-      <c r="D743" s="2" t="s">
+      <c r="D743" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E743" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="744" spans="2:5">
       <c r="B744" t="s">
         <v>147</v>
       </c>
       <c r="C744">
         <v>1832</v>
       </c>
-      <c r="D744" s="2" t="s">
+      <c r="D744" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="E744" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="745" spans="2:5">
       <c r="B745" t="s">
         <v>147</v>
       </c>
       <c r="C745">
         <v>1832</v>
       </c>
-      <c r="D745" s="2" t="s">
+      <c r="D745" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="E745" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="746" spans="2:5">
       <c r="B746" t="s">
         <v>147</v>
       </c>
       <c r="C746">
         <v>1832</v>
       </c>
-      <c r="D746" s="2" t="s">
+      <c r="D746" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E746" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="747" spans="2:5">
       <c r="B747" t="s">
         <v>147</v>
       </c>
       <c r="C747">
         <v>1832</v>
       </c>
-      <c r="D747" s="2" t="s">
+      <c r="D747" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="E747" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="748" spans="2:5">
       <c r="B748" t="s">
         <v>147</v>
       </c>
       <c r="C748">
         <v>1832</v>
       </c>
-      <c r="D748" s="2" t="s">
+      <c r="D748" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="E748" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="749" spans="2:5">
       <c r="B749" t="s">
         <v>147</v>
       </c>
       <c r="C749">
         <v>1832</v>
       </c>
-      <c r="D749" s="2" t="s">
+      <c r="D749" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="E749" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="750" spans="2:5">
       <c r="B750" t="s">
         <v>147</v>
       </c>
       <c r="C750">
         <v>1832</v>
       </c>
-      <c r="D750" s="2" t="s">
+      <c r="D750" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E750" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="751" spans="2:5">
       <c r="B751" t="s">
         <v>147</v>
       </c>
       <c r="C751">
         <v>1832</v>
       </c>
-      <c r="D751" s="2" t="s">
+      <c r="D751" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="E751" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="752" spans="2:5">
       <c r="B752" t="s">
         <v>147</v>
       </c>
       <c r="C752">
         <v>1832</v>
       </c>
-      <c r="D752" s="2" t="s">
+      <c r="D752" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E752" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="753" spans="2:5">
       <c r="B753" t="s">
         <v>147</v>
       </c>
       <c r="C753">
         <v>1832</v>
       </c>
-      <c r="D753" s="2" t="s">
+      <c r="D753" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="E753" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="754" spans="2:5">
       <c r="B754" t="s">
         <v>147</v>
       </c>
       <c r="C754">
         <v>1832</v>
       </c>
-      <c r="D754" s="2" t="s">
+      <c r="D754" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="E754" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="755" spans="2:5">
       <c r="B755" t="s">
         <v>147</v>
       </c>
       <c r="C755">
         <v>1832</v>
       </c>
-      <c r="D755" s="2" t="s">
+      <c r="D755" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="E755" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="756" spans="2:5">
       <c r="B756" t="s">
         <v>147</v>
       </c>
       <c r="C756">
         <v>1832</v>
       </c>
-      <c r="D756" s="2" t="s">
+      <c r="D756" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="E756" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="757" spans="2:5">
       <c r="B757" t="s">
         <v>147</v>
       </c>
       <c r="C757">
         <v>1832</v>
       </c>
-      <c r="D757" s="2" t="s">
+      <c r="D757" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="E757" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="758" spans="2:5">
       <c r="B758" t="s">
         <v>147</v>
       </c>
       <c r="C758">
         <v>1832</v>
       </c>
-      <c r="D758" s="2" t="s">
+      <c r="D758" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E758" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="759" spans="2:5">
       <c r="B759" t="s">
         <v>147</v>
       </c>
       <c r="C759">
         <v>1832</v>
       </c>
-      <c r="D759" s="2" t="s">
+      <c r="D759" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="E759" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="760" spans="2:5">
       <c r="B760" t="s">
         <v>147</v>
       </c>
       <c r="C760">
         <v>1832</v>
       </c>
-      <c r="D760" s="2" t="s">
+      <c r="D760" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="E760" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="761" spans="2:5">
       <c r="B761" t="s">
         <v>147</v>
       </c>
       <c r="C761">
         <v>1832</v>
       </c>
-      <c r="D761" s="2" t="s">
+      <c r="D761" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="E761" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="762" spans="2:5">
       <c r="B762" t="s">
         <v>147</v>
       </c>
       <c r="C762">
         <v>1832</v>
       </c>
-      <c r="D762" s="2" t="s">
+      <c r="D762" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="E762" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="763" spans="2:5">
       <c r="B763" t="s">
         <v>147</v>
       </c>
       <c r="C763">
         <v>1832</v>
       </c>
-      <c r="D763" s="2" t="s">
+      <c r="D763" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="E763" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="764" spans="2:5">
       <c r="B764" t="s">
         <v>147</v>
       </c>
       <c r="C764">
         <v>1832</v>
       </c>
-      <c r="D764" s="2" t="s">
+      <c r="D764" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="E764" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="765" spans="2:5">
       <c r="B765" t="s">
         <v>147</v>
       </c>
       <c r="C765">
         <v>1832</v>
       </c>
-      <c r="D765" s="2" t="s">
+      <c r="D765" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="E765" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="766" spans="2:5">
       <c r="B766" t="s">
         <v>147</v>
       </c>
       <c r="C766">
         <v>1832</v>
       </c>
-      <c r="D766" s="2" t="s">
+      <c r="D766" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="E766" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="767" spans="2:5">
       <c r="B767" t="s">
         <v>147</v>
       </c>
       <c r="C767">
         <v>1832</v>
       </c>
-      <c r="D767" s="2" t="s">
+      <c r="D767" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="E767" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="768" spans="2:5">
       <c r="B768" t="s">
         <v>147</v>
       </c>
       <c r="C768">
         <v>1832</v>
       </c>
-      <c r="D768" s="2" t="s">
+      <c r="D768" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="E768" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="769" spans="2:5">
       <c r="B769" t="s">
         <v>147</v>
       </c>
       <c r="C769">
         <v>1832</v>
       </c>
-      <c r="D769" s="2" t="s">
+      <c r="D769" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="E769" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="770" spans="2:5">
       <c r="B770" t="s">
         <v>147</v>
       </c>
       <c r="C770">
         <v>1832</v>
       </c>
-      <c r="D770" s="2" t="s">
+      <c r="D770" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="E770" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="771" spans="2:5">
       <c r="B771" t="s">
         <v>147</v>
       </c>
       <c r="C771">
         <v>1832</v>
       </c>
-      <c r="D771" s="2" t="s">
+      <c r="D771" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="E771" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="772" spans="2:5">
       <c r="B772" t="s">
         <v>147</v>
       </c>
       <c r="C772">
         <v>1832</v>
       </c>
-      <c r="D772" s="2" t="s">
+      <c r="D772" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="E772" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="773" spans="2:5">
       <c r="B773" t="s">
         <v>147</v>
       </c>
       <c r="C773">
         <v>1832</v>
       </c>
-      <c r="D773" s="2" t="s">
+      <c r="D773" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="E773" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="774" spans="2:5">
       <c r="B774" t="s">
         <v>147</v>
       </c>
       <c r="C774">
         <v>1832</v>
       </c>
-      <c r="D774" s="2" t="s">
+      <c r="D774" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="E774" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="775" spans="2:5">
       <c r="B775" t="s">
         <v>147</v>
       </c>
       <c r="C775">
         <v>1832</v>
       </c>
-      <c r="D775" s="2" t="s">
+      <c r="D775" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="E775" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="776" spans="2:5">
       <c r="B776" t="s">
         <v>147</v>
       </c>
       <c r="C776">
         <v>1832</v>
       </c>
-      <c r="D776" s="2" t="s">
+      <c r="D776" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E776" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="777" spans="2:5">
       <c r="B777" t="s">
         <v>147</v>
       </c>
       <c r="C777">
         <v>1832</v>
       </c>
-      <c r="D777" s="2" t="s">
+      <c r="D777" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="E777" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="778" spans="2:5">
       <c r="B778" t="s">
         <v>147</v>
       </c>
       <c r="C778">
         <v>1832</v>
       </c>
-      <c r="D778" s="2" t="s">
+      <c r="D778" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="E778" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="779" spans="2:5">
       <c r="B779" t="s">
         <v>147</v>
       </c>
       <c r="C779">
         <v>1832</v>
       </c>
-      <c r="D779" s="2" t="s">
+      <c r="D779" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="E779" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="780" spans="2:5">
       <c r="B780" t="s">
         <v>147</v>
       </c>
       <c r="C780">
         <v>1832</v>
       </c>
-      <c r="D780" s="2" t="s">
+      <c r="D780" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="E780" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="781" spans="2:5">
       <c r="B781" t="s">
         <v>147</v>
       </c>
       <c r="C781">
         <v>1832</v>
       </c>
-      <c r="D781" s="2" t="s">
+      <c r="D781" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="E781" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="782" spans="2:5">
       <c r="B782" t="s">
         <v>147</v>
       </c>
       <c r="C782">
         <v>1832</v>
       </c>
-      <c r="D782" s="2" t="s">
+      <c r="D782" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="E782" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="783" spans="2:5">
       <c r="B783" t="s">
         <v>361</v>
       </c>
       <c r="C783">
         <v>1832</v>
       </c>
-      <c r="D783" s="2" t="s">
+      <c r="D783" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="E783" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="784" spans="2:5">
       <c r="B784" t="s">
         <v>362</v>
       </c>
       <c r="C784">
         <v>1832</v>
       </c>
-      <c r="D784" s="2" t="s">
+      <c r="D784" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="E784" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="785" spans="2:5">
       <c r="B785" t="s">
         <v>363</v>
       </c>
       <c r="C785">
         <v>1832</v>
       </c>
-      <c r="D785" s="2" t="s">
+      <c r="D785" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="E785" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="786" spans="2:5">
       <c r="B786" t="s">
         <v>148</v>
       </c>
       <c r="C786">
         <v>1832</v>
       </c>
-      <c r="D786" s="2" t="s">
+      <c r="D786" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="E786" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="787" spans="2:5">
       <c r="B787" t="s">
         <v>148</v>
       </c>
       <c r="C787">
         <v>1832</v>
       </c>
-      <c r="D787" s="2" t="s">
+      <c r="D787" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="E787" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="788" spans="2:5">
       <c r="B788" t="s">
         <v>148</v>
       </c>
       <c r="C788">
         <v>1832</v>
       </c>
-      <c r="D788" s="2" t="s">
+      <c r="D788" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E788" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="789" spans="2:5">
       <c r="B789" t="s">
         <v>148</v>
       </c>
       <c r="C789">
         <v>1832</v>
       </c>
-      <c r="D789" s="2" t="s">
+      <c r="D789" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="E789" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="790" spans="2:5">
       <c r="B790" t="s">
         <v>148</v>
       </c>
       <c r="C790">
         <v>1832</v>
       </c>
-      <c r="D790" s="2" t="s">
+      <c r="D790" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="E790" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="791" spans="2:5">
       <c r="B791" t="s">
         <v>148</v>
       </c>
       <c r="C791">
         <v>1832</v>
       </c>
-      <c r="D791" s="2" t="s">
+      <c r="D791" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E791" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="792" spans="2:5">
       <c r="B792" t="s">
         <v>148</v>
       </c>
       <c r="C792">
         <v>1832</v>
       </c>
-      <c r="D792" s="2" t="s">
+      <c r="D792" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="E792" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="793" spans="2:5">
       <c r="B793" t="s">
         <v>148</v>
       </c>
       <c r="C793">
         <v>1832</v>
       </c>
-      <c r="D793" s="2" t="s">
+      <c r="D793" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="E793" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="794" spans="2:5">
       <c r="B794" t="s">
         <v>148</v>
       </c>
       <c r="C794">
         <v>1832</v>
       </c>
-      <c r="D794" s="2" t="s">
+      <c r="D794" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="E794" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="795" spans="2:5">
       <c r="B795" t="s">
         <v>148</v>
       </c>
       <c r="C795">
         <v>1832</v>
       </c>
-      <c r="D795" s="2" t="s">
+      <c r="D795" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="E795" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="796" spans="2:5">
       <c r="B796" t="s">
         <v>148</v>
       </c>
       <c r="C796">
         <v>1832</v>
       </c>
-      <c r="D796" s="2" t="s">
+      <c r="D796" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="E796" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="797" spans="2:5">
       <c r="B797" t="s">
         <v>148</v>
       </c>
       <c r="C797">
         <v>1832</v>
       </c>
-      <c r="D797" s="2" t="s">
+      <c r="D797" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="E797" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="798" spans="2:5">
       <c r="B798" t="s">
         <v>148</v>
       </c>
       <c r="C798">
         <v>1832</v>
       </c>
-      <c r="D798" s="2" t="s">
+      <c r="D798" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="E798" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="799" spans="2:5">
       <c r="B799" t="s">
         <v>148</v>
       </c>
       <c r="C799">
         <v>1832</v>
       </c>
-      <c r="D799" s="2" t="s">
+      <c r="D799" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="E799" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="800" spans="2:5">
       <c r="B800" t="s">
         <v>148</v>
       </c>
       <c r="C800">
         <v>1832</v>
       </c>
-      <c r="D800" s="2" t="s">
+      <c r="D800" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="E800" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="801" spans="2:5">
       <c r="B801" t="s">
         <v>148</v>
       </c>
       <c r="C801">
         <v>1832</v>
       </c>
-      <c r="D801" s="2" t="s">
+      <c r="D801" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="E801" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="802" spans="2:5">
       <c r="B802" t="s">
         <v>148</v>
       </c>
       <c r="C802">
         <v>1832</v>
       </c>
-      <c r="D802" s="2" t="s">
+      <c r="D802" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="E802" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="803" spans="2:5">
       <c r="B803" t="s">
         <v>148</v>
       </c>
       <c r="C803">
         <v>1832</v>
       </c>
-      <c r="D803" s="2" t="s">
+      <c r="D803" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="E803" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="804" spans="2:5">
       <c r="B804" t="s">
         <v>148</v>
       </c>
       <c r="C804">
         <v>1832</v>
       </c>
-      <c r="D804" s="2" t="s">
+      <c r="D804" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E804" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="805" spans="2:5">
       <c r="B805" t="s">
         <v>148</v>
       </c>
       <c r="C805">
         <v>1832</v>
       </c>
-      <c r="D805" s="2" t="s">
+      <c r="D805" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="E805" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="806" spans="2:5">
       <c r="B806" t="s">
         <v>364</v>
       </c>
       <c r="C806">
         <v>1832</v>
       </c>
-      <c r="D806" s="2" t="s">
+      <c r="D806" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E806" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="807" spans="2:5">
       <c r="B807" t="s">
         <v>365</v>
       </c>
       <c r="C807">
         <v>1832</v>
       </c>
-      <c r="D807" s="2" t="s">
+      <c r="D807" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="E807" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="808" spans="2:5">
       <c r="B808" t="s">
         <v>365</v>
       </c>
       <c r="C808">
         <v>1832</v>
       </c>
-      <c r="D808" s="2" t="s">
+      <c r="D808" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E808" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="809" spans="2:5">
       <c r="B809" t="s">
         <v>366</v>
       </c>
       <c r="C809">
         <v>1832</v>
       </c>
-      <c r="D809" s="2" t="s">
+      <c r="D809" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="E809" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="810" spans="2:5">
       <c r="B810" t="s">
         <v>367</v>
       </c>
       <c r="C810">
         <v>1832</v>
       </c>
-      <c r="D810" s="2" t="s">
+      <c r="D810" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E810" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="811" spans="2:5">
       <c r="B811" t="s">
         <v>367</v>
       </c>
       <c r="C811">
         <v>1832</v>
       </c>
-      <c r="D811" s="2" t="s">
+      <c r="D811" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="E811" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="812" spans="2:5">
       <c r="B812" t="s">
         <v>367</v>
       </c>
       <c r="C812">
         <v>1832</v>
       </c>
-      <c r="D812" s="2" t="s">
+      <c r="D812" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E812" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="813" spans="2:5">
       <c r="B813" t="s">
         <v>367</v>
       </c>
       <c r="C813">
         <v>1832</v>
       </c>
-      <c r="D813" s="2" t="s">
+      <c r="D813" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="E813" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="814" spans="2:5">
       <c r="B814" t="s">
         <v>368</v>
       </c>
       <c r="C814">
         <v>1832</v>
       </c>
-      <c r="D814" s="2" t="s">
+      <c r="D814" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E814" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="815" spans="2:5">
       <c r="B815" t="s">
         <v>368</v>
       </c>
       <c r="C815">
         <v>1832</v>
       </c>
-      <c r="D815" s="2" t="s">
+      <c r="D815" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="E815" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="816" spans="2:5">
       <c r="B816" t="s">
         <v>368</v>
       </c>
       <c r="C816">
         <v>1832</v>
       </c>
-      <c r="D816" s="2" t="s">
+      <c r="D816" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E816" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="817" spans="2:5">
       <c r="B817" t="s">
         <v>368</v>
       </c>
       <c r="C817">
         <v>1832</v>
       </c>
-      <c r="D817" s="2" t="s">
+      <c r="D817" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="E817" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="818" spans="2:5">
       <c r="B818" t="s">
         <v>368</v>
       </c>
       <c r="C818">
         <v>1832</v>
       </c>
-      <c r="D818" s="2" t="s">
+      <c r="D818" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E818" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="819" spans="2:5">
       <c r="B819" t="s">
         <v>369</v>
       </c>
       <c r="C819">
         <v>1832</v>
       </c>
-      <c r="D819" s="2" t="s">
+      <c r="D819" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="E819" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="820" spans="2:5">
       <c r="B820" t="s">
         <v>370</v>
       </c>
       <c r="C820">
         <v>1832</v>
       </c>
-      <c r="D820" s="2" t="s">
+      <c r="D820" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="E820" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="821" spans="2:5">
       <c r="B821" t="s">
         <v>371</v>
       </c>
       <c r="C821">
         <v>1832</v>
       </c>
-      <c r="D821" s="2" t="s">
+      <c r="D821" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="E821" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="822" spans="2:5">
       <c r="B822" t="s">
         <v>372</v>
       </c>
       <c r="C822">
         <v>1832</v>
       </c>
-      <c r="D822" s="2" t="s">
+      <c r="D822" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="E822" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="823" spans="2:5">
       <c r="B823" t="s">
         <v>227</v>
       </c>
       <c r="C823">
         <v>1832</v>
       </c>
-      <c r="D823" s="2" t="s">
+      <c r="D823" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="E823" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="824" spans="2:5">
       <c r="B824" t="s">
         <v>373</v>
       </c>
       <c r="C824">
         <v>1832</v>
       </c>
-      <c r="D824" s="2" t="s">
+      <c r="D824" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E824" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="825" spans="2:5">
       <c r="B825" t="s">
         <v>374</v>
       </c>
       <c r="C825">
         <v>1832</v>
       </c>
-      <c r="D825" s="2" t="s">
+      <c r="D825" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="E825" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="826" spans="2:5">
       <c r="B826" t="s">
         <v>375</v>
       </c>
       <c r="C826">
         <v>1832</v>
       </c>
-      <c r="D826" s="2" t="s">
+      <c r="D826" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="E826" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="827" spans="2:5">
       <c r="B827" t="s">
         <v>376</v>
       </c>
       <c r="C827">
         <v>1832</v>
       </c>
-      <c r="D827" s="2" t="s">
+      <c r="D827" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E827" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="828" spans="2:5">
       <c r="B828" t="s">
         <v>377</v>
       </c>
       <c r="C828">
         <v>1832</v>
       </c>
-      <c r="D828" s="2" t="s">
+      <c r="D828" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E828" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="829" spans="2:5">
       <c r="B829" t="s">
         <v>378</v>
       </c>
       <c r="C829">
         <v>1832</v>
       </c>
-      <c r="D829" s="2" t="s">
+      <c r="D829" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="E829" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="830" spans="2:5">
       <c r="B830" t="s">
         <v>379</v>
       </c>
       <c r="C830">
         <v>1832</v>
       </c>
-      <c r="D830" s="2" t="s">
+      <c r="D830" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E830" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="831" spans="2:5">
       <c r="B831" t="s">
         <v>380</v>
       </c>
       <c r="C831">
         <v>1832</v>
       </c>
-      <c r="D831" s="2" t="s">
+      <c r="D831" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="E831" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="832" spans="2:5">
       <c r="B832" t="s">
         <v>381</v>
       </c>
       <c r="C832">
         <v>1832</v>
       </c>
-      <c r="D832" s="2" t="s">
+      <c r="D832" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="E832" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="833" spans="2:5">
       <c r="B833" t="s">
         <v>382</v>
       </c>
       <c r="C833">
         <v>1832</v>
       </c>
-      <c r="D833" s="2" t="s">
+      <c r="D833" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="E833" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="834" spans="2:5">
       <c r="B834" t="s">
         <v>383</v>
       </c>
       <c r="C834">
         <v>1832</v>
       </c>
-      <c r="D834" s="2" t="s">
+      <c r="D834" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="E834" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="835" spans="2:5">
       <c r="B835" t="s">
         <v>186</v>
       </c>
       <c r="C835">
         <v>1832</v>
       </c>
-      <c r="D835" s="2" t="s">
+      <c r="D835" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="E835" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="836" spans="2:5">
       <c r="B836" t="s">
         <v>186</v>
       </c>
       <c r="C836">
         <v>1832</v>
       </c>
-      <c r="D836" s="2" t="s">
+      <c r="D836" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="E836" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="837" spans="2:5">
       <c r="B837" t="s">
         <v>186</v>
       </c>
       <c r="C837">
         <v>1832</v>
       </c>
-      <c r="D837" s="2" t="s">
+      <c r="D837" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="E837" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="838" spans="2:5">
       <c r="B838" t="s">
         <v>186</v>
       </c>
       <c r="C838">
         <v>1832</v>
       </c>
-      <c r="D838" s="2" t="s">
+      <c r="D838" s="1" t="s">
         <v>1530</v>
       </c>
       <c r="E838" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="839" spans="2:5">
       <c r="B839" t="s">
         <v>186</v>
       </c>
       <c r="C839">
         <v>1832</v>
       </c>
-      <c r="D839" s="2" t="s">
+      <c r="D839" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="E839" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="840" spans="2:5">
       <c r="B840" t="s">
         <v>186</v>
       </c>
       <c r="C840">
         <v>1832</v>
       </c>
-      <c r="D840" s="2" t="s">
+      <c r="D840" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="E840" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="841" spans="2:5">
       <c r="B841" t="s">
         <v>150</v>
       </c>
       <c r="C841">
         <v>1832</v>
       </c>
-      <c r="D841" s="2" t="s">
+      <c r="D841" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="E841" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="842" spans="2:5">
       <c r="B842" t="s">
         <v>150</v>
       </c>
       <c r="C842">
         <v>1832</v>
       </c>
-      <c r="D842" s="2" t="s">
+      <c r="D842" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="E842" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="843" spans="2:5">
       <c r="B843" t="s">
         <v>150</v>
       </c>
       <c r="C843">
         <v>1832</v>
       </c>
-      <c r="D843" s="2" t="s">
+      <c r="D843" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="E843" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="844" spans="2:5">
       <c r="B844" t="s">
         <v>150</v>
       </c>
       <c r="C844">
         <v>1832</v>
       </c>
-      <c r="D844" s="2" t="s">
+      <c r="D844" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="E844" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="845" spans="2:5">
       <c r="B845" t="s">
         <v>150</v>
       </c>
       <c r="C845">
         <v>1832</v>
       </c>
-      <c r="D845" s="2" t="s">
+      <c r="D845" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="E845" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="846" spans="2:5">
       <c r="B846" t="s">
         <v>150</v>
       </c>
       <c r="C846">
         <v>1832</v>
       </c>
-      <c r="D846" s="2" t="s">
+      <c r="D846" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="E846" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="847" spans="2:5">
       <c r="B847" t="s">
         <v>384</v>
       </c>
       <c r="C847">
         <v>1832</v>
       </c>
-      <c r="D847" s="2" t="s">
+      <c r="D847" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="E847" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="848" spans="2:5">
       <c r="B848" t="s">
         <v>385</v>
       </c>
       <c r="C848">
         <v>1832</v>
       </c>
-      <c r="D848" s="2" t="s">
+      <c r="D848" s="1" t="s">
         <v>1540</v>
       </c>
       <c r="E848" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="849" spans="2:5">
       <c r="B849" t="s">
         <v>386</v>
       </c>
       <c r="C849">
         <v>1832</v>
       </c>
-      <c r="D849" s="2" t="s">
+      <c r="D849" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="E849" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="850" spans="2:5">
       <c r="B850" t="s">
         <v>387</v>
       </c>
       <c r="C850">
         <v>1832</v>
       </c>
-      <c r="D850" s="2" t="s">
+      <c r="D850" s="1" t="s">
         <v>1542</v>
       </c>
       <c r="E850" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="851" spans="2:5">
       <c r="B851" t="s">
         <v>388</v>
       </c>
       <c r="C851">
         <v>1832</v>
       </c>
-      <c r="D851" s="2" t="s">
+      <c r="D851" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="E851" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="852" spans="2:5">
       <c r="B852" t="s">
         <v>389</v>
       </c>
       <c r="C852">
         <v>1832</v>
       </c>
-      <c r="D852" s="2" t="s">
+      <c r="D852" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="E852" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="853" spans="2:5">
       <c r="B853" t="s">
         <v>389</v>
       </c>
       <c r="C853">
         <v>1832</v>
       </c>
-      <c r="D853" s="2" t="s">
+      <c r="D853" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="E853" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="854" spans="2:5">
       <c r="B854" t="s">
         <v>390</v>
       </c>
       <c r="C854">
         <v>1832</v>
       </c>
-      <c r="D854" s="2" t="s">
+      <c r="D854" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="E854" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="855" spans="2:5">
       <c r="B855" t="s">
         <v>391</v>
       </c>
       <c r="C855">
         <v>1832</v>
       </c>
-      <c r="D855" s="2" t="s">
+      <c r="D855" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="E855" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="856" spans="2:5">
       <c r="B856" t="s">
         <v>228</v>
       </c>
       <c r="C856">
         <v>1832</v>
       </c>
-      <c r="D856" s="2" t="s">
+      <c r="D856" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="E856" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="857" spans="2:5">
       <c r="B857" t="s">
         <v>228</v>
       </c>
       <c r="C857">
         <v>1832</v>
       </c>
-      <c r="D857" s="2" t="s">
+      <c r="D857" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="E857" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="858" spans="2:5">
       <c r="B858" t="s">
         <v>392</v>
       </c>
       <c r="C858">
         <v>1832</v>
       </c>
-      <c r="D858" s="2" t="s">
+      <c r="D858" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="E858" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="859" spans="2:5">
       <c r="B859" t="s">
         <v>392</v>
       </c>
       <c r="C859">
         <v>1832</v>
       </c>
-      <c r="D859" s="2" t="s">
+      <c r="D859" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="E859" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="860" spans="2:5">
       <c r="B860" t="s">
         <v>393</v>
       </c>
       <c r="C860">
         <v>1832</v>
       </c>
-      <c r="D860" s="2" t="s">
+      <c r="D860" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="E860" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="861" spans="2:5">
       <c r="B861" t="s">
         <v>394</v>
       </c>
       <c r="C861">
         <v>1832</v>
       </c>
-      <c r="D861" s="2" t="s">
+      <c r="D861" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="E861" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="862" spans="2:5">
       <c r="B862" t="s">
         <v>151</v>
       </c>
       <c r="C862">
         <v>1832</v>
       </c>
-      <c r="D862" s="2" t="s">
+      <c r="D862" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E862" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="863" spans="2:5">
       <c r="B863" t="s">
         <v>151</v>
       </c>
       <c r="C863">
         <v>1832</v>
       </c>
-      <c r="D863" s="2" t="s">
+      <c r="D863" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="E863" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="864" spans="2:5">
       <c r="B864" t="s">
         <v>151</v>
       </c>
       <c r="C864">
         <v>1832</v>
       </c>
-      <c r="D864" s="2" t="s">
+      <c r="D864" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="E864" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="865" spans="2:5">
       <c r="B865" t="s">
         <v>151</v>
       </c>
       <c r="C865">
         <v>1832</v>
       </c>
-      <c r="D865" s="2" t="s">
+      <c r="D865" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="E865" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="866" spans="2:5">
       <c r="B866" t="s">
         <v>151</v>
       </c>
       <c r="C866">
         <v>1832</v>
       </c>
-      <c r="D866" s="2" t="s">
+      <c r="D866" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="E866" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="867" spans="2:5">
       <c r="B867" t="s">
         <v>151</v>
       </c>
       <c r="C867">
         <v>1832</v>
       </c>
-      <c r="D867" s="2" t="s">
+      <c r="D867" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="E867" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="868" spans="2:5">
       <c r="B868" t="s">
         <v>151</v>
       </c>
       <c r="C868">
         <v>1832</v>
       </c>
-      <c r="D868" s="2" t="s">
+      <c r="D868" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="E868" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="869" spans="2:5">
       <c r="B869" t="s">
         <v>151</v>
       </c>
       <c r="C869">
         <v>1832</v>
       </c>
-      <c r="D869" s="2" t="s">
+      <c r="D869" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="E869" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="870" spans="2:5">
       <c r="B870" t="s">
         <v>151</v>
       </c>
       <c r="C870">
         <v>1832</v>
       </c>
-      <c r="D870" s="2" t="s">
+      <c r="D870" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="E870" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="871" spans="2:5">
       <c r="B871" t="s">
         <v>151</v>
       </c>
       <c r="C871">
         <v>1832</v>
       </c>
-      <c r="D871" s="2" t="s">
+      <c r="D871" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="E871" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="872" spans="2:5">
       <c r="B872" t="s">
         <v>151</v>
       </c>
       <c r="C872">
         <v>1832</v>
       </c>
-      <c r="D872" s="2" t="s">
+      <c r="D872" s="1" t="s">
         <v>1564</v>
       </c>
       <c r="E872" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="873" spans="2:5">
       <c r="B873" t="s">
         <v>151</v>
       </c>
       <c r="C873">
         <v>1832</v>
       </c>
-      <c r="D873" s="2" t="s">
+      <c r="D873" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="E873" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="874" spans="2:5">
       <c r="B874" t="s">
         <v>151</v>
       </c>
       <c r="C874">
         <v>1832</v>
       </c>
-      <c r="D874" s="2" t="s">
+      <c r="D874" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="E874" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="875" spans="2:5">
       <c r="B875" t="s">
         <v>151</v>
       </c>
       <c r="C875">
         <v>1832</v>
       </c>
-      <c r="D875" s="2" t="s">
+      <c r="D875" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="E875" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="876" spans="2:5">
       <c r="B876" t="s">
         <v>151</v>
       </c>
       <c r="C876">
         <v>1832</v>
       </c>
-      <c r="D876" s="2" t="s">
+      <c r="D876" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="E876" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="877" spans="2:5">
       <c r="B877" t="s">
         <v>151</v>
       </c>
       <c r="C877">
         <v>1832</v>
       </c>
-      <c r="D877" s="2" t="s">
+      <c r="D877" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="E877" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="878" spans="2:5">
       <c r="B878" t="s">
         <v>151</v>
       </c>
       <c r="C878">
         <v>1832</v>
       </c>
-      <c r="D878" s="2" t="s">
+      <c r="D878" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="E878" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="879" spans="2:5">
       <c r="B879" t="s">
         <v>151</v>
       </c>
       <c r="C879">
         <v>1832</v>
       </c>
-      <c r="D879" s="2" t="s">
+      <c r="D879" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="E879" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="880" spans="2:5">
       <c r="B880" t="s">
         <v>151</v>
       </c>
       <c r="C880">
         <v>1832</v>
       </c>
-      <c r="D880" s="2" t="s">
+      <c r="D880" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="E880" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="881" spans="2:5">
       <c r="B881" t="s">
         <v>151</v>
       </c>
       <c r="C881">
         <v>1832</v>
       </c>
-      <c r="D881" s="2" t="s">
+      <c r="D881" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="E881" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="882" spans="2:5">
       <c r="B882" t="s">
         <v>395</v>
       </c>
       <c r="C882">
         <v>1832</v>
       </c>
-      <c r="D882" s="2" t="s">
+      <c r="D882" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="E882" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="883" spans="2:5">
       <c r="B883" t="s">
         <v>396</v>
       </c>
       <c r="C883">
         <v>1832</v>
       </c>
-      <c r="D883" s="2" t="s">
+      <c r="D883" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="E883" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="884" spans="2:5">
       <c r="B884" t="s">
         <v>397</v>
       </c>
       <c r="C884">
         <v>1832</v>
       </c>
-      <c r="D884" s="2" t="s">
+      <c r="D884" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="E884" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="885" spans="2:5">
       <c r="B885" t="s">
         <v>398</v>
       </c>
       <c r="C885">
         <v>1832</v>
       </c>
-      <c r="D885" s="2" t="s">
+      <c r="D885" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="E885" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="886" spans="2:5">
       <c r="B886" t="s">
         <v>399</v>
       </c>
       <c r="C886">
         <v>1832</v>
       </c>
-      <c r="D886" s="2" t="s">
+      <c r="D886" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="E886" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="887" spans="2:5">
       <c r="B887" t="s">
         <v>400</v>
       </c>
       <c r="C887">
         <v>1832</v>
       </c>
-      <c r="D887" s="2" t="s">
+      <c r="D887" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="E887" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="888" spans="2:5">
       <c r="B888" t="s">
         <v>400</v>
       </c>
       <c r="C888">
         <v>1832</v>
       </c>
-      <c r="D888" s="2" t="s">
+      <c r="D888" s="1" t="s">
         <v>1580</v>
       </c>
       <c r="E888" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="889" spans="2:5">
       <c r="B889" t="s">
         <v>401</v>
       </c>
       <c r="C889">
         <v>1832</v>
       </c>
-      <c r="D889" s="2" t="s">
+      <c r="D889" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="E889" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="890" spans="2:5">
       <c r="B890" t="s">
         <v>402</v>
       </c>
       <c r="C890">
         <v>1832</v>
       </c>
-      <c r="D890" s="2" t="s">
+      <c r="D890" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="E890" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="891" spans="2:5">
       <c r="B891" t="s">
         <v>403</v>
       </c>
       <c r="C891">
         <v>1832</v>
       </c>
-      <c r="D891" s="2" t="s">
+      <c r="D891" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="E891" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="892" spans="2:5">
       <c r="B892" t="s">
         <v>404</v>
       </c>
       <c r="C892">
         <v>1832</v>
       </c>
-      <c r="D892" s="2" t="s">
+      <c r="D892" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="E892" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="893" spans="2:5">
       <c r="B893" t="s">
         <v>405</v>
       </c>
       <c r="C893">
         <v>1832</v>
       </c>
-      <c r="D893" s="2" t="s">
+      <c r="D893" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="E893" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="894" spans="2:5">
       <c r="B894" t="s">
         <v>406</v>
       </c>
       <c r="C894">
         <v>1832</v>
       </c>
-      <c r="D894" s="2" t="s">
+      <c r="D894" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="E894" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="895" spans="2:5">
       <c r="B895" t="s">
         <v>407</v>
       </c>
       <c r="C895">
         <v>1832</v>
       </c>
-      <c r="D895" s="2" t="s">
+      <c r="D895" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="E895" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="896" spans="2:5">
       <c r="B896" t="s">
         <v>408</v>
       </c>
       <c r="C896">
         <v>1832</v>
       </c>
-      <c r="D896" s="2" t="s">
+      <c r="D896" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="E896" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="897" spans="2:5">
       <c r="B897" t="s">
         <v>409</v>
       </c>
       <c r="C897">
         <v>1832</v>
       </c>
-      <c r="D897" s="2" t="s">
+      <c r="D897" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="E897" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="898" spans="2:5">
       <c r="B898" t="s">
         <v>409</v>
       </c>
       <c r="C898">
         <v>1832</v>
       </c>
-      <c r="D898" s="2" t="s">
+      <c r="D898" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="E898" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="899" spans="2:5">
       <c r="B899" t="s">
         <v>410</v>
       </c>
       <c r="C899">
         <v>1832</v>
       </c>
-      <c r="D899" s="2" t="s">
+      <c r="D899" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="E899" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="900" spans="2:5">
       <c r="B900" t="s">
         <v>410</v>
       </c>
       <c r="C900">
         <v>1832</v>
       </c>
-      <c r="D900" s="2" t="s">
+      <c r="D900" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="E900" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="901" spans="2:5">
       <c r="B901" t="s">
         <v>410</v>
       </c>
       <c r="C901">
         <v>1832</v>
       </c>
-      <c r="D901" s="2" t="s">
+      <c r="D901" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="E901" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="902" spans="2:5">
       <c r="B902" t="s">
         <v>411</v>
       </c>
       <c r="C902">
         <v>1832</v>
       </c>
-      <c r="D902" s="2" t="s">
+      <c r="D902" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="E902" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="903" spans="2:5">
       <c r="B903" t="s">
         <v>412</v>
       </c>
       <c r="C903">
         <v>1832</v>
       </c>
-      <c r="D903" s="2" t="s">
+      <c r="D903" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="E903" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="904" spans="2:5">
       <c r="B904" t="s">
         <v>413</v>
       </c>
       <c r="C904">
         <v>1832</v>
       </c>
-      <c r="D904" s="2" t="s">
+      <c r="D904" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E904" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="905" spans="2:5">
       <c r="B905" t="s">
         <v>414</v>
       </c>
       <c r="C905">
         <v>1832</v>
       </c>
-      <c r="D905" s="2" t="s">
+      <c r="D905" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="E905" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="906" spans="2:5">
       <c r="B906" t="s">
         <v>415</v>
       </c>
       <c r="C906">
         <v>1832</v>
       </c>
-      <c r="D906" s="2" t="s">
+      <c r="D906" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="E906" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="907" spans="2:5">
       <c r="B907" t="s">
         <v>416</v>
       </c>
       <c r="C907">
         <v>1832</v>
       </c>
-      <c r="D907" s="2" t="s">
+      <c r="D907" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="E907" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="908" spans="2:5">
       <c r="B908" t="s">
         <v>417</v>
       </c>
       <c r="C908">
         <v>1832</v>
       </c>
-      <c r="D908" s="2" t="s">
+      <c r="D908" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="E908" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="909" spans="2:5">
       <c r="B909" t="s">
         <v>230</v>
       </c>
       <c r="C909">
         <v>1832</v>
       </c>
-      <c r="D909" s="2" t="s">
+      <c r="D909" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="E909" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="910" spans="2:5">
       <c r="B910" t="s">
         <v>230</v>
       </c>
       <c r="C910">
         <v>1832</v>
       </c>
-      <c r="D910" s="2" t="s">
+      <c r="D910" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="E910" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="911" spans="2:5">
       <c r="B911" t="s">
         <v>230</v>
       </c>
       <c r="C911">
         <v>1832</v>
       </c>
-      <c r="D911" s="2" t="s">
+      <c r="D911" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="E911" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="912" spans="2:5">
       <c r="B912" t="s">
         <v>230</v>
       </c>
       <c r="C912">
         <v>1832</v>
       </c>
-      <c r="D912" s="2" t="s">
+      <c r="D912" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="E912" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="913" spans="2:5">
       <c r="B913" t="s">
         <v>230</v>
       </c>
       <c r="C913">
         <v>1832</v>
       </c>
-      <c r="D913" s="2" t="s">
+      <c r="D913" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="E913" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="914" spans="2:5">
       <c r="B914" t="s">
         <v>230</v>
       </c>
       <c r="C914">
         <v>1832</v>
       </c>
-      <c r="D914" s="2" t="s">
+      <c r="D914" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="E914" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="915" spans="2:5">
       <c r="B915" t="s">
         <v>230</v>
       </c>
       <c r="C915">
         <v>1832</v>
       </c>
-      <c r="D915" s="2" t="s">
+      <c r="D915" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="E915" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="916" spans="2:5">
       <c r="B916" t="s">
         <v>230</v>
       </c>
       <c r="C916">
         <v>1832</v>
       </c>
-      <c r="D916" s="2" t="s">
+      <c r="D916" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="E916" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="917" spans="2:5">
       <c r="B917" t="s">
         <v>230</v>
       </c>
       <c r="C917">
         <v>1832</v>
       </c>
-      <c r="D917" s="2" t="s">
+      <c r="D917" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="E917" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="918" spans="2:5">
       <c r="B918" t="s">
         <v>230</v>
       </c>
       <c r="C918">
         <v>1832</v>
       </c>
-      <c r="D918" s="2" t="s">
+      <c r="D918" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="E918" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="919" spans="2:5">
       <c r="B919" t="s">
         <v>418</v>
       </c>
       <c r="C919">
         <v>1832</v>
       </c>
-      <c r="D919" s="2" t="s">
+      <c r="D919" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="E919" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="920" spans="2:5">
       <c r="B920" t="s">
         <v>230</v>
       </c>
       <c r="C920">
         <v>1832</v>
       </c>
-      <c r="D920" s="2" t="s">
+      <c r="D920" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="E920" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="921" spans="2:5">
       <c r="B921" t="s">
         <v>419</v>
       </c>
       <c r="C921">
         <v>1832</v>
       </c>
-      <c r="D921" s="2" t="s">
+      <c r="D921" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="E921" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="922" spans="2:5">
       <c r="B922" t="s">
         <v>420</v>
       </c>
       <c r="C922">
         <v>1832</v>
       </c>
-      <c r="D922" s="2" t="s">
+      <c r="D922" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="E922" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="923" spans="2:5">
       <c r="B923" t="s">
         <v>421</v>
       </c>
       <c r="C923">
         <v>1832</v>
       </c>
-      <c r="D923" s="2" t="s">
+      <c r="D923" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="E923" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="924" spans="2:5">
       <c r="C924">
         <v>1832</v>
       </c>
-      <c r="D924" s="2" t="s">
+      <c r="D924" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="E924" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="925" spans="2:5">
       <c r="C925">
         <v>1832</v>
       </c>
-      <c r="D925" s="2" t="s">
+      <c r="D925" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="E925" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="926" spans="2:5">
       <c r="C926">
         <v>1832</v>
       </c>
-      <c r="D926" s="2" t="s">
+      <c r="D926" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="E926" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="927" spans="2:5">
       <c r="C927">
         <v>1832</v>
       </c>
-      <c r="D927" s="2" t="s">
+      <c r="D927" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="E927" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="928" spans="2:5">
       <c r="C928">
         <v>1832</v>
       </c>
-      <c r="D928" s="2" t="s">
+      <c r="D928" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="E928" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="929" spans="2:5">
       <c r="C929">
         <v>1832</v>
       </c>
-      <c r="D929" s="2" t="s">
+      <c r="D929" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="E929" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="930" spans="2:5">
       <c r="B930" t="s">
         <v>229</v>
       </c>
       <c r="C930">
         <v>1832</v>
       </c>
-      <c r="D930" s="2" t="s">
+      <c r="D930" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="E930" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="931" spans="2:5">
       <c r="B931" t="s">
         <v>229</v>
       </c>
       <c r="C931">
         <v>1832</v>
       </c>
-      <c r="D931" s="2" t="s">
+      <c r="D931" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="E931" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="932" spans="2:5">
       <c r="B932" t="s">
         <v>229</v>
       </c>
       <c r="C932">
         <v>1832</v>
       </c>
-      <c r="D932" s="2" t="s">
+      <c r="D932" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="E932" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="933" spans="2:5">
       <c r="B933" t="s">
         <v>229</v>
       </c>
       <c r="C933">
         <v>1832</v>
       </c>
-      <c r="D933" s="2" t="s">
+      <c r="D933" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="E933" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="934" spans="2:5">
       <c r="B934" t="s">
         <v>229</v>
       </c>
       <c r="C934">
         <v>1832</v>
       </c>
-      <c r="D934" s="2" t="s">
+      <c r="D934" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="E934" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="935" spans="2:5">
       <c r="B935" t="s">
         <v>229</v>
       </c>
       <c r="C935">
         <v>1832</v>
       </c>
-      <c r="D935" s="2" t="s">
+      <c r="D935" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="E935" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="936" spans="2:5">
       <c r="B936" t="s">
         <v>229</v>
       </c>
       <c r="C936">
         <v>1832</v>
       </c>
-      <c r="D936" s="2" t="s">
+      <c r="D936" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="E936" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="937" spans="2:5">
       <c r="B937" t="s">
         <v>229</v>
       </c>
       <c r="C937">
         <v>1832</v>
       </c>
-      <c r="D937" s="2" t="s">
+      <c r="D937" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="E937" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="938" spans="2:5">
       <c r="B938" t="s">
         <v>229</v>
       </c>
       <c r="C938">
         <v>1832</v>
       </c>
-      <c r="D938" s="2" t="s">
+      <c r="D938" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="E938" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="939" spans="2:5">
       <c r="B939" t="s">
         <v>229</v>
       </c>
       <c r="C939">
         <v>1832</v>
       </c>
-      <c r="D939" s="2" t="s">
+      <c r="D939" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="E939" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="940" spans="2:5">
       <c r="B940" t="s">
         <v>229</v>
       </c>
       <c r="C940">
         <v>1832</v>
       </c>
-      <c r="D940" s="2" t="s">
+      <c r="D940" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="E940" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="941" spans="2:5">
       <c r="B941" t="s">
         <v>229</v>
       </c>
       <c r="C941">
         <v>1832</v>
       </c>
-      <c r="D941" s="2" t="s">
+      <c r="D941" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="E941" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="942" spans="2:5">
       <c r="B942" t="s">
         <v>229</v>
       </c>
       <c r="C942">
         <v>1832</v>
       </c>
-      <c r="D942" s="2" t="s">
+      <c r="D942" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="E942" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="943" spans="2:5">
       <c r="B943" t="s">
         <v>229</v>
       </c>
       <c r="C943">
         <v>1832</v>
       </c>
-      <c r="D943" s="2" t="s">
+      <c r="D943" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="E943" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="944" spans="2:5">
       <c r="B944" t="s">
         <v>229</v>
       </c>
       <c r="C944">
         <v>1832</v>
       </c>
-      <c r="D944" s="2" t="s">
+      <c r="D944" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="E944" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="945" spans="2:5">
       <c r="B945" t="s">
         <v>229</v>
       </c>
       <c r="C945">
         <v>1832</v>
       </c>
-      <c r="D945" s="2" t="s">
+      <c r="D945" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="E945" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="946" spans="2:5">
       <c r="B946" t="s">
         <v>229</v>
       </c>
       <c r="C946">
         <v>1832</v>
       </c>
-      <c r="D946" s="2" t="s">
+      <c r="D946" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="E946" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="947" spans="2:5">
       <c r="B947" t="s">
         <v>229</v>
       </c>
       <c r="C947">
         <v>1832</v>
       </c>
-      <c r="D947" s="2" t="s">
+      <c r="D947" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="E947" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="948" spans="2:5">
       <c r="B948" t="s">
         <v>229</v>
       </c>
       <c r="C948">
         <v>1832</v>
       </c>
-      <c r="D948" s="2" t="s">
+      <c r="D948" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="E948" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="949" spans="2:5">
       <c r="B949" t="s">
         <v>229</v>
       </c>
       <c r="C949">
         <v>1832</v>
       </c>
-      <c r="D949" s="2" t="s">
+      <c r="D949" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="E949" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="950" spans="2:5">
       <c r="B950" t="s">
         <v>229</v>
       </c>
       <c r="C950">
         <v>1832</v>
       </c>
-      <c r="D950" s="2" t="s">
+      <c r="D950" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="E950" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="951" spans="2:5">
       <c r="B951" t="s">
         <v>229</v>
       </c>
       <c r="C951">
         <v>1832</v>
       </c>
-      <c r="D951" s="2" t="s">
+      <c r="D951" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="E951" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="952" spans="2:5">
       <c r="B952" t="s">
         <v>229</v>
       </c>
       <c r="C952">
         <v>1832</v>
       </c>
-      <c r="D952" s="2" t="s">
+      <c r="D952" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="E952" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="953" spans="2:5">
       <c r="B953" t="s">
         <v>229</v>
       </c>
       <c r="C953">
         <v>1832</v>
       </c>
-      <c r="D953" s="2" t="s">
+      <c r="D953" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="E953" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="954" spans="2:5">
       <c r="B954" t="s">
         <v>229</v>
       </c>
       <c r="C954">
         <v>1832</v>
       </c>
-      <c r="D954" s="2" t="s">
+      <c r="D954" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="E954" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="955" spans="2:5">
       <c r="B955" t="s">
         <v>229</v>
       </c>
       <c r="C955">
         <v>1832</v>
       </c>
-      <c r="D955" s="2" t="s">
+      <c r="D955" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="E955" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="956" spans="2:5">
       <c r="B956" t="s">
         <v>229</v>
       </c>
       <c r="C956">
         <v>1832</v>
       </c>
-      <c r="D956" s="2" t="s">
+      <c r="D956" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="E956" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="957" spans="2:5">
       <c r="B957" t="s">
         <v>229</v>
       </c>
       <c r="C957">
         <v>1832</v>
       </c>
-      <c r="D957" s="2" t="s">
+      <c r="D957" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="E957" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="958" spans="2:5">
       <c r="B958" t="s">
         <v>229</v>
       </c>
       <c r="C958">
         <v>1832</v>
       </c>
-      <c r="D958" s="2" t="s">
+      <c r="D958" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="E958" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="959" spans="2:5">
       <c r="B959" t="s">
         <v>229</v>
       </c>
       <c r="C959">
         <v>1832</v>
       </c>
-      <c r="D959" s="2" t="s">
+      <c r="D959" s="1" t="s">
         <v>1651</v>
       </c>
       <c r="E959" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="960" spans="2:5">
       <c r="B960" t="s">
         <v>229</v>
       </c>
       <c r="C960">
         <v>1832</v>
       </c>
-      <c r="D960" s="2" t="s">
+      <c r="D960" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="E960" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="961" spans="2:5">
       <c r="B961" t="s">
         <v>229</v>
       </c>
       <c r="C961">
         <v>1832</v>
       </c>
-      <c r="D961" s="2" t="s">
+      <c r="D961" s="1" t="s">
         <v>1653</v>
       </c>
       <c r="E961" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="962" spans="2:5">
       <c r="B962" t="s">
         <v>229</v>
       </c>
       <c r="C962">
         <v>1832</v>
       </c>
-      <c r="D962" s="2" t="s">
+      <c r="D962" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="E962" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="963" spans="2:5">
       <c r="B963" t="s">
         <v>229</v>
       </c>
       <c r="C963">
         <v>1832</v>
       </c>
-      <c r="D963" s="2" t="s">
+      <c r="D963" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="E963" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="964" spans="2:5">
       <c r="B964" t="s">
         <v>229</v>
       </c>
       <c r="C964">
         <v>1832</v>
       </c>
-      <c r="D964" s="2" t="s">
+      <c r="D964" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="E964" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="965" spans="2:5">
       <c r="B965" t="s">
         <v>229</v>
       </c>
       <c r="C965">
         <v>1832</v>
       </c>
-      <c r="D965" s="2" t="s">
+      <c r="D965" s="1" t="s">
         <v>1657</v>
       </c>
       <c r="E965" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="966" spans="2:5">
       <c r="B966" t="s">
         <v>229</v>
       </c>
       <c r="C966">
         <v>1832</v>
       </c>
-      <c r="D966" s="2" t="s">
+      <c r="D966" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="E966" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="967" spans="2:5">
       <c r="B967" t="s">
         <v>229</v>
       </c>
       <c r="C967">
         <v>1832</v>
       </c>
-      <c r="D967" s="2" t="s">
+      <c r="D967" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="E967" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="968" spans="2:5">
       <c r="B968" t="s">
         <v>229</v>
       </c>
       <c r="C968">
         <v>1832</v>
       </c>
-      <c r="D968" s="2" t="s">
+      <c r="D968" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="E968" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="969" spans="2:5">
       <c r="B969" t="s">
         <v>229</v>
       </c>
       <c r="C969">
         <v>1832</v>
       </c>
-      <c r="D969" s="2" t="s">
+      <c r="D969" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="E969" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="970" spans="2:5">
       <c r="B970" t="s">
         <v>229</v>
       </c>
       <c r="C970">
         <v>1832</v>
       </c>
-      <c r="D970" s="2" t="s">
+      <c r="D970" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="E970" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="971" spans="2:5">
       <c r="B971" t="s">
         <v>229</v>
       </c>
       <c r="C971">
         <v>1832</v>
       </c>
-      <c r="D971" s="2" t="s">
+      <c r="D971" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="E971" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="972" spans="2:5">
       <c r="B972" t="s">
         <v>229</v>
       </c>
       <c r="C972">
         <v>1832</v>
       </c>
-      <c r="D972" s="2" t="s">
+      <c r="D972" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="E972" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="973" spans="2:5">
       <c r="B973" t="s">
         <v>229</v>
       </c>
       <c r="C973">
         <v>1832</v>
       </c>
-      <c r="D973" s="2" t="s">
+      <c r="D973" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="E973" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="974" spans="2:5">
       <c r="B974" t="s">
         <v>229</v>
       </c>
       <c r="C974">
         <v>1832</v>
       </c>
-      <c r="D974" s="2" t="s">
+      <c r="D974" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="E974" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="975" spans="2:5">
       <c r="B975" t="s">
         <v>229</v>
       </c>
       <c r="C975">
         <v>1832</v>
       </c>
-      <c r="D975" s="2" t="s">
+      <c r="D975" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="E975" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="976" spans="2:5">
       <c r="B976" t="s">
         <v>229</v>
       </c>
       <c r="C976">
         <v>1832</v>
       </c>
-      <c r="D976" s="2" t="s">
+      <c r="D976" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="E976" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="977" spans="2:5">
       <c r="B977" t="s">
         <v>229</v>
       </c>
       <c r="C977">
         <v>1832</v>
       </c>
-      <c r="D977" s="2" t="s">
+      <c r="D977" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="E977" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="978" spans="2:5">
       <c r="B978" t="s">
         <v>229</v>
       </c>
       <c r="C978">
         <v>1832</v>
       </c>
-      <c r="D978" s="2" t="s">
+      <c r="D978" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="E978" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="979" spans="2:5">
       <c r="B979" t="s">
         <v>229</v>
       </c>
       <c r="C979">
         <v>1832</v>
       </c>
-      <c r="D979" s="2" t="s">
+      <c r="D979" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="E979" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="980" spans="2:5">
       <c r="B980" t="s">
         <v>229</v>
       </c>
       <c r="C980">
         <v>1832</v>
       </c>
-      <c r="D980" s="2" t="s">
+      <c r="D980" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="E980" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="981" spans="2:5">
       <c r="B981" t="s">
         <v>229</v>
       </c>
       <c r="C981">
         <v>1832</v>
       </c>
-      <c r="D981" s="2" t="s">
+      <c r="D981" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="E981" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="982" spans="2:5">
       <c r="B982" t="s">
         <v>229</v>
       </c>
       <c r="C982">
         <v>1832</v>
       </c>
-      <c r="D982" s="2" t="s">
+      <c r="D982" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="E982" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="983" spans="2:5">
       <c r="B983" t="s">
         <v>229</v>
       </c>
       <c r="C983">
         <v>1832</v>
       </c>
-      <c r="D983" s="2" t="s">
+      <c r="D983" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="E983" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="984" spans="2:5">
       <c r="B984" t="s">
         <v>229</v>
       </c>
       <c r="C984">
         <v>1832</v>
       </c>
-      <c r="D984" s="2" t="s">
+      <c r="D984" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="E984" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="985" spans="2:5">
       <c r="B985" t="s">
         <v>229</v>
       </c>
       <c r="C985">
         <v>1832</v>
       </c>
-      <c r="D985" s="2" t="s">
+      <c r="D985" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="E985" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="986" spans="2:5">
       <c r="B986" t="s">
         <v>229</v>
       </c>
       <c r="C986">
         <v>1832</v>
       </c>
-      <c r="D986" s="2" t="s">
+      <c r="D986" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="E986" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="987" spans="2:5">
       <c r="B987" t="s">
         <v>229</v>
       </c>
       <c r="C987">
         <v>1832</v>
       </c>
-      <c r="D987" s="2" t="s">
+      <c r="D987" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="E987" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="988" spans="2:5">
       <c r="B988" t="s">
         <v>229</v>
       </c>
       <c r="C988">
         <v>1832</v>
       </c>
-      <c r="D988" s="2" t="s">
+      <c r="D988" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="E988" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="989" spans="2:5">
       <c r="B989" t="s">
         <v>229</v>
       </c>
       <c r="C989">
         <v>1832</v>
       </c>
-      <c r="D989" s="2" t="s">
+      <c r="D989" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="E989" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="990" spans="2:5">
       <c r="B990" t="s">
         <v>229</v>
       </c>
       <c r="C990">
         <v>1832</v>
       </c>
-      <c r="D990" s="2" t="s">
+      <c r="D990" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="E990" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="991" spans="2:5">
       <c r="B991" t="s">
         <v>172</v>
       </c>
       <c r="C991">
         <v>1832</v>
       </c>
-      <c r="D991" s="2" t="s">
+      <c r="D991" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="E991" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="992" spans="2:5">
       <c r="B992" t="s">
         <v>172</v>
       </c>
       <c r="C992">
         <v>1832</v>
       </c>
-      <c r="D992" s="2" t="s">
+      <c r="D992" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="E992" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="993" spans="2:5">
       <c r="B993" t="s">
         <v>172</v>
       </c>
       <c r="C993">
         <v>1832</v>
       </c>
-      <c r="D993" s="2" t="s">
+      <c r="D993" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="E993" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="994" spans="2:5">
       <c r="B994" t="s">
         <v>172</v>
       </c>
       <c r="C994">
         <v>1832</v>
       </c>
-      <c r="D994" s="2" t="s">
+      <c r="D994" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="E994" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="995" spans="2:5">
       <c r="B995" t="s">
         <v>172</v>
       </c>
       <c r="C995">
         <v>1832</v>
       </c>
-      <c r="D995" s="2" t="s">
+      <c r="D995" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="E995" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="996" spans="2:5">
       <c r="B996" t="s">
         <v>172</v>
       </c>
       <c r="C996">
         <v>1832</v>
       </c>
-      <c r="D996" s="2" t="s">
+      <c r="D996" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="E996" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="997" spans="2:5">
       <c r="B997" t="s">
         <v>172</v>
       </c>
       <c r="C997">
         <v>1832</v>
       </c>
-      <c r="D997" s="2" t="s">
+      <c r="D997" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="E997" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="998" spans="2:5">
       <c r="B998" t="s">
         <v>156</v>
       </c>
       <c r="C998">
         <v>1832</v>
       </c>
-      <c r="D998" s="2" t="s">
+      <c r="D998" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="E998" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="999" spans="2:5">
       <c r="B999" t="s">
         <v>156</v>
       </c>
       <c r="C999">
         <v>1832</v>
       </c>
-      <c r="D999" s="2" t="s">
+      <c r="D999" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="E999" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1000" spans="2:5">
       <c r="B1000" t="s">
         <v>156</v>
       </c>
       <c r="C1000">
         <v>1832</v>
       </c>
-      <c r="D1000" s="2" t="s">
+      <c r="D1000" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="E1000" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1001" spans="2:5">
       <c r="B1001" t="s">
         <v>156</v>
       </c>
       <c r="C1001">
         <v>1832</v>
       </c>
-      <c r="D1001" s="2" t="s">
+      <c r="D1001" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="E1001" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1002" spans="2:5">
       <c r="B1002" t="s">
         <v>156</v>
       </c>
       <c r="C1002">
         <v>1832</v>
       </c>
-      <c r="D1002" s="2" t="s">
+      <c r="D1002" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="E1002" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1003" spans="2:5">
       <c r="B1003" t="s">
         <v>156</v>
       </c>
       <c r="C1003">
         <v>1832</v>
       </c>
-      <c r="D1003" s="2" t="s">
+      <c r="D1003" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="E1003" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1004" spans="2:5">
       <c r="B1004" t="s">
         <v>156</v>
       </c>
       <c r="C1004">
         <v>1832</v>
       </c>
-      <c r="D1004" s="2" t="s">
+      <c r="D1004" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="E1004" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1005" spans="2:5">
       <c r="B1005" t="s">
         <v>156</v>
       </c>
       <c r="C1005">
         <v>1832</v>
       </c>
-      <c r="D1005" s="2" t="s">
+      <c r="D1005" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="E1005" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1006" spans="2:5">
       <c r="B1006" t="s">
         <v>156</v>
       </c>
       <c r="C1006">
         <v>1832</v>
       </c>
-      <c r="D1006" s="2" t="s">
+      <c r="D1006" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="E1006" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1007" spans="2:5">
       <c r="B1007" t="s">
         <v>156</v>
       </c>
       <c r="C1007">
         <v>1832</v>
       </c>
-      <c r="D1007" s="2" t="s">
+      <c r="D1007" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="E1007" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1008" spans="2:5">
       <c r="B1008" t="s">
         <v>156</v>
       </c>
       <c r="C1008">
         <v>1832</v>
       </c>
-      <c r="D1008" s="2" t="s">
+      <c r="D1008" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="E1008" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1009" spans="2:5">
       <c r="B1009" t="s">
         <v>156</v>
       </c>
       <c r="C1009">
         <v>1832</v>
       </c>
-      <c r="D1009" s="2" t="s">
+      <c r="D1009" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="E1009" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1010" spans="2:5">
       <c r="B1010" t="s">
         <v>156</v>
       </c>
       <c r="C1010">
         <v>1832</v>
       </c>
-      <c r="D1010" s="2" t="s">
+      <c r="D1010" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="E1010" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1011" spans="2:5">
       <c r="B1011" t="s">
         <v>156</v>
       </c>
       <c r="C1011">
         <v>1832</v>
       </c>
-      <c r="D1011" s="2" t="s">
+      <c r="D1011" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="E1011" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1012" spans="2:5">
       <c r="B1012" t="s">
         <v>156</v>
       </c>
       <c r="C1012">
         <v>1832</v>
       </c>
-      <c r="D1012" s="2" t="s">
+      <c r="D1012" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="E1012" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1013" spans="2:5">
       <c r="B1013" t="s">
         <v>156</v>
       </c>
       <c r="C1013">
         <v>1832</v>
       </c>
-      <c r="D1013" s="2" t="s">
+      <c r="D1013" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="E1013" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1014" spans="2:5">
       <c r="B1014" t="s">
         <v>156</v>
       </c>
       <c r="C1014">
         <v>1832</v>
       </c>
-      <c r="D1014" s="2" t="s">
+      <c r="D1014" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="E1014" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1015" spans="2:5">
       <c r="B1015" t="s">
         <v>156</v>
       </c>
       <c r="C1015">
         <v>1832</v>
       </c>
-      <c r="D1015" s="2" t="s">
+      <c r="D1015" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="E1015" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1016" spans="2:5">
       <c r="B1016" t="s">
         <v>156</v>
       </c>
       <c r="C1016">
         <v>1832</v>
       </c>
-      <c r="D1016" s="2" t="s">
+      <c r="D1016" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="E1016" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1017" spans="2:5">
       <c r="B1017" t="s">
         <v>156</v>
       </c>
       <c r="C1017">
         <v>1832</v>
       </c>
-      <c r="D1017" s="2" t="s">
+      <c r="D1017" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="E1017" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1018" spans="2:5">
       <c r="B1018" t="s">
         <v>156</v>
       </c>
       <c r="C1018">
         <v>1832</v>
       </c>
-      <c r="D1018" s="2" t="s">
+      <c r="D1018" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="E1018" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1019" spans="2:5">
       <c r="B1019" t="s">
         <v>156</v>
       </c>
       <c r="C1019">
         <v>1832</v>
       </c>
-      <c r="D1019" s="2" t="s">
+      <c r="D1019" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="E1019" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1020" spans="2:5">
       <c r="B1020" t="s">
         <v>156</v>
       </c>
       <c r="C1020">
         <v>1832</v>
       </c>
-      <c r="D1020" s="2" t="s">
+      <c r="D1020" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="E1020" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1021" spans="2:5">
       <c r="B1021" t="s">
         <v>156</v>
       </c>
       <c r="C1021">
         <v>1832</v>
       </c>
-      <c r="D1021" s="2" t="s">
+      <c r="D1021" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="E1021" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1022" spans="2:5">
       <c r="B1022" t="s">
         <v>156</v>
       </c>
       <c r="C1022">
         <v>1832</v>
       </c>
-      <c r="D1022" s="2" t="s">
+      <c r="D1022" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="E1022" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1023" spans="2:5">
       <c r="B1023" t="s">
         <v>156</v>
       </c>
       <c r="C1023">
         <v>1832</v>
       </c>
-      <c r="D1023" s="2" t="s">
+      <c r="D1023" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="E1023" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1024" spans="2:5">
       <c r="B1024" t="s">
         <v>156</v>
       </c>
       <c r="C1024">
         <v>1832</v>
       </c>
-      <c r="D1024" s="2" t="s">
+      <c r="D1024" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="E1024" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1025" spans="2:5">
       <c r="B1025" t="s">
         <v>156</v>
       </c>
       <c r="C1025">
         <v>1832</v>
       </c>
-      <c r="D1025" s="2" t="s">
+      <c r="D1025" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="E1025" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1026" spans="2:5">
       <c r="B1026" t="s">
         <v>156</v>
       </c>
       <c r="C1026">
         <v>1832</v>
       </c>
-      <c r="D1026" s="2" t="s">
+      <c r="D1026" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="E1026" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1027" spans="2:5">
       <c r="B1027" t="s">
         <v>156</v>
       </c>
       <c r="C1027">
         <v>1832</v>
       </c>
-      <c r="D1027" s="2" t="s">
+      <c r="D1027" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="E1027" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1028" spans="2:5">
       <c r="B1028" t="s">
         <v>156</v>
       </c>
       <c r="C1028">
         <v>1832</v>
       </c>
-      <c r="D1028" s="2" t="s">
+      <c r="D1028" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="E1028" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1029" spans="2:5">
       <c r="B1029" t="s">
         <v>156</v>
       </c>
       <c r="C1029">
         <v>1832</v>
       </c>
-      <c r="D1029" s="2" t="s">
+      <c r="D1029" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="E1029" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1030" spans="2:5">
       <c r="B1030" t="s">
         <v>156</v>
       </c>
       <c r="C1030">
         <v>1832</v>
       </c>
-      <c r="D1030" s="2" t="s">
+      <c r="D1030" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="E1030" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1031" spans="2:5">
       <c r="B1031" t="s">
         <v>156</v>
       </c>
       <c r="C1031">
         <v>1832</v>
       </c>
-      <c r="D1031" s="2" t="s">
+      <c r="D1031" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="E1031" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1032" spans="2:5">
       <c r="B1032" t="s">
         <v>156</v>
       </c>
       <c r="C1032">
         <v>1832</v>
       </c>
-      <c r="D1032" s="2" t="s">
+      <c r="D1032" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="E1032" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1033" spans="2:5">
       <c r="B1033" t="s">
         <v>156</v>
       </c>
       <c r="C1033">
         <v>1832</v>
       </c>
-      <c r="D1033" s="2" t="s">
+      <c r="D1033" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="E1033" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1034" spans="2:5">
       <c r="B1034" t="s">
         <v>156</v>
       </c>
       <c r="C1034">
         <v>1832</v>
       </c>
-      <c r="D1034" s="2" t="s">
+      <c r="D1034" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="E1034" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1035" spans="2:5">
       <c r="B1035" t="s">
         <v>156</v>
       </c>
       <c r="C1035">
         <v>1832</v>
       </c>
-      <c r="D1035" s="2" t="s">
+      <c r="D1035" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E1035" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1036" spans="2:5">
       <c r="B1036" t="s">
         <v>156</v>
       </c>
       <c r="C1036">
         <v>1832</v>
       </c>
-      <c r="D1036" s="2" t="s">
+      <c r="D1036" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="E1036" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1037" spans="2:5">
       <c r="B1037" t="s">
         <v>156</v>
       </c>
       <c r="C1037">
         <v>1832</v>
       </c>
-      <c r="D1037" s="2" t="s">
+      <c r="D1037" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="E1037" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1038" spans="2:5">
       <c r="B1038" t="s">
         <v>156</v>
       </c>
       <c r="C1038">
         <v>1832</v>
       </c>
-      <c r="D1038" s="2" t="s">
+      <c r="D1038" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="E1038" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1039" spans="2:5">
       <c r="B1039" t="s">
         <v>156</v>
       </c>
       <c r="C1039">
         <v>1832</v>
       </c>
-      <c r="D1039" s="2" t="s">
+      <c r="D1039" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="E1039" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1040" spans="2:5">
       <c r="B1040" t="s">
         <v>156</v>
       </c>
       <c r="C1040">
         <v>1832</v>
       </c>
-      <c r="D1040" s="2" t="s">
+      <c r="D1040" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="E1040" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1041" spans="2:5">
       <c r="B1041" t="s">
         <v>156</v>
       </c>
       <c r="C1041">
         <v>1832</v>
       </c>
-      <c r="D1041" s="2" t="s">
+      <c r="D1041" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="E1041" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1042" spans="2:5">
       <c r="B1042" t="s">
         <v>156</v>
       </c>
       <c r="C1042">
         <v>1832</v>
       </c>
-      <c r="D1042" s="2" t="s">
+      <c r="D1042" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="E1042" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1043" spans="2:5">
       <c r="B1043" t="s">
         <v>156</v>
       </c>
       <c r="C1043">
         <v>1832</v>
       </c>
-      <c r="D1043" s="2" t="s">
+      <c r="D1043" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="E1043" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1044" spans="2:5">
       <c r="B1044" t="s">
         <v>156</v>
       </c>
       <c r="C1044">
         <v>1832</v>
       </c>
-      <c r="D1044" s="2" t="s">
+      <c r="D1044" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="E1044" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1045" spans="2:5">
       <c r="B1045" t="s">
         <v>156</v>
       </c>
       <c r="C1045">
         <v>1832</v>
       </c>
-      <c r="D1045" s="2" t="s">
+      <c r="D1045" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="E1045" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1046" spans="2:5">
       <c r="B1046" t="s">
         <v>156</v>
       </c>
       <c r="C1046">
         <v>1832</v>
       </c>
-      <c r="D1046" s="2" t="s">
+      <c r="D1046" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="E1046" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1047" spans="2:5">
       <c r="B1047" t="s">
         <v>156</v>
       </c>
       <c r="C1047">
         <v>1832</v>
       </c>
-      <c r="D1047" s="2" t="s">
+      <c r="D1047" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="E1047" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1048" spans="2:5">
       <c r="B1048" t="s">
         <v>156</v>
       </c>
       <c r="C1048">
         <v>1832</v>
       </c>
-      <c r="D1048" s="2" t="s">
+      <c r="D1048" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="E1048" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1049" spans="2:5">
       <c r="B1049" t="s">
         <v>156</v>
       </c>
       <c r="C1049">
         <v>1832</v>
       </c>
-      <c r="D1049" s="2" t="s">
+      <c r="D1049" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="E1049" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1050" spans="2:5">
       <c r="B1050" t="s">
         <v>156</v>
       </c>
       <c r="C1050">
         <v>1832</v>
       </c>
-      <c r="D1050" s="2" t="s">
+      <c r="D1050" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="E1050" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1051" spans="2:5">
       <c r="B1051" t="s">
         <v>156</v>
       </c>
       <c r="C1051">
         <v>1832</v>
       </c>
-      <c r="D1051" s="2" t="s">
+      <c r="D1051" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="E1051" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1052" spans="2:5">
       <c r="B1052" t="s">
         <v>156</v>
       </c>
       <c r="C1052">
         <v>1832</v>
       </c>
-      <c r="D1052" s="2" t="s">
+      <c r="D1052" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="E1052" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1053" spans="2:5">
       <c r="B1053" t="s">
         <v>156</v>
       </c>
       <c r="C1053">
         <v>1832</v>
       </c>
-      <c r="D1053" s="2" t="s">
+      <c r="D1053" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="E1053" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1054" spans="2:5">
       <c r="B1054" t="s">
         <v>156</v>
       </c>
       <c r="C1054">
         <v>1832</v>
       </c>
-      <c r="D1054" s="2" t="s">
+      <c r="D1054" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E1054" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1055" spans="2:5">
       <c r="B1055" t="s">
         <v>156</v>
       </c>
       <c r="C1055">
         <v>1832</v>
       </c>
-      <c r="D1055" s="2" t="s">
+      <c r="D1055" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="E1055" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1056" spans="2:5">
       <c r="B1056" t="s">
         <v>156</v>
       </c>
       <c r="C1056">
         <v>1832</v>
       </c>
-      <c r="D1056" s="2" t="s">
+      <c r="D1056" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="E1056" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1057" spans="2:5">
       <c r="B1057" t="s">
         <v>156</v>
       </c>
       <c r="C1057">
         <v>1832</v>
       </c>
-      <c r="D1057" s="2" t="s">
+      <c r="D1057" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="E1057" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1058" spans="2:5">
       <c r="B1058" t="s">
         <v>156</v>
       </c>
       <c r="C1058">
         <v>1832</v>
       </c>
-      <c r="D1058" s="2" t="s">
+      <c r="D1058" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="E1058" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1059" spans="2:5">
       <c r="B1059" t="s">
         <v>156</v>
       </c>
       <c r="C1059">
         <v>1832</v>
       </c>
-      <c r="D1059" s="2" t="s">
+      <c r="D1059" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="E1059" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1060" spans="2:5">
       <c r="B1060" t="s">
         <v>156</v>
       </c>
       <c r="C1060">
         <v>1832</v>
       </c>
-      <c r="D1060" s="2" t="s">
+      <c r="D1060" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="E1060" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1061" spans="2:5">
       <c r="B1061" t="s">
         <v>156</v>
       </c>
       <c r="C1061">
         <v>1832</v>
       </c>
-      <c r="D1061" s="2" t="s">
+      <c r="D1061" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="E1061" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1062" spans="2:5">
       <c r="B1062" t="s">
         <v>156</v>
       </c>
       <c r="C1062">
         <v>1832</v>
       </c>
-      <c r="D1062" s="2" t="s">
+      <c r="D1062" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="E1062" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1063" spans="2:5">
       <c r="B1063" t="s">
         <v>156</v>
       </c>
       <c r="C1063">
         <v>1832</v>
       </c>
-      <c r="D1063" s="2" t="s">
+      <c r="D1063" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E1063" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1064" spans="2:5">
       <c r="B1064" t="s">
         <v>156</v>
       </c>
       <c r="C1064">
         <v>1832</v>
       </c>
-      <c r="D1064" s="2" t="s">
+      <c r="D1064" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="E1064" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1065" spans="2:5">
       <c r="B1065" t="s">
         <v>156</v>
       </c>
       <c r="C1065">
         <v>1832</v>
       </c>
-      <c r="D1065" s="2" t="s">
+      <c r="D1065" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="E1065" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1066" spans="2:5">
       <c r="B1066" t="s">
         <v>156</v>
       </c>
       <c r="C1066">
         <v>1832</v>
       </c>
-      <c r="D1066" s="2" t="s">
+      <c r="D1066" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="E1066" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1067" spans="2:5">
       <c r="B1067" t="s">
         <v>156</v>
       </c>
       <c r="C1067">
         <v>1832</v>
       </c>
-      <c r="D1067" s="2" t="s">
+      <c r="D1067" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="E1067" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1068" spans="2:5">
       <c r="B1068" t="s">
         <v>156</v>
       </c>
       <c r="C1068">
         <v>1832</v>
       </c>
-      <c r="D1068" s="2" t="s">
+      <c r="D1068" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="E1068" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1069" spans="2:5">
       <c r="B1069" t="s">
         <v>156</v>
       </c>
       <c r="C1069">
         <v>1832</v>
       </c>
-      <c r="D1069" s="2" t="s">
+      <c r="D1069" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="E1069" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1070" spans="2:5">
       <c r="B1070" t="s">
         <v>156</v>
       </c>
       <c r="C1070">
         <v>1832</v>
       </c>
-      <c r="D1070" s="2" t="s">
+      <c r="D1070" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="E1070" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1071" spans="2:5">
       <c r="B1071" t="s">
         <v>156</v>
       </c>
       <c r="C1071">
         <v>1832</v>
       </c>
-      <c r="D1071" s="2" t="s">
+      <c r="D1071" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E1071" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1072" spans="2:5">
       <c r="B1072" t="s">
         <v>156</v>
       </c>
       <c r="C1072">
         <v>1832</v>
       </c>
-      <c r="D1072" s="2" t="s">
+      <c r="D1072" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="E1072" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1073" spans="2:5">
       <c r="B1073" t="s">
         <v>156</v>
       </c>
       <c r="C1073">
         <v>1832</v>
       </c>
-      <c r="D1073" s="2" t="s">
+      <c r="D1073" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="E1073" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1074" spans="2:5">
       <c r="B1074" t="s">
         <v>156</v>
       </c>
       <c r="C1074">
         <v>1832</v>
       </c>
-      <c r="D1074" s="2" t="s">
+      <c r="D1074" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="E1074" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1075" spans="2:5">
       <c r="B1075" t="s">
         <v>156</v>
       </c>
       <c r="C1075">
         <v>1832</v>
       </c>
-      <c r="D1075" s="2" t="s">
+      <c r="D1075" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="E1075" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1076" spans="2:5">
       <c r="B1076" t="s">
         <v>156</v>
       </c>
       <c r="C1076">
         <v>1832</v>
       </c>
-      <c r="D1076" s="2" t="s">
+      <c r="D1076" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="E1076" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1077" spans="2:5">
       <c r="B1077" t="s">
         <v>156</v>
       </c>
       <c r="C1077">
         <v>1832</v>
       </c>
-      <c r="D1077" s="2" t="s">
+      <c r="D1077" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="E1077" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1078" spans="2:5">
       <c r="B1078" t="s">
         <v>156</v>
       </c>
       <c r="C1078">
         <v>1832</v>
       </c>
-      <c r="D1078" s="2" t="s">
+      <c r="D1078" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="E1078" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1079" spans="2:5">
       <c r="B1079" t="s">
         <v>156</v>
       </c>
       <c r="C1079">
         <v>1832</v>
       </c>
-      <c r="D1079" s="2" t="s">
+      <c r="D1079" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="E1079" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1080" spans="2:5">
       <c r="B1080" t="s">
         <v>156</v>
       </c>
       <c r="C1080">
         <v>1832</v>
       </c>
-      <c r="D1080" s="2" t="s">
+      <c r="D1080" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E1080" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1081" spans="2:5">
       <c r="B1081" t="s">
         <v>156</v>
       </c>
       <c r="C1081">
         <v>1832</v>
       </c>
-      <c r="D1081" s="2" t="s">
+      <c r="D1081" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="E1081" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1082" spans="2:5">
       <c r="B1082" t="s">
         <v>156</v>
       </c>
       <c r="C1082">
         <v>1832</v>
       </c>
-      <c r="D1082" s="2" t="s">
+      <c r="D1082" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="E1082" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1083" spans="2:5">
       <c r="B1083" t="s">
         <v>156</v>
       </c>
       <c r="C1083">
         <v>1832</v>
       </c>
-      <c r="D1083" s="2" t="s">
+      <c r="D1083" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="E1083" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1084" spans="2:5">
       <c r="B1084" t="s">
         <v>156</v>
       </c>
       <c r="C1084">
         <v>1832</v>
       </c>
-      <c r="D1084" s="2" t="s">
+      <c r="D1084" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="E1084" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1085" spans="2:5">
       <c r="B1085" t="s">
         <v>156</v>
       </c>
       <c r="C1085">
         <v>1832</v>
       </c>
-      <c r="D1085" s="2" t="s">
+      <c r="D1085" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="E1085" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1086" spans="2:5">
       <c r="B1086" t="s">
         <v>156</v>
       </c>
       <c r="C1086">
         <v>1832</v>
       </c>
-      <c r="D1086" s="2" t="s">
+      <c r="D1086" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="E1086" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1087" spans="2:5">
       <c r="B1087" t="s">
         <v>156</v>
       </c>
       <c r="C1087">
         <v>1832</v>
       </c>
-      <c r="D1087" s="2" t="s">
+      <c r="D1087" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="E1087" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1088" spans="2:5">
       <c r="B1088" t="s">
         <v>156</v>
       </c>
       <c r="C1088">
         <v>1832</v>
       </c>
-      <c r="D1088" s="2" t="s">
+      <c r="D1088" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="E1088" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1089" spans="2:5">
       <c r="B1089" t="s">
         <v>156</v>
       </c>
       <c r="C1089">
         <v>1832</v>
       </c>
-      <c r="D1089" s="2" t="s">
+      <c r="D1089" s="1" t="s">
         <v>1781</v>
       </c>
       <c r="E1089" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1090" spans="2:5">
       <c r="B1090" t="s">
         <v>157</v>
       </c>
       <c r="C1090">
         <v>1832</v>
       </c>
-      <c r="D1090" s="2" t="s">
+      <c r="D1090" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="E1090" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1091" spans="2:5">
       <c r="B1091" t="s">
         <v>157</v>
       </c>
       <c r="C1091">
         <v>1832</v>
       </c>
-      <c r="D1091" s="2" t="s">
+      <c r="D1091" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="E1091" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1092" spans="2:5">
       <c r="B1092" t="s">
         <v>157</v>
       </c>
       <c r="C1092">
         <v>1832</v>
       </c>
-      <c r="D1092" s="2" t="s">
+      <c r="D1092" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="E1092" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1093" spans="2:5">
       <c r="B1093" t="s">
         <v>157</v>
       </c>
       <c r="C1093">
         <v>1832</v>
       </c>
-      <c r="D1093" s="2" t="s">
+      <c r="D1093" s="1" t="s">
         <v>1785</v>
       </c>
       <c r="E1093" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1094" spans="2:5">
       <c r="B1094" t="s">
         <v>157</v>
       </c>
       <c r="C1094">
         <v>1832</v>
       </c>
-      <c r="D1094" s="2" t="s">
+      <c r="D1094" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="E1094" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1095" spans="2:5">
       <c r="B1095" t="s">
         <v>157</v>
       </c>
       <c r="C1095">
         <v>1832</v>
       </c>
-      <c r="D1095" s="2" t="s">
+      <c r="D1095" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="E1095" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1096" spans="2:5">
       <c r="B1096" t="s">
         <v>157</v>
       </c>
       <c r="C1096">
         <v>1832</v>
       </c>
-      <c r="D1096" s="2" t="s">
+      <c r="D1096" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="E1096" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1097" spans="2:5">
       <c r="B1097" t="s">
         <v>157</v>
       </c>
       <c r="C1097">
         <v>1832</v>
       </c>
-      <c r="D1097" s="2" t="s">
+      <c r="D1097" s="1" t="s">
         <v>1789</v>
       </c>
       <c r="E1097" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1098" spans="2:5">
       <c r="B1098" t="s">
         <v>157</v>
       </c>
       <c r="C1098">
         <v>1832</v>
       </c>
-      <c r="D1098" s="2" t="s">
+      <c r="D1098" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="E1098" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1099" spans="2:5">
       <c r="B1099" t="s">
         <v>157</v>
       </c>
       <c r="C1099">
         <v>1832</v>
       </c>
-      <c r="D1099" s="2" t="s">
+      <c r="D1099" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="E1099" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1100" spans="2:5">
       <c r="B1100" t="s">
         <v>157</v>
       </c>
       <c r="C1100">
         <v>1832</v>
       </c>
-      <c r="D1100" s="2" t="s">
+      <c r="D1100" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="E1100" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1101" spans="2:5">
       <c r="B1101" t="s">
         <v>157</v>
       </c>
       <c r="C1101">
         <v>1832</v>
       </c>
-      <c r="D1101" s="2" t="s">
+      <c r="D1101" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="E1101" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1102" spans="2:5">
       <c r="B1102" t="s">
         <v>157</v>
       </c>
       <c r="C1102">
         <v>1832</v>
       </c>
-      <c r="D1102" s="2" t="s">
+      <c r="D1102" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="E1102" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1103" spans="2:5">
       <c r="B1103" t="s">
         <v>157</v>
       </c>
       <c r="C1103">
         <v>1832</v>
       </c>
-      <c r="D1103" s="2" t="s">
+      <c r="D1103" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="E1103" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1104" spans="2:5">
       <c r="B1104" t="s">
         <v>157</v>
       </c>
       <c r="C1104">
         <v>1832</v>
       </c>
-      <c r="D1104" s="2" t="s">
+      <c r="D1104" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="E1104" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1105" spans="2:5">
       <c r="B1105" t="s">
         <v>157</v>
       </c>
       <c r="C1105">
         <v>1832</v>
       </c>
-      <c r="D1105" s="2" t="s">
+      <c r="D1105" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="E1105" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1106" spans="2:5">
       <c r="B1106" t="s">
         <v>157</v>
       </c>
       <c r="C1106">
         <v>1832</v>
       </c>
-      <c r="D1106" s="2" t="s">
+      <c r="D1106" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="E1106" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1107" spans="2:5">
       <c r="B1107" t="s">
         <v>157</v>
       </c>
       <c r="C1107">
         <v>1832</v>
       </c>
-      <c r="D1107" s="2" t="s">
+      <c r="D1107" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="E1107" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1108" spans="2:5">
       <c r="B1108" t="s">
         <v>157</v>
       </c>
       <c r="C1108">
         <v>1832</v>
       </c>
-      <c r="D1108" s="2" t="s">
+      <c r="D1108" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="E1108" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1109" spans="2:5">
       <c r="B1109" t="s">
         <v>157</v>
       </c>
       <c r="C1109">
         <v>1832</v>
       </c>
-      <c r="D1109" s="2" t="s">
+      <c r="D1109" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="E1109" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1110" spans="2:5">
       <c r="B1110" t="s">
         <v>157</v>
       </c>
       <c r="C1110">
         <v>1832</v>
       </c>
-      <c r="D1110" s="2" t="s">
+      <c r="D1110" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="E1110" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1111" spans="2:5">
       <c r="B1111" t="s">
         <v>157</v>
       </c>
       <c r="C1111">
         <v>1832</v>
       </c>
-      <c r="D1111" s="2" t="s">
+      <c r="D1111" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="E1111" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1112" spans="2:5">
       <c r="B1112" t="s">
         <v>157</v>
       </c>
       <c r="C1112">
         <v>1832</v>
       </c>
-      <c r="D1112" s="2" t="s">
+      <c r="D1112" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="E1112" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1113" spans="2:5">
       <c r="B1113" t="s">
         <v>157</v>
       </c>
       <c r="C1113">
         <v>1832</v>
       </c>
-      <c r="D1113" s="2" t="s">
+      <c r="D1113" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="E1113" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1114" spans="2:5">
       <c r="B1114" t="s">
         <v>157</v>
       </c>
       <c r="C1114">
         <v>1832</v>
       </c>
-      <c r="D1114" s="2" t="s">
+      <c r="D1114" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="E1114" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1115" spans="2:5">
       <c r="B1115" t="s">
         <v>157</v>
       </c>
       <c r="C1115">
         <v>1832</v>
       </c>
-      <c r="D1115" s="2" t="s">
+      <c r="D1115" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="E1115" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1116" spans="2:5">
       <c r="B1116" t="s">
         <v>157</v>
       </c>
       <c r="C1116">
         <v>1832</v>
       </c>
-      <c r="D1116" s="2" t="s">
+      <c r="D1116" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="E1116" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1117" spans="2:5">
       <c r="B1117" t="s">
         <v>157</v>
       </c>
       <c r="C1117">
         <v>1832</v>
       </c>
-      <c r="D1117" s="2" t="s">
+      <c r="D1117" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="E1117" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1118" spans="2:5">
       <c r="B1118" t="s">
         <v>157</v>
       </c>
       <c r="C1118">
         <v>1832</v>
       </c>
-      <c r="D1118" s="2" t="s">
+      <c r="D1118" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="E1118" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1119" spans="2:5">
       <c r="B1119" t="s">
         <v>157</v>
       </c>
       <c r="C1119">
         <v>1832</v>
       </c>
-      <c r="D1119" s="2" t="s">
+      <c r="D1119" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="E1119" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1120" spans="2:5">
       <c r="B1120" t="s">
         <v>157</v>
       </c>
       <c r="C1120">
         <v>1832</v>
       </c>
-      <c r="D1120" s="2" t="s">
+      <c r="D1120" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="E1120" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1121" spans="2:5">
       <c r="B1121" t="s">
         <v>157</v>
       </c>
       <c r="C1121">
         <v>1832</v>
       </c>
-      <c r="D1121" s="2" t="s">
+      <c r="D1121" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="E1121" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1122" spans="2:5">
       <c r="B1122" t="s">
         <v>157</v>
       </c>
       <c r="C1122">
         <v>1832</v>
       </c>
-      <c r="D1122" s="2" t="s">
+      <c r="D1122" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="E1122" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1123" spans="2:5">
       <c r="B1123" t="s">
         <v>157</v>
       </c>
       <c r="C1123">
         <v>1832</v>
       </c>
-      <c r="D1123" s="2" t="s">
+      <c r="D1123" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="E1123" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1124" spans="2:5">
       <c r="B1124" t="s">
         <v>157</v>
       </c>
       <c r="C1124">
         <v>1832</v>
       </c>
-      <c r="D1124" s="2" t="s">
+      <c r="D1124" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="E1124" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1125" spans="2:5">
       <c r="B1125" t="s">
         <v>157</v>
       </c>
       <c r="C1125">
         <v>1832</v>
       </c>
-      <c r="D1125" s="2" t="s">
+      <c r="D1125" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="E1125" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1126" spans="2:5">
       <c r="B1126" t="s">
         <v>157</v>
       </c>
       <c r="C1126">
         <v>1832</v>
       </c>
-      <c r="D1126" s="2" t="s">
+      <c r="D1126" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="E1126" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1127" spans="2:5">
       <c r="B1127" t="s">
         <v>157</v>
       </c>
       <c r="C1127">
         <v>1832</v>
       </c>
-      <c r="D1127" s="2" t="s">
+      <c r="D1127" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="E1127" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1128" spans="2:5">
       <c r="B1128" t="s">
         <v>157</v>
       </c>
       <c r="C1128">
         <v>1832</v>
       </c>
-      <c r="D1128" s="2" t="s">
+      <c r="D1128" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="E1128" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1129" spans="2:5">
       <c r="B1129" t="s">
         <v>157</v>
       </c>
       <c r="C1129">
         <v>1832</v>
       </c>
-      <c r="D1129" s="2" t="s">
+      <c r="D1129" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="E1129" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1130" spans="2:5">
       <c r="B1130" t="s">
         <v>157</v>
       </c>
       <c r="C1130">
         <v>1832</v>
       </c>
-      <c r="D1130" s="2" t="s">
+      <c r="D1130" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="E1130" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1131" spans="2:5">
       <c r="B1131" t="s">
         <v>157</v>
       </c>
       <c r="C1131">
         <v>1832</v>
       </c>
-      <c r="D1131" s="2" t="s">
+      <c r="D1131" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="E1131" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1132" spans="2:5">
       <c r="B1132" t="s">
         <v>157</v>
       </c>
       <c r="C1132">
         <v>1832</v>
       </c>
-      <c r="D1132" s="2" t="s">
+      <c r="D1132" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="E1132" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1133" spans="2:5">
       <c r="B1133" t="s">
         <v>157</v>
       </c>
       <c r="C1133">
         <v>1832</v>
       </c>
-      <c r="D1133" s="2" t="s">
+      <c r="D1133" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="E1133" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1134" spans="2:5">
       <c r="B1134" t="s">
         <v>157</v>
       </c>
       <c r="C1134">
         <v>1832</v>
       </c>
-      <c r="D1134" s="2" t="s">
+      <c r="D1134" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="E1134" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1135" spans="2:5">
       <c r="B1135" t="s">
         <v>157</v>
       </c>
       <c r="C1135">
         <v>1832</v>
       </c>
-      <c r="D1135" s="2" t="s">
+      <c r="D1135" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="E1135" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1136" spans="2:5">
       <c r="B1136" t="s">
         <v>157</v>
       </c>
       <c r="C1136">
         <v>1832</v>
       </c>
-      <c r="D1136" s="2" t="s">
+      <c r="D1136" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="E1136" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1137" spans="2:5">
       <c r="B1137" t="s">
         <v>157</v>
       </c>
       <c r="C1137">
         <v>1832</v>
       </c>
-      <c r="D1137" s="2" t="s">
+      <c r="D1137" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="E1137" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1138" spans="2:5">
       <c r="B1138" t="s">
         <v>157</v>
       </c>
       <c r="C1138">
         <v>1832</v>
       </c>
-      <c r="D1138" s="2" t="s">
+      <c r="D1138" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="E1138" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1139" spans="2:5">
       <c r="B1139" t="s">
         <v>157</v>
       </c>
       <c r="C1139">
         <v>1832</v>
       </c>
-      <c r="D1139" s="2" t="s">
+      <c r="D1139" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="E1139" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1140" spans="2:5">
       <c r="B1140" t="s">
         <v>157</v>
       </c>
       <c r="C1140">
         <v>1832</v>
       </c>
-      <c r="D1140" s="2" t="s">
+      <c r="D1140" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="E1140" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1141" spans="2:5">
       <c r="B1141" t="s">
         <v>157</v>
       </c>
       <c r="C1141">
         <v>1832</v>
       </c>
-      <c r="D1141" s="2" t="s">
+      <c r="D1141" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="E1141" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1142" spans="2:5">
       <c r="B1142" t="s">
         <v>157</v>
       </c>
       <c r="C1142">
         <v>1832</v>
       </c>
-      <c r="D1142" s="2" t="s">
+      <c r="D1142" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="E1142" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1143" spans="2:5">
       <c r="B1143" t="s">
         <v>157</v>
       </c>
       <c r="C1143">
         <v>1832</v>
       </c>
-      <c r="D1143" s="2" t="s">
+      <c r="D1143" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="E1143" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1144" spans="2:5">
       <c r="B1144" t="s">
         <v>157</v>
       </c>
       <c r="C1144">
         <v>1832</v>
       </c>
-      <c r="D1144" s="2" t="s">
+      <c r="D1144" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="E1144" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1145" spans="2:5">
       <c r="B1145" t="s">
         <v>157</v>
       </c>
       <c r="C1145">
         <v>1832</v>
       </c>
-      <c r="D1145" s="2" t="s">
+      <c r="D1145" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="E1145" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1146" spans="2:5">
       <c r="B1146" t="s">
         <v>157</v>
       </c>
       <c r="C1146">
         <v>1832</v>
       </c>
-      <c r="D1146" s="2" t="s">
+      <c r="D1146" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="E1146" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1147" spans="2:5">
       <c r="B1147" t="s">
         <v>157</v>
       </c>
       <c r="C1147">
         <v>1832</v>
       </c>
-      <c r="D1147" s="2" t="s">
+      <c r="D1147" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="E1147" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1148" spans="2:5">
       <c r="B1148" t="s">
         <v>157</v>
       </c>
       <c r="C1148">
         <v>1832</v>
       </c>
-      <c r="D1148" s="2" t="s">
+      <c r="D1148" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="E1148" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1149" spans="2:5">
       <c r="B1149" t="s">
         <v>157</v>
       </c>
       <c r="C1149">
         <v>1832</v>
       </c>
-      <c r="D1149" s="2" t="s">
+      <c r="D1149" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="E1149" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1150" spans="2:5">
       <c r="B1150" t="s">
         <v>157</v>
       </c>
       <c r="C1150">
         <v>1832</v>
       </c>
-      <c r="D1150" s="2" t="s">
+      <c r="D1150" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="E1150" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1151" spans="2:5">
       <c r="B1151" t="s">
         <v>157</v>
       </c>
       <c r="C1151">
         <v>1832</v>
       </c>
-      <c r="D1151" s="2" t="s">
+      <c r="D1151" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="E1151" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1152" spans="2:5">
       <c r="B1152" t="s">
         <v>157</v>
       </c>
       <c r="C1152">
         <v>1832</v>
       </c>
-      <c r="D1152" s="2" t="s">
+      <c r="D1152" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="E1152" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1153" spans="2:5">
       <c r="B1153" t="s">
         <v>157</v>
       </c>
       <c r="C1153">
         <v>1832</v>
       </c>
-      <c r="D1153" s="2" t="s">
+      <c r="D1153" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="E1153" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1154" spans="2:5">
       <c r="B1154" t="s">
         <v>157</v>
       </c>
       <c r="C1154">
         <v>1832</v>
       </c>
-      <c r="D1154" s="2" t="s">
+      <c r="D1154" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="E1154" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1155" spans="2:5">
       <c r="B1155" t="s">
         <v>157</v>
       </c>
       <c r="C1155">
         <v>1832</v>
       </c>
-      <c r="D1155" s="2" t="s">
+      <c r="D1155" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="E1155" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1156" spans="2:5">
       <c r="B1156" t="s">
         <v>157</v>
       </c>
       <c r="C1156">
         <v>1832</v>
       </c>
-      <c r="D1156" s="2" t="s">
+      <c r="D1156" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="E1156" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1157" spans="2:5">
       <c r="B1157" t="s">
         <v>157</v>
       </c>
       <c r="C1157">
         <v>1832</v>
       </c>
-      <c r="D1157" s="2" t="s">
+      <c r="D1157" s="1" t="s">
         <v>1849</v>
       </c>
       <c r="E1157" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1158" spans="2:5">
       <c r="B1158" t="s">
         <v>157</v>
       </c>
       <c r="C1158">
         <v>1832</v>
       </c>
-      <c r="D1158" s="2" t="s">
+      <c r="D1158" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="E1158" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1159" spans="2:5">
       <c r="B1159" t="s">
         <v>157</v>
       </c>
       <c r="C1159">
         <v>1832</v>
       </c>
-      <c r="D1159" s="2" t="s">
+      <c r="D1159" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="E1159" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1160" spans="2:5">
       <c r="B1160" t="s">
         <v>157</v>
       </c>
       <c r="C1160">
         <v>1832</v>
       </c>
-      <c r="D1160" s="2" t="s">
+      <c r="D1160" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="E1160" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1161" spans="2:5">
       <c r="B1161" t="s">
         <v>157</v>
       </c>
       <c r="C1161">
         <v>1832</v>
       </c>
-      <c r="D1161" s="2" t="s">
+      <c r="D1161" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="E1161" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1162" spans="2:5">
       <c r="B1162" t="s">
         <v>157</v>
       </c>
       <c r="C1162">
         <v>1832</v>
       </c>
-      <c r="D1162" s="2" t="s">
+      <c r="D1162" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="E1162" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1163" spans="2:5">
       <c r="B1163" t="s">
         <v>157</v>
       </c>
       <c r="C1163">
         <v>1832</v>
       </c>
-      <c r="D1163" s="2" t="s">
+      <c r="D1163" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="E1163" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1164" spans="2:5">
       <c r="B1164" t="s">
         <v>157</v>
       </c>
       <c r="C1164">
         <v>1832</v>
       </c>
-      <c r="D1164" s="2" t="s">
+      <c r="D1164" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="E1164" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1165" spans="2:5">
       <c r="B1165" t="s">
         <v>157</v>
       </c>
       <c r="C1165">
         <v>1832</v>
       </c>
-      <c r="D1165" s="2" t="s">
+      <c r="D1165" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="E1165" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1166" spans="2:5">
       <c r="B1166" t="s">
         <v>157</v>
       </c>
       <c r="C1166">
         <v>1832</v>
       </c>
-      <c r="D1166" s="2" t="s">
+      <c r="D1166" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="E1166" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1167" spans="2:5">
       <c r="B1167" t="s">
         <v>157</v>
       </c>
       <c r="C1167">
         <v>1832</v>
       </c>
-      <c r="D1167" s="2" t="s">
+      <c r="D1167" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="E1167" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1168" spans="2:5">
       <c r="B1168" t="s">
         <v>157</v>
       </c>
       <c r="C1168">
         <v>1832</v>
       </c>
-      <c r="D1168" s="2" t="s">
+      <c r="D1168" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="E1168" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1169" spans="2:5">
       <c r="B1169" t="s">
         <v>157</v>
       </c>
       <c r="C1169">
         <v>1832</v>
       </c>
-      <c r="D1169" s="2" t="s">
+      <c r="D1169" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="E1169" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1170" spans="2:5">
       <c r="B1170" t="s">
         <v>157</v>
       </c>
       <c r="C1170">
         <v>1832</v>
       </c>
-      <c r="D1170" s="2" t="s">
+      <c r="D1170" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="E1170" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1171" spans="2:5">
       <c r="B1171" t="s">
         <v>157</v>
       </c>
       <c r="C1171">
         <v>1832</v>
       </c>
-      <c r="D1171" s="2" t="s">
+      <c r="D1171" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="E1171" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1172" spans="2:5">
       <c r="B1172" t="s">
         <v>157</v>
       </c>
       <c r="C1172">
         <v>1832</v>
       </c>
-      <c r="D1172" s="2" t="s">
+      <c r="D1172" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="E1172" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1173" spans="2:5">
       <c r="B1173" t="s">
         <v>157</v>
       </c>
       <c r="C1173">
         <v>1832</v>
       </c>
-      <c r="D1173" s="2" t="s">
+      <c r="D1173" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="E1173" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1174" spans="2:5">
       <c r="B1174" t="s">
         <v>157</v>
       </c>
       <c r="C1174">
         <v>1832</v>
       </c>
-      <c r="D1174" s="2" t="s">
+      <c r="D1174" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="E1174" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1175" spans="2:5">
       <c r="B1175" t="s">
         <v>157</v>
       </c>
       <c r="C1175">
         <v>1832</v>
       </c>
-      <c r="D1175" s="2" t="s">
+      <c r="D1175" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="E1175" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1176" spans="2:5">
       <c r="B1176" t="s">
         <v>157</v>
       </c>
       <c r="C1176">
         <v>1832</v>
       </c>
-      <c r="D1176" s="2" t="s">
+      <c r="D1176" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="E1176" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1177" spans="2:5">
       <c r="B1177" t="s">
         <v>157</v>
       </c>
       <c r="C1177">
         <v>1832</v>
       </c>
-      <c r="D1177" s="2" t="s">
+      <c r="D1177" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="E1177" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1178" spans="2:5">
       <c r="B1178" t="s">
         <v>157</v>
       </c>
       <c r="C1178">
         <v>1832</v>
       </c>
-      <c r="D1178" s="2" t="s">
+      <c r="D1178" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="E1178" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1179" spans="2:5">
       <c r="B1179" t="s">
         <v>226</v>
       </c>
       <c r="C1179">
         <v>1832</v>
       </c>
-      <c r="D1179" s="2" t="s">
+      <c r="D1179" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="E1179" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1180" spans="2:5">
       <c r="B1180" t="s">
         <v>226</v>
       </c>
       <c r="C1180">
         <v>1832</v>
       </c>
-      <c r="D1180" s="2" t="s">
+      <c r="D1180" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="E1180" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1181" spans="2:5">
       <c r="B1181" t="s">
         <v>226</v>
       </c>
       <c r="C1181">
         <v>1832</v>
       </c>
-      <c r="D1181" s="2" t="s">
+      <c r="D1181" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="E1181" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1182" spans="2:5">
       <c r="B1182" t="s">
         <v>226</v>
       </c>
       <c r="C1182">
         <v>1832</v>
       </c>
-      <c r="D1182" s="2" t="s">
+      <c r="D1182" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="E1182" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1183" spans="2:5">
       <c r="B1183" t="s">
         <v>226</v>
       </c>
       <c r="C1183">
         <v>1832</v>
       </c>
-      <c r="D1183" s="2" t="s">
+      <c r="D1183" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="E1183" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1184" spans="2:5">
       <c r="B1184" t="s">
         <v>422</v>
       </c>
       <c r="C1184">
         <v>1832</v>
       </c>
-      <c r="D1184" s="2" t="s">
+      <c r="D1184" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="E1184" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1185" spans="2:5">
       <c r="B1185" t="s">
         <v>329</v>
       </c>
       <c r="C1185">
         <v>1832</v>
       </c>
-      <c r="D1185" s="2" t="s">
+      <c r="D1185" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="E1185" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1186" spans="2:5">
       <c r="B1186" t="s">
         <v>329</v>
       </c>
       <c r="C1186">
         <v>1832</v>
       </c>
-      <c r="D1186" s="2" t="s">
+      <c r="D1186" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="E1186" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1187" spans="2:5">
       <c r="B1187" t="s">
         <v>184</v>
       </c>
       <c r="C1187">
         <v>1832</v>
       </c>
-      <c r="D1187" s="2" t="s">
+      <c r="D1187" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="E1187" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1188" spans="2:5">
       <c r="B1188" t="s">
         <v>184</v>
       </c>
       <c r="C1188">
         <v>1832</v>
       </c>
-      <c r="D1188" s="2" t="s">
+      <c r="D1188" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="E1188" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1189" spans="2:5">
       <c r="B1189" t="s">
         <v>184</v>
       </c>
       <c r="C1189">
         <v>1832</v>
       </c>
-      <c r="D1189" s="2" t="s">
+      <c r="D1189" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="E1189" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1190" spans="2:5">
       <c r="B1190" t="s">
         <v>184</v>
       </c>
       <c r="C1190">
         <v>1832</v>
       </c>
-      <c r="D1190" s="2" t="s">
+      <c r="D1190" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="E1190" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1191" spans="2:5">
       <c r="B1191" t="s">
         <v>184</v>
       </c>
       <c r="C1191">
         <v>1832</v>
       </c>
-      <c r="D1191" s="2" t="s">
+      <c r="D1191" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="E1191" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1192" spans="2:5">
       <c r="B1192" t="s">
         <v>184</v>
       </c>
       <c r="C1192">
         <v>1832</v>
       </c>
-      <c r="D1192" s="2" t="s">
+      <c r="D1192" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="E1192" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1193" spans="2:5">
       <c r="B1193" t="s">
         <v>184</v>
       </c>
       <c r="C1193">
         <v>1832</v>
       </c>
-      <c r="D1193" s="2" t="s">
+      <c r="D1193" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="E1193" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1194" spans="2:5">
       <c r="B1194" t="s">
         <v>184</v>
       </c>
       <c r="C1194">
         <v>1832</v>
       </c>
-      <c r="D1194" s="2" t="s">
+      <c r="D1194" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="E1194" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1195" spans="2:5">
       <c r="B1195" t="s">
         <v>184</v>
       </c>
       <c r="C1195">
         <v>1832</v>
       </c>
-      <c r="D1195" s="2" t="s">
+      <c r="D1195" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="E1195" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1196" spans="2:5">
       <c r="B1196" t="s">
         <v>184</v>
       </c>
       <c r="C1196">
         <v>1832</v>
       </c>
-      <c r="D1196" s="2" t="s">
+      <c r="D1196" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="E1196" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1197" spans="2:5">
       <c r="B1197" t="s">
         <v>184</v>
       </c>
       <c r="C1197">
         <v>1832</v>
       </c>
-      <c r="D1197" s="2" t="s">
+      <c r="D1197" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="E1197" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1198" spans="2:5">
       <c r="B1198" t="s">
         <v>184</v>
       </c>
       <c r="C1198">
         <v>1832</v>
       </c>
-      <c r="D1198" s="2" t="s">
+      <c r="D1198" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="E1198" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1199" spans="2:5">
       <c r="B1199" t="s">
         <v>184</v>
       </c>
       <c r="C1199">
         <v>1832</v>
       </c>
-      <c r="D1199" s="2" t="s">
+      <c r="D1199" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="E1199" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1200" spans="2:5">
       <c r="B1200" t="s">
         <v>184</v>
       </c>
       <c r="C1200">
         <v>1832</v>
       </c>
-      <c r="D1200" s="2" t="s">
+      <c r="D1200" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="E1200" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1201" spans="1:5">
       <c r="B1201" t="s">
         <v>184</v>
       </c>
       <c r="C1201">
         <v>1832</v>
       </c>
-      <c r="D1201" s="2" t="s">
+      <c r="D1201" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="E1201" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1202" spans="1:5">
       <c r="B1202" t="s">
         <v>184</v>
       </c>
       <c r="C1202">
         <v>1832</v>
       </c>
-      <c r="D1202" s="2" t="s">
+      <c r="D1202" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="E1202" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1203" spans="1:5">
       <c r="B1203" t="s">
         <v>184</v>
       </c>
       <c r="C1203">
         <v>1832</v>
       </c>
-      <c r="D1203" s="2" t="s">
+      <c r="D1203" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="E1203" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1204" spans="1:5">
       <c r="B1204" t="s">
         <v>184</v>
       </c>
       <c r="C1204">
         <v>1832</v>
       </c>
-      <c r="D1204" s="2" t="s">
+      <c r="D1204" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="E1204" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1205" spans="1:5">
       <c r="B1205" t="s">
         <v>184</v>
       </c>
       <c r="C1205">
         <v>1832</v>
       </c>
-      <c r="D1205" s="2" t="s">
+      <c r="D1205" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="E1205" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1206" spans="1:5">
       <c r="B1206" t="s">
         <v>184</v>
       </c>
       <c r="C1206">
         <v>1832</v>
       </c>
-      <c r="D1206" s="2" t="s">
+      <c r="D1206" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="E1206" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1207" spans="1:5">
       <c r="B1207" t="s">
         <v>184</v>
       </c>
       <c r="C1207">
         <v>1832</v>
       </c>
-      <c r="D1207" s="2" t="s">
+      <c r="D1207" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="E1207" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1208" spans="1:5">
       <c r="B1208" t="s">
         <v>158</v>
       </c>
       <c r="C1208">
         <v>1832</v>
       </c>
-      <c r="D1208" s="2" t="s">
+      <c r="D1208" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="E1208" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1209" spans="1:5">
       <c r="B1209" t="s">
         <v>158</v>
       </c>
       <c r="C1209">
         <v>1832</v>
       </c>
-      <c r="D1209" s="2" t="s">
+      <c r="D1209" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="E1209" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1210" spans="1:5">
       <c r="B1210" t="s">
         <v>158</v>
       </c>
       <c r="C1210">
         <v>1832</v>
       </c>
-      <c r="D1210" s="2" t="s">
+      <c r="D1210" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="E1210" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1211" spans="1:5">
       <c r="B1211" t="s">
         <v>158</v>
       </c>
       <c r="C1211">
         <v>1832</v>
       </c>
-      <c r="D1211" s="2" t="s">
+      <c r="D1211" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="E1211" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1212" spans="1:5">
       <c r="B1212" t="s">
         <v>158</v>
       </c>
       <c r="C1212">
         <v>1832</v>
       </c>
-      <c r="D1212" s="2" t="s">
+      <c r="D1212" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="E1212" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1213" spans="1:5">
       <c r="B1213" t="s">
         <v>158</v>
       </c>
       <c r="C1213">
         <v>1832</v>
       </c>
-      <c r="D1213" s="2" t="s">
+      <c r="D1213" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="E1213" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1214" spans="1:5">
       <c r="B1214" t="s">
         <v>158</v>
       </c>
       <c r="C1214">
         <v>1832</v>
       </c>
-      <c r="D1214" s="2" t="s">
+      <c r="D1214" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="E1214" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1215" spans="1:5">
       <c r="A1215" t="s">
         <v>133</v>
       </c>
       <c r="B1215" t="s">
         <v>157</v>
       </c>
       <c r="C1215">
         <v>1832</v>
       </c>
-      <c r="D1215" s="2" t="s">
+      <c r="D1215" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="E1215" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1216" spans="1:5">
       <c r="A1216" t="s">
         <v>52</v>
       </c>
       <c r="B1216" t="s">
         <v>423</v>
       </c>
       <c r="C1216">
         <v>1833</v>
       </c>
-      <c r="D1216" s="2" t="s">
+      <c r="D1216" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="E1216" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1217" spans="1:5">
       <c r="A1217" t="s">
         <v>52</v>
       </c>
       <c r="B1217" t="s">
         <v>424</v>
       </c>
       <c r="C1217">
         <v>1833</v>
       </c>
-      <c r="D1217" s="2" t="s">
+      <c r="D1217" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="E1217" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1218" spans="1:5">
       <c r="A1218" t="s">
         <v>59</v>
       </c>
       <c r="B1218" t="s">
         <v>409</v>
       </c>
       <c r="C1218">
         <v>1833</v>
       </c>
-      <c r="D1218" s="2" t="s">
+      <c r="D1218" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="E1218" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1219" spans="1:5">
       <c r="A1219" t="s">
         <v>59</v>
       </c>
       <c r="C1219">
         <v>1833</v>
       </c>
-      <c r="D1219" s="2" t="s">
+      <c r="D1219" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="E1219" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1220" spans="1:5">
       <c r="A1220" t="s">
         <v>59</v>
       </c>
       <c r="B1220" t="s">
         <v>156</v>
       </c>
       <c r="C1220">
         <v>1833</v>
       </c>
-      <c r="D1220" s="2" t="s">
+      <c r="D1220" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="E1220" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1221" spans="1:5">
       <c r="A1221" t="s">
         <v>59</v>
       </c>
       <c r="B1221" t="s">
         <v>157</v>
       </c>
       <c r="C1221">
         <v>1833</v>
       </c>
-      <c r="D1221" s="2" t="s">
+      <c r="D1221" s="1" t="s">
         <v>1913</v>
       </c>
       <c r="E1221" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1222" spans="1:5">
       <c r="A1222" t="s">
         <v>8</v>
       </c>
       <c r="B1222" t="s">
         <v>425</v>
       </c>
       <c r="C1222">
         <v>1833</v>
       </c>
-      <c r="D1222" s="2" t="s">
+      <c r="D1222" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="E1222" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1223" spans="1:5">
       <c r="A1223" t="s">
         <v>8</v>
       </c>
       <c r="B1223" t="s">
         <v>426</v>
       </c>
       <c r="C1223">
         <v>1833</v>
       </c>
-      <c r="D1223" s="2" t="s">
+      <c r="D1223" s="1" t="s">
         <v>1915</v>
       </c>
       <c r="E1223" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1224" spans="1:5">
       <c r="A1224" t="s">
         <v>8</v>
       </c>
       <c r="B1224" t="s">
         <v>427</v>
       </c>
       <c r="C1224">
         <v>1833</v>
       </c>
-      <c r="D1224" s="2" t="s">
+      <c r="D1224" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="E1224" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1225" spans="1:5">
       <c r="A1225" t="s">
         <v>8</v>
       </c>
       <c r="B1225" t="s">
         <v>428</v>
       </c>
       <c r="C1225">
         <v>1833</v>
       </c>
-      <c r="D1225" s="2" t="s">
+      <c r="D1225" s="1" t="s">
         <v>1917</v>
       </c>
       <c r="E1225" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1226" spans="1:5">
       <c r="A1226" t="s">
         <v>8</v>
       </c>
       <c r="B1226" t="s">
         <v>429</v>
       </c>
       <c r="C1226">
         <v>1833</v>
       </c>
-      <c r="D1226" s="2" t="s">
+      <c r="D1226" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="E1226" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1227" spans="1:5">
       <c r="A1227" t="s">
         <v>8</v>
       </c>
       <c r="B1227" t="s">
         <v>430</v>
       </c>
       <c r="C1227">
         <v>1833</v>
       </c>
-      <c r="D1227" s="2" t="s">
+      <c r="D1227" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="E1227" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1228" spans="1:5">
       <c r="A1228" t="s">
         <v>8</v>
       </c>
       <c r="B1228" t="s">
         <v>431</v>
       </c>
       <c r="C1228">
         <v>1833</v>
       </c>
-      <c r="D1228" s="2" t="s">
+      <c r="D1228" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="E1228" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1229" spans="1:5">
       <c r="A1229" t="s">
         <v>8</v>
       </c>
       <c r="B1229" t="s">
         <v>432</v>
       </c>
       <c r="C1229">
         <v>1833</v>
       </c>
-      <c r="D1229" s="2" t="s">
+      <c r="D1229" s="1" t="s">
         <v>1921</v>
       </c>
       <c r="E1229" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1230" spans="1:5">
       <c r="A1230" t="s">
         <v>8</v>
       </c>
       <c r="B1230" t="s">
         <v>433</v>
       </c>
       <c r="C1230">
         <v>1833</v>
       </c>
-      <c r="D1230" s="2" t="s">
+      <c r="D1230" s="1" t="s">
         <v>1922</v>
       </c>
       <c r="E1230" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1231" spans="1:5">
       <c r="A1231" t="s">
         <v>8</v>
       </c>
       <c r="B1231" t="s">
         <v>434</v>
       </c>
       <c r="C1231">
         <v>1833</v>
       </c>
-      <c r="D1231" s="2" t="s">
+      <c r="D1231" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="E1231" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1232" spans="1:5">
       <c r="A1232" t="s">
         <v>8</v>
       </c>
       <c r="B1232" t="s">
         <v>435</v>
       </c>
       <c r="C1232">
         <v>1833</v>
       </c>
-      <c r="D1232" s="2" t="s">
+      <c r="D1232" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="E1232" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1233" spans="1:5">
       <c r="A1233" t="s">
         <v>8</v>
       </c>
       <c r="B1233" t="s">
         <v>436</v>
       </c>
       <c r="C1233">
         <v>1833</v>
       </c>
-      <c r="D1233" s="2" t="s">
+      <c r="D1233" s="1" t="s">
         <v>1925</v>
       </c>
       <c r="E1233" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1234" spans="1:5">
       <c r="A1234" t="s">
         <v>8</v>
       </c>
       <c r="B1234" t="s">
         <v>437</v>
       </c>
       <c r="C1234">
         <v>1833</v>
       </c>
-      <c r="D1234" s="2" t="s">
+      <c r="D1234" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="E1234" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1235" spans="1:5">
       <c r="A1235" t="s">
         <v>8</v>
       </c>
       <c r="B1235" t="s">
         <v>155</v>
       </c>
       <c r="C1235">
         <v>1833</v>
       </c>
-      <c r="D1235" s="2" t="s">
+      <c r="D1235" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="E1235" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1236" spans="1:5">
       <c r="A1236" t="s">
         <v>8</v>
       </c>
       <c r="B1236" t="s">
         <v>155</v>
       </c>
       <c r="C1236">
         <v>1833</v>
       </c>
-      <c r="D1236" s="2" t="s">
+      <c r="D1236" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="E1236" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1237" spans="1:5">
       <c r="A1237" t="s">
         <v>8</v>
       </c>
       <c r="B1237" t="s">
         <v>155</v>
       </c>
       <c r="C1237">
         <v>1833</v>
       </c>
-      <c r="D1237" s="2" t="s">
+      <c r="D1237" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="E1237" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1238" spans="1:5">
       <c r="A1238" t="s">
         <v>8</v>
       </c>
       <c r="B1238" t="s">
         <v>156</v>
       </c>
       <c r="C1238">
         <v>1833</v>
       </c>
-      <c r="D1238" s="2" t="s">
+      <c r="D1238" s="1" t="s">
         <v>1930</v>
       </c>
       <c r="E1238" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1239" spans="1:5">
       <c r="A1239" t="s">
         <v>8</v>
       </c>
       <c r="B1239" t="s">
         <v>156</v>
       </c>
       <c r="C1239">
         <v>1833</v>
       </c>
-      <c r="D1239" s="2" t="s">
+      <c r="D1239" s="1" t="s">
         <v>1931</v>
       </c>
       <c r="E1239" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1240" spans="1:5">
       <c r="A1240" t="s">
         <v>8</v>
       </c>
       <c r="B1240" t="s">
         <v>156</v>
       </c>
       <c r="C1240">
         <v>1833</v>
       </c>
-      <c r="D1240" s="2" t="s">
+      <c r="D1240" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="E1240" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1241" spans="1:5">
       <c r="A1241" t="s">
         <v>8</v>
       </c>
       <c r="B1241" t="s">
         <v>156</v>
       </c>
       <c r="C1241">
         <v>1833</v>
       </c>
-      <c r="D1241" s="2" t="s">
+      <c r="D1241" s="1" t="s">
         <v>1933</v>
       </c>
       <c r="E1241" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1242" spans="1:5">
       <c r="A1242" t="s">
         <v>8</v>
       </c>
       <c r="B1242" t="s">
         <v>156</v>
       </c>
       <c r="C1242">
         <v>1833</v>
       </c>
-      <c r="D1242" s="2" t="s">
+      <c r="D1242" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="E1242" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1243" spans="1:5">
       <c r="A1243" t="s">
         <v>8</v>
       </c>
       <c r="B1243" t="s">
         <v>156</v>
       </c>
       <c r="C1243">
         <v>1833</v>
       </c>
-      <c r="D1243" s="2" t="s">
+      <c r="D1243" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="E1243" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1244" spans="1:5">
       <c r="A1244" t="s">
         <v>134</v>
       </c>
       <c r="B1244" t="s">
         <v>155</v>
       </c>
       <c r="C1244">
         <v>1833</v>
       </c>
-      <c r="D1244" s="2" t="s">
+      <c r="D1244" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="E1244" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1245" spans="1:5">
       <c r="A1245" t="s">
         <v>135</v>
       </c>
       <c r="B1245" t="s">
         <v>170</v>
       </c>
       <c r="C1245">
         <v>1833</v>
       </c>
-      <c r="D1245" s="2" t="s">
+      <c r="D1245" s="1" t="s">
         <v>1937</v>
       </c>
       <c r="E1245" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1246" spans="1:5">
       <c r="A1246" t="s">
         <v>136</v>
       </c>
       <c r="B1246" t="s">
         <v>438</v>
       </c>
       <c r="C1246">
         <v>1833</v>
       </c>
-      <c r="D1246" s="2" t="s">
+      <c r="D1246" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="E1246" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1247" spans="1:5">
       <c r="A1247" t="s">
         <v>29</v>
       </c>
       <c r="B1247" t="s">
         <v>143</v>
       </c>
       <c r="C1247">
         <v>1833</v>
       </c>
-      <c r="D1247" s="2" t="s">
+      <c r="D1247" s="1" t="s">
         <v>1939</v>
       </c>
       <c r="E1247" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1248" spans="1:5">
       <c r="A1248" t="s">
         <v>29</v>
       </c>
       <c r="B1248" t="s">
         <v>439</v>
       </c>
       <c r="C1248">
         <v>1833</v>
       </c>
-      <c r="D1248" s="2" t="s">
+      <c r="D1248" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="E1248" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1249" spans="1:5">
       <c r="A1249" t="s">
         <v>29</v>
       </c>
       <c r="B1249" t="s">
         <v>440</v>
       </c>
       <c r="C1249">
         <v>1833</v>
       </c>
-      <c r="D1249" s="2" t="s">
+      <c r="D1249" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="E1249" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1250" spans="1:5">
       <c r="A1250" t="s">
         <v>29</v>
       </c>
       <c r="B1250" t="s">
         <v>441</v>
       </c>
       <c r="C1250">
         <v>1833</v>
       </c>
-      <c r="D1250" s="2" t="s">
+      <c r="D1250" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="E1250" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1251" spans="1:5">
       <c r="A1251" t="s">
         <v>29</v>
       </c>
       <c r="B1251" t="s">
         <v>155</v>
       </c>
       <c r="C1251">
         <v>1833</v>
       </c>
-      <c r="D1251" s="2" t="s">
+      <c r="D1251" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="E1251" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1252" spans="1:5">
       <c r="A1252" t="s">
         <v>29</v>
       </c>
       <c r="B1252" t="s">
         <v>156</v>
       </c>
       <c r="C1252">
         <v>1833</v>
       </c>
-      <c r="D1252" s="2" t="s">
+      <c r="D1252" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="E1252" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1253" spans="1:5">
       <c r="A1253" t="s">
         <v>29</v>
       </c>
       <c r="B1253" t="s">
         <v>156</v>
       </c>
       <c r="C1253">
         <v>1833</v>
       </c>
-      <c r="D1253" s="2" t="s">
+      <c r="D1253" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="E1253" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1254" spans="1:5">
       <c r="A1254" t="s">
         <v>101</v>
       </c>
       <c r="B1254" t="s">
         <v>442</v>
       </c>
       <c r="C1254">
         <v>1833</v>
       </c>
-      <c r="D1254" s="2" t="s">
+      <c r="D1254" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="E1254" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1255" spans="1:5">
       <c r="A1255" t="s">
         <v>101</v>
       </c>
       <c r="B1255" t="s">
         <v>443</v>
       </c>
       <c r="C1255">
         <v>1833</v>
       </c>
-      <c r="D1255" s="2" t="s">
+      <c r="D1255" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="E1255" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1256" spans="1:5">
       <c r="A1256" t="s">
         <v>101</v>
       </c>
       <c r="B1256" t="s">
         <v>444</v>
       </c>
       <c r="C1256">
         <v>1833</v>
       </c>
-      <c r="D1256" s="2" t="s">
+      <c r="D1256" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="E1256" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1257" spans="1:5">
       <c r="A1257" t="s">
         <v>101</v>
       </c>
       <c r="B1257" t="s">
         <v>445</v>
       </c>
       <c r="C1257">
         <v>1833</v>
       </c>
-      <c r="D1257" s="2" t="s">
+      <c r="D1257" s="1" t="s">
         <v>1949</v>
       </c>
       <c r="E1257" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1258" spans="1:5">
       <c r="A1258" t="s">
         <v>101</v>
       </c>
       <c r="B1258" t="s">
         <v>446</v>
       </c>
       <c r="C1258">
         <v>1833</v>
       </c>
-      <c r="D1258" s="2" t="s">
+      <c r="D1258" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="E1258" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1259" spans="1:5">
       <c r="A1259" t="s">
         <v>101</v>
       </c>
       <c r="B1259" t="s">
         <v>155</v>
       </c>
       <c r="C1259">
         <v>1833</v>
       </c>
-      <c r="D1259" s="2" t="s">
+      <c r="D1259" s="1" t="s">
         <v>1951</v>
       </c>
       <c r="E1259" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1260" spans="1:5">
       <c r="A1260" t="s">
         <v>101</v>
       </c>
       <c r="B1260" t="s">
         <v>156</v>
       </c>
       <c r="C1260">
         <v>1833</v>
       </c>
-      <c r="D1260" s="2" t="s">
+      <c r="D1260" s="1" t="s">
         <v>1952</v>
       </c>
       <c r="E1260" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1261" spans="1:5">
       <c r="A1261" t="s">
         <v>30</v>
       </c>
       <c r="B1261" t="s">
         <v>157</v>
       </c>
       <c r="C1261">
         <v>1833</v>
       </c>
-      <c r="D1261" s="2" t="s">
+      <c r="D1261" s="1" t="s">
         <v>1953</v>
       </c>
       <c r="E1261" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1262" spans="1:5">
       <c r="A1262" t="s">
         <v>39</v>
       </c>
       <c r="B1262" t="s">
         <v>447</v>
       </c>
       <c r="C1262">
         <v>1833</v>
       </c>
-      <c r="D1262" s="2" t="s">
+      <c r="D1262" s="1" t="s">
         <v>1954</v>
       </c>
       <c r="E1262" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1263" spans="1:5">
       <c r="A1263" t="s">
         <v>39</v>
       </c>
       <c r="B1263" t="s">
         <v>143</v>
       </c>
       <c r="C1263">
         <v>1833</v>
       </c>
-      <c r="D1263" s="2" t="s">
+      <c r="D1263" s="1" t="s">
         <v>1955</v>
       </c>
       <c r="E1263" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1264" spans="1:5">
       <c r="A1264" t="s">
         <v>39</v>
       </c>
       <c r="B1264" t="s">
         <v>448</v>
       </c>
       <c r="C1264">
         <v>1833</v>
       </c>
-      <c r="D1264" s="2" t="s">
+      <c r="D1264" s="1" t="s">
         <v>1956</v>
       </c>
       <c r="E1264" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1265" spans="1:5">
       <c r="A1265" t="s">
         <v>39</v>
       </c>
       <c r="B1265" t="s">
         <v>449</v>
       </c>
       <c r="C1265">
         <v>1833</v>
       </c>
-      <c r="D1265" s="2" t="s">
+      <c r="D1265" s="1" t="s">
         <v>1957</v>
       </c>
       <c r="E1265" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1266" spans="1:5">
       <c r="A1266" t="s">
         <v>39</v>
       </c>
       <c r="B1266" t="s">
         <v>450</v>
       </c>
       <c r="C1266">
         <v>1833</v>
       </c>
-      <c r="D1266" s="2" t="s">
+      <c r="D1266" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="E1266" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1267" spans="1:5">
       <c r="A1267" t="s">
         <v>39</v>
       </c>
       <c r="B1267" t="s">
         <v>451</v>
       </c>
       <c r="C1267">
         <v>1833</v>
       </c>
-      <c r="D1267" s="2" t="s">
+      <c r="D1267" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="E1267" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1268" spans="1:5">
       <c r="A1268" t="s">
         <v>39</v>
       </c>
       <c r="B1268" t="s">
         <v>451</v>
       </c>
       <c r="C1268">
         <v>1833</v>
       </c>
-      <c r="D1268" s="2" t="s">
+      <c r="D1268" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="E1268" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1269" spans="1:5">
       <c r="A1269" t="s">
         <v>39</v>
       </c>
       <c r="B1269" t="s">
         <v>452</v>
       </c>
       <c r="C1269">
         <v>1833</v>
       </c>
-      <c r="D1269" s="2" t="s">
+      <c r="D1269" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="E1269" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1270" spans="1:5">
       <c r="A1270" t="s">
         <v>39</v>
       </c>
       <c r="B1270" t="s">
         <v>453</v>
       </c>
       <c r="C1270">
         <v>1833</v>
       </c>
-      <c r="D1270" s="2" t="s">
+      <c r="D1270" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="E1270" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1271" spans="1:5">
       <c r="A1271" t="s">
         <v>39</v>
       </c>
       <c r="B1271" t="s">
         <v>454</v>
       </c>
       <c r="C1271">
         <v>1833</v>
       </c>
-      <c r="D1271" s="2" t="s">
+      <c r="D1271" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="E1271" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1272" spans="1:5">
       <c r="A1272" t="s">
         <v>39</v>
       </c>
       <c r="B1272" t="s">
         <v>455</v>
       </c>
       <c r="C1272">
         <v>1833</v>
       </c>
-      <c r="D1272" s="2" t="s">
+      <c r="D1272" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="E1272" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1273" spans="1:5">
       <c r="A1273" t="s">
         <v>39</v>
       </c>
       <c r="B1273" t="s">
         <v>456</v>
       </c>
       <c r="C1273">
         <v>1833</v>
       </c>
-      <c r="D1273" s="2" t="s">
+      <c r="D1273" s="1" t="s">
         <v>1965</v>
       </c>
       <c r="E1273" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1274" spans="1:5">
       <c r="A1274" t="s">
         <v>39</v>
       </c>
       <c r="B1274" t="s">
         <v>156</v>
       </c>
       <c r="C1274">
         <v>1833</v>
       </c>
-      <c r="D1274" s="2" t="s">
+      <c r="D1274" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="E1274" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1275" spans="1:5">
       <c r="A1275" t="s">
         <v>39</v>
       </c>
       <c r="B1275" t="s">
         <v>156</v>
       </c>
       <c r="C1275">
         <v>1833</v>
       </c>
-      <c r="D1275" s="2" t="s">
+      <c r="D1275" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="E1275" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1276" spans="1:5">
       <c r="A1276" t="s">
         <v>39</v>
       </c>
       <c r="B1276" t="s">
         <v>156</v>
       </c>
       <c r="C1276">
         <v>1833</v>
       </c>
-      <c r="D1276" s="2" t="s">
+      <c r="D1276" s="1" t="s">
         <v>1968</v>
       </c>
       <c r="E1276" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1277" spans="1:5">
       <c r="A1277" t="s">
         <v>39</v>
       </c>
       <c r="B1277" t="s">
         <v>156</v>
       </c>
       <c r="C1277">
         <v>1833</v>
       </c>
-      <c r="D1277" s="2" t="s">
+      <c r="D1277" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="E1277" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1278" spans="1:5">
       <c r="A1278" t="s">
         <v>39</v>
       </c>
       <c r="B1278" t="s">
         <v>156</v>
       </c>
       <c r="C1278">
         <v>1833</v>
       </c>
-      <c r="D1278" s="2" t="s">
+      <c r="D1278" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="E1278" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1279" spans="1:5">
       <c r="A1279" t="s">
         <v>39</v>
       </c>
       <c r="B1279" t="s">
         <v>457</v>
       </c>
       <c r="C1279">
         <v>1833</v>
       </c>
-      <c r="D1279" s="2" t="s">
+      <c r="D1279" s="1" t="s">
         <v>1971</v>
       </c>
       <c r="E1279" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1280" spans="1:5">
       <c r="A1280" t="s">
         <v>116</v>
       </c>
       <c r="B1280" t="s">
         <v>458</v>
       </c>
       <c r="C1280">
         <v>1833</v>
       </c>
-      <c r="D1280" s="2" t="s">
+      <c r="D1280" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="E1280" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1281" spans="1:5">
       <c r="A1281" t="s">
         <v>137</v>
       </c>
       <c r="B1281" t="s">
         <v>459</v>
       </c>
       <c r="C1281">
         <v>1833</v>
       </c>
-      <c r="D1281" s="2" t="s">
+      <c r="D1281" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="E1281" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1282" spans="1:5">
       <c r="B1282" t="s">
         <v>460</v>
       </c>
       <c r="C1282">
         <v>1833</v>
       </c>
-      <c r="D1282" s="2" t="s">
+      <c r="D1282" s="1" t="s">
         <v>1974</v>
       </c>
       <c r="E1282" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1283" spans="1:5">
       <c r="B1283" t="s">
         <v>461</v>
       </c>
       <c r="C1283">
         <v>1833</v>
       </c>
-      <c r="D1283" s="2" t="s">
+      <c r="D1283" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="E1283" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1284" spans="1:5">
       <c r="B1284" t="s">
         <v>462</v>
       </c>
       <c r="C1284">
         <v>1833</v>
       </c>
-      <c r="D1284" s="2" t="s">
+      <c r="D1284" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="E1284" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1285" spans="1:5">
       <c r="B1285" t="s">
         <v>463</v>
       </c>
       <c r="C1285">
         <v>1833</v>
       </c>
-      <c r="D1285" s="2" t="s">
+      <c r="D1285" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="E1285" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1286" spans="1:5">
       <c r="B1286" t="s">
         <v>463</v>
       </c>
       <c r="C1286">
         <v>1833</v>
       </c>
-      <c r="D1286" s="2" t="s">
+      <c r="D1286" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="E1286" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1287" spans="1:5">
       <c r="B1287" t="s">
         <v>463</v>
       </c>
       <c r="C1287">
         <v>1833</v>
       </c>
-      <c r="D1287" s="2" t="s">
+      <c r="D1287" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="E1287" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1288" spans="1:5">
       <c r="B1288" t="s">
         <v>464</v>
       </c>
       <c r="C1288">
         <v>1833</v>
       </c>
-      <c r="D1288" s="2" t="s">
+      <c r="D1288" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="E1288" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1289" spans="1:5">
       <c r="B1289" t="s">
         <v>465</v>
       </c>
       <c r="C1289">
         <v>1833</v>
       </c>
-      <c r="D1289" s="2" t="s">
+      <c r="D1289" s="1" t="s">
         <v>1981</v>
       </c>
       <c r="E1289" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1290" spans="1:5">
       <c r="B1290" t="s">
         <v>466</v>
       </c>
       <c r="C1290">
         <v>1833</v>
       </c>
-      <c r="D1290" s="2" t="s">
+      <c r="D1290" s="1" t="s">
         <v>1982</v>
       </c>
       <c r="E1290" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1291" spans="1:5">
       <c r="B1291" t="s">
         <v>467</v>
       </c>
       <c r="C1291">
         <v>1833</v>
       </c>
-      <c r="D1291" s="2" t="s">
+      <c r="D1291" s="1" t="s">
         <v>1983</v>
       </c>
       <c r="E1291" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1292" spans="1:5">
       <c r="B1292" t="s">
         <v>468</v>
       </c>
       <c r="C1292">
         <v>1833</v>
       </c>
-      <c r="D1292" s="2" t="s">
+      <c r="D1292" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="E1292" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1293" spans="1:5">
       <c r="B1293" t="s">
         <v>468</v>
       </c>
       <c r="C1293">
         <v>1833</v>
       </c>
-      <c r="D1293" s="2" t="s">
+      <c r="D1293" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="E1293" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1294" spans="1:5">
       <c r="B1294" t="s">
         <v>169</v>
       </c>
       <c r="C1294">
         <v>1833</v>
       </c>
-      <c r="D1294" s="2" t="s">
+      <c r="D1294" s="1" t="s">
         <v>1986</v>
       </c>
       <c r="E1294" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1295" spans="1:5">
       <c r="B1295" t="s">
         <v>169</v>
       </c>
       <c r="C1295">
         <v>1833</v>
       </c>
-      <c r="D1295" s="2" t="s">
+      <c r="D1295" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="E1295" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1296" spans="1:5">
       <c r="B1296" t="s">
         <v>469</v>
       </c>
       <c r="C1296">
         <v>1833</v>
       </c>
-      <c r="D1296" s="2" t="s">
+      <c r="D1296" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="E1296" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1297" spans="2:5">
       <c r="B1297" t="s">
         <v>470</v>
       </c>
       <c r="C1297">
         <v>1833</v>
       </c>
-      <c r="D1297" s="2" t="s">
+      <c r="D1297" s="1" t="s">
         <v>1989</v>
       </c>
       <c r="E1297" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1298" spans="2:5">
       <c r="B1298" t="s">
         <v>170</v>
       </c>
       <c r="C1298">
         <v>1833</v>
       </c>
-      <c r="D1298" s="2" t="s">
+      <c r="D1298" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="E1298" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1299" spans="2:5">
       <c r="B1299" t="s">
         <v>170</v>
       </c>
       <c r="C1299">
         <v>1833</v>
       </c>
-      <c r="D1299" s="2" t="s">
+      <c r="D1299" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="E1299" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1300" spans="2:5">
       <c r="B1300" t="s">
         <v>170</v>
       </c>
       <c r="C1300">
         <v>1833</v>
       </c>
-      <c r="D1300" s="2" t="s">
+      <c r="D1300" s="1" t="s">
         <v>1992</v>
       </c>
       <c r="E1300" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1301" spans="2:5">
       <c r="B1301" t="s">
         <v>170</v>
       </c>
       <c r="C1301">
         <v>1833</v>
       </c>
-      <c r="D1301" s="2" t="s">
+      <c r="D1301" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="E1301" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1302" spans="2:5">
       <c r="B1302" t="s">
         <v>170</v>
       </c>
       <c r="C1302">
         <v>1833</v>
       </c>
-      <c r="D1302" s="2" t="s">
+      <c r="D1302" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="E1302" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1303" spans="2:5">
       <c r="B1303" t="s">
         <v>170</v>
       </c>
       <c r="C1303">
         <v>1833</v>
       </c>
-      <c r="D1303" s="2" t="s">
+      <c r="D1303" s="1" t="s">
         <v>1995</v>
       </c>
       <c r="E1303" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1304" spans="2:5">
       <c r="B1304" t="s">
         <v>170</v>
       </c>
       <c r="C1304">
         <v>1833</v>
       </c>
-      <c r="D1304" s="2" t="s">
+      <c r="D1304" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="E1304" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1305" spans="2:5">
       <c r="B1305" t="s">
         <v>170</v>
       </c>
       <c r="C1305">
         <v>1833</v>
       </c>
-      <c r="D1305" s="2" t="s">
+      <c r="D1305" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="E1305" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1306" spans="2:5">
       <c r="B1306" t="s">
         <v>170</v>
       </c>
       <c r="C1306">
         <v>1833</v>
       </c>
-      <c r="D1306" s="2" t="s">
+      <c r="D1306" s="1" t="s">
         <v>1998</v>
       </c>
       <c r="E1306" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1307" spans="2:5">
       <c r="B1307" t="s">
         <v>170</v>
       </c>
       <c r="C1307">
         <v>1833</v>
       </c>
-      <c r="D1307" s="2" t="s">
+      <c r="D1307" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="E1307" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1308" spans="2:5">
       <c r="B1308" t="s">
         <v>170</v>
       </c>
       <c r="C1308">
         <v>1833</v>
       </c>
-      <c r="D1308" s="2" t="s">
+      <c r="D1308" s="1" t="s">
         <v>2000</v>
       </c>
       <c r="E1308" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1309" spans="2:5">
       <c r="B1309" t="s">
         <v>170</v>
       </c>
       <c r="C1309">
         <v>1833</v>
       </c>
-      <c r="D1309" s="2" t="s">
+      <c r="D1309" s="1" t="s">
         <v>2001</v>
       </c>
       <c r="E1309" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1310" spans="2:5">
       <c r="B1310" t="s">
         <v>170</v>
       </c>
       <c r="C1310">
         <v>1833</v>
       </c>
-      <c r="D1310" s="2" t="s">
+      <c r="D1310" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="E1310" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1311" spans="2:5">
       <c r="B1311" t="s">
         <v>170</v>
       </c>
       <c r="C1311">
         <v>1833</v>
       </c>
-      <c r="D1311" s="2" t="s">
+      <c r="D1311" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="E1311" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1312" spans="2:5">
       <c r="B1312" t="s">
         <v>170</v>
       </c>
       <c r="C1312">
         <v>1833</v>
       </c>
-      <c r="D1312" s="2" t="s">
+      <c r="D1312" s="1" t="s">
         <v>2004</v>
       </c>
       <c r="E1312" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1313" spans="2:5">
       <c r="B1313" t="s">
         <v>170</v>
       </c>
       <c r="C1313">
         <v>1833</v>
       </c>
-      <c r="D1313" s="2" t="s">
+      <c r="D1313" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="E1313" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1314" spans="2:5">
       <c r="B1314" t="s">
         <v>170</v>
       </c>
       <c r="C1314">
         <v>1833</v>
       </c>
-      <c r="D1314" s="2" t="s">
+      <c r="D1314" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="E1314" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1315" spans="2:5">
       <c r="B1315" t="s">
         <v>170</v>
       </c>
       <c r="C1315">
         <v>1833</v>
       </c>
-      <c r="D1315" s="2" t="s">
+      <c r="D1315" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="E1315" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1316" spans="2:5">
       <c r="B1316" t="s">
         <v>170</v>
       </c>
       <c r="C1316">
         <v>1833</v>
       </c>
-      <c r="D1316" s="2" t="s">
+      <c r="D1316" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="E1316" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1317" spans="2:5">
       <c r="B1317" t="s">
         <v>187</v>
       </c>
       <c r="C1317">
         <v>1833</v>
       </c>
-      <c r="D1317" s="2" t="s">
+      <c r="D1317" s="1" t="s">
         <v>2009</v>
       </c>
       <c r="E1317" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1318" spans="2:5">
       <c r="B1318" t="s">
         <v>170</v>
       </c>
       <c r="C1318">
         <v>1833</v>
       </c>
-      <c r="D1318" s="2" t="s">
+      <c r="D1318" s="1" t="s">
         <v>2010</v>
       </c>
       <c r="E1318" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1319" spans="2:5">
       <c r="B1319" t="s">
         <v>170</v>
       </c>
       <c r="C1319">
         <v>1833</v>
       </c>
-      <c r="D1319" s="2" t="s">
+      <c r="D1319" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="E1319" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1320" spans="2:5">
       <c r="B1320" t="s">
         <v>170</v>
       </c>
       <c r="C1320">
         <v>1833</v>
       </c>
-      <c r="D1320" s="2" t="s">
+      <c r="D1320" s="1" t="s">
         <v>2012</v>
       </c>
       <c r="E1320" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1321" spans="2:5">
       <c r="B1321" t="s">
         <v>170</v>
       </c>
       <c r="C1321">
         <v>1833</v>
       </c>
-      <c r="D1321" s="2" t="s">
+      <c r="D1321" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="E1321" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1322" spans="2:5">
       <c r="B1322" t="s">
         <v>170</v>
       </c>
       <c r="C1322">
         <v>1833</v>
       </c>
-      <c r="D1322" s="2" t="s">
+      <c r="D1322" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="E1322" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1323" spans="2:5">
       <c r="B1323" t="s">
         <v>471</v>
       </c>
       <c r="C1323">
         <v>1833</v>
       </c>
-      <c r="D1323" s="2" t="s">
+      <c r="D1323" s="1" t="s">
         <v>2015</v>
       </c>
       <c r="E1323" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1324" spans="2:5">
       <c r="B1324" t="s">
         <v>472</v>
       </c>
       <c r="C1324">
         <v>1833</v>
       </c>
-      <c r="D1324" s="2" t="s">
+      <c r="D1324" s="1" t="s">
         <v>2016</v>
       </c>
       <c r="E1324" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1325" spans="2:5">
       <c r="B1325" t="s">
         <v>350</v>
       </c>
       <c r="C1325">
         <v>1833</v>
       </c>
-      <c r="D1325" s="2" t="s">
+      <c r="D1325" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="E1325" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1326" spans="2:5">
       <c r="B1326" t="s">
         <v>350</v>
       </c>
       <c r="C1326">
         <v>1833</v>
       </c>
-      <c r="D1326" s="2" t="s">
+      <c r="D1326" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="E1326" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1327" spans="2:5">
       <c r="B1327" t="s">
         <v>350</v>
       </c>
       <c r="C1327">
         <v>1833</v>
       </c>
-      <c r="D1327" s="2" t="s">
+      <c r="D1327" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="E1327" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1328" spans="2:5">
       <c r="B1328" t="s">
         <v>350</v>
       </c>
       <c r="C1328">
         <v>1833</v>
       </c>
-      <c r="D1328" s="2" t="s">
+      <c r="D1328" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="E1328" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1329" spans="2:5">
       <c r="B1329" t="s">
         <v>350</v>
       </c>
       <c r="C1329">
         <v>1833</v>
       </c>
-      <c r="D1329" s="2" t="s">
+      <c r="D1329" s="1" t="s">
         <v>2021</v>
       </c>
       <c r="E1329" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1330" spans="2:5">
       <c r="B1330" t="s">
         <v>350</v>
       </c>
       <c r="C1330">
         <v>1833</v>
       </c>
-      <c r="D1330" s="2" t="s">
+      <c r="D1330" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="E1330" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1331" spans="2:5">
       <c r="B1331" t="s">
         <v>350</v>
       </c>
       <c r="C1331">
         <v>1833</v>
       </c>
-      <c r="D1331" s="2" t="s">
+      <c r="D1331" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="E1331" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1332" spans="2:5">
       <c r="B1332" t="s">
         <v>350</v>
       </c>
       <c r="C1332">
         <v>1833</v>
       </c>
-      <c r="D1332" s="2" t="s">
+      <c r="D1332" s="1" t="s">
         <v>2024</v>
       </c>
       <c r="E1332" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1333" spans="2:5">
       <c r="B1333" t="s">
         <v>350</v>
       </c>
       <c r="C1333">
         <v>1833</v>
       </c>
-      <c r="D1333" s="2" t="s">
+      <c r="D1333" s="1" t="s">
         <v>2025</v>
       </c>
       <c r="E1333" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1334" spans="2:5">
       <c r="B1334" t="s">
         <v>350</v>
       </c>
       <c r="C1334">
         <v>1833</v>
       </c>
-      <c r="D1334" s="2" t="s">
+      <c r="D1334" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="E1334" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1335" spans="2:5">
       <c r="B1335" t="s">
         <v>350</v>
       </c>
       <c r="C1335">
         <v>1833</v>
       </c>
-      <c r="D1335" s="2" t="s">
+      <c r="D1335" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="E1335" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1336" spans="2:5">
       <c r="B1336" t="s">
         <v>350</v>
       </c>
       <c r="C1336">
         <v>1833</v>
       </c>
-      <c r="D1336" s="2" t="s">
+      <c r="D1336" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="E1336" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1337" spans="2:5">
       <c r="B1337" t="s">
         <v>350</v>
       </c>
       <c r="C1337">
         <v>1833</v>
       </c>
-      <c r="D1337" s="2" t="s">
+      <c r="D1337" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="E1337" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1338" spans="2:5">
       <c r="B1338" t="s">
         <v>350</v>
       </c>
       <c r="C1338">
         <v>1833</v>
       </c>
-      <c r="D1338" s="2" t="s">
+      <c r="D1338" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="E1338" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1339" spans="2:5">
       <c r="B1339" t="s">
         <v>350</v>
       </c>
       <c r="C1339">
         <v>1833</v>
       </c>
-      <c r="D1339" s="2" t="s">
+      <c r="D1339" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="E1339" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1340" spans="2:5">
       <c r="B1340" t="s">
         <v>350</v>
       </c>
       <c r="C1340">
         <v>1833</v>
       </c>
-      <c r="D1340" s="2" t="s">
+      <c r="D1340" s="1" t="s">
         <v>2032</v>
       </c>
       <c r="E1340" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1341" spans="2:5">
       <c r="B1341" t="s">
         <v>350</v>
       </c>
       <c r="C1341">
         <v>1833</v>
       </c>
-      <c r="D1341" s="2" t="s">
+      <c r="D1341" s="1" t="s">
         <v>2033</v>
       </c>
       <c r="E1341" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1342" spans="2:5">
       <c r="B1342" t="s">
         <v>350</v>
       </c>
       <c r="C1342">
         <v>1833</v>
       </c>
-      <c r="D1342" s="2" t="s">
+      <c r="D1342" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="E1342" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1343" spans="2:5">
       <c r="B1343" t="s">
         <v>350</v>
       </c>
       <c r="C1343">
         <v>1833</v>
       </c>
-      <c r="D1343" s="2" t="s">
+      <c r="D1343" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="E1343" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1344" spans="2:5">
       <c r="B1344" t="s">
         <v>350</v>
       </c>
       <c r="C1344">
         <v>1833</v>
       </c>
-      <c r="D1344" s="2" t="s">
+      <c r="D1344" s="1" t="s">
         <v>2036</v>
       </c>
       <c r="E1344" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1345" spans="2:5">
       <c r="B1345" t="s">
         <v>350</v>
       </c>
       <c r="C1345">
         <v>1833</v>
       </c>
-      <c r="D1345" s="2" t="s">
+      <c r="D1345" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="E1345" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1346" spans="2:5">
       <c r="B1346" t="s">
         <v>350</v>
       </c>
       <c r="C1346">
         <v>1833</v>
       </c>
-      <c r="D1346" s="2" t="s">
+      <c r="D1346" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="E1346" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1347" spans="2:5">
       <c r="B1347" t="s">
         <v>350</v>
       </c>
       <c r="C1347">
         <v>1833</v>
       </c>
-      <c r="D1347" s="2" t="s">
+      <c r="D1347" s="1" t="s">
         <v>2039</v>
       </c>
       <c r="E1347" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1348" spans="2:5">
       <c r="B1348" t="s">
         <v>350</v>
       </c>
       <c r="C1348">
         <v>1833</v>
       </c>
-      <c r="D1348" s="2" t="s">
+      <c r="D1348" s="1" t="s">
         <v>2040</v>
       </c>
       <c r="E1348" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1349" spans="2:5">
       <c r="B1349" t="s">
         <v>350</v>
       </c>
       <c r="C1349">
         <v>1833</v>
       </c>
-      <c r="D1349" s="2" t="s">
+      <c r="D1349" s="1" t="s">
         <v>2041</v>
       </c>
       <c r="E1349" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1350" spans="2:5">
       <c r="B1350" t="s">
         <v>350</v>
       </c>
       <c r="C1350">
         <v>1833</v>
       </c>
-      <c r="D1350" s="2" t="s">
+      <c r="D1350" s="1" t="s">
         <v>2042</v>
       </c>
       <c r="E1350" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1351" spans="2:5">
       <c r="B1351" t="s">
         <v>350</v>
       </c>
       <c r="C1351">
         <v>1833</v>
       </c>
-      <c r="D1351" s="2" t="s">
+      <c r="D1351" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="E1351" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1352" spans="2:5">
       <c r="B1352" t="s">
         <v>350</v>
       </c>
       <c r="C1352">
         <v>1833</v>
       </c>
-      <c r="D1352" s="2" t="s">
+      <c r="D1352" s="1" t="s">
         <v>2044</v>
       </c>
       <c r="E1352" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1353" spans="2:5">
       <c r="B1353" t="s">
         <v>350</v>
       </c>
       <c r="C1353">
         <v>1833</v>
       </c>
-      <c r="D1353" s="2" t="s">
+      <c r="D1353" s="1" t="s">
         <v>2045</v>
       </c>
       <c r="E1353" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1354" spans="2:5">
       <c r="B1354" t="s">
         <v>350</v>
       </c>
       <c r="C1354">
         <v>1833</v>
       </c>
-      <c r="D1354" s="2" t="s">
+      <c r="D1354" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="E1354" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1355" spans="2:5">
       <c r="B1355" t="s">
         <v>350</v>
       </c>
       <c r="C1355">
         <v>1833</v>
       </c>
-      <c r="D1355" s="2" t="s">
+      <c r="D1355" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="E1355" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1356" spans="2:5">
       <c r="B1356" t="s">
         <v>350</v>
       </c>
       <c r="C1356">
         <v>1833</v>
       </c>
-      <c r="D1356" s="2" t="s">
+      <c r="D1356" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="E1356" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1357" spans="2:5">
       <c r="B1357" t="s">
         <v>350</v>
       </c>
       <c r="C1357">
         <v>1833</v>
       </c>
-      <c r="D1357" s="2" t="s">
+      <c r="D1357" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="E1357" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1358" spans="2:5">
       <c r="B1358" t="s">
         <v>350</v>
       </c>
       <c r="C1358">
         <v>1833</v>
       </c>
-      <c r="D1358" s="2" t="s">
+      <c r="D1358" s="1" t="s">
         <v>2050</v>
       </c>
       <c r="E1358" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1359" spans="2:5">
       <c r="B1359" t="s">
         <v>350</v>
       </c>
       <c r="C1359">
         <v>1833</v>
       </c>
-      <c r="D1359" s="2" t="s">
+      <c r="D1359" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="E1359" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1360" spans="2:5">
       <c r="B1360" t="s">
         <v>350</v>
       </c>
       <c r="C1360">
         <v>1833</v>
       </c>
-      <c r="D1360" s="2" t="s">
+      <c r="D1360" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="E1360" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1361" spans="2:5">
       <c r="B1361" t="s">
         <v>350</v>
       </c>
       <c r="C1361">
         <v>1833</v>
       </c>
-      <c r="D1361" s="2" t="s">
+      <c r="D1361" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="E1361" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1362" spans="2:5">
       <c r="B1362" t="s">
         <v>350</v>
       </c>
       <c r="C1362">
         <v>1833</v>
       </c>
-      <c r="D1362" s="2" t="s">
+      <c r="D1362" s="1" t="s">
         <v>2054</v>
       </c>
       <c r="E1362" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1363" spans="2:5">
       <c r="B1363" t="s">
         <v>350</v>
       </c>
       <c r="C1363">
         <v>1833</v>
       </c>
-      <c r="D1363" s="2" t="s">
+      <c r="D1363" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="E1363" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1364" spans="2:5">
       <c r="B1364" t="s">
         <v>350</v>
       </c>
       <c r="C1364">
         <v>1833</v>
       </c>
-      <c r="D1364" s="2" t="s">
+      <c r="D1364" s="1" t="s">
         <v>2056</v>
       </c>
       <c r="E1364" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1365" spans="2:5">
       <c r="B1365" t="s">
         <v>350</v>
       </c>
       <c r="C1365">
         <v>1833</v>
       </c>
-      <c r="D1365" s="2" t="s">
+      <c r="D1365" s="1" t="s">
         <v>2057</v>
       </c>
       <c r="E1365" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1366" spans="2:5">
       <c r="B1366" t="s">
         <v>350</v>
       </c>
       <c r="C1366">
         <v>1833</v>
       </c>
-      <c r="D1366" s="2" t="s">
+      <c r="D1366" s="1" t="s">
         <v>2058</v>
       </c>
       <c r="E1366" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1367" spans="2:5">
       <c r="B1367" t="s">
         <v>473</v>
       </c>
       <c r="C1367">
         <v>1833</v>
       </c>
-      <c r="D1367" s="2" t="s">
+      <c r="D1367" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="E1367" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1368" spans="2:5">
       <c r="B1368" t="s">
         <v>474</v>
       </c>
       <c r="C1368">
         <v>1833</v>
       </c>
-      <c r="D1368" s="2" t="s">
+      <c r="D1368" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="E1368" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1369" spans="2:5">
       <c r="B1369" t="s">
         <v>143</v>
       </c>
       <c r="C1369">
         <v>1833</v>
       </c>
-      <c r="D1369" s="2" t="s">
+      <c r="D1369" s="1" t="s">
         <v>2061</v>
       </c>
       <c r="E1369" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1370" spans="2:5">
       <c r="B1370" t="s">
         <v>143</v>
       </c>
       <c r="C1370">
         <v>1833</v>
       </c>
-      <c r="D1370" s="2" t="s">
+      <c r="D1370" s="1" t="s">
         <v>2062</v>
       </c>
       <c r="E1370" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1371" spans="2:5">
       <c r="B1371" t="s">
         <v>143</v>
       </c>
       <c r="C1371">
         <v>1833</v>
       </c>
-      <c r="D1371" s="2" t="s">
+      <c r="D1371" s="1" t="s">
         <v>2063</v>
       </c>
       <c r="E1371" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1372" spans="2:5">
       <c r="B1372" t="s">
         <v>143</v>
       </c>
       <c r="C1372">
         <v>1833</v>
       </c>
-      <c r="D1372" s="2" t="s">
+      <c r="D1372" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="E1372" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1373" spans="2:5">
       <c r="B1373" t="s">
         <v>143</v>
       </c>
       <c r="C1373">
         <v>1833</v>
       </c>
-      <c r="D1373" s="2" t="s">
+      <c r="D1373" s="1" t="s">
         <v>2065</v>
       </c>
       <c r="E1373" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1374" spans="2:5">
       <c r="B1374" t="s">
         <v>475</v>
       </c>
       <c r="C1374">
         <v>1833</v>
       </c>
-      <c r="D1374" s="2" t="s">
+      <c r="D1374" s="1" t="s">
         <v>2066</v>
       </c>
       <c r="E1374" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1375" spans="2:5">
       <c r="B1375" t="s">
         <v>476</v>
       </c>
       <c r="C1375">
         <v>1833</v>
       </c>
-      <c r="D1375" s="2" t="s">
+      <c r="D1375" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="E1375" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1376" spans="2:5">
       <c r="B1376" t="s">
         <v>477</v>
       </c>
       <c r="C1376">
         <v>1833</v>
       </c>
-      <c r="D1376" s="2" t="s">
+      <c r="D1376" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="E1376" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1377" spans="2:5">
       <c r="B1377" t="s">
         <v>478</v>
       </c>
       <c r="C1377">
         <v>1833</v>
       </c>
-      <c r="D1377" s="2" t="s">
+      <c r="D1377" s="1" t="s">
         <v>2069</v>
       </c>
       <c r="E1377" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1378" spans="2:5">
       <c r="B1378" t="s">
         <v>479</v>
       </c>
       <c r="C1378">
         <v>1833</v>
       </c>
-      <c r="D1378" s="2" t="s">
+      <c r="D1378" s="1" t="s">
         <v>2070</v>
       </c>
       <c r="E1378" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1379" spans="2:5">
       <c r="B1379" t="s">
         <v>480</v>
       </c>
       <c r="C1379">
         <v>1833</v>
       </c>
-      <c r="D1379" s="2" t="s">
+      <c r="D1379" s="1" t="s">
         <v>2071</v>
       </c>
       <c r="E1379" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1380" spans="2:5">
       <c r="B1380" t="s">
         <v>481</v>
       </c>
       <c r="C1380">
         <v>1833</v>
       </c>
-      <c r="D1380" s="2" t="s">
+      <c r="D1380" s="1" t="s">
         <v>2072</v>
       </c>
       <c r="E1380" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1381" spans="2:5">
       <c r="B1381" t="s">
         <v>482</v>
       </c>
       <c r="C1381">
         <v>1833</v>
       </c>
-      <c r="D1381" s="2" t="s">
+      <c r="D1381" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="E1381" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1382" spans="2:5">
       <c r="B1382" t="s">
         <v>483</v>
       </c>
       <c r="C1382">
         <v>1833</v>
       </c>
-      <c r="D1382" s="2" t="s">
+      <c r="D1382" s="1" t="s">
         <v>2074</v>
       </c>
       <c r="E1382" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1383" spans="2:5">
       <c r="B1383" t="s">
         <v>484</v>
       </c>
       <c r="C1383">
         <v>1833</v>
       </c>
-      <c r="D1383" s="2" t="s">
+      <c r="D1383" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="E1383" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1384" spans="2:5">
       <c r="B1384" t="s">
         <v>485</v>
       </c>
       <c r="C1384">
         <v>1833</v>
       </c>
-      <c r="D1384" s="2" t="s">
+      <c r="D1384" s="1" t="s">
         <v>2076</v>
       </c>
       <c r="E1384" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1385" spans="2:5">
       <c r="B1385" t="s">
         <v>486</v>
       </c>
       <c r="C1385">
         <v>1833</v>
       </c>
-      <c r="D1385" s="2" t="s">
+      <c r="D1385" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="E1385" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1386" spans="2:5">
       <c r="B1386" t="s">
         <v>486</v>
       </c>
       <c r="C1386">
         <v>1833</v>
       </c>
-      <c r="D1386" s="2" t="s">
+      <c r="D1386" s="1" t="s">
         <v>2078</v>
       </c>
       <c r="E1386" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1387" spans="2:5">
       <c r="B1387" t="s">
         <v>487</v>
       </c>
       <c r="C1387">
         <v>1833</v>
       </c>
-      <c r="D1387" s="2" t="s">
+      <c r="D1387" s="1" t="s">
         <v>2079</v>
       </c>
       <c r="E1387" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1388" spans="2:5">
       <c r="B1388" t="s">
         <v>488</v>
       </c>
       <c r="C1388">
         <v>1833</v>
       </c>
-      <c r="D1388" s="2" t="s">
+      <c r="D1388" s="1" t="s">
         <v>2080</v>
       </c>
       <c r="E1388" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1389" spans="2:5">
       <c r="B1389" t="s">
         <v>489</v>
       </c>
       <c r="C1389">
         <v>1833</v>
       </c>
-      <c r="D1389" s="2" t="s">
+      <c r="D1389" s="1" t="s">
         <v>2081</v>
       </c>
       <c r="E1389" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1390" spans="2:5">
       <c r="B1390" t="s">
         <v>490</v>
       </c>
       <c r="C1390">
         <v>1833</v>
       </c>
-      <c r="D1390" s="2" t="s">
+      <c r="D1390" s="1" t="s">
         <v>2082</v>
       </c>
       <c r="E1390" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1391" spans="2:5">
       <c r="B1391" t="s">
         <v>491</v>
       </c>
       <c r="C1391">
         <v>1833</v>
       </c>
-      <c r="D1391" s="2" t="s">
+      <c r="D1391" s="1" t="s">
         <v>2083</v>
       </c>
       <c r="E1391" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1392" spans="2:5">
       <c r="B1392" t="s">
         <v>360</v>
       </c>
       <c r="C1392">
         <v>1833</v>
       </c>
-      <c r="D1392" s="2" t="s">
+      <c r="D1392" s="1" t="s">
         <v>2084</v>
       </c>
       <c r="E1392" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1393" spans="2:5">
       <c r="B1393" t="s">
         <v>492</v>
       </c>
       <c r="C1393">
         <v>1833</v>
       </c>
-      <c r="D1393" s="2" t="s">
+      <c r="D1393" s="1" t="s">
         <v>2085</v>
       </c>
       <c r="E1393" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1394" spans="2:5">
       <c r="B1394" t="s">
         <v>492</v>
       </c>
       <c r="C1394">
         <v>1833</v>
       </c>
-      <c r="D1394" s="2" t="s">
+      <c r="D1394" s="1" t="s">
         <v>2086</v>
       </c>
       <c r="E1394" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1395" spans="2:5">
       <c r="B1395" t="s">
         <v>492</v>
       </c>
       <c r="C1395">
         <v>1833</v>
       </c>
-      <c r="D1395" s="2" t="s">
+      <c r="D1395" s="1" t="s">
         <v>2087</v>
       </c>
       <c r="E1395" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1396" spans="2:5">
       <c r="B1396" t="s">
         <v>492</v>
       </c>
       <c r="C1396">
         <v>1833</v>
       </c>
-      <c r="D1396" s="2" t="s">
+      <c r="D1396" s="1" t="s">
         <v>2088</v>
       </c>
       <c r="E1396" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1397" spans="2:5">
       <c r="B1397" t="s">
         <v>492</v>
       </c>
       <c r="C1397">
         <v>1833</v>
       </c>
-      <c r="D1397" s="2" t="s">
+      <c r="D1397" s="1" t="s">
         <v>2089</v>
       </c>
       <c r="E1397" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1398" spans="2:5">
       <c r="B1398" t="s">
         <v>492</v>
       </c>
       <c r="C1398">
         <v>1833</v>
       </c>
-      <c r="D1398" s="2" t="s">
+      <c r="D1398" s="1" t="s">
         <v>2090</v>
       </c>
       <c r="E1398" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1399" spans="2:5">
       <c r="B1399" t="s">
         <v>492</v>
       </c>
       <c r="C1399">
         <v>1833</v>
       </c>
-      <c r="D1399" s="2" t="s">
+      <c r="D1399" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="E1399" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1400" spans="2:5">
       <c r="B1400" t="s">
         <v>492</v>
       </c>
       <c r="C1400">
         <v>1833</v>
       </c>
-      <c r="D1400" s="2" t="s">
+      <c r="D1400" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="E1400" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1401" spans="2:5">
       <c r="B1401" t="s">
         <v>147</v>
       </c>
       <c r="C1401">
         <v>1833</v>
       </c>
-      <c r="D1401" s="2" t="s">
+      <c r="D1401" s="1" t="s">
         <v>2093</v>
       </c>
       <c r="E1401" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1402" spans="2:5">
       <c r="B1402" t="s">
         <v>147</v>
       </c>
       <c r="C1402">
         <v>1833</v>
       </c>
-      <c r="D1402" s="2" t="s">
+      <c r="D1402" s="1" t="s">
         <v>2094</v>
       </c>
       <c r="E1402" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1403" spans="2:5">
       <c r="B1403" t="s">
         <v>147</v>
       </c>
       <c r="C1403">
         <v>1833</v>
       </c>
-      <c r="D1403" s="2" t="s">
+      <c r="D1403" s="1" t="s">
         <v>2095</v>
       </c>
       <c r="E1403" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1404" spans="2:5">
       <c r="B1404" t="s">
         <v>147</v>
       </c>
       <c r="C1404">
         <v>1833</v>
       </c>
-      <c r="D1404" s="2" t="s">
+      <c r="D1404" s="1" t="s">
         <v>2096</v>
       </c>
       <c r="E1404" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1405" spans="2:5">
       <c r="B1405" t="s">
         <v>147</v>
       </c>
       <c r="C1405">
         <v>1833</v>
       </c>
-      <c r="D1405" s="2" t="s">
+      <c r="D1405" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="E1405" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1406" spans="2:5">
       <c r="B1406" t="s">
         <v>147</v>
       </c>
       <c r="C1406">
         <v>1833</v>
       </c>
-      <c r="D1406" s="2" t="s">
+      <c r="D1406" s="1" t="s">
         <v>2098</v>
       </c>
       <c r="E1406" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1407" spans="2:5">
       <c r="B1407" t="s">
         <v>147</v>
       </c>
       <c r="C1407">
         <v>1833</v>
       </c>
-      <c r="D1407" s="2" t="s">
+      <c r="D1407" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="E1407" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1408" spans="2:5">
       <c r="B1408" t="s">
         <v>147</v>
       </c>
       <c r="C1408">
         <v>1833</v>
       </c>
-      <c r="D1408" s="2" t="s">
+      <c r="D1408" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="E1408" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1409" spans="2:5">
       <c r="B1409" t="s">
         <v>147</v>
       </c>
       <c r="C1409">
         <v>1833</v>
       </c>
-      <c r="D1409" s="2" t="s">
+      <c r="D1409" s="1" t="s">
         <v>2101</v>
       </c>
       <c r="E1409" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1410" spans="2:5">
       <c r="B1410" t="s">
         <v>147</v>
       </c>
       <c r="C1410">
         <v>1833</v>
       </c>
-      <c r="D1410" s="2" t="s">
+      <c r="D1410" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="E1410" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1411" spans="2:5">
       <c r="B1411" t="s">
         <v>147</v>
       </c>
       <c r="C1411">
         <v>1833</v>
       </c>
-      <c r="D1411" s="2" t="s">
+      <c r="D1411" s="1" t="s">
         <v>2103</v>
       </c>
       <c r="E1411" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1412" spans="2:5">
       <c r="B1412" t="s">
         <v>147</v>
       </c>
       <c r="C1412">
         <v>1833</v>
       </c>
-      <c r="D1412" s="2" t="s">
+      <c r="D1412" s="1" t="s">
         <v>2104</v>
       </c>
       <c r="E1412" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1413" spans="2:5">
       <c r="B1413" t="s">
         <v>147</v>
       </c>
       <c r="C1413">
         <v>1833</v>
       </c>
-      <c r="D1413" s="2" t="s">
+      <c r="D1413" s="1" t="s">
         <v>2105</v>
       </c>
       <c r="E1413" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1414" spans="2:5">
       <c r="B1414" t="s">
         <v>147</v>
       </c>
       <c r="C1414">
         <v>1833</v>
       </c>
-      <c r="D1414" s="2" t="s">
+      <c r="D1414" s="1" t="s">
         <v>2106</v>
       </c>
       <c r="E1414" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1415" spans="2:5">
       <c r="B1415" t="s">
         <v>147</v>
       </c>
       <c r="C1415">
         <v>1833</v>
       </c>
-      <c r="D1415" s="2" t="s">
+      <c r="D1415" s="1" t="s">
         <v>2107</v>
       </c>
       <c r="E1415" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1416" spans="2:5">
       <c r="B1416" t="s">
         <v>147</v>
       </c>
       <c r="C1416">
         <v>1833</v>
       </c>
-      <c r="D1416" s="2" t="s">
+      <c r="D1416" s="1" t="s">
         <v>2108</v>
       </c>
       <c r="E1416" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1417" spans="2:5">
       <c r="B1417" t="s">
         <v>147</v>
       </c>
       <c r="C1417">
         <v>1833</v>
       </c>
-      <c r="D1417" s="2" t="s">
+      <c r="D1417" s="1" t="s">
         <v>2109</v>
       </c>
       <c r="E1417" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1418" spans="2:5">
       <c r="B1418" t="s">
         <v>147</v>
       </c>
       <c r="C1418">
         <v>1833</v>
       </c>
-      <c r="D1418" s="2" t="s">
+      <c r="D1418" s="1" t="s">
         <v>2110</v>
       </c>
       <c r="E1418" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1419" spans="2:5">
       <c r="B1419" t="s">
         <v>147</v>
       </c>
       <c r="C1419">
         <v>1833</v>
       </c>
-      <c r="D1419" s="2" t="s">
+      <c r="D1419" s="1" t="s">
         <v>2111</v>
       </c>
       <c r="E1419" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1420" spans="2:5">
       <c r="B1420" t="s">
         <v>147</v>
       </c>
       <c r="C1420">
         <v>1833</v>
       </c>
-      <c r="D1420" s="2" t="s">
+      <c r="D1420" s="1" t="s">
         <v>2112</v>
       </c>
       <c r="E1420" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1421" spans="2:5">
       <c r="B1421" t="s">
         <v>147</v>
       </c>
       <c r="C1421">
         <v>1833</v>
       </c>
-      <c r="D1421" s="2" t="s">
+      <c r="D1421" s="1" t="s">
         <v>2113</v>
       </c>
       <c r="E1421" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1422" spans="2:5">
       <c r="B1422" t="s">
         <v>147</v>
       </c>
       <c r="C1422">
         <v>1833</v>
       </c>
-      <c r="D1422" s="2" t="s">
+      <c r="D1422" s="1" t="s">
         <v>2114</v>
       </c>
       <c r="E1422" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1423" spans="2:5">
       <c r="B1423" t="s">
         <v>147</v>
       </c>
       <c r="C1423">
         <v>1833</v>
       </c>
-      <c r="D1423" s="2" t="s">
+      <c r="D1423" s="1" t="s">
         <v>2115</v>
       </c>
       <c r="E1423" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1424" spans="2:5">
       <c r="B1424" t="s">
         <v>147</v>
       </c>
       <c r="C1424">
         <v>1833</v>
       </c>
-      <c r="D1424" s="2" t="s">
+      <c r="D1424" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="E1424" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1425" spans="2:5">
       <c r="B1425" t="s">
         <v>147</v>
       </c>
       <c r="C1425">
         <v>1833</v>
       </c>
-      <c r="D1425" s="2" t="s">
+      <c r="D1425" s="1" t="s">
         <v>2117</v>
       </c>
       <c r="E1425" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1426" spans="2:5">
       <c r="B1426" t="s">
         <v>147</v>
       </c>
       <c r="C1426">
         <v>1833</v>
       </c>
-      <c r="D1426" s="2" t="s">
+      <c r="D1426" s="1" t="s">
         <v>2118</v>
       </c>
       <c r="E1426" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1427" spans="2:5">
       <c r="B1427" t="s">
         <v>147</v>
       </c>
       <c r="C1427">
         <v>1833</v>
       </c>
-      <c r="D1427" s="2" t="s">
+      <c r="D1427" s="1" t="s">
         <v>2119</v>
       </c>
       <c r="E1427" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1428" spans="2:5">
       <c r="B1428" t="s">
         <v>147</v>
       </c>
       <c r="C1428">
         <v>1833</v>
       </c>
-      <c r="D1428" s="2" t="s">
+      <c r="D1428" s="1" t="s">
         <v>2120</v>
       </c>
       <c r="E1428" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1429" spans="2:5">
       <c r="B1429" t="s">
         <v>147</v>
       </c>
       <c r="C1429">
         <v>1833</v>
       </c>
-      <c r="D1429" s="2" t="s">
+      <c r="D1429" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="E1429" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1430" spans="2:5">
       <c r="B1430" t="s">
         <v>147</v>
       </c>
       <c r="C1430">
         <v>1833</v>
       </c>
-      <c r="D1430" s="2" t="s">
+      <c r="D1430" s="1" t="s">
         <v>2122</v>
       </c>
       <c r="E1430" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1431" spans="2:5">
       <c r="B1431" t="s">
         <v>147</v>
       </c>
       <c r="C1431">
         <v>1833</v>
       </c>
-      <c r="D1431" s="2" t="s">
+      <c r="D1431" s="1" t="s">
         <v>2123</v>
       </c>
       <c r="E1431" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1432" spans="2:5">
       <c r="B1432" t="s">
         <v>147</v>
       </c>
       <c r="C1432">
         <v>1833</v>
       </c>
-      <c r="D1432" s="2" t="s">
+      <c r="D1432" s="1" t="s">
         <v>2124</v>
       </c>
       <c r="E1432" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1433" spans="2:5">
       <c r="B1433" t="s">
         <v>147</v>
       </c>
       <c r="C1433">
         <v>1833</v>
       </c>
-      <c r="D1433" s="2" t="s">
+      <c r="D1433" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="E1433" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1434" spans="2:5">
       <c r="B1434" t="s">
         <v>147</v>
       </c>
       <c r="C1434">
         <v>1833</v>
       </c>
-      <c r="D1434" s="2" t="s">
+      <c r="D1434" s="1" t="s">
         <v>2126</v>
       </c>
       <c r="E1434" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1435" spans="2:5">
       <c r="B1435" t="s">
         <v>147</v>
       </c>
       <c r="C1435">
         <v>1833</v>
       </c>
-      <c r="D1435" s="2" t="s">
+      <c r="D1435" s="1" t="s">
         <v>2127</v>
       </c>
       <c r="E1435" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1436" spans="2:5">
       <c r="B1436" t="s">
         <v>147</v>
       </c>
       <c r="C1436">
         <v>1833</v>
       </c>
-      <c r="D1436" s="2" t="s">
+      <c r="D1436" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="E1436" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1437" spans="2:5">
       <c r="B1437" t="s">
         <v>147</v>
       </c>
       <c r="C1437">
         <v>1833</v>
       </c>
-      <c r="D1437" s="2" t="s">
+      <c r="D1437" s="1" t="s">
         <v>2129</v>
       </c>
       <c r="E1437" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1438" spans="2:5">
       <c r="B1438" t="s">
         <v>147</v>
       </c>
       <c r="C1438">
         <v>1833</v>
       </c>
-      <c r="D1438" s="2" t="s">
+      <c r="D1438" s="1" t="s">
         <v>2130</v>
       </c>
       <c r="E1438" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1439" spans="2:5">
       <c r="B1439" t="s">
         <v>147</v>
       </c>
       <c r="C1439">
         <v>1833</v>
       </c>
-      <c r="D1439" s="2" t="s">
+      <c r="D1439" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="E1439" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1440" spans="2:5">
       <c r="B1440" t="s">
         <v>147</v>
       </c>
       <c r="C1440">
         <v>1833</v>
       </c>
-      <c r="D1440" s="2" t="s">
+      <c r="D1440" s="1" t="s">
         <v>2132</v>
       </c>
       <c r="E1440" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1441" spans="2:5">
       <c r="B1441" t="s">
         <v>147</v>
       </c>
       <c r="C1441">
         <v>1833</v>
       </c>
-      <c r="D1441" s="2" t="s">
+      <c r="D1441" s="1" t="s">
         <v>2133</v>
       </c>
       <c r="E1441" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1442" spans="2:5">
       <c r="B1442" t="s">
         <v>493</v>
       </c>
       <c r="C1442">
         <v>1833</v>
       </c>
-      <c r="D1442" s="2" t="s">
+      <c r="D1442" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="E1442" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1443" spans="2:5">
       <c r="B1443" t="s">
         <v>494</v>
       </c>
       <c r="C1443">
         <v>1833</v>
       </c>
-      <c r="D1443" s="2" t="s">
+      <c r="D1443" s="1" t="s">
         <v>2135</v>
       </c>
       <c r="E1443" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1444" spans="2:5">
       <c r="B1444" t="s">
         <v>495</v>
       </c>
       <c r="C1444">
         <v>1833</v>
       </c>
-      <c r="D1444" s="2" t="s">
+      <c r="D1444" s="1" t="s">
         <v>2136</v>
       </c>
       <c r="E1444" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1445" spans="2:5">
       <c r="B1445" t="s">
         <v>496</v>
       </c>
       <c r="C1445">
         <v>1833</v>
       </c>
-      <c r="D1445" s="2" t="s">
+      <c r="D1445" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="E1445" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1446" spans="2:5">
       <c r="B1446" t="s">
         <v>366</v>
       </c>
       <c r="C1446">
         <v>1833</v>
       </c>
-      <c r="D1446" s="2" t="s">
+      <c r="D1446" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="E1446" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1447" spans="2:5">
       <c r="B1447" t="s">
         <v>366</v>
       </c>
       <c r="C1447">
         <v>1833</v>
       </c>
-      <c r="D1447" s="2" t="s">
+      <c r="D1447" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="E1447" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1448" spans="2:5">
       <c r="B1448" t="s">
         <v>497</v>
       </c>
       <c r="C1448">
         <v>1833</v>
       </c>
-      <c r="D1448" s="2" t="s">
+      <c r="D1448" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="E1448" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1449" spans="2:5">
       <c r="B1449" t="s">
         <v>368</v>
       </c>
       <c r="C1449">
         <v>1833</v>
       </c>
-      <c r="D1449" s="2" t="s">
+      <c r="D1449" s="1" t="s">
         <v>2141</v>
       </c>
       <c r="E1449" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1450" spans="2:5">
       <c r="B1450" t="s">
         <v>368</v>
       </c>
       <c r="C1450">
         <v>1833</v>
       </c>
-      <c r="D1450" s="2" t="s">
+      <c r="D1450" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="E1450" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1451" spans="2:5">
       <c r="B1451" t="s">
         <v>368</v>
       </c>
       <c r="C1451">
         <v>1833</v>
       </c>
-      <c r="D1451" s="2" t="s">
+      <c r="D1451" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="E1451" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1452" spans="2:5">
       <c r="B1452" t="s">
         <v>368</v>
       </c>
       <c r="C1452">
         <v>1833</v>
       </c>
-      <c r="D1452" s="2" t="s">
+      <c r="D1452" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="E1452" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1453" spans="2:5">
       <c r="B1453" t="s">
         <v>368</v>
       </c>
       <c r="C1453">
         <v>1833</v>
       </c>
-      <c r="D1453" s="2" t="s">
+      <c r="D1453" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="E1453" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1454" spans="2:5">
       <c r="B1454" t="s">
         <v>368</v>
       </c>
       <c r="C1454">
         <v>1833</v>
       </c>
-      <c r="D1454" s="2" t="s">
+      <c r="D1454" s="1" t="s">
         <v>2146</v>
       </c>
       <c r="E1454" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1455" spans="2:5">
       <c r="B1455" t="s">
         <v>368</v>
       </c>
       <c r="C1455">
         <v>1833</v>
       </c>
-      <c r="D1455" s="2" t="s">
+      <c r="D1455" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="E1455" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1456" spans="2:5">
       <c r="B1456" t="s">
         <v>368</v>
       </c>
       <c r="C1456">
         <v>1833</v>
       </c>
-      <c r="D1456" s="2" t="s">
+      <c r="D1456" s="1" t="s">
         <v>2148</v>
       </c>
       <c r="E1456" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1457" spans="2:5">
       <c r="B1457" t="s">
         <v>368</v>
       </c>
       <c r="C1457">
         <v>1833</v>
       </c>
-      <c r="D1457" s="2" t="s">
+      <c r="D1457" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="E1457" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1458" spans="2:5">
       <c r="B1458" t="s">
         <v>368</v>
       </c>
       <c r="C1458">
         <v>1833</v>
       </c>
-      <c r="D1458" s="2" t="s">
+      <c r="D1458" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="E1458" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1459" spans="2:5">
       <c r="B1459" t="s">
         <v>368</v>
       </c>
       <c r="C1459">
         <v>1833</v>
       </c>
-      <c r="D1459" s="2" t="s">
+      <c r="D1459" s="1" t="s">
         <v>2151</v>
       </c>
       <c r="E1459" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1460" spans="2:5">
       <c r="B1460" t="s">
         <v>368</v>
       </c>
       <c r="C1460">
         <v>1833</v>
       </c>
-      <c r="D1460" s="2" t="s">
+      <c r="D1460" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="E1460" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1461" spans="2:5">
       <c r="B1461" t="s">
         <v>368</v>
       </c>
       <c r="C1461">
         <v>1833</v>
       </c>
-      <c r="D1461" s="2" t="s">
+      <c r="D1461" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="E1461" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1462" spans="2:5">
       <c r="B1462" t="s">
         <v>368</v>
       </c>
       <c r="C1462">
         <v>1833</v>
       </c>
-      <c r="D1462" s="2" t="s">
+      <c r="D1462" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="E1462" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1463" spans="2:5">
       <c r="B1463" t="s">
         <v>368</v>
       </c>
       <c r="C1463">
         <v>1833</v>
       </c>
-      <c r="D1463" s="2" t="s">
+      <c r="D1463" s="1" t="s">
         <v>2155</v>
       </c>
       <c r="E1463" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1464" spans="2:5">
       <c r="B1464" t="s">
         <v>368</v>
       </c>
       <c r="C1464">
         <v>1833</v>
       </c>
-      <c r="D1464" s="2" t="s">
+      <c r="D1464" s="1" t="s">
         <v>2156</v>
       </c>
       <c r="E1464" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1465" spans="2:5">
       <c r="B1465" t="s">
         <v>368</v>
       </c>
       <c r="C1465">
         <v>1833</v>
       </c>
-      <c r="D1465" s="2" t="s">
+      <c r="D1465" s="1" t="s">
         <v>2157</v>
       </c>
       <c r="E1465" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1466" spans="2:5">
       <c r="B1466" t="s">
         <v>368</v>
       </c>
       <c r="C1466">
         <v>1833</v>
       </c>
-      <c r="D1466" s="2" t="s">
+      <c r="D1466" s="1" t="s">
         <v>2158</v>
       </c>
       <c r="E1466" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1467" spans="2:5">
       <c r="B1467" t="s">
         <v>368</v>
       </c>
       <c r="C1467">
         <v>1833</v>
       </c>
-      <c r="D1467" s="2" t="s">
+      <c r="D1467" s="1" t="s">
         <v>2159</v>
       </c>
       <c r="E1467" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1468" spans="2:5">
       <c r="B1468" t="s">
         <v>368</v>
       </c>
       <c r="C1468">
         <v>1833</v>
       </c>
-      <c r="D1468" s="2" t="s">
+      <c r="D1468" s="1" t="s">
         <v>2160</v>
       </c>
       <c r="E1468" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1469" spans="2:5">
       <c r="B1469" t="s">
         <v>368</v>
       </c>
       <c r="C1469">
         <v>1833</v>
       </c>
-      <c r="D1469" s="2" t="s">
+      <c r="D1469" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="E1469" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1470" spans="2:5">
       <c r="B1470" t="s">
         <v>368</v>
       </c>
       <c r="C1470">
         <v>1833</v>
       </c>
-      <c r="D1470" s="2" t="s">
+      <c r="D1470" s="1" t="s">
         <v>2162</v>
       </c>
       <c r="E1470" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1471" spans="2:5">
       <c r="B1471" t="s">
         <v>368</v>
       </c>
       <c r="C1471">
         <v>1833</v>
       </c>
-      <c r="D1471" s="2" t="s">
+      <c r="D1471" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="E1471" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1472" spans="2:5">
       <c r="B1472" t="s">
         <v>498</v>
       </c>
       <c r="C1472">
         <v>1833</v>
       </c>
-      <c r="D1472" s="2" t="s">
+      <c r="D1472" s="1" t="s">
         <v>2164</v>
       </c>
       <c r="E1472" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1473" spans="2:5">
       <c r="B1473" t="s">
         <v>499</v>
       </c>
       <c r="C1473">
         <v>1833</v>
       </c>
-      <c r="D1473" s="2" t="s">
+      <c r="D1473" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="E1473" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1474" spans="2:5">
       <c r="B1474" t="s">
         <v>500</v>
       </c>
       <c r="C1474">
         <v>1833</v>
       </c>
-      <c r="D1474" s="2" t="s">
+      <c r="D1474" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="E1474" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1475" spans="2:5">
       <c r="B1475" t="s">
         <v>501</v>
       </c>
       <c r="C1475">
         <v>1833</v>
       </c>
-      <c r="D1475" s="2" t="s">
+      <c r="D1475" s="1" t="s">
         <v>2167</v>
       </c>
       <c r="E1475" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1476" spans="2:5">
       <c r="B1476" t="s">
         <v>502</v>
       </c>
       <c r="C1476">
         <v>1833</v>
       </c>
-      <c r="D1476" s="2" t="s">
+      <c r="D1476" s="1" t="s">
         <v>2168</v>
       </c>
       <c r="E1476" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1477" spans="2:5">
       <c r="B1477" t="s">
         <v>503</v>
       </c>
       <c r="C1477">
         <v>1833</v>
       </c>
-      <c r="D1477" s="2" t="s">
+      <c r="D1477" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="E1477" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1478" spans="2:5">
       <c r="B1478" t="s">
         <v>504</v>
       </c>
       <c r="C1478">
         <v>1833</v>
       </c>
-      <c r="D1478" s="2" t="s">
+      <c r="D1478" s="1" t="s">
         <v>2170</v>
       </c>
       <c r="E1478" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1479" spans="2:5">
       <c r="B1479" t="s">
         <v>505</v>
       </c>
       <c r="C1479">
         <v>1833</v>
       </c>
-      <c r="D1479" s="2" t="s">
+      <c r="D1479" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="E1479" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1480" spans="2:5">
       <c r="B1480" t="s">
         <v>506</v>
       </c>
       <c r="C1480">
         <v>1833</v>
       </c>
-      <c r="D1480" s="2" t="s">
+      <c r="D1480" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="E1480" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1481" spans="2:5">
       <c r="B1481" t="s">
         <v>507</v>
       </c>
       <c r="C1481">
         <v>1833</v>
       </c>
-      <c r="D1481" s="2" t="s">
+      <c r="D1481" s="1" t="s">
         <v>2173</v>
       </c>
       <c r="E1481" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1482" spans="2:5">
       <c r="B1482" t="s">
         <v>508</v>
       </c>
       <c r="C1482">
         <v>1833</v>
       </c>
-      <c r="D1482" s="2" t="s">
+      <c r="D1482" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="E1482" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1483" spans="2:5">
       <c r="B1483" t="s">
         <v>509</v>
       </c>
       <c r="C1483">
         <v>1833</v>
       </c>
-      <c r="D1483" s="2" t="s">
+      <c r="D1483" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="E1483" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1484" spans="2:5">
       <c r="B1484" t="s">
         <v>510</v>
       </c>
       <c r="C1484">
         <v>1833</v>
       </c>
-      <c r="D1484" s="2" t="s">
+      <c r="D1484" s="1" t="s">
         <v>2176</v>
       </c>
       <c r="E1484" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1485" spans="2:5">
       <c r="B1485" t="s">
         <v>511</v>
       </c>
       <c r="C1485">
         <v>1833</v>
       </c>
-      <c r="D1485" s="2" t="s">
+      <c r="D1485" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="E1485" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1486" spans="2:5">
       <c r="B1486" t="s">
         <v>512</v>
       </c>
       <c r="C1486">
         <v>1833</v>
       </c>
-      <c r="D1486" s="2" t="s">
+      <c r="D1486" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="E1486" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1487" spans="2:5">
       <c r="B1487" t="s">
         <v>513</v>
       </c>
       <c r="C1487">
         <v>1833</v>
       </c>
-      <c r="D1487" s="2" t="s">
+      <c r="D1487" s="1" t="s">
         <v>2179</v>
       </c>
       <c r="E1487" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1488" spans="2:5">
       <c r="B1488" t="s">
         <v>514</v>
       </c>
       <c r="C1488">
         <v>1833</v>
       </c>
-      <c r="D1488" s="2" t="s">
+      <c r="D1488" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="E1488" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1489" spans="2:5">
       <c r="B1489" t="s">
         <v>515</v>
       </c>
       <c r="C1489">
         <v>1833</v>
       </c>
-      <c r="D1489" s="2" t="s">
+      <c r="D1489" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="E1489" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1490" spans="2:5">
       <c r="B1490" t="s">
         <v>516</v>
       </c>
       <c r="C1490">
         <v>1833</v>
       </c>
-      <c r="D1490" s="2" t="s">
+      <c r="D1490" s="1" t="s">
         <v>2182</v>
       </c>
       <c r="E1490" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1491" spans="2:5">
       <c r="B1491" t="s">
         <v>517</v>
       </c>
       <c r="C1491">
         <v>1833</v>
       </c>
-      <c r="D1491" s="2" t="s">
+      <c r="D1491" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="E1491" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1492" spans="2:5">
       <c r="B1492" t="s">
         <v>518</v>
       </c>
       <c r="C1492">
         <v>1833</v>
       </c>
-      <c r="D1492" s="2" t="s">
+      <c r="D1492" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="E1492" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1493" spans="2:5">
       <c r="B1493" t="s">
         <v>519</v>
       </c>
       <c r="C1493">
         <v>1833</v>
       </c>
-      <c r="D1493" s="2" t="s">
+      <c r="D1493" s="1" t="s">
         <v>2185</v>
       </c>
       <c r="E1493" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1494" spans="2:5">
       <c r="B1494" t="s">
         <v>520</v>
       </c>
       <c r="C1494">
         <v>1833</v>
       </c>
-      <c r="D1494" s="2" t="s">
+      <c r="D1494" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="E1494" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1495" spans="2:5">
       <c r="B1495" t="s">
         <v>521</v>
       </c>
       <c r="C1495">
         <v>1833</v>
       </c>
-      <c r="D1495" s="2" t="s">
+      <c r="D1495" s="1" t="s">
         <v>2187</v>
       </c>
       <c r="E1495" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1496" spans="2:5">
       <c r="B1496" t="s">
         <v>522</v>
       </c>
       <c r="C1496">
         <v>1833</v>
       </c>
-      <c r="D1496" s="2" t="s">
+      <c r="D1496" s="1" t="s">
         <v>2188</v>
       </c>
       <c r="E1496" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1497" spans="2:5">
       <c r="B1497" t="s">
         <v>522</v>
       </c>
       <c r="C1497">
         <v>1833</v>
       </c>
-      <c r="D1497" s="2" t="s">
+      <c r="D1497" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="E1497" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1498" spans="2:5">
       <c r="B1498" t="s">
         <v>522</v>
       </c>
       <c r="C1498">
         <v>1833</v>
       </c>
-      <c r="D1498" s="2" t="s">
+      <c r="D1498" s="1" t="s">
         <v>2190</v>
       </c>
       <c r="E1498" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1499" spans="2:5">
       <c r="B1499" t="s">
         <v>523</v>
       </c>
       <c r="C1499">
         <v>1833</v>
       </c>
-      <c r="D1499" s="2" t="s">
+      <c r="D1499" s="1" t="s">
         <v>2191</v>
       </c>
       <c r="E1499" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1500" spans="2:5">
       <c r="B1500" t="s">
         <v>524</v>
       </c>
       <c r="C1500">
         <v>1833</v>
       </c>
-      <c r="D1500" s="2" t="s">
+      <c r="D1500" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="E1500" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1501" spans="2:5">
       <c r="B1501" t="s">
         <v>525</v>
       </c>
       <c r="C1501">
         <v>1833</v>
       </c>
-      <c r="D1501" s="2" t="s">
+      <c r="D1501" s="1" t="s">
         <v>2193</v>
       </c>
       <c r="E1501" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1502" spans="2:5">
       <c r="B1502" t="s">
         <v>526</v>
       </c>
       <c r="C1502">
         <v>1833</v>
       </c>
-      <c r="D1502" s="2" t="s">
+      <c r="D1502" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="E1502" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1503" spans="2:5">
       <c r="B1503" t="s">
         <v>527</v>
       </c>
       <c r="C1503">
         <v>1833</v>
       </c>
-      <c r="D1503" s="2" t="s">
+      <c r="D1503" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="E1503" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1504" spans="2:5">
       <c r="B1504" t="s">
         <v>527</v>
       </c>
       <c r="C1504">
         <v>1833</v>
       </c>
-      <c r="D1504" s="2" t="s">
+      <c r="D1504" s="1" t="s">
         <v>2196</v>
       </c>
       <c r="E1504" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1505" spans="2:5">
       <c r="B1505" t="s">
         <v>527</v>
       </c>
       <c r="C1505">
         <v>1833</v>
       </c>
-      <c r="D1505" s="2" t="s">
+      <c r="D1505" s="1" t="s">
         <v>2197</v>
       </c>
       <c r="E1505" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1506" spans="2:5">
       <c r="B1506" t="s">
         <v>528</v>
       </c>
       <c r="C1506">
         <v>1833</v>
       </c>
-      <c r="D1506" s="2" t="s">
+      <c r="D1506" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="E1506" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1507" spans="2:5">
       <c r="B1507" t="s">
         <v>529</v>
       </c>
       <c r="C1507">
         <v>1833</v>
       </c>
-      <c r="D1507" s="2" t="s">
+      <c r="D1507" s="1" t="s">
         <v>2199</v>
       </c>
       <c r="E1507" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1508" spans="2:5">
       <c r="B1508" t="s">
         <v>530</v>
       </c>
       <c r="C1508">
         <v>1833</v>
       </c>
-      <c r="D1508" s="2" t="s">
+      <c r="D1508" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="E1508" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1509" spans="2:5">
       <c r="B1509" t="s">
         <v>531</v>
       </c>
       <c r="C1509">
         <v>1833</v>
       </c>
-      <c r="D1509" s="2" t="s">
+      <c r="D1509" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="E1509" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1510" spans="2:5">
       <c r="B1510" t="s">
         <v>532</v>
       </c>
       <c r="C1510">
         <v>1833</v>
       </c>
-      <c r="D1510" s="2" t="s">
+      <c r="D1510" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="E1510" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1511" spans="2:5">
       <c r="B1511" t="s">
         <v>533</v>
       </c>
       <c r="C1511">
         <v>1833</v>
       </c>
-      <c r="D1511" s="2" t="s">
+      <c r="D1511" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="E1511" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1512" spans="2:5">
       <c r="B1512" t="s">
         <v>534</v>
       </c>
       <c r="C1512">
         <v>1833</v>
       </c>
-      <c r="D1512" s="2" t="s">
+      <c r="D1512" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="E1512" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1513" spans="2:5">
       <c r="B1513" t="s">
         <v>535</v>
       </c>
       <c r="C1513">
         <v>1833</v>
       </c>
-      <c r="D1513" s="2" t="s">
+      <c r="D1513" s="1" t="s">
         <v>2205</v>
       </c>
       <c r="E1513" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1514" spans="2:5">
       <c r="B1514" t="s">
         <v>536</v>
       </c>
       <c r="C1514">
         <v>1833</v>
       </c>
-      <c r="D1514" s="2" t="s">
+      <c r="D1514" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="E1514" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1515" spans="2:5">
       <c r="B1515" t="s">
         <v>537</v>
       </c>
       <c r="C1515">
         <v>1833</v>
       </c>
-      <c r="D1515" s="2" t="s">
+      <c r="D1515" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="E1515" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1516" spans="2:5">
       <c r="B1516" t="s">
         <v>538</v>
       </c>
       <c r="C1516">
         <v>1833</v>
       </c>
-      <c r="D1516" s="2" t="s">
+      <c r="D1516" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="E1516" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1517" spans="2:5">
       <c r="B1517" t="s">
         <v>539</v>
       </c>
       <c r="C1517">
         <v>1833</v>
       </c>
-      <c r="D1517" s="2" t="s">
+      <c r="D1517" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="E1517" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1518" spans="2:5">
       <c r="B1518" t="s">
         <v>540</v>
       </c>
       <c r="C1518">
         <v>1833</v>
       </c>
-      <c r="D1518" s="2" t="s">
+      <c r="D1518" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="E1518" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1519" spans="2:5">
       <c r="B1519" t="s">
         <v>541</v>
       </c>
       <c r="C1519">
         <v>1833</v>
       </c>
-      <c r="D1519" s="2" t="s">
+      <c r="D1519" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="E1519" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1520" spans="2:5">
       <c r="B1520" t="s">
         <v>440</v>
       </c>
       <c r="C1520">
         <v>1833</v>
       </c>
-      <c r="D1520" s="2" t="s">
+      <c r="D1520" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="E1520" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1521" spans="2:5">
       <c r="B1521" t="s">
         <v>441</v>
       </c>
       <c r="C1521">
         <v>1833</v>
       </c>
-      <c r="D1521" s="2" t="s">
+      <c r="D1521" s="1" t="s">
         <v>2213</v>
       </c>
       <c r="E1521" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1522" spans="2:5">
       <c r="B1522" t="s">
         <v>542</v>
       </c>
       <c r="C1522">
         <v>1833</v>
       </c>
-      <c r="D1522" s="2" t="s">
+      <c r="D1522" s="1" t="s">
         <v>2214</v>
       </c>
       <c r="E1522" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1523" spans="2:5">
       <c r="B1523" t="s">
         <v>543</v>
       </c>
       <c r="C1523">
         <v>1833</v>
       </c>
-      <c r="D1523" s="2" t="s">
+      <c r="D1523" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="E1523" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1524" spans="2:5">
       <c r="B1524" t="s">
         <v>544</v>
       </c>
       <c r="C1524">
         <v>1833</v>
       </c>
-      <c r="D1524" s="2" t="s">
+      <c r="D1524" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="E1524" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1525" spans="2:5">
       <c r="B1525" t="s">
         <v>544</v>
       </c>
       <c r="C1525">
         <v>1833</v>
       </c>
-      <c r="D1525" s="2" t="s">
+      <c r="D1525" s="1" t="s">
         <v>2217</v>
       </c>
       <c r="E1525" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1526" spans="2:5">
       <c r="B1526" t="s">
         <v>381</v>
       </c>
       <c r="C1526">
         <v>1833</v>
       </c>
-      <c r="D1526" s="2" t="s">
+      <c r="D1526" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="E1526" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1527" spans="2:5">
       <c r="B1527" t="s">
         <v>545</v>
       </c>
       <c r="C1527">
         <v>1833</v>
       </c>
-      <c r="D1527" s="2" t="s">
+      <c r="D1527" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="E1527" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1528" spans="2:5">
       <c r="B1528" t="s">
         <v>546</v>
       </c>
       <c r="C1528">
         <v>1833</v>
       </c>
-      <c r="D1528" s="2" t="s">
+      <c r="D1528" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="E1528" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1529" spans="2:5">
       <c r="B1529" t="s">
         <v>547</v>
       </c>
       <c r="C1529">
         <v>1833</v>
       </c>
-      <c r="D1529" s="2" t="s">
+      <c r="D1529" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="E1529" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1530" spans="2:5">
       <c r="B1530" t="s">
         <v>548</v>
       </c>
       <c r="C1530">
         <v>1833</v>
       </c>
-      <c r="D1530" s="2" t="s">
+      <c r="D1530" s="1" t="s">
         <v>2222</v>
       </c>
       <c r="E1530" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1531" spans="2:5">
       <c r="B1531" t="s">
         <v>549</v>
       </c>
       <c r="C1531">
         <v>1833</v>
       </c>
-      <c r="D1531" s="2" t="s">
+      <c r="D1531" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="E1531" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1532" spans="2:5">
       <c r="B1532" t="s">
         <v>549</v>
       </c>
       <c r="C1532">
         <v>1833</v>
       </c>
-      <c r="D1532" s="2" t="s">
+      <c r="D1532" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="E1532" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1533" spans="2:5">
       <c r="B1533" t="s">
         <v>550</v>
       </c>
       <c r="C1533">
         <v>1833</v>
       </c>
-      <c r="D1533" s="2" t="s">
+      <c r="D1533" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="E1533" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1534" spans="2:5">
       <c r="B1534" t="s">
         <v>551</v>
       </c>
       <c r="C1534">
         <v>1833</v>
       </c>
-      <c r="D1534" s="2" t="s">
+      <c r="D1534" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="E1534" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1535" spans="2:5">
       <c r="B1535" t="s">
         <v>552</v>
       </c>
       <c r="C1535">
         <v>1833</v>
       </c>
-      <c r="D1535" s="2" t="s">
+      <c r="D1535" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="E1535" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1536" spans="2:5">
       <c r="B1536" t="s">
         <v>553</v>
       </c>
       <c r="C1536">
         <v>1833</v>
       </c>
-      <c r="D1536" s="2" t="s">
+      <c r="D1536" s="1" t="s">
         <v>2228</v>
       </c>
       <c r="E1536" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1537" spans="2:5">
       <c r="B1537" t="s">
         <v>554</v>
       </c>
       <c r="C1537">
         <v>1833</v>
       </c>
-      <c r="D1537" s="2" t="s">
+      <c r="D1537" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="E1537" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1538" spans="2:5">
       <c r="B1538" t="s">
         <v>555</v>
       </c>
       <c r="C1538">
         <v>1833</v>
       </c>
-      <c r="D1538" s="2" t="s">
+      <c r="D1538" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="E1538" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1539" spans="2:5">
       <c r="B1539" t="s">
         <v>556</v>
       </c>
       <c r="C1539">
         <v>1833</v>
       </c>
-      <c r="D1539" s="2" t="s">
+      <c r="D1539" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="E1539" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1540" spans="2:5">
       <c r="B1540" t="s">
         <v>556</v>
       </c>
       <c r="C1540">
         <v>1833</v>
       </c>
-      <c r="D1540" s="2" t="s">
+      <c r="D1540" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="E1540" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1541" spans="2:5">
       <c r="B1541" t="s">
         <v>556</v>
       </c>
       <c r="C1541">
         <v>1833</v>
       </c>
-      <c r="D1541" s="2" t="s">
+      <c r="D1541" s="1" t="s">
         <v>2233</v>
       </c>
       <c r="E1541" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1542" spans="2:5">
       <c r="B1542" t="s">
         <v>557</v>
       </c>
       <c r="C1542">
         <v>1833</v>
       </c>
-      <c r="D1542" s="2" t="s">
+      <c r="D1542" s="1" t="s">
         <v>2234</v>
       </c>
       <c r="E1542" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1543" spans="2:5">
       <c r="B1543" t="s">
         <v>558</v>
       </c>
       <c r="C1543">
         <v>1833</v>
       </c>
-      <c r="D1543" s="2" t="s">
+      <c r="D1543" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="E1543" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1544" spans="2:5">
       <c r="B1544" t="s">
         <v>559</v>
       </c>
       <c r="C1544">
         <v>1833</v>
       </c>
-      <c r="D1544" s="2" t="s">
+      <c r="D1544" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="E1544" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1545" spans="2:5">
       <c r="B1545" t="s">
         <v>560</v>
       </c>
       <c r="C1545">
         <v>1833</v>
       </c>
-      <c r="D1545" s="2" t="s">
+      <c r="D1545" s="1" t="s">
         <v>2237</v>
       </c>
       <c r="E1545" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1546" spans="2:5">
       <c r="B1546" t="s">
         <v>186</v>
       </c>
       <c r="C1546">
         <v>1833</v>
       </c>
-      <c r="D1546" s="2" t="s">
+      <c r="D1546" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="E1546" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1547" spans="2:5">
       <c r="B1547" t="s">
         <v>561</v>
       </c>
       <c r="C1547">
         <v>1833</v>
       </c>
-      <c r="D1547" s="2" t="s">
+      <c r="D1547" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="E1547" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1548" spans="2:5">
       <c r="B1548" t="s">
         <v>562</v>
       </c>
       <c r="C1548">
         <v>1833</v>
       </c>
-      <c r="D1548" s="2" t="s">
+      <c r="D1548" s="1" t="s">
         <v>2240</v>
       </c>
       <c r="E1548" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1549" spans="2:5">
       <c r="B1549" t="s">
         <v>563</v>
       </c>
       <c r="C1549">
         <v>1833</v>
       </c>
-      <c r="D1549" s="2" t="s">
+      <c r="D1549" s="1" t="s">
         <v>2241</v>
       </c>
       <c r="E1549" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1550" spans="2:5">
       <c r="B1550" t="s">
         <v>564</v>
       </c>
       <c r="C1550">
         <v>1833</v>
       </c>
-      <c r="D1550" s="2" t="s">
+      <c r="D1550" s="1" t="s">
         <v>2242</v>
       </c>
       <c r="E1550" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1551" spans="2:5">
       <c r="B1551" t="s">
         <v>565</v>
       </c>
       <c r="C1551">
         <v>1833</v>
       </c>
-      <c r="D1551" s="2" t="s">
+      <c r="D1551" s="1" t="s">
         <v>2243</v>
       </c>
       <c r="E1551" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1552" spans="2:5">
       <c r="B1552" t="s">
         <v>566</v>
       </c>
       <c r="C1552">
         <v>1833</v>
       </c>
-      <c r="D1552" s="2" t="s">
+      <c r="D1552" s="1" t="s">
         <v>2244</v>
       </c>
       <c r="E1552" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1553" spans="2:5">
       <c r="B1553" t="s">
         <v>567</v>
       </c>
       <c r="C1553">
         <v>1833</v>
       </c>
-      <c r="D1553" s="2" t="s">
+      <c r="D1553" s="1" t="s">
         <v>2245</v>
       </c>
       <c r="E1553" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1554" spans="2:5">
       <c r="B1554" t="s">
         <v>306</v>
       </c>
       <c r="C1554">
         <v>1833</v>
       </c>
-      <c r="D1554" s="2" t="s">
+      <c r="D1554" s="1" t="s">
         <v>2246</v>
       </c>
       <c r="E1554" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1555" spans="2:5">
       <c r="B1555" t="s">
         <v>568</v>
       </c>
       <c r="C1555">
         <v>1833</v>
       </c>
-      <c r="D1555" s="2" t="s">
+      <c r="D1555" s="1" t="s">
         <v>2247</v>
       </c>
       <c r="E1555" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1556" spans="2:5">
       <c r="B1556" t="s">
         <v>569</v>
       </c>
       <c r="C1556">
         <v>1833</v>
       </c>
-      <c r="D1556" s="2" t="s">
+      <c r="D1556" s="1" t="s">
         <v>2248</v>
       </c>
       <c r="E1556" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1557" spans="2:5">
       <c r="B1557" t="s">
         <v>570</v>
       </c>
       <c r="C1557">
         <v>1833</v>
       </c>
-      <c r="D1557" s="2" t="s">
+      <c r="D1557" s="1" t="s">
         <v>2249</v>
       </c>
       <c r="E1557" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1558" spans="2:5">
       <c r="B1558" t="s">
         <v>570</v>
       </c>
       <c r="C1558">
         <v>1833</v>
       </c>
-      <c r="D1558" s="2" t="s">
+      <c r="D1558" s="1" t="s">
         <v>2250</v>
       </c>
       <c r="E1558" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1559" spans="2:5">
       <c r="B1559" t="s">
         <v>570</v>
       </c>
       <c r="C1559">
         <v>1833</v>
       </c>
-      <c r="D1559" s="2" t="s">
+      <c r="D1559" s="1" t="s">
         <v>2251</v>
       </c>
       <c r="E1559" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1560" spans="2:5">
       <c r="B1560" t="s">
         <v>570</v>
       </c>
       <c r="C1560">
         <v>1833</v>
       </c>
-      <c r="D1560" s="2" t="s">
+      <c r="D1560" s="1" t="s">
         <v>2252</v>
       </c>
       <c r="E1560" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1561" spans="2:5">
       <c r="B1561" t="s">
         <v>570</v>
       </c>
       <c r="C1561">
         <v>1833</v>
       </c>
-      <c r="D1561" s="2" t="s">
+      <c r="D1561" s="1" t="s">
         <v>2253</v>
       </c>
       <c r="E1561" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1562" spans="2:5">
       <c r="B1562" t="s">
         <v>570</v>
       </c>
       <c r="C1562">
         <v>1833</v>
       </c>
-      <c r="D1562" s="2" t="s">
+      <c r="D1562" s="1" t="s">
         <v>2254</v>
       </c>
       <c r="E1562" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1563" spans="2:5">
       <c r="B1563" t="s">
         <v>570</v>
       </c>
       <c r="C1563">
         <v>1833</v>
       </c>
-      <c r="D1563" s="2" t="s">
+      <c r="D1563" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="E1563" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1564" spans="2:5">
       <c r="B1564" t="s">
         <v>570</v>
       </c>
       <c r="C1564">
         <v>1833</v>
       </c>
-      <c r="D1564" s="2" t="s">
+      <c r="D1564" s="1" t="s">
         <v>2256</v>
       </c>
       <c r="E1564" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1565" spans="2:5">
       <c r="B1565" t="s">
         <v>570</v>
       </c>
       <c r="C1565">
         <v>1833</v>
       </c>
-      <c r="D1565" s="2" t="s">
+      <c r="D1565" s="1" t="s">
         <v>2257</v>
       </c>
       <c r="E1565" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1566" spans="2:5">
       <c r="B1566" t="s">
         <v>570</v>
       </c>
       <c r="C1566">
         <v>1833</v>
       </c>
-      <c r="D1566" s="2" t="s">
+      <c r="D1566" s="1" t="s">
         <v>2258</v>
       </c>
       <c r="E1566" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1567" spans="2:5">
       <c r="B1567" t="s">
         <v>570</v>
       </c>
       <c r="C1567">
         <v>1833</v>
       </c>
-      <c r="D1567" s="2" t="s">
+      <c r="D1567" s="1" t="s">
         <v>2259</v>
       </c>
       <c r="E1567" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1568" spans="2:5">
       <c r="B1568" t="s">
         <v>570</v>
       </c>
       <c r="C1568">
         <v>1833</v>
       </c>
-      <c r="D1568" s="2" t="s">
+      <c r="D1568" s="1" t="s">
         <v>2260</v>
       </c>
       <c r="E1568" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1569" spans="2:5">
       <c r="B1569" t="s">
         <v>570</v>
       </c>
       <c r="C1569">
         <v>1833</v>
       </c>
-      <c r="D1569" s="2" t="s">
+      <c r="D1569" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="E1569" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1570" spans="2:5">
       <c r="B1570" t="s">
         <v>570</v>
       </c>
       <c r="C1570">
         <v>1833</v>
       </c>
-      <c r="D1570" s="2" t="s">
+      <c r="D1570" s="1" t="s">
         <v>2262</v>
       </c>
       <c r="E1570" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1571" spans="2:5">
       <c r="B1571" t="s">
         <v>570</v>
       </c>
       <c r="C1571">
         <v>1833</v>
       </c>
-      <c r="D1571" s="2" t="s">
+      <c r="D1571" s="1" t="s">
         <v>2263</v>
       </c>
       <c r="E1571" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1572" spans="2:5">
       <c r="B1572" t="s">
         <v>570</v>
       </c>
       <c r="C1572">
         <v>1833</v>
       </c>
-      <c r="D1572" s="2" t="s">
+      <c r="D1572" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="E1572" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1573" spans="2:5">
       <c r="B1573" t="s">
         <v>570</v>
       </c>
       <c r="C1573">
         <v>1833</v>
       </c>
-      <c r="D1573" s="2" t="s">
+      <c r="D1573" s="1" t="s">
         <v>2265</v>
       </c>
       <c r="E1573" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1574" spans="2:5">
       <c r="B1574" t="s">
         <v>570</v>
       </c>
       <c r="C1574">
         <v>1833</v>
       </c>
-      <c r="D1574" s="2" t="s">
+      <c r="D1574" s="1" t="s">
         <v>2266</v>
       </c>
       <c r="E1574" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1575" spans="2:5">
       <c r="B1575" t="s">
         <v>570</v>
       </c>
       <c r="C1575">
         <v>1833</v>
       </c>
-      <c r="D1575" s="2" t="s">
+      <c r="D1575" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="E1575" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1576" spans="2:5">
       <c r="B1576" t="s">
         <v>570</v>
       </c>
       <c r="C1576">
         <v>1833</v>
       </c>
-      <c r="D1576" s="2" t="s">
+      <c r="D1576" s="1" t="s">
         <v>2268</v>
       </c>
       <c r="E1576" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1577" spans="2:5">
       <c r="B1577" t="s">
         <v>571</v>
       </c>
       <c r="C1577">
         <v>1833</v>
       </c>
-      <c r="D1577" s="2" t="s">
+      <c r="D1577" s="1" t="s">
         <v>2269</v>
       </c>
       <c r="E1577" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1578" spans="2:5">
       <c r="B1578" t="s">
         <v>572</v>
       </c>
       <c r="C1578">
         <v>1833</v>
       </c>
-      <c r="D1578" s="2" t="s">
+      <c r="D1578" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="E1578" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1579" spans="2:5">
       <c r="B1579" t="s">
         <v>573</v>
       </c>
       <c r="C1579">
         <v>1833</v>
       </c>
-      <c r="D1579" s="2" t="s">
+      <c r="D1579" s="1" t="s">
         <v>2271</v>
       </c>
       <c r="E1579" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1580" spans="2:5">
       <c r="B1580" t="s">
         <v>574</v>
       </c>
       <c r="C1580">
         <v>1833</v>
       </c>
-      <c r="D1580" s="2" t="s">
+      <c r="D1580" s="1" t="s">
         <v>2272</v>
       </c>
       <c r="E1580" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1581" spans="2:5">
       <c r="B1581" t="s">
         <v>575</v>
       </c>
       <c r="C1581">
         <v>1833</v>
       </c>
-      <c r="D1581" s="2" t="s">
+      <c r="D1581" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="E1581" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1582" spans="2:5">
       <c r="B1582" t="s">
         <v>576</v>
       </c>
       <c r="C1582">
         <v>1833</v>
       </c>
-      <c r="D1582" s="2" t="s">
+      <c r="D1582" s="1" t="s">
         <v>2274</v>
       </c>
       <c r="E1582" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1583" spans="2:5">
       <c r="B1583" t="s">
         <v>577</v>
       </c>
       <c r="C1583">
         <v>1833</v>
       </c>
-      <c r="D1583" s="2" t="s">
+      <c r="D1583" s="1" t="s">
         <v>2275</v>
       </c>
       <c r="E1583" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1584" spans="2:5">
       <c r="B1584" t="s">
         <v>578</v>
       </c>
       <c r="C1584">
         <v>1833</v>
       </c>
-      <c r="D1584" s="2" t="s">
+      <c r="D1584" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="E1584" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1585" spans="2:5">
       <c r="B1585" t="s">
         <v>579</v>
       </c>
       <c r="C1585">
         <v>1833</v>
       </c>
-      <c r="D1585" s="2" t="s">
+      <c r="D1585" s="1" t="s">
         <v>2277</v>
       </c>
       <c r="E1585" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1586" spans="2:5">
       <c r="B1586" t="s">
         <v>580</v>
       </c>
       <c r="C1586">
         <v>1833</v>
       </c>
-      <c r="D1586" s="2" t="s">
+      <c r="D1586" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="E1586" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1587" spans="2:5">
       <c r="B1587" t="s">
         <v>581</v>
       </c>
       <c r="C1587">
         <v>1833</v>
       </c>
-      <c r="D1587" s="2" t="s">
+      <c r="D1587" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="E1587" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1588" spans="2:5">
       <c r="B1588" t="s">
         <v>228</v>
       </c>
       <c r="C1588">
         <v>1833</v>
       </c>
-      <c r="D1588" s="2" t="s">
+      <c r="D1588" s="1" t="s">
         <v>2280</v>
       </c>
       <c r="E1588" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1589" spans="2:5">
       <c r="B1589" t="s">
         <v>582</v>
       </c>
       <c r="C1589">
         <v>1833</v>
       </c>
-      <c r="D1589" s="2" t="s">
+      <c r="D1589" s="1" t="s">
         <v>2281</v>
       </c>
       <c r="E1589" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1590" spans="2:5">
       <c r="B1590" t="s">
         <v>583</v>
       </c>
       <c r="C1590">
         <v>1833</v>
       </c>
-      <c r="D1590" s="2" t="s">
+      <c r="D1590" s="1" t="s">
         <v>2282</v>
       </c>
       <c r="E1590" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1591" spans="2:5">
       <c r="B1591" t="s">
         <v>584</v>
       </c>
       <c r="C1591">
         <v>1833</v>
       </c>
-      <c r="D1591" s="2" t="s">
+      <c r="D1591" s="1" t="s">
         <v>2283</v>
       </c>
       <c r="E1591" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1592" spans="2:5">
       <c r="B1592" t="s">
         <v>584</v>
       </c>
       <c r="C1592">
         <v>1833</v>
       </c>
-      <c r="D1592" s="2" t="s">
+      <c r="D1592" s="1" t="s">
         <v>2284</v>
       </c>
       <c r="E1592" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1593" spans="2:5">
       <c r="B1593" t="s">
         <v>584</v>
       </c>
       <c r="C1593">
         <v>1833</v>
       </c>
-      <c r="D1593" s="2" t="s">
+      <c r="D1593" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="E1593" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1594" spans="2:5">
       <c r="B1594" t="s">
         <v>585</v>
       </c>
       <c r="C1594">
         <v>1833</v>
       </c>
-      <c r="D1594" s="2" t="s">
+      <c r="D1594" s="1" t="s">
         <v>2286</v>
       </c>
       <c r="E1594" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1595" spans="2:5">
       <c r="B1595" t="s">
         <v>586</v>
       </c>
       <c r="C1595">
         <v>1833</v>
       </c>
-      <c r="D1595" s="2" t="s">
+      <c r="D1595" s="1" t="s">
         <v>2287</v>
       </c>
       <c r="E1595" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1596" spans="2:5">
       <c r="B1596" t="s">
         <v>586</v>
       </c>
       <c r="C1596">
         <v>1833</v>
       </c>
-      <c r="D1596" s="2" t="s">
+      <c r="D1596" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="E1596" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1597" spans="2:5">
       <c r="B1597" t="s">
         <v>587</v>
       </c>
       <c r="C1597">
         <v>1833</v>
       </c>
-      <c r="D1597" s="2" t="s">
+      <c r="D1597" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="E1597" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1598" spans="2:5">
       <c r="B1598" t="s">
         <v>588</v>
       </c>
       <c r="C1598">
         <v>1833</v>
       </c>
-      <c r="D1598" s="2" t="s">
+      <c r="D1598" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="E1598" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1599" spans="2:5">
       <c r="B1599" t="s">
         <v>589</v>
       </c>
       <c r="C1599">
         <v>1833</v>
       </c>
-      <c r="D1599" s="2" t="s">
+      <c r="D1599" s="1" t="s">
         <v>2291</v>
       </c>
       <c r="E1599" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1600" spans="2:5">
       <c r="B1600" t="s">
         <v>590</v>
       </c>
       <c r="C1600">
         <v>1833</v>
       </c>
-      <c r="D1600" s="2" t="s">
+      <c r="D1600" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="E1600" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1601" spans="2:5">
       <c r="B1601" t="s">
         <v>591</v>
       </c>
       <c r="C1601">
         <v>1833</v>
       </c>
-      <c r="D1601" s="2" t="s">
+      <c r="D1601" s="1" t="s">
         <v>2293</v>
       </c>
       <c r="E1601" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1602" spans="2:5">
       <c r="B1602" t="s">
         <v>592</v>
       </c>
       <c r="C1602">
         <v>1833</v>
       </c>
-      <c r="D1602" s="2" t="s">
+      <c r="D1602" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="E1602" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1603" spans="2:5">
       <c r="B1603" t="s">
         <v>593</v>
       </c>
       <c r="C1603">
         <v>1833</v>
       </c>
-      <c r="D1603" s="2" t="s">
+      <c r="D1603" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="E1603" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1604" spans="2:5">
       <c r="B1604" t="s">
         <v>594</v>
       </c>
       <c r="C1604">
         <v>1833</v>
       </c>
-      <c r="D1604" s="2" t="s">
+      <c r="D1604" s="1" t="s">
         <v>2296</v>
       </c>
       <c r="E1604" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1605" spans="2:5">
       <c r="B1605" t="s">
         <v>595</v>
       </c>
       <c r="C1605">
         <v>1833</v>
       </c>
-      <c r="D1605" s="2" t="s">
+      <c r="D1605" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="E1605" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1606" spans="2:5">
       <c r="B1606" t="s">
         <v>596</v>
       </c>
       <c r="C1606">
         <v>1833</v>
       </c>
-      <c r="D1606" s="2" t="s">
+      <c r="D1606" s="1" t="s">
         <v>2298</v>
       </c>
       <c r="E1606" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1607" spans="2:5">
       <c r="B1607" t="s">
         <v>597</v>
       </c>
       <c r="C1607">
         <v>1833</v>
       </c>
-      <c r="D1607" s="2" t="s">
+      <c r="D1607" s="1" t="s">
         <v>2299</v>
       </c>
       <c r="E1607" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1608" spans="2:5">
       <c r="B1608" t="s">
         <v>598</v>
       </c>
       <c r="C1608">
         <v>1833</v>
       </c>
-      <c r="D1608" s="2" t="s">
+      <c r="D1608" s="1" t="s">
         <v>2300</v>
       </c>
       <c r="E1608" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1609" spans="2:5">
       <c r="B1609" t="s">
         <v>599</v>
       </c>
       <c r="C1609">
         <v>1833</v>
       </c>
-      <c r="D1609" s="2" t="s">
+      <c r="D1609" s="1" t="s">
         <v>2301</v>
       </c>
       <c r="E1609" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1610" spans="2:5">
       <c r="B1610" t="s">
         <v>600</v>
       </c>
       <c r="C1610">
         <v>1833</v>
       </c>
-      <c r="D1610" s="2" t="s">
+      <c r="D1610" s="1" t="s">
         <v>2302</v>
       </c>
       <c r="E1610" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1611" spans="2:5">
       <c r="B1611" t="s">
         <v>601</v>
       </c>
       <c r="C1611">
         <v>1833</v>
       </c>
-      <c r="D1611" s="2" t="s">
+      <c r="D1611" s="1" t="s">
         <v>2303</v>
       </c>
       <c r="E1611" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1612" spans="2:5">
       <c r="B1612" t="s">
         <v>602</v>
       </c>
       <c r="C1612">
         <v>1833</v>
       </c>
-      <c r="D1612" s="2" t="s">
+      <c r="D1612" s="1" t="s">
         <v>2304</v>
       </c>
       <c r="E1612" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1613" spans="2:5">
       <c r="B1613" t="s">
         <v>603</v>
       </c>
       <c r="C1613">
         <v>1833</v>
       </c>
-      <c r="D1613" s="2" t="s">
+      <c r="D1613" s="1" t="s">
         <v>2305</v>
       </c>
       <c r="E1613" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1614" spans="2:5">
       <c r="B1614" t="s">
         <v>604</v>
       </c>
       <c r="C1614">
         <v>1833</v>
       </c>
-      <c r="D1614" s="2" t="s">
+      <c r="D1614" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="E1614" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1615" spans="2:5">
       <c r="B1615" t="s">
         <v>154</v>
       </c>
       <c r="C1615">
         <v>1833</v>
       </c>
-      <c r="D1615" s="2" t="s">
+      <c r="D1615" s="1" t="s">
         <v>2307</v>
       </c>
       <c r="E1615" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1616" spans="2:5">
       <c r="B1616" t="s">
         <v>605</v>
       </c>
       <c r="C1616">
         <v>1833</v>
       </c>
-      <c r="D1616" s="2" t="s">
+      <c r="D1616" s="1" t="s">
         <v>2308</v>
       </c>
       <c r="E1616" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1617" spans="2:5">
       <c r="B1617" t="s">
         <v>606</v>
       </c>
       <c r="C1617">
         <v>1833</v>
       </c>
-      <c r="D1617" s="2" t="s">
+      <c r="D1617" s="1" t="s">
         <v>2309</v>
       </c>
       <c r="E1617" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1618" spans="2:5">
       <c r="B1618" t="s">
         <v>607</v>
       </c>
       <c r="C1618">
         <v>1833</v>
       </c>
-      <c r="D1618" s="2" t="s">
+      <c r="D1618" s="1" t="s">
         <v>2310</v>
       </c>
       <c r="E1618" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1619" spans="2:5">
       <c r="B1619" t="s">
         <v>434</v>
       </c>
       <c r="C1619">
         <v>1833</v>
       </c>
-      <c r="D1619" s="2" t="s">
+      <c r="D1619" s="1" t="s">
         <v>2311</v>
       </c>
       <c r="E1619" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1620" spans="2:5">
       <c r="B1620" t="s">
         <v>608</v>
       </c>
       <c r="C1620">
         <v>1833</v>
       </c>
-      <c r="D1620" s="2" t="s">
+      <c r="D1620" s="1" t="s">
         <v>2312</v>
       </c>
       <c r="E1620" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1621" spans="2:5">
       <c r="B1621" t="s">
         <v>608</v>
       </c>
       <c r="C1621">
         <v>1833</v>
       </c>
-      <c r="D1621" s="2" t="s">
+      <c r="D1621" s="1" t="s">
         <v>2313</v>
       </c>
       <c r="E1621" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1622" spans="2:5">
       <c r="B1622" t="s">
         <v>315</v>
       </c>
       <c r="C1622">
         <v>1833</v>
       </c>
-      <c r="D1622" s="2" t="s">
+      <c r="D1622" s="1" t="s">
         <v>2314</v>
       </c>
       <c r="E1622" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1623" spans="2:5">
       <c r="B1623" t="s">
         <v>409</v>
       </c>
       <c r="C1623">
         <v>1833</v>
       </c>
-      <c r="D1623" s="2" t="s">
+      <c r="D1623" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="E1623" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1624" spans="2:5">
       <c r="B1624" t="s">
         <v>409</v>
       </c>
       <c r="C1624">
         <v>1833</v>
       </c>
-      <c r="D1624" s="2" t="s">
+      <c r="D1624" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="E1624" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1625" spans="2:5">
       <c r="B1625" t="s">
         <v>409</v>
       </c>
       <c r="C1625">
         <v>1833</v>
       </c>
-      <c r="D1625" s="2" t="s">
+      <c r="D1625" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="E1625" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1626" spans="2:5">
       <c r="B1626" t="s">
         <v>409</v>
       </c>
       <c r="C1626">
         <v>1833</v>
       </c>
-      <c r="D1626" s="2" t="s">
+      <c r="D1626" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="E1626" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1627" spans="2:5">
       <c r="B1627" t="s">
         <v>409</v>
       </c>
       <c r="C1627">
         <v>1833</v>
       </c>
-      <c r="D1627" s="2" t="s">
+      <c r="D1627" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="E1627" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1628" spans="2:5">
       <c r="B1628" t="s">
         <v>609</v>
       </c>
       <c r="C1628">
         <v>1833</v>
       </c>
-      <c r="D1628" s="2" t="s">
+      <c r="D1628" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="E1628" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1629" spans="2:5">
       <c r="B1629" t="s">
         <v>610</v>
       </c>
       <c r="C1629">
         <v>1833</v>
       </c>
-      <c r="D1629" s="2" t="s">
+      <c r="D1629" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="E1629" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1630" spans="2:5">
       <c r="B1630" t="s">
         <v>611</v>
       </c>
       <c r="C1630">
         <v>1833</v>
       </c>
-      <c r="D1630" s="2" t="s">
+      <c r="D1630" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="E1630" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1631" spans="2:5">
       <c r="B1631" t="s">
         <v>612</v>
       </c>
       <c r="C1631">
         <v>1833</v>
       </c>
-      <c r="D1631" s="2" t="s">
+      <c r="D1631" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="E1631" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1632" spans="2:5">
       <c r="B1632" t="s">
         <v>613</v>
       </c>
       <c r="C1632">
         <v>1833</v>
       </c>
-      <c r="D1632" s="2" t="s">
+      <c r="D1632" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="E1632" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1633" spans="2:5">
       <c r="B1633" t="s">
         <v>614</v>
       </c>
       <c r="C1633">
         <v>1833</v>
       </c>
-      <c r="D1633" s="2" t="s">
+      <c r="D1633" s="1" t="s">
         <v>2325</v>
       </c>
       <c r="E1633" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1634" spans="2:5">
       <c r="B1634" t="s">
         <v>614</v>
       </c>
       <c r="C1634">
         <v>1833</v>
       </c>
-      <c r="D1634" s="2" t="s">
+      <c r="D1634" s="1" t="s">
         <v>2326</v>
       </c>
       <c r="E1634" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1635" spans="2:5">
       <c r="B1635" t="s">
         <v>615</v>
       </c>
       <c r="C1635">
         <v>1833</v>
       </c>
-      <c r="D1635" s="2" t="s">
+      <c r="D1635" s="1" t="s">
         <v>2327</v>
       </c>
       <c r="E1635" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1636" spans="2:5">
       <c r="B1636" t="s">
         <v>616</v>
       </c>
       <c r="C1636">
         <v>1833</v>
       </c>
-      <c r="D1636" s="2" t="s">
+      <c r="D1636" s="1" t="s">
         <v>2328</v>
       </c>
       <c r="E1636" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1637" spans="2:5">
       <c r="B1637" t="s">
         <v>617</v>
       </c>
       <c r="C1637">
         <v>1833</v>
       </c>
-      <c r="D1637" s="2" t="s">
+      <c r="D1637" s="1" t="s">
         <v>2329</v>
       </c>
       <c r="E1637" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1638" spans="2:5">
       <c r="B1638" t="s">
         <v>618</v>
       </c>
       <c r="C1638">
         <v>1833</v>
       </c>
-      <c r="D1638" s="2" t="s">
+      <c r="D1638" s="1" t="s">
         <v>2330</v>
       </c>
       <c r="E1638" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1639" spans="2:5">
       <c r="B1639" t="s">
         <v>619</v>
       </c>
       <c r="C1639">
         <v>1833</v>
       </c>
-      <c r="D1639" s="2" t="s">
+      <c r="D1639" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="E1639" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1640" spans="2:5">
       <c r="B1640" t="s">
         <v>620</v>
       </c>
       <c r="C1640">
         <v>1833</v>
       </c>
-      <c r="D1640" s="2" t="s">
+      <c r="D1640" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="E1640" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1641" spans="2:5">
       <c r="B1641" t="s">
         <v>621</v>
       </c>
       <c r="C1641">
         <v>1833</v>
       </c>
-      <c r="D1641" s="2" t="s">
+      <c r="D1641" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="E1641" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1642" spans="2:5">
       <c r="B1642" t="s">
         <v>622</v>
       </c>
       <c r="C1642">
         <v>1833</v>
       </c>
-      <c r="D1642" s="2" t="s">
+      <c r="D1642" s="1" t="s">
         <v>2334</v>
       </c>
       <c r="E1642" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1643" spans="2:5">
       <c r="B1643" t="s">
         <v>623</v>
       </c>
       <c r="C1643">
         <v>1833</v>
       </c>
-      <c r="D1643" s="2" t="s">
+      <c r="D1643" s="1" t="s">
         <v>2335</v>
       </c>
       <c r="E1643" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1644" spans="2:5">
       <c r="B1644" t="s">
         <v>624</v>
       </c>
       <c r="C1644">
         <v>1833</v>
       </c>
-      <c r="D1644" s="2" t="s">
+      <c r="D1644" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="E1644" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1645" spans="2:5">
       <c r="B1645" t="s">
         <v>625</v>
       </c>
       <c r="C1645">
         <v>1833</v>
       </c>
-      <c r="D1645" s="2" t="s">
+      <c r="D1645" s="1" t="s">
         <v>2337</v>
       </c>
       <c r="E1645" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1646" spans="2:5">
       <c r="B1646" t="s">
         <v>626</v>
       </c>
       <c r="C1646">
         <v>1833</v>
       </c>
-      <c r="D1646" s="2" t="s">
+      <c r="D1646" s="1" t="s">
         <v>2338</v>
       </c>
       <c r="E1646" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1647" spans="2:5">
       <c r="B1647" t="s">
         <v>627</v>
       </c>
       <c r="C1647">
         <v>1833</v>
       </c>
-      <c r="D1647" s="2" t="s">
+      <c r="D1647" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="E1647" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1648" spans="2:5">
       <c r="B1648" t="s">
         <v>628</v>
       </c>
       <c r="C1648">
         <v>1833</v>
       </c>
-      <c r="D1648" s="2" t="s">
+      <c r="D1648" s="1" t="s">
         <v>2340</v>
       </c>
       <c r="E1648" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1649" spans="2:5">
       <c r="B1649" t="s">
         <v>629</v>
       </c>
       <c r="C1649">
         <v>1833</v>
       </c>
-      <c r="D1649" s="2" t="s">
+      <c r="D1649" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="E1649" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1650" spans="2:5">
       <c r="B1650" t="s">
         <v>629</v>
       </c>
       <c r="C1650">
         <v>1833</v>
       </c>
-      <c r="D1650" s="2" t="s">
+      <c r="D1650" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="E1650" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1651" spans="2:5">
       <c r="B1651" t="s">
         <v>629</v>
       </c>
       <c r="C1651">
         <v>1833</v>
       </c>
-      <c r="D1651" s="2" t="s">
+      <c r="D1651" s="1" t="s">
         <v>2343</v>
       </c>
       <c r="E1651" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1652" spans="2:5">
       <c r="B1652" t="s">
         <v>629</v>
       </c>
       <c r="C1652">
         <v>1833</v>
       </c>
-      <c r="D1652" s="2" t="s">
+      <c r="D1652" s="1" t="s">
         <v>2344</v>
       </c>
       <c r="E1652" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1653" spans="2:5">
       <c r="B1653" t="s">
         <v>629</v>
       </c>
       <c r="C1653">
         <v>1833</v>
       </c>
-      <c r="D1653" s="2" t="s">
+      <c r="D1653" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="E1653" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1654" spans="2:5">
       <c r="B1654" t="s">
         <v>630</v>
       </c>
       <c r="C1654">
         <v>1833</v>
       </c>
-      <c r="D1654" s="2" t="s">
+      <c r="D1654" s="1" t="s">
         <v>2346</v>
       </c>
       <c r="E1654" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1655" spans="2:5">
       <c r="B1655" t="s">
         <v>630</v>
       </c>
       <c r="C1655">
         <v>1833</v>
       </c>
-      <c r="D1655" s="2" t="s">
+      <c r="D1655" s="1" t="s">
         <v>2347</v>
       </c>
       <c r="E1655" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1656" spans="2:5">
       <c r="B1656" t="s">
         <v>631</v>
       </c>
       <c r="C1656">
         <v>1833</v>
       </c>
-      <c r="D1656" s="2" t="s">
+      <c r="D1656" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="E1656" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1657" spans="2:5">
       <c r="B1657" t="s">
         <v>632</v>
       </c>
       <c r="C1657">
         <v>1833</v>
       </c>
-      <c r="D1657" s="2" t="s">
+      <c r="D1657" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="E1657" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1658" spans="2:5">
       <c r="B1658" t="s">
         <v>633</v>
       </c>
       <c r="C1658">
         <v>1833</v>
       </c>
-      <c r="D1658" s="2" t="s">
+      <c r="D1658" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="E1658" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1659" spans="2:5">
       <c r="B1659" t="s">
         <v>634</v>
       </c>
       <c r="C1659">
         <v>1833</v>
       </c>
-      <c r="D1659" s="2" t="s">
+      <c r="D1659" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="E1659" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1660" spans="2:5">
       <c r="B1660" t="s">
         <v>635</v>
       </c>
       <c r="C1660">
         <v>1833</v>
       </c>
-      <c r="D1660" s="2" t="s">
+      <c r="D1660" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="E1660" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1661" spans="2:5">
       <c r="B1661" t="s">
         <v>635</v>
       </c>
       <c r="C1661">
         <v>1833</v>
       </c>
-      <c r="D1661" s="2" t="s">
+      <c r="D1661" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="E1661" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1662" spans="2:5">
       <c r="B1662" t="s">
         <v>635</v>
       </c>
       <c r="C1662">
         <v>1833</v>
       </c>
-      <c r="D1662" s="2" t="s">
+      <c r="D1662" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="E1662" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1663" spans="2:5">
       <c r="B1663" t="s">
         <v>635</v>
       </c>
       <c r="C1663">
         <v>1833</v>
       </c>
-      <c r="D1663" s="2" t="s">
+      <c r="D1663" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="E1663" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1664" spans="2:5">
       <c r="B1664" t="s">
         <v>635</v>
       </c>
       <c r="C1664">
         <v>1833</v>
       </c>
-      <c r="D1664" s="2" t="s">
+      <c r="D1664" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="E1664" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1665" spans="2:5">
       <c r="B1665" t="s">
         <v>635</v>
       </c>
       <c r="C1665">
         <v>1833</v>
       </c>
-      <c r="D1665" s="2" t="s">
+      <c r="D1665" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="E1665" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1666" spans="2:5">
       <c r="B1666" t="s">
         <v>635</v>
       </c>
       <c r="C1666">
         <v>1833</v>
       </c>
-      <c r="D1666" s="2" t="s">
+      <c r="D1666" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="E1666" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1667" spans="2:5">
       <c r="B1667" t="s">
         <v>636</v>
       </c>
       <c r="C1667">
         <v>1833</v>
       </c>
-      <c r="D1667" s="2" t="s">
+      <c r="D1667" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="E1667" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1668" spans="2:5">
       <c r="B1668" t="s">
         <v>637</v>
       </c>
       <c r="C1668">
         <v>1833</v>
       </c>
-      <c r="D1668" s="2" t="s">
+      <c r="D1668" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="E1668" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1669" spans="2:5">
       <c r="B1669" t="s">
         <v>638</v>
       </c>
       <c r="C1669">
         <v>1833</v>
       </c>
-      <c r="D1669" s="2" t="s">
+      <c r="D1669" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="E1669" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1670" spans="2:5">
       <c r="B1670" t="s">
         <v>639</v>
       </c>
       <c r="C1670">
         <v>1833</v>
       </c>
-      <c r="D1670" s="2" t="s">
+      <c r="D1670" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="E1670" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1671" spans="2:5">
       <c r="B1671" t="s">
         <v>640</v>
       </c>
       <c r="C1671">
         <v>1833</v>
       </c>
-      <c r="D1671" s="2" t="s">
+      <c r="D1671" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="E1671" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1672" spans="2:5">
       <c r="B1672" t="s">
         <v>641</v>
       </c>
       <c r="C1672">
         <v>1833</v>
       </c>
-      <c r="D1672" s="2" t="s">
+      <c r="D1672" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="E1672" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1673" spans="2:5">
       <c r="C1673">
         <v>1833</v>
       </c>
-      <c r="D1673" s="2" t="s">
+      <c r="D1673" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="E1673" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1674" spans="2:5">
       <c r="B1674" t="s">
         <v>229</v>
       </c>
       <c r="C1674">
         <v>1833</v>
       </c>
-      <c r="D1674" s="2" t="s">
+      <c r="D1674" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="E1674" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1675" spans="2:5">
       <c r="B1675" t="s">
         <v>229</v>
       </c>
       <c r="C1675">
         <v>1833</v>
       </c>
-      <c r="D1675" s="2" t="s">
+      <c r="D1675" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="E1675" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1676" spans="2:5">
       <c r="B1676" t="s">
         <v>229</v>
       </c>
       <c r="C1676">
         <v>1833</v>
       </c>
-      <c r="D1676" s="2" t="s">
+      <c r="D1676" s="1" t="s">
         <v>2368</v>
       </c>
       <c r="E1676" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1677" spans="2:5">
       <c r="B1677" t="s">
         <v>229</v>
       </c>
       <c r="C1677">
         <v>1833</v>
       </c>
-      <c r="D1677" s="2" t="s">
+      <c r="D1677" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="E1677" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1678" spans="2:5">
       <c r="B1678" t="s">
         <v>229</v>
       </c>
       <c r="C1678">
         <v>1833</v>
       </c>
-      <c r="D1678" s="2" t="s">
+      <c r="D1678" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="E1678" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1679" spans="2:5">
       <c r="B1679" t="s">
         <v>229</v>
       </c>
       <c r="C1679">
         <v>1833</v>
       </c>
-      <c r="D1679" s="2" t="s">
+      <c r="D1679" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="E1679" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1680" spans="2:5">
       <c r="B1680" t="s">
         <v>229</v>
       </c>
       <c r="C1680">
         <v>1833</v>
       </c>
-      <c r="D1680" s="2" t="s">
+      <c r="D1680" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="E1680" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1681" spans="2:5">
       <c r="B1681" t="s">
         <v>229</v>
       </c>
       <c r="C1681">
         <v>1833</v>
       </c>
-      <c r="D1681" s="2" t="s">
+      <c r="D1681" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="E1681" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1682" spans="2:5">
       <c r="B1682" t="s">
         <v>229</v>
       </c>
       <c r="C1682">
         <v>1833</v>
       </c>
-      <c r="D1682" s="2" t="s">
+      <c r="D1682" s="1" t="s">
         <v>2374</v>
       </c>
       <c r="E1682" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1683" spans="2:5">
       <c r="B1683" t="s">
         <v>229</v>
       </c>
       <c r="C1683">
         <v>1833</v>
       </c>
-      <c r="D1683" s="2" t="s">
+      <c r="D1683" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="E1683" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1684" spans="2:5">
       <c r="B1684" t="s">
         <v>229</v>
       </c>
       <c r="C1684">
         <v>1833</v>
       </c>
-      <c r="D1684" s="2" t="s">
+      <c r="D1684" s="1" t="s">
         <v>2376</v>
       </c>
       <c r="E1684" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1685" spans="2:5">
       <c r="B1685" t="s">
         <v>229</v>
       </c>
       <c r="C1685">
         <v>1833</v>
       </c>
-      <c r="D1685" s="2" t="s">
+      <c r="D1685" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="E1685" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1686" spans="2:5">
       <c r="B1686" t="s">
         <v>229</v>
       </c>
       <c r="C1686">
         <v>1833</v>
       </c>
-      <c r="D1686" s="2" t="s">
+      <c r="D1686" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="E1686" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1687" spans="2:5">
       <c r="B1687" t="s">
         <v>229</v>
       </c>
       <c r="C1687">
         <v>1833</v>
       </c>
-      <c r="D1687" s="2" t="s">
+      <c r="D1687" s="1" t="s">
         <v>2379</v>
       </c>
       <c r="E1687" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1688" spans="2:5">
       <c r="B1688" t="s">
         <v>229</v>
       </c>
       <c r="C1688">
         <v>1833</v>
       </c>
-      <c r="D1688" s="2" t="s">
+      <c r="D1688" s="1" t="s">
         <v>2380</v>
       </c>
       <c r="E1688" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1689" spans="2:5">
       <c r="B1689" t="s">
         <v>229</v>
       </c>
       <c r="C1689">
         <v>1833</v>
       </c>
-      <c r="D1689" s="2" t="s">
+      <c r="D1689" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="E1689" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1690" spans="2:5">
       <c r="B1690" t="s">
         <v>229</v>
       </c>
       <c r="C1690">
         <v>1833</v>
       </c>
-      <c r="D1690" s="2" t="s">
+      <c r="D1690" s="1" t="s">
         <v>2382</v>
       </c>
       <c r="E1690" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1691" spans="2:5">
       <c r="B1691" t="s">
         <v>229</v>
       </c>
       <c r="C1691">
         <v>1833</v>
       </c>
-      <c r="D1691" s="2" t="s">
+      <c r="D1691" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="E1691" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1692" spans="2:5">
       <c r="B1692" t="s">
         <v>229</v>
       </c>
       <c r="C1692">
         <v>1833</v>
       </c>
-      <c r="D1692" s="2" t="s">
+      <c r="D1692" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="E1692" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1693" spans="2:5">
       <c r="B1693" t="s">
         <v>229</v>
       </c>
       <c r="C1693">
         <v>1833</v>
       </c>
-      <c r="D1693" s="2" t="s">
+      <c r="D1693" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="E1693" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1694" spans="2:5">
       <c r="B1694" t="s">
         <v>229</v>
       </c>
       <c r="C1694">
         <v>1833</v>
       </c>
-      <c r="D1694" s="2" t="s">
+      <c r="D1694" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="E1694" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1695" spans="2:5">
       <c r="B1695" t="s">
         <v>229</v>
       </c>
       <c r="C1695">
         <v>1833</v>
       </c>
-      <c r="D1695" s="2" t="s">
+      <c r="D1695" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="E1695" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1696" spans="2:5">
       <c r="B1696" t="s">
         <v>229</v>
       </c>
       <c r="C1696">
         <v>1833</v>
       </c>
-      <c r="D1696" s="2" t="s">
+      <c r="D1696" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="E1696" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1697" spans="2:5">
       <c r="B1697" t="s">
         <v>229</v>
       </c>
       <c r="C1697">
         <v>1833</v>
       </c>
-      <c r="D1697" s="2" t="s">
+      <c r="D1697" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="E1697" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1698" spans="2:5">
       <c r="B1698" t="s">
         <v>229</v>
       </c>
       <c r="C1698">
         <v>1833</v>
       </c>
-      <c r="D1698" s="2" t="s">
+      <c r="D1698" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="E1698" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1699" spans="2:5">
       <c r="B1699" t="s">
         <v>229</v>
       </c>
       <c r="C1699">
         <v>1833</v>
       </c>
-      <c r="D1699" s="2" t="s">
+      <c r="D1699" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="E1699" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1700" spans="2:5">
       <c r="B1700" t="s">
         <v>229</v>
       </c>
       <c r="C1700">
         <v>1833</v>
       </c>
-      <c r="D1700" s="2" t="s">
+      <c r="D1700" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="E1700" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1701" spans="2:5">
       <c r="B1701" t="s">
         <v>229</v>
       </c>
       <c r="C1701">
         <v>1833</v>
       </c>
-      <c r="D1701" s="2" t="s">
+      <c r="D1701" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="E1701" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1702" spans="2:5">
       <c r="B1702" t="s">
         <v>229</v>
       </c>
       <c r="C1702">
         <v>1833</v>
       </c>
-      <c r="D1702" s="2" t="s">
+      <c r="D1702" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="E1702" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1703" spans="2:5">
       <c r="B1703" t="s">
         <v>229</v>
       </c>
       <c r="C1703">
         <v>1833</v>
       </c>
-      <c r="D1703" s="2" t="s">
+      <c r="D1703" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="E1703" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1704" spans="2:5">
       <c r="B1704" t="s">
         <v>229</v>
       </c>
       <c r="C1704">
         <v>1833</v>
       </c>
-      <c r="D1704" s="2" t="s">
+      <c r="D1704" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="E1704" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1705" spans="2:5">
       <c r="B1705" t="s">
         <v>155</v>
       </c>
       <c r="C1705">
         <v>1833</v>
       </c>
-      <c r="D1705" s="2" t="s">
+      <c r="D1705" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="E1705" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1706" spans="2:5">
       <c r="B1706" t="s">
         <v>155</v>
       </c>
       <c r="C1706">
         <v>1833</v>
       </c>
-      <c r="D1706" s="2" t="s">
+      <c r="D1706" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="E1706" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1707" spans="2:5">
       <c r="B1707" t="s">
         <v>155</v>
       </c>
       <c r="C1707">
         <v>1833</v>
       </c>
-      <c r="D1707" s="2" t="s">
+      <c r="D1707" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="E1707" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1708" spans="2:5">
       <c r="B1708" t="s">
         <v>155</v>
       </c>
       <c r="C1708">
         <v>1833</v>
       </c>
-      <c r="D1708" s="2" t="s">
+      <c r="D1708" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="E1708" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1709" spans="2:5">
       <c r="B1709" t="s">
         <v>155</v>
       </c>
       <c r="C1709">
         <v>1833</v>
       </c>
-      <c r="D1709" s="2" t="s">
+      <c r="D1709" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="E1709" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1710" spans="2:5">
       <c r="B1710" t="s">
         <v>155</v>
       </c>
       <c r="C1710">
         <v>1833</v>
       </c>
-      <c r="D1710" s="2" t="s">
+      <c r="D1710" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="E1710" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1711" spans="2:5">
       <c r="B1711" t="s">
         <v>155</v>
       </c>
       <c r="C1711">
         <v>1833</v>
       </c>
-      <c r="D1711" s="2" t="s">
+      <c r="D1711" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="E1711" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1712" spans="2:5">
       <c r="B1712" t="s">
         <v>155</v>
       </c>
       <c r="C1712">
         <v>1833</v>
       </c>
-      <c r="D1712" s="2" t="s">
+      <c r="D1712" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="E1712" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1713" spans="2:5">
       <c r="B1713" t="s">
         <v>155</v>
       </c>
       <c r="C1713">
         <v>1833</v>
       </c>
-      <c r="D1713" s="2" t="s">
+      <c r="D1713" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="E1713" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1714" spans="2:5">
       <c r="B1714" t="s">
         <v>155</v>
       </c>
       <c r="C1714">
         <v>1833</v>
       </c>
-      <c r="D1714" s="2" t="s">
+      <c r="D1714" s="1" t="s">
         <v>2406</v>
       </c>
       <c r="E1714" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1715" spans="2:5">
       <c r="B1715" t="s">
         <v>155</v>
       </c>
       <c r="C1715">
         <v>1833</v>
       </c>
-      <c r="D1715" s="2" t="s">
+      <c r="D1715" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="E1715" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1716" spans="2:5">
       <c r="B1716" t="s">
         <v>155</v>
       </c>
       <c r="C1716">
         <v>1833</v>
       </c>
-      <c r="D1716" s="2" t="s">
+      <c r="D1716" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="E1716" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1717" spans="2:5">
       <c r="B1717" t="s">
         <v>155</v>
       </c>
       <c r="C1717">
         <v>1833</v>
       </c>
-      <c r="D1717" s="2" t="s">
+      <c r="D1717" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="E1717" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1718" spans="2:5">
       <c r="B1718" t="s">
         <v>155</v>
       </c>
       <c r="C1718">
         <v>1833</v>
       </c>
-      <c r="D1718" s="2" t="s">
+      <c r="D1718" s="1" t="s">
         <v>2410</v>
       </c>
       <c r="E1718" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1719" spans="2:5">
       <c r="B1719" t="s">
         <v>172</v>
       </c>
       <c r="C1719">
         <v>1833</v>
       </c>
-      <c r="D1719" s="2" t="s">
+      <c r="D1719" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="E1719" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1720" spans="2:5">
       <c r="B1720" t="s">
         <v>172</v>
       </c>
       <c r="C1720">
         <v>1833</v>
       </c>
-      <c r="D1720" s="2" t="s">
+      <c r="D1720" s="1" t="s">
         <v>2412</v>
       </c>
       <c r="E1720" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1721" spans="2:5">
       <c r="B1721" t="s">
         <v>172</v>
       </c>
       <c r="C1721">
         <v>1833</v>
       </c>
-      <c r="D1721" s="2" t="s">
+      <c r="D1721" s="1" t="s">
         <v>2413</v>
       </c>
       <c r="E1721" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1722" spans="2:5">
       <c r="B1722" t="s">
         <v>172</v>
       </c>
       <c r="C1722">
         <v>1833</v>
       </c>
-      <c r="D1722" s="2" t="s">
+      <c r="D1722" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="E1722" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1723" spans="2:5">
       <c r="B1723" t="s">
         <v>172</v>
       </c>
       <c r="C1723">
         <v>1833</v>
       </c>
-      <c r="D1723" s="2" t="s">
+      <c r="D1723" s="1" t="s">
         <v>2415</v>
       </c>
       <c r="E1723" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1724" spans="2:5">
       <c r="B1724" t="s">
         <v>172</v>
       </c>
       <c r="C1724">
         <v>1833</v>
       </c>
-      <c r="D1724" s="2" t="s">
+      <c r="D1724" s="1" t="s">
         <v>2416</v>
       </c>
       <c r="E1724" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1725" spans="2:5">
       <c r="B1725" t="s">
         <v>172</v>
       </c>
       <c r="C1725">
         <v>1833</v>
       </c>
-      <c r="D1725" s="2" t="s">
+      <c r="D1725" s="1" t="s">
         <v>2417</v>
       </c>
       <c r="E1725" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1726" spans="2:5">
       <c r="B1726" t="s">
         <v>172</v>
       </c>
       <c r="C1726">
         <v>1833</v>
       </c>
-      <c r="D1726" s="2" t="s">
+      <c r="D1726" s="1" t="s">
         <v>2418</v>
       </c>
       <c r="E1726" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1727" spans="2:5">
       <c r="B1727" t="s">
         <v>172</v>
       </c>
       <c r="C1727">
         <v>1833</v>
       </c>
-      <c r="D1727" s="2" t="s">
+      <c r="D1727" s="1" t="s">
         <v>2419</v>
       </c>
       <c r="E1727" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1728" spans="2:5">
       <c r="B1728" t="s">
         <v>172</v>
       </c>
       <c r="C1728">
         <v>1833</v>
       </c>
-      <c r="D1728" s="2" t="s">
+      <c r="D1728" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="E1728" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1729" spans="2:5">
       <c r="B1729" t="s">
         <v>172</v>
       </c>
       <c r="C1729">
         <v>1833</v>
       </c>
-      <c r="D1729" s="2" t="s">
+      <c r="D1729" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="E1729" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1730" spans="2:5">
       <c r="B1730" t="s">
         <v>172</v>
       </c>
       <c r="C1730">
         <v>1833</v>
       </c>
-      <c r="D1730" s="2" t="s">
+      <c r="D1730" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="E1730" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1731" spans="2:5">
       <c r="B1731" t="s">
         <v>172</v>
       </c>
       <c r="C1731">
         <v>1833</v>
       </c>
-      <c r="D1731" s="2" t="s">
+      <c r="D1731" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="E1731" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1732" spans="2:5">
       <c r="B1732" t="s">
         <v>172</v>
       </c>
       <c r="C1732">
         <v>1833</v>
       </c>
-      <c r="D1732" s="2" t="s">
+      <c r="D1732" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="E1732" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1733" spans="2:5">
       <c r="B1733" t="s">
         <v>172</v>
       </c>
       <c r="C1733">
         <v>1833</v>
       </c>
-      <c r="D1733" s="2" t="s">
+      <c r="D1733" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="E1733" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1734" spans="2:5">
       <c r="B1734" t="s">
         <v>172</v>
       </c>
       <c r="C1734">
         <v>1833</v>
       </c>
-      <c r="D1734" s="2" t="s">
+      <c r="D1734" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="E1734" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1735" spans="2:5">
       <c r="B1735" t="s">
         <v>172</v>
       </c>
       <c r="C1735">
         <v>1833</v>
       </c>
-      <c r="D1735" s="2" t="s">
+      <c r="D1735" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="E1735" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1736" spans="2:5">
       <c r="B1736" t="s">
         <v>172</v>
       </c>
       <c r="C1736">
         <v>1833</v>
       </c>
-      <c r="D1736" s="2" t="s">
+      <c r="D1736" s="1" t="s">
         <v>2428</v>
       </c>
       <c r="E1736" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1737" spans="2:5">
       <c r="B1737" t="s">
         <v>172</v>
       </c>
       <c r="C1737">
         <v>1833</v>
       </c>
-      <c r="D1737" s="2" t="s">
+      <c r="D1737" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="E1737" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1738" spans="2:5">
       <c r="B1738" t="s">
         <v>172</v>
       </c>
       <c r="C1738">
         <v>1833</v>
       </c>
-      <c r="D1738" s="2" t="s">
+      <c r="D1738" s="1" t="s">
         <v>2430</v>
       </c>
       <c r="E1738" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1739" spans="2:5">
       <c r="B1739" t="s">
         <v>172</v>
       </c>
       <c r="C1739">
         <v>1833</v>
       </c>
-      <c r="D1739" s="2" t="s">
+      <c r="D1739" s="1" t="s">
         <v>2431</v>
       </c>
       <c r="E1739" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1740" spans="2:5">
       <c r="B1740" t="s">
         <v>172</v>
       </c>
       <c r="C1740">
         <v>1833</v>
       </c>
-      <c r="D1740" s="2" t="s">
+      <c r="D1740" s="1" t="s">
         <v>2432</v>
       </c>
       <c r="E1740" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1741" spans="2:5">
       <c r="B1741" t="s">
         <v>172</v>
       </c>
       <c r="C1741">
         <v>1833</v>
       </c>
-      <c r="D1741" s="2" t="s">
+      <c r="D1741" s="1" t="s">
         <v>2433</v>
       </c>
       <c r="E1741" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1742" spans="2:5">
       <c r="B1742" t="s">
         <v>172</v>
       </c>
       <c r="C1742">
         <v>1833</v>
       </c>
-      <c r="D1742" s="2" t="s">
+      <c r="D1742" s="1" t="s">
         <v>2434</v>
       </c>
       <c r="E1742" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1743" spans="2:5">
       <c r="B1743" t="s">
         <v>172</v>
       </c>
       <c r="C1743">
         <v>1833</v>
       </c>
-      <c r="D1743" s="2" t="s">
+      <c r="D1743" s="1" t="s">
         <v>2435</v>
       </c>
       <c r="E1743" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1744" spans="2:5">
       <c r="B1744" t="s">
         <v>172</v>
       </c>
       <c r="C1744">
         <v>1833</v>
       </c>
-      <c r="D1744" s="2" t="s">
+      <c r="D1744" s="1" t="s">
         <v>2436</v>
       </c>
       <c r="E1744" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1745" spans="2:5">
       <c r="B1745" t="s">
         <v>172</v>
       </c>
       <c r="C1745">
         <v>1833</v>
       </c>
-      <c r="D1745" s="2" t="s">
+      <c r="D1745" s="1" t="s">
         <v>2437</v>
       </c>
       <c r="E1745" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1746" spans="2:5">
       <c r="B1746" t="s">
         <v>172</v>
       </c>
       <c r="C1746">
         <v>1833</v>
       </c>
-      <c r="D1746" s="2" t="s">
+      <c r="D1746" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="E1746" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1747" spans="2:5">
       <c r="B1747" t="s">
         <v>172</v>
       </c>
       <c r="C1747">
         <v>1833</v>
       </c>
-      <c r="D1747" s="2" t="s">
+      <c r="D1747" s="1" t="s">
         <v>2439</v>
       </c>
       <c r="E1747" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1748" spans="2:5">
       <c r="B1748" t="s">
         <v>172</v>
       </c>
       <c r="C1748">
         <v>1833</v>
       </c>
-      <c r="D1748" s="2" t="s">
+      <c r="D1748" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="E1748" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1749" spans="2:5">
       <c r="B1749" t="s">
         <v>172</v>
       </c>
       <c r="C1749">
         <v>1833</v>
       </c>
-      <c r="D1749" s="2" t="s">
+      <c r="D1749" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="E1749" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1750" spans="2:5">
       <c r="B1750" t="s">
         <v>172</v>
       </c>
       <c r="C1750">
         <v>1833</v>
       </c>
-      <c r="D1750" s="2" t="s">
+      <c r="D1750" s="1" t="s">
         <v>2442</v>
       </c>
       <c r="E1750" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1751" spans="2:5">
       <c r="B1751" t="s">
         <v>172</v>
       </c>
       <c r="C1751">
         <v>1833</v>
       </c>
-      <c r="D1751" s="2" t="s">
+      <c r="D1751" s="1" t="s">
         <v>2443</v>
       </c>
       <c r="E1751" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1752" spans="2:5">
       <c r="B1752" t="s">
         <v>172</v>
       </c>
       <c r="C1752">
         <v>1833</v>
       </c>
-      <c r="D1752" s="2" t="s">
+      <c r="D1752" s="1" t="s">
         <v>2444</v>
       </c>
       <c r="E1752" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1753" spans="2:5">
       <c r="B1753" t="s">
         <v>172</v>
       </c>
       <c r="C1753">
         <v>1833</v>
       </c>
-      <c r="D1753" s="2" t="s">
+      <c r="D1753" s="1" t="s">
         <v>2445</v>
       </c>
       <c r="E1753" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1754" spans="2:5">
       <c r="B1754" t="s">
         <v>172</v>
       </c>
       <c r="C1754">
         <v>1833</v>
       </c>
-      <c r="D1754" s="2" t="s">
+      <c r="D1754" s="1" t="s">
         <v>2446</v>
       </c>
       <c r="E1754" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1755" spans="2:5">
       <c r="B1755" t="s">
         <v>172</v>
       </c>
       <c r="C1755">
         <v>1833</v>
       </c>
-      <c r="D1755" s="2" t="s">
+      <c r="D1755" s="1" t="s">
         <v>2447</v>
       </c>
       <c r="E1755" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1756" spans="2:5">
       <c r="B1756" t="s">
         <v>172</v>
       </c>
       <c r="C1756">
         <v>1833</v>
       </c>
-      <c r="D1756" s="2" t="s">
+      <c r="D1756" s="1" t="s">
         <v>2448</v>
       </c>
       <c r="E1756" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1757" spans="2:5">
       <c r="B1757" t="s">
         <v>172</v>
       </c>
       <c r="C1757">
         <v>1833</v>
       </c>
-      <c r="D1757" s="2" t="s">
+      <c r="D1757" s="1" t="s">
         <v>2449</v>
       </c>
       <c r="E1757" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1758" spans="2:5">
       <c r="B1758" t="s">
         <v>172</v>
       </c>
       <c r="C1758">
         <v>1833</v>
       </c>
-      <c r="D1758" s="2" t="s">
+      <c r="D1758" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="E1758" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1759" spans="2:5">
       <c r="B1759" t="s">
         <v>172</v>
       </c>
       <c r="C1759">
         <v>1833</v>
       </c>
-      <c r="D1759" s="2" t="s">
+      <c r="D1759" s="1" t="s">
         <v>2451</v>
       </c>
       <c r="E1759" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1760" spans="2:5">
       <c r="B1760" t="s">
         <v>172</v>
       </c>
       <c r="C1760">
         <v>1833</v>
       </c>
-      <c r="D1760" s="2" t="s">
+      <c r="D1760" s="1" t="s">
         <v>2452</v>
       </c>
       <c r="E1760" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1761" spans="2:5">
       <c r="B1761" t="s">
         <v>172</v>
       </c>
       <c r="C1761">
         <v>1833</v>
       </c>
-      <c r="D1761" s="2" t="s">
+      <c r="D1761" s="1" t="s">
         <v>2453</v>
       </c>
       <c r="E1761" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1762" spans="2:5">
       <c r="B1762" t="s">
         <v>172</v>
       </c>
       <c r="C1762">
         <v>1833</v>
       </c>
-      <c r="D1762" s="2" t="s">
+      <c r="D1762" s="1" t="s">
         <v>2454</v>
       </c>
       <c r="E1762" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1763" spans="2:5">
       <c r="B1763" t="s">
         <v>172</v>
       </c>
       <c r="C1763">
         <v>1833</v>
       </c>
-      <c r="D1763" s="2" t="s">
+      <c r="D1763" s="1" t="s">
         <v>2455</v>
       </c>
       <c r="E1763" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1764" spans="2:5">
       <c r="B1764" t="s">
         <v>172</v>
       </c>
       <c r="C1764">
         <v>1833</v>
       </c>
-      <c r="D1764" s="2" t="s">
+      <c r="D1764" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="E1764" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1765" spans="2:5">
       <c r="B1765" t="s">
         <v>172</v>
       </c>
       <c r="C1765">
         <v>1833</v>
       </c>
-      <c r="D1765" s="2" t="s">
+      <c r="D1765" s="1" t="s">
         <v>2457</v>
       </c>
       <c r="E1765" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1766" spans="2:5">
       <c r="B1766" t="s">
         <v>172</v>
       </c>
       <c r="C1766">
         <v>1833</v>
       </c>
-      <c r="D1766" s="2" t="s">
+      <c r="D1766" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="E1766" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1767" spans="2:5">
       <c r="B1767" t="s">
         <v>172</v>
       </c>
       <c r="C1767">
         <v>1833</v>
       </c>
-      <c r="D1767" s="2" t="s">
+      <c r="D1767" s="1" t="s">
         <v>2459</v>
       </c>
       <c r="E1767" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1768" spans="2:5">
       <c r="B1768" t="s">
         <v>172</v>
       </c>
       <c r="C1768">
         <v>1833</v>
       </c>
-      <c r="D1768" s="2" t="s">
+      <c r="D1768" s="1" t="s">
         <v>2460</v>
       </c>
       <c r="E1768" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1769" spans="2:5">
       <c r="B1769" t="s">
         <v>172</v>
       </c>
       <c r="C1769">
         <v>1833</v>
       </c>
-      <c r="D1769" s="2" t="s">
+      <c r="D1769" s="1" t="s">
         <v>2461</v>
       </c>
       <c r="E1769" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1770" spans="2:5">
       <c r="B1770" t="s">
         <v>172</v>
       </c>
       <c r="C1770">
         <v>1833</v>
       </c>
-      <c r="D1770" s="2" t="s">
+      <c r="D1770" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="E1770" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1771" spans="2:5">
       <c r="B1771" t="s">
         <v>172</v>
       </c>
       <c r="C1771">
         <v>1833</v>
       </c>
-      <c r="D1771" s="2" t="s">
+      <c r="D1771" s="1" t="s">
         <v>2463</v>
       </c>
       <c r="E1771" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1772" spans="2:5">
       <c r="B1772" t="s">
         <v>172</v>
       </c>
       <c r="C1772">
         <v>1833</v>
       </c>
-      <c r="D1772" s="2" t="s">
+      <c r="D1772" s="1" t="s">
         <v>2464</v>
       </c>
       <c r="E1772" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1773" spans="2:5">
       <c r="B1773" t="s">
         <v>172</v>
       </c>
       <c r="C1773">
         <v>1833</v>
       </c>
-      <c r="D1773" s="2" t="s">
+      <c r="D1773" s="1" t="s">
         <v>2465</v>
       </c>
       <c r="E1773" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1774" spans="2:5">
       <c r="B1774" t="s">
         <v>172</v>
       </c>
       <c r="C1774">
         <v>1833</v>
       </c>
-      <c r="D1774" s="2" t="s">
+      <c r="D1774" s="1" t="s">
         <v>2466</v>
       </c>
       <c r="E1774" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1775" spans="2:5">
       <c r="B1775" t="s">
         <v>172</v>
       </c>
       <c r="C1775">
         <v>1833</v>
       </c>
-      <c r="D1775" s="2" t="s">
+      <c r="D1775" s="1" t="s">
         <v>2467</v>
       </c>
       <c r="E1775" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1776" spans="2:5">
       <c r="B1776" t="s">
         <v>172</v>
       </c>
       <c r="C1776">
         <v>1833</v>
       </c>
-      <c r="D1776" s="2" t="s">
+      <c r="D1776" s="1" t="s">
         <v>2468</v>
       </c>
       <c r="E1776" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1777" spans="2:5">
       <c r="B1777" t="s">
         <v>172</v>
       </c>
       <c r="C1777">
         <v>1833</v>
       </c>
-      <c r="D1777" s="2" t="s">
+      <c r="D1777" s="1" t="s">
         <v>2469</v>
       </c>
       <c r="E1777" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1778" spans="2:5">
       <c r="B1778" t="s">
         <v>172</v>
       </c>
       <c r="C1778">
         <v>1833</v>
       </c>
-      <c r="D1778" s="2" t="s">
+      <c r="D1778" s="1" t="s">
         <v>2470</v>
       </c>
       <c r="E1778" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1779" spans="2:5">
       <c r="B1779" t="s">
         <v>172</v>
       </c>
       <c r="C1779">
         <v>1833</v>
       </c>
-      <c r="D1779" s="2" t="s">
+      <c r="D1779" s="1" t="s">
         <v>2471</v>
       </c>
       <c r="E1779" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1780" spans="2:5">
       <c r="B1780" t="s">
         <v>172</v>
       </c>
       <c r="C1780">
         <v>1833</v>
       </c>
-      <c r="D1780" s="2" t="s">
+      <c r="D1780" s="1" t="s">
         <v>2472</v>
       </c>
       <c r="E1780" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1781" spans="2:5">
       <c r="B1781" t="s">
         <v>172</v>
       </c>
       <c r="C1781">
         <v>1833</v>
       </c>
-      <c r="D1781" s="2" t="s">
+      <c r="D1781" s="1" t="s">
         <v>2473</v>
       </c>
       <c r="E1781" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1782" spans="2:5">
       <c r="B1782" t="s">
         <v>156</v>
       </c>
       <c r="C1782">
         <v>1833</v>
       </c>
-      <c r="D1782" s="2" t="s">
+      <c r="D1782" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="E1782" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1783" spans="2:5">
       <c r="B1783" t="s">
         <v>156</v>
       </c>
       <c r="C1783">
         <v>1833</v>
       </c>
-      <c r="D1783" s="2" t="s">
+      <c r="D1783" s="1" t="s">
         <v>2475</v>
       </c>
       <c r="E1783" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1784" spans="2:5">
       <c r="B1784" t="s">
         <v>156</v>
       </c>
       <c r="C1784">
         <v>1833</v>
       </c>
-      <c r="D1784" s="2" t="s">
+      <c r="D1784" s="1" t="s">
         <v>2476</v>
       </c>
       <c r="E1784" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1785" spans="2:5">
       <c r="B1785" t="s">
         <v>156</v>
       </c>
       <c r="C1785">
         <v>1833</v>
       </c>
-      <c r="D1785" s="2" t="s">
+      <c r="D1785" s="1" t="s">
         <v>2477</v>
       </c>
       <c r="E1785" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1786" spans="2:5">
       <c r="B1786" t="s">
         <v>156</v>
       </c>
       <c r="C1786">
         <v>1833</v>
       </c>
-      <c r="D1786" s="2" t="s">
+      <c r="D1786" s="1" t="s">
         <v>2478</v>
       </c>
       <c r="E1786" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1787" spans="2:5">
       <c r="B1787" t="s">
         <v>156</v>
       </c>
       <c r="C1787">
         <v>1833</v>
       </c>
-      <c r="D1787" s="2" t="s">
+      <c r="D1787" s="1" t="s">
         <v>2479</v>
       </c>
       <c r="E1787" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1788" spans="2:5">
       <c r="B1788" t="s">
         <v>156</v>
       </c>
       <c r="C1788">
         <v>1833</v>
       </c>
-      <c r="D1788" s="2" t="s">
+      <c r="D1788" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="E1788" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1789" spans="2:5">
       <c r="B1789" t="s">
         <v>156</v>
       </c>
       <c r="C1789">
         <v>1833</v>
       </c>
-      <c r="D1789" s="2" t="s">
+      <c r="D1789" s="1" t="s">
         <v>2481</v>
       </c>
       <c r="E1789" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1790" spans="2:5">
       <c r="B1790" t="s">
         <v>156</v>
       </c>
       <c r="C1790">
         <v>1833</v>
       </c>
-      <c r="D1790" s="2" t="s">
+      <c r="D1790" s="1" t="s">
         <v>2482</v>
       </c>
       <c r="E1790" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1791" spans="2:5">
       <c r="B1791" t="s">
         <v>156</v>
       </c>
       <c r="C1791">
         <v>1833</v>
       </c>
-      <c r="D1791" s="2" t="s">
+      <c r="D1791" s="1" t="s">
         <v>2483</v>
       </c>
       <c r="E1791" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1792" spans="2:5">
       <c r="B1792" t="s">
         <v>156</v>
       </c>
       <c r="C1792">
         <v>1833</v>
       </c>
-      <c r="D1792" s="2" t="s">
+      <c r="D1792" s="1" t="s">
         <v>2484</v>
       </c>
       <c r="E1792" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1793" spans="2:5">
       <c r="B1793" t="s">
         <v>156</v>
       </c>
       <c r="C1793">
         <v>1833</v>
       </c>
-      <c r="D1793" s="2" t="s">
+      <c r="D1793" s="1" t="s">
         <v>2485</v>
       </c>
       <c r="E1793" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1794" spans="2:5">
       <c r="B1794" t="s">
         <v>156</v>
       </c>
       <c r="C1794">
         <v>1833</v>
       </c>
-      <c r="D1794" s="2" t="s">
+      <c r="D1794" s="1" t="s">
         <v>2486</v>
       </c>
       <c r="E1794" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1795" spans="2:5">
       <c r="B1795" t="s">
         <v>156</v>
       </c>
       <c r="C1795">
         <v>1833</v>
       </c>
-      <c r="D1795" s="2" t="s">
+      <c r="D1795" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="E1795" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1796" spans="2:5">
       <c r="B1796" t="s">
         <v>156</v>
       </c>
       <c r="C1796">
         <v>1833</v>
       </c>
-      <c r="D1796" s="2" t="s">
+      <c r="D1796" s="1" t="s">
         <v>2488</v>
       </c>
       <c r="E1796" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1797" spans="2:5">
       <c r="B1797" t="s">
         <v>156</v>
       </c>
       <c r="C1797">
         <v>1833</v>
       </c>
-      <c r="D1797" s="2" t="s">
+      <c r="D1797" s="1" t="s">
         <v>2489</v>
       </c>
       <c r="E1797" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1798" spans="2:5">
       <c r="B1798" t="s">
         <v>156</v>
       </c>
       <c r="C1798">
         <v>1833</v>
       </c>
-      <c r="D1798" s="2" t="s">
+      <c r="D1798" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="E1798" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1799" spans="2:5">
       <c r="B1799" t="s">
         <v>156</v>
       </c>
       <c r="C1799">
         <v>1833</v>
       </c>
-      <c r="D1799" s="2" t="s">
+      <c r="D1799" s="1" t="s">
         <v>2491</v>
       </c>
       <c r="E1799" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1800" spans="2:5">
       <c r="B1800" t="s">
         <v>156</v>
       </c>
       <c r="C1800">
         <v>1833</v>
       </c>
-      <c r="D1800" s="2" t="s">
+      <c r="D1800" s="1" t="s">
         <v>2492</v>
       </c>
       <c r="E1800" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1801" spans="2:5">
       <c r="B1801" t="s">
         <v>156</v>
       </c>
       <c r="C1801">
         <v>1833</v>
       </c>
-      <c r="D1801" s="2" t="s">
+      <c r="D1801" s="1" t="s">
         <v>2493</v>
       </c>
       <c r="E1801" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1802" spans="2:5">
       <c r="B1802" t="s">
         <v>156</v>
       </c>
       <c r="C1802">
         <v>1833</v>
       </c>
-      <c r="D1802" s="2" t="s">
+      <c r="D1802" s="1" t="s">
         <v>2494</v>
       </c>
       <c r="E1802" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1803" spans="2:5">
       <c r="B1803" t="s">
         <v>156</v>
       </c>
       <c r="C1803">
         <v>1833</v>
       </c>
-      <c r="D1803" s="2" t="s">
+      <c r="D1803" s="1" t="s">
         <v>2495</v>
       </c>
       <c r="E1803" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1804" spans="2:5">
       <c r="B1804" t="s">
         <v>156</v>
       </c>
       <c r="C1804">
         <v>1833</v>
       </c>
-      <c r="D1804" s="2" t="s">
+      <c r="D1804" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="E1804" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1805" spans="2:5">
       <c r="B1805" t="s">
         <v>156</v>
       </c>
       <c r="C1805">
         <v>1833</v>
       </c>
-      <c r="D1805" s="2" t="s">
+      <c r="D1805" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="E1805" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1806" spans="2:5">
       <c r="B1806" t="s">
         <v>156</v>
       </c>
       <c r="C1806">
         <v>1833</v>
       </c>
-      <c r="D1806" s="2" t="s">
+      <c r="D1806" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="E1806" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1807" spans="2:5">
       <c r="B1807" t="s">
         <v>156</v>
       </c>
       <c r="C1807">
         <v>1833</v>
       </c>
-      <c r="D1807" s="2" t="s">
+      <c r="D1807" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="E1807" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1808" spans="2:5">
       <c r="B1808" t="s">
         <v>156</v>
       </c>
       <c r="C1808">
         <v>1833</v>
       </c>
-      <c r="D1808" s="2" t="s">
+      <c r="D1808" s="1" t="s">
         <v>2500</v>
       </c>
       <c r="E1808" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1809" spans="2:5">
       <c r="B1809" t="s">
         <v>156</v>
       </c>
       <c r="C1809">
         <v>1833</v>
       </c>
-      <c r="D1809" s="2" t="s">
+      <c r="D1809" s="1" t="s">
         <v>2501</v>
       </c>
       <c r="E1809" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1810" spans="2:5">
       <c r="B1810" t="s">
         <v>156</v>
       </c>
       <c r="C1810">
         <v>1833</v>
       </c>
-      <c r="D1810" s="2" t="s">
+      <c r="D1810" s="1" t="s">
         <v>2502</v>
       </c>
       <c r="E1810" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1811" spans="2:5">
       <c r="B1811" t="s">
         <v>156</v>
       </c>
       <c r="C1811">
         <v>1833</v>
       </c>
-      <c r="D1811" s="2" t="s">
+      <c r="D1811" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="E1811" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1812" spans="2:5">
       <c r="B1812" t="s">
         <v>156</v>
       </c>
       <c r="C1812">
         <v>1833</v>
       </c>
-      <c r="D1812" s="2" t="s">
+      <c r="D1812" s="1" t="s">
         <v>2504</v>
       </c>
       <c r="E1812" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1813" spans="2:5">
       <c r="B1813" t="s">
         <v>156</v>
       </c>
       <c r="C1813">
         <v>1833</v>
       </c>
-      <c r="D1813" s="2" t="s">
+      <c r="D1813" s="1" t="s">
         <v>2505</v>
       </c>
       <c r="E1813" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1814" spans="2:5">
       <c r="B1814" t="s">
         <v>156</v>
       </c>
       <c r="C1814">
         <v>1833</v>
       </c>
-      <c r="D1814" s="2" t="s">
+      <c r="D1814" s="1" t="s">
         <v>2506</v>
       </c>
       <c r="E1814" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1815" spans="2:5">
       <c r="B1815" t="s">
         <v>156</v>
       </c>
       <c r="C1815">
         <v>1833</v>
       </c>
-      <c r="D1815" s="2" t="s">
+      <c r="D1815" s="1" t="s">
         <v>2507</v>
       </c>
       <c r="E1815" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1816" spans="2:5">
       <c r="B1816" t="s">
         <v>156</v>
       </c>
       <c r="C1816">
         <v>1833</v>
       </c>
-      <c r="D1816" s="2" t="s">
+      <c r="D1816" s="1" t="s">
         <v>2508</v>
       </c>
       <c r="E1816" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1817" spans="2:5">
       <c r="B1817" t="s">
         <v>156</v>
       </c>
       <c r="C1817">
         <v>1833</v>
       </c>
-      <c r="D1817" s="2" t="s">
+      <c r="D1817" s="1" t="s">
         <v>2509</v>
       </c>
       <c r="E1817" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1818" spans="2:5">
       <c r="B1818" t="s">
         <v>156</v>
       </c>
       <c r="C1818">
         <v>1833</v>
       </c>
-      <c r="D1818" s="2" t="s">
+      <c r="D1818" s="1" t="s">
         <v>2510</v>
       </c>
       <c r="E1818" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1819" spans="2:5">
       <c r="B1819" t="s">
         <v>156</v>
       </c>
       <c r="C1819">
         <v>1833</v>
       </c>
-      <c r="D1819" s="2" t="s">
+      <c r="D1819" s="1" t="s">
         <v>2511</v>
       </c>
       <c r="E1819" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1820" spans="2:5">
       <c r="B1820" t="s">
         <v>156</v>
       </c>
       <c r="C1820">
         <v>1833</v>
       </c>
-      <c r="D1820" s="2" t="s">
+      <c r="D1820" s="1" t="s">
         <v>2512</v>
       </c>
       <c r="E1820" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1821" spans="2:5">
       <c r="B1821" t="s">
         <v>156</v>
       </c>
       <c r="C1821">
         <v>1833</v>
       </c>
-      <c r="D1821" s="2" t="s">
+      <c r="D1821" s="1" t="s">
         <v>2513</v>
       </c>
       <c r="E1821" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1822" spans="2:5">
       <c r="B1822" t="s">
         <v>156</v>
       </c>
       <c r="C1822">
         <v>1833</v>
       </c>
-      <c r="D1822" s="2" t="s">
+      <c r="D1822" s="1" t="s">
         <v>2514</v>
       </c>
       <c r="E1822" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1823" spans="2:5">
       <c r="B1823" t="s">
         <v>156</v>
       </c>
       <c r="C1823">
         <v>1833</v>
       </c>
-      <c r="D1823" s="2" t="s">
+      <c r="D1823" s="1" t="s">
         <v>2515</v>
       </c>
       <c r="E1823" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1824" spans="2:5">
       <c r="B1824" t="s">
         <v>156</v>
       </c>
       <c r="C1824">
         <v>1833</v>
       </c>
-      <c r="D1824" s="2" t="s">
+      <c r="D1824" s="1" t="s">
         <v>2516</v>
       </c>
       <c r="E1824" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1825" spans="2:5">
       <c r="B1825" t="s">
         <v>156</v>
       </c>
       <c r="C1825">
         <v>1833</v>
       </c>
-      <c r="D1825" s="2" t="s">
+      <c r="D1825" s="1" t="s">
         <v>2517</v>
       </c>
       <c r="E1825" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1826" spans="2:5">
       <c r="B1826" t="s">
         <v>156</v>
       </c>
       <c r="C1826">
         <v>1833</v>
       </c>
-      <c r="D1826" s="2" t="s">
+      <c r="D1826" s="1" t="s">
         <v>2518</v>
       </c>
       <c r="E1826" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1827" spans="2:5">
       <c r="B1827" t="s">
         <v>156</v>
       </c>
       <c r="C1827">
         <v>1833</v>
       </c>
-      <c r="D1827" s="2" t="s">
+      <c r="D1827" s="1" t="s">
         <v>2519</v>
       </c>
       <c r="E1827" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1828" spans="2:5">
       <c r="B1828" t="s">
         <v>156</v>
       </c>
       <c r="C1828">
         <v>1833</v>
       </c>
-      <c r="D1828" s="2" t="s">
+      <c r="D1828" s="1" t="s">
         <v>2520</v>
       </c>
       <c r="E1828" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1829" spans="2:5">
       <c r="B1829" t="s">
         <v>156</v>
       </c>
       <c r="C1829">
         <v>1833</v>
       </c>
-      <c r="D1829" s="2" t="s">
+      <c r="D1829" s="1" t="s">
         <v>2521</v>
       </c>
       <c r="E1829" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1830" spans="2:5">
       <c r="B1830" t="s">
         <v>156</v>
       </c>
       <c r="C1830">
         <v>1833</v>
       </c>
-      <c r="D1830" s="2" t="s">
+      <c r="D1830" s="1" t="s">
         <v>2522</v>
       </c>
       <c r="E1830" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1831" spans="2:5">
       <c r="B1831" t="s">
         <v>156</v>
       </c>
       <c r="C1831">
         <v>1833</v>
       </c>
-      <c r="D1831" s="2" t="s">
+      <c r="D1831" s="1" t="s">
         <v>2523</v>
       </c>
       <c r="E1831" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1832" spans="2:5">
       <c r="B1832" t="s">
         <v>156</v>
       </c>
       <c r="C1832">
         <v>1833</v>
       </c>
-      <c r="D1832" s="2" t="s">
+      <c r="D1832" s="1" t="s">
         <v>2524</v>
       </c>
       <c r="E1832" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1833" spans="2:5">
       <c r="B1833" t="s">
         <v>156</v>
       </c>
       <c r="C1833">
         <v>1833</v>
       </c>
-      <c r="D1833" s="2" t="s">
+      <c r="D1833" s="1" t="s">
         <v>2525</v>
       </c>
       <c r="E1833" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1834" spans="2:5">
       <c r="B1834" t="s">
         <v>156</v>
       </c>
       <c r="C1834">
         <v>1833</v>
       </c>
-      <c r="D1834" s="2" t="s">
+      <c r="D1834" s="1" t="s">
         <v>2526</v>
       </c>
       <c r="E1834" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1835" spans="2:5">
       <c r="B1835" t="s">
         <v>156</v>
       </c>
       <c r="C1835">
         <v>1833</v>
       </c>
-      <c r="D1835" s="2" t="s">
+      <c r="D1835" s="1" t="s">
         <v>2527</v>
       </c>
       <c r="E1835" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1836" spans="2:5">
       <c r="B1836" t="s">
         <v>156</v>
       </c>
       <c r="C1836">
         <v>1833</v>
       </c>
-      <c r="D1836" s="2" t="s">
+      <c r="D1836" s="1" t="s">
         <v>2528</v>
       </c>
       <c r="E1836" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1837" spans="2:5">
       <c r="B1837" t="s">
         <v>156</v>
       </c>
       <c r="C1837">
         <v>1833</v>
       </c>
-      <c r="D1837" s="2" t="s">
+      <c r="D1837" s="1" t="s">
         <v>2529</v>
       </c>
       <c r="E1837" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1838" spans="2:5">
       <c r="B1838" t="s">
         <v>156</v>
       </c>
       <c r="C1838">
         <v>1833</v>
       </c>
-      <c r="D1838" s="2" t="s">
+      <c r="D1838" s="1" t="s">
         <v>2530</v>
       </c>
       <c r="E1838" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1839" spans="2:5">
       <c r="B1839" t="s">
         <v>156</v>
       </c>
       <c r="C1839">
         <v>1833</v>
       </c>
-      <c r="D1839" s="2" t="s">
+      <c r="D1839" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="E1839" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1840" spans="2:5">
       <c r="B1840" t="s">
         <v>156</v>
       </c>
       <c r="C1840">
         <v>1833</v>
       </c>
-      <c r="D1840" s="2" t="s">
+      <c r="D1840" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="E1840" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1841" spans="2:5">
       <c r="B1841" t="s">
         <v>156</v>
       </c>
       <c r="C1841">
         <v>1833</v>
       </c>
-      <c r="D1841" s="2" t="s">
+      <c r="D1841" s="1" t="s">
         <v>2533</v>
       </c>
       <c r="E1841" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1842" spans="2:5">
       <c r="B1842" t="s">
         <v>156</v>
       </c>
       <c r="C1842">
         <v>1833</v>
       </c>
-      <c r="D1842" s="2" t="s">
+      <c r="D1842" s="1" t="s">
         <v>2534</v>
       </c>
       <c r="E1842" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1843" spans="2:5">
       <c r="B1843" t="s">
         <v>156</v>
       </c>
       <c r="C1843">
         <v>1833</v>
       </c>
-      <c r="D1843" s="2" t="s">
+      <c r="D1843" s="1" t="s">
         <v>2535</v>
       </c>
       <c r="E1843" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1844" spans="2:5">
       <c r="B1844" t="s">
         <v>156</v>
       </c>
       <c r="C1844">
         <v>1833</v>
       </c>
-      <c r="D1844" s="2" t="s">
+      <c r="D1844" s="1" t="s">
         <v>2536</v>
       </c>
       <c r="E1844" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1845" spans="2:5">
       <c r="B1845" t="s">
         <v>156</v>
       </c>
       <c r="C1845">
         <v>1833</v>
       </c>
-      <c r="D1845" s="2" t="s">
+      <c r="D1845" s="1" t="s">
         <v>2537</v>
       </c>
       <c r="E1845" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1846" spans="2:5">
       <c r="B1846" t="s">
         <v>156</v>
       </c>
       <c r="C1846">
         <v>1833</v>
       </c>
-      <c r="D1846" s="2" t="s">
+      <c r="D1846" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="E1846" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1847" spans="2:5">
       <c r="B1847" t="s">
         <v>156</v>
       </c>
       <c r="C1847">
         <v>1833</v>
       </c>
-      <c r="D1847" s="2" t="s">
+      <c r="D1847" s="1" t="s">
         <v>2539</v>
       </c>
       <c r="E1847" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1848" spans="2:5">
       <c r="B1848" t="s">
         <v>156</v>
       </c>
       <c r="C1848">
         <v>1833</v>
       </c>
-      <c r="D1848" s="2" t="s">
+      <c r="D1848" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="E1848" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1849" spans="2:5">
       <c r="B1849" t="s">
         <v>156</v>
       </c>
       <c r="C1849">
         <v>1833</v>
       </c>
-      <c r="D1849" s="2" t="s">
+      <c r="D1849" s="1" t="s">
         <v>2541</v>
       </c>
       <c r="E1849" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1850" spans="2:5">
       <c r="B1850" t="s">
         <v>156</v>
       </c>
       <c r="C1850">
         <v>1833</v>
       </c>
-      <c r="D1850" s="2" t="s">
+      <c r="D1850" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="E1850" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1851" spans="2:5">
       <c r="B1851" t="s">
         <v>156</v>
       </c>
       <c r="C1851">
         <v>1833</v>
       </c>
-      <c r="D1851" s="2" t="s">
+      <c r="D1851" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="E1851" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1852" spans="2:5">
       <c r="B1852" t="s">
         <v>156</v>
       </c>
       <c r="C1852">
         <v>1833</v>
       </c>
-      <c r="D1852" s="2" t="s">
+      <c r="D1852" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="E1852" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1853" spans="2:5">
       <c r="B1853" t="s">
         <v>156</v>
       </c>
       <c r="C1853">
         <v>1833</v>
       </c>
-      <c r="D1853" s="2" t="s">
+      <c r="D1853" s="1" t="s">
         <v>2545</v>
       </c>
       <c r="E1853" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1854" spans="2:5">
       <c r="B1854" t="s">
         <v>156</v>
       </c>
       <c r="C1854">
         <v>1833</v>
       </c>
-      <c r="D1854" s="2" t="s">
+      <c r="D1854" s="1" t="s">
         <v>2546</v>
       </c>
       <c r="E1854" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1855" spans="2:5">
       <c r="B1855" t="s">
         <v>156</v>
       </c>
       <c r="C1855">
         <v>1833</v>
       </c>
-      <c r="D1855" s="2" t="s">
+      <c r="D1855" s="1" t="s">
         <v>2547</v>
       </c>
       <c r="E1855" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1856" spans="2:5">
       <c r="B1856" t="s">
         <v>156</v>
       </c>
       <c r="C1856">
         <v>1833</v>
       </c>
-      <c r="D1856" s="2" t="s">
+      <c r="D1856" s="1" t="s">
         <v>2548</v>
       </c>
       <c r="E1856" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1857" spans="2:5">
       <c r="B1857" t="s">
         <v>156</v>
       </c>
       <c r="C1857">
         <v>1833</v>
       </c>
-      <c r="D1857" s="2" t="s">
+      <c r="D1857" s="1" t="s">
         <v>2549</v>
       </c>
       <c r="E1857" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1858" spans="2:5">
       <c r="B1858" t="s">
         <v>156</v>
       </c>
       <c r="C1858">
         <v>1833</v>
       </c>
-      <c r="D1858" s="2" t="s">
+      <c r="D1858" s="1" t="s">
         <v>2550</v>
       </c>
       <c r="E1858" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1859" spans="2:5">
       <c r="B1859" t="s">
         <v>156</v>
       </c>
       <c r="C1859">
         <v>1833</v>
       </c>
-      <c r="D1859" s="2" t="s">
+      <c r="D1859" s="1" t="s">
         <v>2551</v>
       </c>
       <c r="E1859" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1860" spans="2:5">
       <c r="B1860" t="s">
         <v>156</v>
       </c>
       <c r="C1860">
         <v>1833</v>
       </c>
-      <c r="D1860" s="2" t="s">
+      <c r="D1860" s="1" t="s">
         <v>2552</v>
       </c>
       <c r="E1860" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1861" spans="2:5">
       <c r="B1861" t="s">
         <v>156</v>
       </c>
       <c r="C1861">
         <v>1833</v>
       </c>
-      <c r="D1861" s="2" t="s">
+      <c r="D1861" s="1" t="s">
         <v>2553</v>
       </c>
       <c r="E1861" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1862" spans="2:5">
       <c r="B1862" t="s">
         <v>156</v>
       </c>
       <c r="C1862">
         <v>1833</v>
       </c>
-      <c r="D1862" s="2" t="s">
+      <c r="D1862" s="1" t="s">
         <v>2554</v>
       </c>
       <c r="E1862" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1863" spans="2:5">
       <c r="B1863" t="s">
         <v>156</v>
       </c>
       <c r="C1863">
         <v>1833</v>
       </c>
-      <c r="D1863" s="2" t="s">
+      <c r="D1863" s="1" t="s">
         <v>2555</v>
       </c>
       <c r="E1863" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1864" spans="2:5">
       <c r="B1864" t="s">
         <v>156</v>
       </c>
       <c r="C1864">
         <v>1833</v>
       </c>
-      <c r="D1864" s="2" t="s">
+      <c r="D1864" s="1" t="s">
         <v>2556</v>
       </c>
       <c r="E1864" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1865" spans="2:5">
       <c r="B1865" t="s">
         <v>156</v>
       </c>
       <c r="C1865">
         <v>1833</v>
       </c>
-      <c r="D1865" s="2" t="s">
+      <c r="D1865" s="1" t="s">
         <v>2557</v>
       </c>
       <c r="E1865" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1866" spans="2:5">
       <c r="B1866" t="s">
         <v>156</v>
       </c>
       <c r="C1866">
         <v>1833</v>
       </c>
-      <c r="D1866" s="2" t="s">
+      <c r="D1866" s="1" t="s">
         <v>2558</v>
       </c>
       <c r="E1866" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1867" spans="2:5">
       <c r="B1867" t="s">
         <v>156</v>
       </c>
       <c r="C1867">
         <v>1833</v>
       </c>
-      <c r="D1867" s="2" t="s">
+      <c r="D1867" s="1" t="s">
         <v>2559</v>
       </c>
       <c r="E1867" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1868" spans="2:5">
       <c r="B1868" t="s">
         <v>156</v>
       </c>
       <c r="C1868">
         <v>1833</v>
       </c>
-      <c r="D1868" s="2" t="s">
+      <c r="D1868" s="1" t="s">
         <v>2560</v>
       </c>
       <c r="E1868" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1869" spans="2:5">
       <c r="B1869" t="s">
         <v>156</v>
       </c>
       <c r="C1869">
         <v>1833</v>
       </c>
-      <c r="D1869" s="2" t="s">
+      <c r="D1869" s="1" t="s">
         <v>2561</v>
       </c>
       <c r="E1869" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1870" spans="2:5">
       <c r="B1870" t="s">
         <v>156</v>
       </c>
       <c r="C1870">
         <v>1833</v>
       </c>
-      <c r="D1870" s="2" t="s">
+      <c r="D1870" s="1" t="s">
         <v>2562</v>
       </c>
       <c r="E1870" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1871" spans="2:5">
       <c r="B1871" t="s">
         <v>156</v>
       </c>
       <c r="C1871">
         <v>1833</v>
       </c>
-      <c r="D1871" s="2" t="s">
+      <c r="D1871" s="1" t="s">
         <v>2563</v>
       </c>
       <c r="E1871" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1872" spans="2:5">
       <c r="B1872" t="s">
         <v>156</v>
       </c>
       <c r="C1872">
         <v>1833</v>
       </c>
-      <c r="D1872" s="2" t="s">
+      <c r="D1872" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="E1872" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1873" spans="2:5">
       <c r="B1873" t="s">
         <v>156</v>
       </c>
       <c r="C1873">
         <v>1833</v>
       </c>
-      <c r="D1873" s="2" t="s">
+      <c r="D1873" s="1" t="s">
         <v>2565</v>
       </c>
       <c r="E1873" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1874" spans="2:5">
       <c r="B1874" t="s">
         <v>156</v>
       </c>
       <c r="C1874">
         <v>1833</v>
       </c>
-      <c r="D1874" s="2" t="s">
+      <c r="D1874" s="1" t="s">
         <v>2566</v>
       </c>
       <c r="E1874" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1875" spans="2:5">
       <c r="B1875" t="s">
         <v>156</v>
       </c>
       <c r="C1875">
         <v>1833</v>
       </c>
-      <c r="D1875" s="2" t="s">
+      <c r="D1875" s="1" t="s">
         <v>2567</v>
       </c>
       <c r="E1875" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1876" spans="2:5">
       <c r="B1876" t="s">
         <v>156</v>
       </c>
       <c r="C1876">
         <v>1833</v>
       </c>
-      <c r="D1876" s="2" t="s">
+      <c r="D1876" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="E1876" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1877" spans="2:5">
       <c r="B1877" t="s">
         <v>156</v>
       </c>
       <c r="C1877">
         <v>1833</v>
       </c>
-      <c r="D1877" s="2" t="s">
+      <c r="D1877" s="1" t="s">
         <v>2569</v>
       </c>
       <c r="E1877" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1878" spans="2:5">
       <c r="B1878" t="s">
         <v>156</v>
       </c>
       <c r="C1878">
         <v>1833</v>
       </c>
-      <c r="D1878" s="2" t="s">
+      <c r="D1878" s="1" t="s">
         <v>2570</v>
       </c>
       <c r="E1878" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1879" spans="2:5">
       <c r="B1879" t="s">
         <v>156</v>
       </c>
       <c r="C1879">
         <v>1833</v>
       </c>
-      <c r="D1879" s="2" t="s">
+      <c r="D1879" s="1" t="s">
         <v>2571</v>
       </c>
       <c r="E1879" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1880" spans="2:5">
       <c r="B1880" t="s">
         <v>156</v>
       </c>
       <c r="C1880">
         <v>1833</v>
       </c>
-      <c r="D1880" s="2" t="s">
+      <c r="D1880" s="1" t="s">
         <v>2572</v>
       </c>
       <c r="E1880" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1881" spans="2:5">
       <c r="B1881" t="s">
         <v>156</v>
       </c>
       <c r="C1881">
         <v>1833</v>
       </c>
-      <c r="D1881" s="2" t="s">
+      <c r="D1881" s="1" t="s">
         <v>2573</v>
       </c>
       <c r="E1881" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1882" spans="2:5">
       <c r="B1882" t="s">
         <v>156</v>
       </c>
       <c r="C1882">
         <v>1833</v>
       </c>
-      <c r="D1882" s="2" t="s">
+      <c r="D1882" s="1" t="s">
         <v>2574</v>
       </c>
       <c r="E1882" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1883" spans="2:5">
       <c r="B1883" t="s">
         <v>156</v>
       </c>
       <c r="C1883">
         <v>1833</v>
       </c>
-      <c r="D1883" s="2" t="s">
+      <c r="D1883" s="1" t="s">
         <v>2575</v>
       </c>
       <c r="E1883" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1884" spans="2:5">
       <c r="B1884" t="s">
         <v>156</v>
       </c>
       <c r="C1884">
         <v>1833</v>
       </c>
-      <c r="D1884" s="2" t="s">
+      <c r="D1884" s="1" t="s">
         <v>2576</v>
       </c>
       <c r="E1884" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1885" spans="2:5">
       <c r="B1885" t="s">
         <v>156</v>
       </c>
       <c r="C1885">
         <v>1833</v>
       </c>
-      <c r="D1885" s="2" t="s">
+      <c r="D1885" s="1" t="s">
         <v>2577</v>
       </c>
       <c r="E1885" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1886" spans="2:5">
       <c r="B1886" t="s">
         <v>156</v>
       </c>
       <c r="C1886">
         <v>1833</v>
       </c>
-      <c r="D1886" s="2" t="s">
+      <c r="D1886" s="1" t="s">
         <v>2578</v>
       </c>
       <c r="E1886" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1887" spans="2:5">
       <c r="B1887" t="s">
         <v>156</v>
       </c>
       <c r="C1887">
         <v>1833</v>
       </c>
-      <c r="D1887" s="2" t="s">
+      <c r="D1887" s="1" t="s">
         <v>2579</v>
       </c>
       <c r="E1887" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1888" spans="2:5">
       <c r="B1888" t="s">
         <v>156</v>
       </c>
       <c r="C1888">
         <v>1833</v>
       </c>
-      <c r="D1888" s="2" t="s">
+      <c r="D1888" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="E1888" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1889" spans="2:5">
       <c r="B1889" t="s">
         <v>156</v>
       </c>
       <c r="C1889">
         <v>1833</v>
       </c>
-      <c r="D1889" s="2" t="s">
+      <c r="D1889" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="E1889" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1890" spans="2:5">
       <c r="B1890" t="s">
         <v>156</v>
       </c>
       <c r="C1890">
         <v>1833</v>
       </c>
-      <c r="D1890" s="2" t="s">
+      <c r="D1890" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="E1890" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1891" spans="2:5">
       <c r="B1891" t="s">
         <v>156</v>
       </c>
       <c r="C1891">
         <v>1833</v>
       </c>
-      <c r="D1891" s="2" t="s">
+      <c r="D1891" s="1" t="s">
         <v>2583</v>
       </c>
       <c r="E1891" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1892" spans="2:5">
       <c r="B1892" t="s">
         <v>156</v>
       </c>
       <c r="C1892">
         <v>1833</v>
       </c>
-      <c r="D1892" s="2" t="s">
+      <c r="D1892" s="1" t="s">
         <v>2584</v>
       </c>
       <c r="E1892" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1893" spans="2:5">
       <c r="B1893" t="s">
         <v>156</v>
       </c>
       <c r="C1893">
         <v>1833</v>
       </c>
-      <c r="D1893" s="2" t="s">
+      <c r="D1893" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="E1893" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1894" spans="2:5">
       <c r="B1894" t="s">
         <v>156</v>
       </c>
       <c r="C1894">
         <v>1833</v>
       </c>
-      <c r="D1894" s="2" t="s">
+      <c r="D1894" s="1" t="s">
         <v>2586</v>
       </c>
       <c r="E1894" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1895" spans="2:5">
       <c r="B1895" t="s">
         <v>156</v>
       </c>
       <c r="C1895">
         <v>1833</v>
       </c>
-      <c r="D1895" s="2" t="s">
+      <c r="D1895" s="1" t="s">
         <v>2587</v>
       </c>
       <c r="E1895" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1896" spans="2:5">
       <c r="B1896" t="s">
         <v>156</v>
       </c>
       <c r="C1896">
         <v>1833</v>
       </c>
-      <c r="D1896" s="2" t="s">
+      <c r="D1896" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="E1896" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1897" spans="2:5">
       <c r="B1897" t="s">
         <v>156</v>
       </c>
       <c r="C1897">
         <v>1833</v>
       </c>
-      <c r="D1897" s="2" t="s">
+      <c r="D1897" s="1" t="s">
         <v>2589</v>
       </c>
       <c r="E1897" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1898" spans="2:5">
       <c r="B1898" t="s">
         <v>156</v>
       </c>
       <c r="C1898">
         <v>1833</v>
       </c>
-      <c r="D1898" s="2" t="s">
+      <c r="D1898" s="1" t="s">
         <v>2590</v>
       </c>
       <c r="E1898" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1899" spans="2:5">
       <c r="B1899" t="s">
         <v>156</v>
       </c>
       <c r="C1899">
         <v>1833</v>
       </c>
-      <c r="D1899" s="2" t="s">
+      <c r="D1899" s="1" t="s">
         <v>2591</v>
       </c>
       <c r="E1899" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1900" spans="2:5">
       <c r="B1900" t="s">
         <v>156</v>
       </c>
       <c r="C1900">
         <v>1833</v>
       </c>
-      <c r="D1900" s="2" t="s">
+      <c r="D1900" s="1" t="s">
         <v>2592</v>
       </c>
       <c r="E1900" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1901" spans="2:5">
       <c r="B1901" t="s">
         <v>156</v>
       </c>
       <c r="C1901">
         <v>1833</v>
       </c>
-      <c r="D1901" s="2" t="s">
+      <c r="D1901" s="1" t="s">
         <v>2593</v>
       </c>
       <c r="E1901" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1902" spans="2:5">
       <c r="B1902" t="s">
         <v>156</v>
       </c>
       <c r="C1902">
         <v>1833</v>
       </c>
-      <c r="D1902" s="2" t="s">
+      <c r="D1902" s="1" t="s">
         <v>2594</v>
       </c>
       <c r="E1902" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1903" spans="2:5">
       <c r="B1903" t="s">
         <v>156</v>
       </c>
       <c r="C1903">
         <v>1833</v>
       </c>
-      <c r="D1903" s="2" t="s">
+      <c r="D1903" s="1" t="s">
         <v>2595</v>
       </c>
       <c r="E1903" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1904" spans="2:5">
       <c r="B1904" t="s">
         <v>156</v>
       </c>
       <c r="C1904">
         <v>1833</v>
       </c>
-      <c r="D1904" s="2" t="s">
+      <c r="D1904" s="1" t="s">
         <v>2596</v>
       </c>
       <c r="E1904" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1905" spans="2:5">
       <c r="B1905" t="s">
         <v>156</v>
       </c>
       <c r="C1905">
         <v>1833</v>
       </c>
-      <c r="D1905" s="2" t="s">
+      <c r="D1905" s="1" t="s">
         <v>2597</v>
       </c>
       <c r="E1905" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1906" spans="2:5">
       <c r="B1906" t="s">
         <v>156</v>
       </c>
       <c r="C1906">
         <v>1833</v>
       </c>
-      <c r="D1906" s="2" t="s">
+      <c r="D1906" s="1" t="s">
         <v>2598</v>
       </c>
       <c r="E1906" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1907" spans="2:5">
       <c r="B1907" t="s">
         <v>156</v>
       </c>
       <c r="C1907">
         <v>1833</v>
       </c>
-      <c r="D1907" s="2" t="s">
+      <c r="D1907" s="1" t="s">
         <v>2599</v>
       </c>
       <c r="E1907" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1908" spans="2:5">
       <c r="B1908" t="s">
         <v>156</v>
       </c>
       <c r="C1908">
         <v>1833</v>
       </c>
-      <c r="D1908" s="2" t="s">
+      <c r="D1908" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="E1908" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1909" spans="2:5">
       <c r="B1909" t="s">
         <v>156</v>
       </c>
       <c r="C1909">
         <v>1833</v>
       </c>
-      <c r="D1909" s="2" t="s">
+      <c r="D1909" s="1" t="s">
         <v>2601</v>
       </c>
       <c r="E1909" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1910" spans="2:5">
       <c r="B1910" t="s">
         <v>156</v>
       </c>
       <c r="C1910">
         <v>1833</v>
       </c>
-      <c r="D1910" s="2" t="s">
+      <c r="D1910" s="1" t="s">
         <v>2602</v>
       </c>
       <c r="E1910" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1911" spans="2:5">
       <c r="B1911" t="s">
         <v>156</v>
       </c>
       <c r="C1911">
         <v>1833</v>
       </c>
-      <c r="D1911" s="2" t="s">
+      <c r="D1911" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="E1911" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1912" spans="2:5">
       <c r="B1912" t="s">
         <v>156</v>
       </c>
       <c r="C1912">
         <v>1833</v>
       </c>
-      <c r="D1912" s="2" t="s">
+      <c r="D1912" s="1" t="s">
         <v>2604</v>
       </c>
       <c r="E1912" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1913" spans="2:5">
       <c r="B1913" t="s">
         <v>156</v>
       </c>
       <c r="C1913">
         <v>1833</v>
       </c>
-      <c r="D1913" s="2" t="s">
+      <c r="D1913" s="1" t="s">
         <v>2605</v>
       </c>
       <c r="E1913" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1914" spans="2:5">
       <c r="B1914" t="s">
         <v>156</v>
       </c>
       <c r="C1914">
         <v>1833</v>
       </c>
-      <c r="D1914" s="2" t="s">
+      <c r="D1914" s="1" t="s">
         <v>2606</v>
       </c>
       <c r="E1914" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1915" spans="2:5">
       <c r="B1915" t="s">
         <v>156</v>
       </c>
       <c r="C1915">
         <v>1833</v>
       </c>
-      <c r="D1915" s="2" t="s">
+      <c r="D1915" s="1" t="s">
         <v>2607</v>
       </c>
       <c r="E1915" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1916" spans="2:5">
       <c r="B1916" t="s">
         <v>156</v>
       </c>
       <c r="C1916">
         <v>1833</v>
       </c>
-      <c r="D1916" s="2" t="s">
+      <c r="D1916" s="1" t="s">
         <v>2608</v>
       </c>
       <c r="E1916" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1917" spans="2:5">
       <c r="B1917" t="s">
         <v>156</v>
       </c>
       <c r="C1917">
         <v>1833</v>
       </c>
-      <c r="D1917" s="2" t="s">
+      <c r="D1917" s="1" t="s">
         <v>2609</v>
       </c>
       <c r="E1917" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1918" spans="2:5">
       <c r="B1918" t="s">
         <v>156</v>
       </c>
       <c r="C1918">
         <v>1833</v>
       </c>
-      <c r="D1918" s="2" t="s">
+      <c r="D1918" s="1" t="s">
         <v>2610</v>
       </c>
       <c r="E1918" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1919" spans="2:5">
       <c r="B1919" t="s">
         <v>156</v>
       </c>
       <c r="C1919">
         <v>1833</v>
       </c>
-      <c r="D1919" s="2" t="s">
+      <c r="D1919" s="1" t="s">
         <v>2611</v>
       </c>
       <c r="E1919" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1920" spans="2:5">
       <c r="B1920" t="s">
         <v>156</v>
       </c>
       <c r="C1920">
         <v>1833</v>
       </c>
-      <c r="D1920" s="2" t="s">
+      <c r="D1920" s="1" t="s">
         <v>2612</v>
       </c>
       <c r="E1920" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1921" spans="2:5">
       <c r="B1921" t="s">
         <v>156</v>
       </c>
       <c r="C1921">
         <v>1833</v>
       </c>
-      <c r="D1921" s="2" t="s">
+      <c r="D1921" s="1" t="s">
         <v>2613</v>
       </c>
       <c r="E1921" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1922" spans="2:5">
       <c r="B1922" t="s">
         <v>156</v>
       </c>
       <c r="C1922">
         <v>1833</v>
       </c>
-      <c r="D1922" s="2" t="s">
+      <c r="D1922" s="1" t="s">
         <v>2614</v>
       </c>
       <c r="E1922" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1923" spans="2:5">
       <c r="B1923" t="s">
         <v>156</v>
       </c>
       <c r="C1923">
         <v>1833</v>
       </c>
-      <c r="D1923" s="2" t="s">
+      <c r="D1923" s="1" t="s">
         <v>2615</v>
       </c>
       <c r="E1923" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1924" spans="2:5">
       <c r="B1924" t="s">
         <v>156</v>
       </c>
       <c r="C1924">
         <v>1833</v>
       </c>
-      <c r="D1924" s="2" t="s">
+      <c r="D1924" s="1" t="s">
         <v>2616</v>
       </c>
       <c r="E1924" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1925" spans="2:5">
       <c r="B1925" t="s">
         <v>156</v>
       </c>
       <c r="C1925">
         <v>1833</v>
       </c>
-      <c r="D1925" s="2" t="s">
+      <c r="D1925" s="1" t="s">
         <v>2617</v>
       </c>
       <c r="E1925" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1926" spans="2:5">
       <c r="B1926" t="s">
         <v>156</v>
       </c>
       <c r="C1926">
         <v>1833</v>
       </c>
-      <c r="D1926" s="2" t="s">
+      <c r="D1926" s="1" t="s">
         <v>2618</v>
       </c>
       <c r="E1926" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1927" spans="2:5">
       <c r="B1927" t="s">
         <v>156</v>
       </c>
       <c r="C1927">
         <v>1833</v>
       </c>
-      <c r="D1927" s="2" t="s">
+      <c r="D1927" s="1" t="s">
         <v>2619</v>
       </c>
       <c r="E1927" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1928" spans="2:5">
       <c r="B1928" t="s">
         <v>156</v>
       </c>
       <c r="C1928">
         <v>1833</v>
       </c>
-      <c r="D1928" s="2" t="s">
+      <c r="D1928" s="1" t="s">
         <v>2620</v>
       </c>
       <c r="E1928" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1929" spans="2:5">
       <c r="B1929" t="s">
         <v>156</v>
       </c>
       <c r="C1929">
         <v>1833</v>
       </c>
-      <c r="D1929" s="2" t="s">
+      <c r="D1929" s="1" t="s">
         <v>2621</v>
       </c>
       <c r="E1929" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1930" spans="2:5">
       <c r="B1930" t="s">
         <v>156</v>
       </c>
       <c r="C1930">
         <v>1833</v>
       </c>
-      <c r="D1930" s="2" t="s">
+      <c r="D1930" s="1" t="s">
         <v>2622</v>
       </c>
       <c r="E1930" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1931" spans="2:5">
       <c r="B1931" t="s">
         <v>156</v>
       </c>
       <c r="C1931">
         <v>1833</v>
       </c>
-      <c r="D1931" s="2" t="s">
+      <c r="D1931" s="1" t="s">
         <v>2623</v>
       </c>
       <c r="E1931" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1932" spans="2:5">
       <c r="B1932" t="s">
         <v>156</v>
       </c>
       <c r="C1932">
         <v>1833</v>
       </c>
-      <c r="D1932" s="2" t="s">
+      <c r="D1932" s="1" t="s">
         <v>2624</v>
       </c>
       <c r="E1932" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1933" spans="2:5">
       <c r="B1933" t="s">
         <v>156</v>
       </c>
       <c r="C1933">
         <v>1833</v>
       </c>
-      <c r="D1933" s="2" t="s">
+      <c r="D1933" s="1" t="s">
         <v>2625</v>
       </c>
       <c r="E1933" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1934" spans="2:5">
       <c r="B1934" t="s">
         <v>156</v>
       </c>
       <c r="C1934">
         <v>1833</v>
       </c>
-      <c r="D1934" s="2" t="s">
+      <c r="D1934" s="1" t="s">
         <v>2626</v>
       </c>
       <c r="E1934" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1935" spans="2:5">
       <c r="B1935" t="s">
         <v>156</v>
       </c>
       <c r="C1935">
         <v>1833</v>
       </c>
-      <c r="D1935" s="2" t="s">
+      <c r="D1935" s="1" t="s">
         <v>2627</v>
       </c>
       <c r="E1935" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1936" spans="2:5">
       <c r="B1936" t="s">
         <v>156</v>
       </c>
       <c r="C1936">
         <v>1833</v>
       </c>
-      <c r="D1936" s="2" t="s">
+      <c r="D1936" s="1" t="s">
         <v>2628</v>
       </c>
       <c r="E1936" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1937" spans="2:5">
       <c r="B1937" t="s">
         <v>156</v>
       </c>
       <c r="C1937">
         <v>1833</v>
       </c>
-      <c r="D1937" s="2" t="s">
+      <c r="D1937" s="1" t="s">
         <v>2629</v>
       </c>
       <c r="E1937" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1938" spans="2:5">
       <c r="B1938" t="s">
         <v>156</v>
       </c>
       <c r="C1938">
         <v>1833</v>
       </c>
-      <c r="D1938" s="2" t="s">
+      <c r="D1938" s="1" t="s">
         <v>2630</v>
       </c>
       <c r="E1938" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1939" spans="2:5">
       <c r="B1939" t="s">
         <v>156</v>
       </c>
       <c r="C1939">
         <v>1833</v>
       </c>
-      <c r="D1939" s="2" t="s">
+      <c r="D1939" s="1" t="s">
         <v>2631</v>
       </c>
       <c r="E1939" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1940" spans="2:5">
       <c r="B1940" t="s">
         <v>328</v>
       </c>
       <c r="C1940">
         <v>1833</v>
       </c>
-      <c r="D1940" s="2" t="s">
+      <c r="D1940" s="1" t="s">
         <v>2632</v>
       </c>
       <c r="E1940" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1941" spans="2:5">
       <c r="B1941" t="s">
         <v>328</v>
       </c>
       <c r="C1941">
         <v>1833</v>
       </c>
-      <c r="D1941" s="2" t="s">
+      <c r="D1941" s="1" t="s">
         <v>2633</v>
       </c>
       <c r="E1941" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1942" spans="2:5">
       <c r="B1942" t="s">
         <v>157</v>
       </c>
       <c r="C1942">
         <v>1833</v>
       </c>
-      <c r="D1942" s="2" t="s">
+      <c r="D1942" s="1" t="s">
         <v>2634</v>
       </c>
       <c r="E1942" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1943" spans="2:5">
       <c r="B1943" t="s">
         <v>157</v>
       </c>
       <c r="C1943">
         <v>1833</v>
       </c>
-      <c r="D1943" s="2" t="s">
+      <c r="D1943" s="1" t="s">
         <v>2635</v>
       </c>
       <c r="E1943" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1944" spans="2:5">
       <c r="B1944" t="s">
         <v>157</v>
       </c>
       <c r="C1944">
         <v>1833</v>
       </c>
-      <c r="D1944" s="2" t="s">
+      <c r="D1944" s="1" t="s">
         <v>2636</v>
       </c>
       <c r="E1944" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1945" spans="2:5">
       <c r="B1945" t="s">
         <v>157</v>
       </c>
       <c r="C1945">
         <v>1833</v>
       </c>
-      <c r="D1945" s="2" t="s">
+      <c r="D1945" s="1" t="s">
         <v>2637</v>
       </c>
       <c r="E1945" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1946" spans="2:5">
       <c r="B1946" t="s">
         <v>157</v>
       </c>
       <c r="C1946">
         <v>1833</v>
       </c>
-      <c r="D1946" s="2" t="s">
+      <c r="D1946" s="1" t="s">
         <v>2638</v>
       </c>
       <c r="E1946" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1947" spans="2:5">
       <c r="B1947" t="s">
         <v>157</v>
       </c>
       <c r="C1947">
         <v>1833</v>
       </c>
-      <c r="D1947" s="2" t="s">
+      <c r="D1947" s="1" t="s">
         <v>2639</v>
       </c>
       <c r="E1947" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1948" spans="2:5">
       <c r="B1948" t="s">
         <v>157</v>
       </c>
       <c r="C1948">
         <v>1833</v>
       </c>
-      <c r="D1948" s="2" t="s">
+      <c r="D1948" s="1" t="s">
         <v>2640</v>
       </c>
       <c r="E1948" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1949" spans="2:5">
       <c r="B1949" t="s">
         <v>157</v>
       </c>
       <c r="C1949">
         <v>1833</v>
       </c>
-      <c r="D1949" s="2" t="s">
+      <c r="D1949" s="1" t="s">
         <v>2641</v>
       </c>
       <c r="E1949" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1950" spans="2:5">
       <c r="B1950" t="s">
         <v>157</v>
       </c>
       <c r="C1950">
         <v>1833</v>
       </c>
-      <c r="D1950" s="2" t="s">
+      <c r="D1950" s="1" t="s">
         <v>2642</v>
       </c>
       <c r="E1950" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1951" spans="2:5">
       <c r="B1951" t="s">
         <v>157</v>
       </c>
       <c r="C1951">
         <v>1833</v>
       </c>
-      <c r="D1951" s="2" t="s">
+      <c r="D1951" s="1" t="s">
         <v>2643</v>
       </c>
       <c r="E1951" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1952" spans="2:5">
       <c r="B1952" t="s">
         <v>157</v>
       </c>
       <c r="C1952">
         <v>1833</v>
       </c>
-      <c r="D1952" s="2" t="s">
+      <c r="D1952" s="1" t="s">
         <v>2644</v>
       </c>
       <c r="E1952" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1953" spans="2:5">
       <c r="B1953" t="s">
         <v>157</v>
       </c>
       <c r="C1953">
         <v>1833</v>
       </c>
-      <c r="D1953" s="2" t="s">
+      <c r="D1953" s="1" t="s">
         <v>2645</v>
       </c>
       <c r="E1953" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1954" spans="2:5">
       <c r="B1954" t="s">
         <v>157</v>
       </c>
       <c r="C1954">
         <v>1833</v>
       </c>
-      <c r="D1954" s="2" t="s">
+      <c r="D1954" s="1" t="s">
         <v>2646</v>
       </c>
       <c r="E1954" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1955" spans="2:5">
       <c r="B1955" t="s">
         <v>157</v>
       </c>
       <c r="C1955">
         <v>1833</v>
       </c>
-      <c r="D1955" s="2" t="s">
+      <c r="D1955" s="1" t="s">
         <v>2647</v>
       </c>
       <c r="E1955" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1956" spans="2:5">
       <c r="B1956" t="s">
         <v>157</v>
       </c>
       <c r="C1956">
         <v>1833</v>
       </c>
-      <c r="D1956" s="2" t="s">
+      <c r="D1956" s="1" t="s">
         <v>2648</v>
       </c>
       <c r="E1956" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1957" spans="2:5">
       <c r="B1957" t="s">
         <v>157</v>
       </c>
       <c r="C1957">
         <v>1833</v>
       </c>
-      <c r="D1957" s="2" t="s">
+      <c r="D1957" s="1" t="s">
         <v>2649</v>
       </c>
       <c r="E1957" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1958" spans="2:5">
       <c r="B1958" t="s">
         <v>157</v>
       </c>
       <c r="C1958">
         <v>1833</v>
       </c>
-      <c r="D1958" s="2" t="s">
+      <c r="D1958" s="1" t="s">
         <v>2650</v>
       </c>
       <c r="E1958" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1959" spans="2:5">
       <c r="B1959" t="s">
         <v>157</v>
       </c>
       <c r="C1959">
         <v>1833</v>
       </c>
-      <c r="D1959" s="2" t="s">
+      <c r="D1959" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="E1959" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1960" spans="2:5">
       <c r="B1960" t="s">
         <v>157</v>
       </c>
       <c r="C1960">
         <v>1833</v>
       </c>
-      <c r="D1960" s="2" t="s">
+      <c r="D1960" s="1" t="s">
         <v>2652</v>
       </c>
       <c r="E1960" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1961" spans="2:5">
       <c r="B1961" t="s">
         <v>157</v>
       </c>
       <c r="C1961">
         <v>1833</v>
       </c>
-      <c r="D1961" s="2" t="s">
+      <c r="D1961" s="1" t="s">
         <v>2653</v>
       </c>
       <c r="E1961" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1962" spans="2:5">
       <c r="B1962" t="s">
         <v>157</v>
       </c>
       <c r="C1962">
         <v>1833</v>
       </c>
-      <c r="D1962" s="2" t="s">
+      <c r="D1962" s="1" t="s">
         <v>2654</v>
       </c>
       <c r="E1962" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1963" spans="2:5">
       <c r="B1963" t="s">
         <v>157</v>
       </c>
       <c r="C1963">
         <v>1833</v>
       </c>
-      <c r="D1963" s="2" t="s">
+      <c r="D1963" s="1" t="s">
         <v>2655</v>
       </c>
       <c r="E1963" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1964" spans="2:5">
       <c r="B1964" t="s">
         <v>157</v>
       </c>
       <c r="C1964">
         <v>1833</v>
       </c>
-      <c r="D1964" s="2" t="s">
+      <c r="D1964" s="1" t="s">
         <v>2656</v>
       </c>
       <c r="E1964" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1965" spans="2:5">
       <c r="B1965" t="s">
         <v>157</v>
       </c>
       <c r="C1965">
         <v>1833</v>
       </c>
-      <c r="D1965" s="2" t="s">
+      <c r="D1965" s="1" t="s">
         <v>2657</v>
       </c>
       <c r="E1965" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1966" spans="2:5">
       <c r="B1966" t="s">
         <v>157</v>
       </c>
       <c r="C1966">
         <v>1833</v>
       </c>
-      <c r="D1966" s="2" t="s">
+      <c r="D1966" s="1" t="s">
         <v>2658</v>
       </c>
       <c r="E1966" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1967" spans="2:5">
       <c r="B1967" t="s">
         <v>157</v>
       </c>
       <c r="C1967">
         <v>1833</v>
       </c>
-      <c r="D1967" s="2" t="s">
+      <c r="D1967" s="1" t="s">
         <v>2659</v>
       </c>
       <c r="E1967" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1968" spans="2:5">
       <c r="B1968" t="s">
         <v>157</v>
       </c>
       <c r="C1968">
         <v>1833</v>
       </c>
-      <c r="D1968" s="2" t="s">
+      <c r="D1968" s="1" t="s">
         <v>2660</v>
       </c>
       <c r="E1968" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1969" spans="2:5">
       <c r="B1969" t="s">
         <v>157</v>
       </c>
       <c r="C1969">
         <v>1833</v>
       </c>
-      <c r="D1969" s="2" t="s">
+      <c r="D1969" s="1" t="s">
         <v>2661</v>
       </c>
       <c r="E1969" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1970" spans="2:5">
       <c r="B1970" t="s">
         <v>157</v>
       </c>
       <c r="C1970">
         <v>1833</v>
       </c>
-      <c r="D1970" s="2" t="s">
+      <c r="D1970" s="1" t="s">
         <v>2662</v>
       </c>
       <c r="E1970" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1971" spans="2:5">
       <c r="B1971" t="s">
         <v>157</v>
       </c>
       <c r="C1971">
         <v>1833</v>
       </c>
-      <c r="D1971" s="2" t="s">
+      <c r="D1971" s="1" t="s">
         <v>2663</v>
       </c>
       <c r="E1971" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1972" spans="2:5">
       <c r="B1972" t="s">
         <v>157</v>
       </c>
       <c r="C1972">
         <v>1833</v>
       </c>
-      <c r="D1972" s="2" t="s">
+      <c r="D1972" s="1" t="s">
         <v>2664</v>
       </c>
       <c r="E1972" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1973" spans="2:5">
       <c r="B1973" t="s">
         <v>157</v>
       </c>
       <c r="C1973">
         <v>1833</v>
       </c>
-      <c r="D1973" s="2" t="s">
+      <c r="D1973" s="1" t="s">
         <v>2665</v>
       </c>
       <c r="E1973" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1974" spans="2:5">
       <c r="B1974" t="s">
         <v>157</v>
       </c>
       <c r="C1974">
         <v>1833</v>
       </c>
-      <c r="D1974" s="2" t="s">
+      <c r="D1974" s="1" t="s">
         <v>2666</v>
       </c>
       <c r="E1974" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1975" spans="2:5">
       <c r="B1975" t="s">
         <v>157</v>
       </c>
       <c r="C1975">
         <v>1833</v>
       </c>
-      <c r="D1975" s="2" t="s">
+      <c r="D1975" s="1" t="s">
         <v>2667</v>
       </c>
       <c r="E1975" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1976" spans="2:5">
       <c r="B1976" t="s">
         <v>157</v>
       </c>
       <c r="C1976">
         <v>1833</v>
       </c>
-      <c r="D1976" s="2" t="s">
+      <c r="D1976" s="1" t="s">
         <v>2668</v>
       </c>
       <c r="E1976" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1977" spans="2:5">
       <c r="B1977" t="s">
         <v>157</v>
       </c>
       <c r="C1977">
         <v>1833</v>
       </c>
-      <c r="D1977" s="2" t="s">
+      <c r="D1977" s="1" t="s">
         <v>2669</v>
       </c>
       <c r="E1977" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1978" spans="2:5">
       <c r="B1978" t="s">
         <v>157</v>
       </c>
       <c r="C1978">
         <v>1833</v>
       </c>
-      <c r="D1978" s="2" t="s">
+      <c r="D1978" s="1" t="s">
         <v>2670</v>
       </c>
       <c r="E1978" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1979" spans="2:5">
       <c r="B1979" t="s">
         <v>157</v>
       </c>
       <c r="C1979">
         <v>1833</v>
       </c>
-      <c r="D1979" s="2" t="s">
+      <c r="D1979" s="1" t="s">
         <v>2671</v>
       </c>
       <c r="E1979" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1980" spans="2:5">
       <c r="B1980" t="s">
         <v>157</v>
       </c>
       <c r="C1980">
         <v>1833</v>
       </c>
-      <c r="D1980" s="2" t="s">
+      <c r="D1980" s="1" t="s">
         <v>2672</v>
       </c>
       <c r="E1980" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1981" spans="2:5">
       <c r="B1981" t="s">
         <v>157</v>
       </c>
       <c r="C1981">
         <v>1833</v>
       </c>
-      <c r="D1981" s="2" t="s">
+      <c r="D1981" s="1" t="s">
         <v>2673</v>
       </c>
       <c r="E1981" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1982" spans="2:5">
       <c r="B1982" t="s">
         <v>157</v>
       </c>
       <c r="C1982">
         <v>1833</v>
       </c>
-      <c r="D1982" s="2" t="s">
+      <c r="D1982" s="1" t="s">
         <v>2674</v>
       </c>
       <c r="E1982" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1983" spans="2:5">
       <c r="B1983" t="s">
         <v>157</v>
       </c>
       <c r="C1983">
         <v>1833</v>
       </c>
-      <c r="D1983" s="2" t="s">
+      <c r="D1983" s="1" t="s">
         <v>2675</v>
       </c>
       <c r="E1983" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1984" spans="2:5">
       <c r="B1984" t="s">
         <v>157</v>
       </c>
       <c r="C1984">
         <v>1833</v>
       </c>
-      <c r="D1984" s="2" t="s">
+      <c r="D1984" s="1" t="s">
         <v>2676</v>
       </c>
       <c r="E1984" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1985" spans="2:5">
       <c r="B1985" t="s">
         <v>157</v>
       </c>
       <c r="C1985">
         <v>1833</v>
       </c>
-      <c r="D1985" s="2" t="s">
+      <c r="D1985" s="1" t="s">
         <v>2677</v>
       </c>
       <c r="E1985" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1986" spans="2:5">
       <c r="B1986" t="s">
         <v>157</v>
       </c>
       <c r="C1986">
         <v>1833</v>
       </c>
-      <c r="D1986" s="2" t="s">
+      <c r="D1986" s="1" t="s">
         <v>2678</v>
       </c>
       <c r="E1986" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1987" spans="2:5">
       <c r="B1987" t="s">
         <v>157</v>
       </c>
       <c r="C1987">
         <v>1833</v>
       </c>
-      <c r="D1987" s="2" t="s">
+      <c r="D1987" s="1" t="s">
         <v>2679</v>
       </c>
       <c r="E1987" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1988" spans="2:5">
       <c r="B1988" t="s">
         <v>157</v>
       </c>
       <c r="C1988">
         <v>1833</v>
       </c>
-      <c r="D1988" s="2" t="s">
+      <c r="D1988" s="1" t="s">
         <v>2680</v>
       </c>
       <c r="E1988" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1989" spans="2:5">
       <c r="B1989" t="s">
         <v>157</v>
       </c>
       <c r="C1989">
         <v>1833</v>
       </c>
-      <c r="D1989" s="2" t="s">
+      <c r="D1989" s="1" t="s">
         <v>2681</v>
       </c>
       <c r="E1989" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1990" spans="2:5">
       <c r="B1990" t="s">
         <v>157</v>
       </c>
       <c r="C1990">
         <v>1833</v>
       </c>
-      <c r="D1990" s="2" t="s">
+      <c r="D1990" s="1" t="s">
         <v>2682</v>
       </c>
       <c r="E1990" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1991" spans="2:5">
       <c r="B1991" t="s">
         <v>157</v>
       </c>
       <c r="C1991">
         <v>1833</v>
       </c>
-      <c r="D1991" s="2" t="s">
+      <c r="D1991" s="1" t="s">
         <v>2683</v>
       </c>
       <c r="E1991" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1992" spans="2:5">
       <c r="B1992" t="s">
         <v>157</v>
       </c>
       <c r="C1992">
         <v>1833</v>
       </c>
-      <c r="D1992" s="2" t="s">
+      <c r="D1992" s="1" t="s">
         <v>2684</v>
       </c>
       <c r="E1992" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1993" spans="2:5">
       <c r="B1993" t="s">
         <v>157</v>
       </c>
       <c r="C1993">
         <v>1833</v>
       </c>
-      <c r="D1993" s="2" t="s">
+      <c r="D1993" s="1" t="s">
         <v>2685</v>
       </c>
       <c r="E1993" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1994" spans="2:5">
       <c r="B1994" t="s">
         <v>157</v>
       </c>
       <c r="C1994">
         <v>1833</v>
       </c>
-      <c r="D1994" s="2" t="s">
+      <c r="D1994" s="1" t="s">
         <v>2686</v>
       </c>
       <c r="E1994" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1995" spans="2:5">
       <c r="B1995" t="s">
         <v>157</v>
       </c>
       <c r="C1995">
         <v>1833</v>
       </c>
-      <c r="D1995" s="2" t="s">
+      <c r="D1995" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="E1995" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1996" spans="2:5">
       <c r="B1996" t="s">
         <v>157</v>
       </c>
       <c r="C1996">
         <v>1833</v>
       </c>
-      <c r="D1996" s="2" t="s">
+      <c r="D1996" s="1" t="s">
         <v>2688</v>
       </c>
       <c r="E1996" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1997" spans="2:5">
       <c r="B1997" t="s">
         <v>157</v>
       </c>
       <c r="C1997">
         <v>1833</v>
       </c>
-      <c r="D1997" s="2" t="s">
+      <c r="D1997" s="1" t="s">
         <v>2689</v>
       </c>
       <c r="E1997" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1998" spans="2:5">
       <c r="B1998" t="s">
         <v>157</v>
       </c>
       <c r="C1998">
         <v>1833</v>
       </c>
-      <c r="D1998" s="2" t="s">
+      <c r="D1998" s="1" t="s">
         <v>2690</v>
       </c>
       <c r="E1998" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="1999" spans="2:5">
       <c r="B1999" t="s">
         <v>157</v>
       </c>
       <c r="C1999">
         <v>1833</v>
       </c>
-      <c r="D1999" s="2" t="s">
+      <c r="D1999" s="1" t="s">
         <v>2691</v>
       </c>
       <c r="E1999" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2000" spans="2:5">
       <c r="B2000" t="s">
         <v>157</v>
       </c>
       <c r="C2000">
         <v>1833</v>
       </c>
-      <c r="D2000" s="2" t="s">
+      <c r="D2000" s="1" t="s">
         <v>2692</v>
       </c>
       <c r="E2000" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2001" spans="2:5">
       <c r="B2001" t="s">
         <v>157</v>
       </c>
       <c r="C2001">
         <v>1833</v>
       </c>
-      <c r="D2001" s="2" t="s">
+      <c r="D2001" s="1" t="s">
         <v>2693</v>
       </c>
       <c r="E2001" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2002" spans="2:5">
       <c r="B2002" t="s">
         <v>157</v>
       </c>
       <c r="C2002">
         <v>1833</v>
       </c>
-      <c r="D2002" s="2" t="s">
+      <c r="D2002" s="1" t="s">
         <v>2694</v>
       </c>
       <c r="E2002" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2003" spans="2:5">
       <c r="B2003" t="s">
         <v>157</v>
       </c>
       <c r="C2003">
         <v>1833</v>
       </c>
-      <c r="D2003" s="2" t="s">
+      <c r="D2003" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="E2003" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2004" spans="2:5">
       <c r="B2004" t="s">
         <v>157</v>
       </c>
       <c r="C2004">
         <v>1833</v>
       </c>
-      <c r="D2004" s="2" t="s">
+      <c r="D2004" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="E2004" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2005" spans="2:5">
       <c r="B2005" t="s">
         <v>157</v>
       </c>
       <c r="C2005">
         <v>1833</v>
       </c>
-      <c r="D2005" s="2" t="s">
+      <c r="D2005" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="E2005" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2006" spans="2:5">
       <c r="B2006" t="s">
         <v>157</v>
       </c>
       <c r="C2006">
         <v>1833</v>
       </c>
-      <c r="D2006" s="2" t="s">
+      <c r="D2006" s="1" t="s">
         <v>2698</v>
       </c>
       <c r="E2006" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2007" spans="2:5">
       <c r="B2007" t="s">
         <v>157</v>
       </c>
       <c r="C2007">
         <v>1833</v>
       </c>
-      <c r="D2007" s="2" t="s">
+      <c r="D2007" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="E2007" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2008" spans="2:5">
       <c r="B2008" t="s">
         <v>157</v>
       </c>
       <c r="C2008">
         <v>1833</v>
       </c>
-      <c r="D2008" s="2" t="s">
+      <c r="D2008" s="1" t="s">
         <v>2700</v>
       </c>
       <c r="E2008" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2009" spans="2:5">
       <c r="B2009" t="s">
         <v>157</v>
       </c>
       <c r="C2009">
         <v>1833</v>
       </c>
-      <c r="D2009" s="2" t="s">
+      <c r="D2009" s="1" t="s">
         <v>2701</v>
       </c>
       <c r="E2009" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2010" spans="2:5">
       <c r="B2010" t="s">
         <v>157</v>
       </c>
       <c r="C2010">
         <v>1833</v>
       </c>
-      <c r="D2010" s="2" t="s">
+      <c r="D2010" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="E2010" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2011" spans="2:5">
       <c r="B2011" t="s">
         <v>157</v>
       </c>
       <c r="C2011">
         <v>1833</v>
       </c>
-      <c r="D2011" s="2" t="s">
+      <c r="D2011" s="1" t="s">
         <v>2703</v>
       </c>
       <c r="E2011" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2012" spans="2:5">
       <c r="B2012" t="s">
         <v>157</v>
       </c>
       <c r="C2012">
         <v>1833</v>
       </c>
-      <c r="D2012" s="2" t="s">
+      <c r="D2012" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="E2012" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2013" spans="2:5">
       <c r="B2013" t="s">
         <v>157</v>
       </c>
       <c r="C2013">
         <v>1833</v>
       </c>
-      <c r="D2013" s="2" t="s">
+      <c r="D2013" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="E2013" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2014" spans="2:5">
       <c r="B2014" t="s">
         <v>157</v>
       </c>
       <c r="C2014">
         <v>1833</v>
       </c>
-      <c r="D2014" s="2" t="s">
+      <c r="D2014" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="E2014" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2015" spans="2:5">
       <c r="B2015" t="s">
         <v>157</v>
       </c>
       <c r="C2015">
         <v>1833</v>
       </c>
-      <c r="D2015" s="2" t="s">
+      <c r="D2015" s="1" t="s">
         <v>2707</v>
       </c>
       <c r="E2015" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2016" spans="2:5">
       <c r="B2016" t="s">
         <v>157</v>
       </c>
       <c r="C2016">
         <v>1833</v>
       </c>
-      <c r="D2016" s="2" t="s">
+      <c r="D2016" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="E2016" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2017" spans="2:5">
       <c r="B2017" t="s">
         <v>157</v>
       </c>
       <c r="C2017">
         <v>1833</v>
       </c>
-      <c r="D2017" s="2" t="s">
+      <c r="D2017" s="1" t="s">
         <v>2709</v>
       </c>
       <c r="E2017" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2018" spans="2:5">
       <c r="B2018" t="s">
         <v>157</v>
       </c>
       <c r="C2018">
         <v>1833</v>
       </c>
-      <c r="D2018" s="2" t="s">
+      <c r="D2018" s="1" t="s">
         <v>2710</v>
       </c>
       <c r="E2018" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2019" spans="2:5">
       <c r="B2019" t="s">
         <v>157</v>
       </c>
       <c r="C2019">
         <v>1833</v>
       </c>
-      <c r="D2019" s="2" t="s">
+      <c r="D2019" s="1" t="s">
         <v>2711</v>
       </c>
       <c r="E2019" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2020" spans="2:5">
       <c r="B2020" t="s">
         <v>157</v>
       </c>
       <c r="C2020">
         <v>1833</v>
       </c>
-      <c r="D2020" s="2" t="s">
+      <c r="D2020" s="1" t="s">
         <v>2712</v>
       </c>
       <c r="E2020" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2021" spans="2:5">
       <c r="B2021" t="s">
         <v>157</v>
       </c>
       <c r="C2021">
         <v>1833</v>
       </c>
-      <c r="D2021" s="2" t="s">
+      <c r="D2021" s="1" t="s">
         <v>2713</v>
       </c>
       <c r="E2021" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2022" spans="2:5">
       <c r="B2022" t="s">
         <v>157</v>
       </c>
       <c r="C2022">
         <v>1833</v>
       </c>
-      <c r="D2022" s="2" t="s">
+      <c r="D2022" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="E2022" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2023" spans="2:5">
       <c r="B2023" t="s">
         <v>157</v>
       </c>
       <c r="C2023">
         <v>1833</v>
       </c>
-      <c r="D2023" s="2" t="s">
+      <c r="D2023" s="1" t="s">
         <v>2715</v>
       </c>
       <c r="E2023" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2024" spans="2:5">
       <c r="B2024" t="s">
         <v>157</v>
       </c>
       <c r="C2024">
         <v>1833</v>
       </c>
-      <c r="D2024" s="2" t="s">
+      <c r="D2024" s="1" t="s">
         <v>2716</v>
       </c>
       <c r="E2024" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2025" spans="2:5">
       <c r="B2025" t="s">
         <v>157</v>
       </c>
       <c r="C2025">
         <v>1833</v>
       </c>
-      <c r="D2025" s="2" t="s">
+      <c r="D2025" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="E2025" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2026" spans="2:5">
       <c r="B2026" t="s">
         <v>157</v>
       </c>
       <c r="C2026">
         <v>1833</v>
       </c>
-      <c r="D2026" s="2" t="s">
+      <c r="D2026" s="1" t="s">
         <v>2718</v>
       </c>
       <c r="E2026" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2027" spans="2:5">
       <c r="B2027" t="s">
         <v>157</v>
       </c>
       <c r="C2027">
         <v>1833</v>
       </c>
-      <c r="D2027" s="2" t="s">
+      <c r="D2027" s="1" t="s">
         <v>2719</v>
       </c>
       <c r="E2027" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2028" spans="2:5">
       <c r="B2028" t="s">
         <v>157</v>
       </c>
       <c r="C2028">
         <v>1833</v>
       </c>
-      <c r="D2028" s="2" t="s">
+      <c r="D2028" s="1" t="s">
         <v>2720</v>
       </c>
       <c r="E2028" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2029" spans="2:5">
       <c r="B2029" t="s">
         <v>157</v>
       </c>
       <c r="C2029">
         <v>1833</v>
       </c>
-      <c r="D2029" s="2" t="s">
+      <c r="D2029" s="1" t="s">
         <v>2721</v>
       </c>
       <c r="E2029" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2030" spans="2:5">
       <c r="B2030" t="s">
         <v>157</v>
       </c>
       <c r="C2030">
         <v>1833</v>
       </c>
-      <c r="D2030" s="2" t="s">
+      <c r="D2030" s="1" t="s">
         <v>2722</v>
       </c>
       <c r="E2030" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2031" spans="2:5">
       <c r="B2031" t="s">
         <v>157</v>
       </c>
       <c r="C2031">
         <v>1833</v>
       </c>
-      <c r="D2031" s="2" t="s">
+      <c r="D2031" s="1" t="s">
         <v>2723</v>
       </c>
       <c r="E2031" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2032" spans="2:5">
       <c r="B2032" t="s">
         <v>157</v>
       </c>
       <c r="C2032">
         <v>1833</v>
       </c>
-      <c r="D2032" s="2" t="s">
+      <c r="D2032" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="E2032" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2033" spans="2:5">
       <c r="B2033" t="s">
         <v>157</v>
       </c>
       <c r="C2033">
         <v>1833</v>
       </c>
-      <c r="D2033" s="2" t="s">
+      <c r="D2033" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="E2033" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2034" spans="2:5">
       <c r="B2034" t="s">
         <v>157</v>
       </c>
       <c r="C2034">
         <v>1833</v>
       </c>
-      <c r="D2034" s="2" t="s">
+      <c r="D2034" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="E2034" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2035" spans="2:5">
       <c r="B2035" t="s">
         <v>157</v>
       </c>
       <c r="C2035">
         <v>1833</v>
       </c>
-      <c r="D2035" s="2" t="s">
+      <c r="D2035" s="1" t="s">
         <v>2727</v>
       </c>
       <c r="E2035" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2036" spans="2:5">
       <c r="B2036" t="s">
         <v>157</v>
       </c>
       <c r="C2036">
         <v>1833</v>
       </c>
-      <c r="D2036" s="2" t="s">
+      <c r="D2036" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="E2036" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2037" spans="2:5">
       <c r="B2037" t="s">
         <v>157</v>
       </c>
       <c r="C2037">
         <v>1833</v>
       </c>
-      <c r="D2037" s="2" t="s">
+      <c r="D2037" s="1" t="s">
         <v>2729</v>
       </c>
       <c r="E2037" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2038" spans="2:5">
       <c r="B2038" t="s">
         <v>157</v>
       </c>
       <c r="C2038">
         <v>1833</v>
       </c>
-      <c r="D2038" s="2" t="s">
+      <c r="D2038" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="E2038" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2039" spans="2:5">
       <c r="B2039" t="s">
         <v>157</v>
       </c>
       <c r="C2039">
         <v>1833</v>
       </c>
-      <c r="D2039" s="2" t="s">
+      <c r="D2039" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="E2039" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2040" spans="2:5">
       <c r="B2040" t="s">
         <v>157</v>
       </c>
       <c r="C2040">
         <v>1833</v>
       </c>
-      <c r="D2040" s="2" t="s">
+      <c r="D2040" s="1" t="s">
         <v>2732</v>
       </c>
       <c r="E2040" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2041" spans="2:5">
       <c r="B2041" t="s">
         <v>157</v>
       </c>
       <c r="C2041">
         <v>1833</v>
       </c>
-      <c r="D2041" s="2" t="s">
+      <c r="D2041" s="1" t="s">
         <v>2733</v>
       </c>
       <c r="E2041" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2042" spans="2:5">
       <c r="B2042" t="s">
         <v>157</v>
       </c>
       <c r="C2042">
         <v>1833</v>
       </c>
-      <c r="D2042" s="2" t="s">
+      <c r="D2042" s="1" t="s">
         <v>2734</v>
       </c>
       <c r="E2042" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2043" spans="2:5">
       <c r="B2043" t="s">
         <v>157</v>
       </c>
       <c r="C2043">
         <v>1833</v>
       </c>
-      <c r="D2043" s="2" t="s">
+      <c r="D2043" s="1" t="s">
         <v>2735</v>
       </c>
       <c r="E2043" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2044" spans="2:5">
       <c r="B2044" t="s">
         <v>157</v>
       </c>
       <c r="C2044">
         <v>1833</v>
       </c>
-      <c r="D2044" s="2" t="s">
+      <c r="D2044" s="1" t="s">
         <v>2736</v>
       </c>
       <c r="E2044" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2045" spans="2:5">
       <c r="B2045" t="s">
         <v>157</v>
       </c>
       <c r="C2045">
         <v>1833</v>
       </c>
-      <c r="D2045" s="2" t="s">
+      <c r="D2045" s="1" t="s">
         <v>2737</v>
       </c>
       <c r="E2045" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2046" spans="2:5">
       <c r="B2046" t="s">
         <v>157</v>
       </c>
       <c r="C2046">
         <v>1833</v>
       </c>
-      <c r="D2046" s="2" t="s">
+      <c r="D2046" s="1" t="s">
         <v>2738</v>
       </c>
       <c r="E2046" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2047" spans="2:5">
       <c r="B2047" t="s">
         <v>157</v>
       </c>
       <c r="C2047">
         <v>1833</v>
       </c>
-      <c r="D2047" s="2" t="s">
+      <c r="D2047" s="1" t="s">
         <v>2739</v>
       </c>
       <c r="E2047" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2048" spans="2:5">
       <c r="B2048" t="s">
         <v>157</v>
       </c>
       <c r="C2048">
         <v>1833</v>
       </c>
-      <c r="D2048" s="2" t="s">
+      <c r="D2048" s="1" t="s">
         <v>2740</v>
       </c>
       <c r="E2048" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2049" spans="2:5">
       <c r="B2049" t="s">
         <v>157</v>
       </c>
       <c r="C2049">
         <v>1833</v>
       </c>
-      <c r="D2049" s="2" t="s">
+      <c r="D2049" s="1" t="s">
         <v>2741</v>
       </c>
       <c r="E2049" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2050" spans="2:5">
       <c r="B2050" t="s">
         <v>157</v>
       </c>
       <c r="C2050">
         <v>1833</v>
       </c>
-      <c r="D2050" s="2" t="s">
+      <c r="D2050" s="1" t="s">
         <v>2742</v>
       </c>
       <c r="E2050" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2051" spans="2:5">
       <c r="B2051" t="s">
         <v>157</v>
       </c>
       <c r="C2051">
         <v>1833</v>
       </c>
-      <c r="D2051" s="2" t="s">
+      <c r="D2051" s="1" t="s">
         <v>2743</v>
       </c>
       <c r="E2051" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2052" spans="2:5">
       <c r="B2052" t="s">
         <v>157</v>
       </c>
       <c r="C2052">
         <v>1833</v>
       </c>
-      <c r="D2052" s="2" t="s">
+      <c r="D2052" s="1" t="s">
         <v>2744</v>
       </c>
       <c r="E2052" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2053" spans="2:5">
       <c r="B2053" t="s">
         <v>157</v>
       </c>
       <c r="C2053">
         <v>1833</v>
       </c>
-      <c r="D2053" s="2" t="s">
+      <c r="D2053" s="1" t="s">
         <v>2745</v>
       </c>
       <c r="E2053" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2054" spans="2:5">
       <c r="B2054" t="s">
         <v>157</v>
       </c>
       <c r="C2054">
         <v>1833</v>
       </c>
-      <c r="D2054" s="2" t="s">
+      <c r="D2054" s="1" t="s">
         <v>2746</v>
       </c>
       <c r="E2054" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2055" spans="2:5">
       <c r="B2055" t="s">
         <v>157</v>
       </c>
       <c r="C2055">
         <v>1833</v>
       </c>
-      <c r="D2055" s="2" t="s">
+      <c r="D2055" s="1" t="s">
         <v>2747</v>
       </c>
       <c r="E2055" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2056" spans="2:5">
       <c r="B2056" t="s">
         <v>157</v>
       </c>
       <c r="C2056">
         <v>1833</v>
       </c>
-      <c r="D2056" s="2" t="s">
+      <c r="D2056" s="1" t="s">
         <v>2748</v>
       </c>
       <c r="E2056" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2057" spans="2:5">
       <c r="B2057" t="s">
         <v>157</v>
       </c>
       <c r="C2057">
         <v>1833</v>
       </c>
-      <c r="D2057" s="2" t="s">
+      <c r="D2057" s="1" t="s">
         <v>2749</v>
       </c>
       <c r="E2057" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2058" spans="2:5">
       <c r="B2058" t="s">
         <v>157</v>
       </c>
       <c r="C2058">
         <v>1833</v>
       </c>
-      <c r="D2058" s="2" t="s">
+      <c r="D2058" s="1" t="s">
         <v>2750</v>
       </c>
       <c r="E2058" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2059" spans="2:5">
       <c r="B2059" t="s">
         <v>226</v>
       </c>
       <c r="C2059">
         <v>1833</v>
       </c>
-      <c r="D2059" s="2" t="s">
+      <c r="D2059" s="1" t="s">
         <v>2751</v>
       </c>
       <c r="E2059" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2060" spans="2:5">
       <c r="B2060" t="s">
         <v>226</v>
       </c>
       <c r="C2060">
         <v>1833</v>
       </c>
-      <c r="D2060" s="2" t="s">
+      <c r="D2060" s="1" t="s">
         <v>2752</v>
       </c>
       <c r="E2060" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2061" spans="2:5">
       <c r="B2061" t="s">
         <v>226</v>
       </c>
       <c r="C2061">
         <v>1833</v>
       </c>
-      <c r="D2061" s="2" t="s">
+      <c r="D2061" s="1" t="s">
         <v>2753</v>
       </c>
       <c r="E2061" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2062" spans="2:5">
       <c r="B2062" t="s">
         <v>226</v>
       </c>
       <c r="C2062">
         <v>1833</v>
       </c>
-      <c r="D2062" s="2" t="s">
+      <c r="D2062" s="1" t="s">
         <v>2754</v>
       </c>
       <c r="E2062" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2063" spans="2:5">
       <c r="B2063" t="s">
         <v>226</v>
       </c>
       <c r="C2063">
         <v>1833</v>
       </c>
-      <c r="D2063" s="2" t="s">
+      <c r="D2063" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="E2063" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2064" spans="2:5">
       <c r="B2064" t="s">
         <v>422</v>
       </c>
       <c r="C2064">
         <v>1833</v>
       </c>
-      <c r="D2064" s="2" t="s">
+      <c r="D2064" s="1" t="s">
         <v>2756</v>
       </c>
       <c r="E2064" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2065" spans="2:5">
       <c r="B2065" t="s">
         <v>422</v>
       </c>
       <c r="C2065">
         <v>1833</v>
       </c>
-      <c r="D2065" s="2" t="s">
+      <c r="D2065" s="1" t="s">
         <v>2757</v>
       </c>
       <c r="E2065" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2066" spans="2:5">
       <c r="B2066" t="s">
         <v>422</v>
       </c>
       <c r="C2066">
         <v>1833</v>
       </c>
-      <c r="D2066" s="2" t="s">
+      <c r="D2066" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="E2066" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2067" spans="2:5">
       <c r="B2067" t="s">
         <v>422</v>
       </c>
       <c r="C2067">
         <v>1833</v>
       </c>
-      <c r="D2067" s="2" t="s">
+      <c r="D2067" s="1" t="s">
         <v>2759</v>
       </c>
       <c r="E2067" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2068" spans="2:5">
       <c r="B2068" t="s">
         <v>457</v>
       </c>
       <c r="C2068">
         <v>1833</v>
       </c>
-      <c r="D2068" s="2" t="s">
+      <c r="D2068" s="1" t="s">
         <v>2760</v>
       </c>
       <c r="E2068" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2069" spans="2:5">
       <c r="B2069" t="s">
         <v>457</v>
       </c>
       <c r="C2069">
         <v>1833</v>
       </c>
-      <c r="D2069" s="2" t="s">
+      <c r="D2069" s="1" t="s">
         <v>2761</v>
       </c>
       <c r="E2069" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2070" spans="2:5">
       <c r="B2070" t="s">
         <v>457</v>
       </c>
       <c r="C2070">
         <v>1833</v>
       </c>
-      <c r="D2070" s="2" t="s">
+      <c r="D2070" s="1" t="s">
         <v>2762</v>
       </c>
       <c r="E2070" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2071" spans="2:5">
       <c r="B2071" t="s">
         <v>457</v>
       </c>
       <c r="C2071">
         <v>1833</v>
       </c>
-      <c r="D2071" s="2" t="s">
+      <c r="D2071" s="1" t="s">
         <v>2763</v>
       </c>
       <c r="E2071" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2072" spans="2:5">
       <c r="B2072" t="s">
         <v>457</v>
       </c>
       <c r="C2072">
         <v>1833</v>
       </c>
-      <c r="D2072" s="2" t="s">
+      <c r="D2072" s="1" t="s">
         <v>2764</v>
       </c>
       <c r="E2072" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2073" spans="2:5">
       <c r="B2073" t="s">
         <v>457</v>
       </c>
       <c r="C2073">
         <v>1833</v>
       </c>
-      <c r="D2073" s="2" t="s">
+      <c r="D2073" s="1" t="s">
         <v>2765</v>
       </c>
       <c r="E2073" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2074" spans="2:5">
       <c r="B2074" t="s">
         <v>457</v>
       </c>
       <c r="C2074">
         <v>1833</v>
       </c>
-      <c r="D2074" s="2" t="s">
+      <c r="D2074" s="1" t="s">
         <v>2766</v>
       </c>
       <c r="E2074" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2075" spans="2:5">
       <c r="B2075" t="s">
         <v>457</v>
       </c>
       <c r="C2075">
         <v>1833</v>
       </c>
-      <c r="D2075" s="2" t="s">
+      <c r="D2075" s="1" t="s">
         <v>2767</v>
       </c>
       <c r="E2075" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2076" spans="2:5">
       <c r="B2076" t="s">
         <v>457</v>
       </c>
       <c r="C2076">
         <v>1833</v>
       </c>
-      <c r="D2076" s="2" t="s">
+      <c r="D2076" s="1" t="s">
         <v>2768</v>
       </c>
       <c r="E2076" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2077" spans="2:5">
       <c r="B2077" t="s">
         <v>457</v>
       </c>
       <c r="C2077">
         <v>1833</v>
       </c>
-      <c r="D2077" s="2" t="s">
+      <c r="D2077" s="1" t="s">
         <v>2769</v>
       </c>
       <c r="E2077" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2078" spans="2:5">
       <c r="B2078" t="s">
         <v>457</v>
       </c>
       <c r="C2078">
         <v>1833</v>
       </c>
-      <c r="D2078" s="2" t="s">
+      <c r="D2078" s="1" t="s">
         <v>2770</v>
       </c>
       <c r="E2078" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2079" spans="2:5">
       <c r="B2079" t="s">
         <v>457</v>
       </c>
       <c r="C2079">
         <v>1833</v>
       </c>
-      <c r="D2079" s="2" t="s">
+      <c r="D2079" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="E2079" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2080" spans="2:5">
       <c r="B2080" t="s">
         <v>457</v>
       </c>
       <c r="C2080">
         <v>1833</v>
       </c>
-      <c r="D2080" s="2" t="s">
+      <c r="D2080" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="E2080" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2081" spans="2:5">
       <c r="B2081" t="s">
         <v>457</v>
       </c>
       <c r="C2081">
         <v>1833</v>
       </c>
-      <c r="D2081" s="2" t="s">
+      <c r="D2081" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="E2081" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2082" spans="2:5">
       <c r="B2082" t="s">
         <v>457</v>
       </c>
       <c r="C2082">
         <v>1833</v>
       </c>
-      <c r="D2082" s="2" t="s">
+      <c r="D2082" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="E2082" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2083" spans="2:5">
       <c r="B2083" t="s">
         <v>457</v>
       </c>
       <c r="C2083">
         <v>1833</v>
       </c>
-      <c r="D2083" s="2" t="s">
+      <c r="D2083" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="E2083" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2084" spans="2:5">
       <c r="B2084" t="s">
         <v>457</v>
       </c>
       <c r="C2084">
         <v>1833</v>
       </c>
-      <c r="D2084" s="2" t="s">
+      <c r="D2084" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="E2084" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2085" spans="2:5">
       <c r="B2085" t="s">
         <v>329</v>
       </c>
       <c r="C2085">
         <v>1833</v>
       </c>
-      <c r="D2085" s="2" t="s">
+      <c r="D2085" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="E2085" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2086" spans="2:5">
       <c r="B2086" t="s">
         <v>329</v>
       </c>
       <c r="C2086">
         <v>1833</v>
       </c>
-      <c r="D2086" s="2" t="s">
+      <c r="D2086" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="E2086" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2087" spans="2:5">
       <c r="B2087" t="s">
         <v>329</v>
       </c>
       <c r="C2087">
         <v>1833</v>
       </c>
-      <c r="D2087" s="2" t="s">
+      <c r="D2087" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="E2087" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2088" spans="2:5">
       <c r="B2088" t="s">
         <v>329</v>
       </c>
       <c r="C2088">
         <v>1833</v>
       </c>
-      <c r="D2088" s="2" t="s">
+      <c r="D2088" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="E2088" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2089" spans="2:5">
       <c r="B2089" t="s">
         <v>329</v>
       </c>
       <c r="C2089">
         <v>1833</v>
       </c>
-      <c r="D2089" s="2" t="s">
+      <c r="D2089" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="E2089" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2090" spans="2:5">
       <c r="B2090" t="s">
         <v>329</v>
       </c>
       <c r="C2090">
         <v>1833</v>
       </c>
-      <c r="D2090" s="2" t="s">
+      <c r="D2090" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="E2090" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2091" spans="2:5">
       <c r="B2091" t="s">
         <v>329</v>
       </c>
       <c r="C2091">
         <v>1833</v>
       </c>
-      <c r="D2091" s="2" t="s">
+      <c r="D2091" s="1" t="s">
         <v>2783</v>
       </c>
       <c r="E2091" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2092" spans="2:5">
       <c r="B2092" t="s">
         <v>329</v>
       </c>
       <c r="C2092">
         <v>1833</v>
       </c>
-      <c r="D2092" s="2" t="s">
+      <c r="D2092" s="1" t="s">
         <v>2784</v>
       </c>
       <c r="E2092" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2093" spans="2:5">
       <c r="B2093" t="s">
         <v>329</v>
       </c>
       <c r="C2093">
         <v>1833</v>
       </c>
-      <c r="D2093" s="2" t="s">
+      <c r="D2093" s="1" t="s">
         <v>2785</v>
       </c>
       <c r="E2093" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2094" spans="2:5">
       <c r="B2094" t="s">
         <v>329</v>
       </c>
       <c r="C2094">
         <v>1833</v>
       </c>
-      <c r="D2094" s="2" t="s">
+      <c r="D2094" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="E2094" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2095" spans="2:5">
       <c r="B2095" t="s">
         <v>184</v>
       </c>
       <c r="C2095">
         <v>1833</v>
       </c>
-      <c r="D2095" s="2" t="s">
+      <c r="D2095" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="E2095" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2096" spans="2:5">
       <c r="B2096" t="s">
         <v>184</v>
       </c>
       <c r="C2096">
         <v>1833</v>
       </c>
-      <c r="D2096" s="2" t="s">
+      <c r="D2096" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="E2096" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2097" spans="1:5">
       <c r="B2097" t="s">
         <v>184</v>
       </c>
       <c r="C2097">
         <v>1833</v>
       </c>
-      <c r="D2097" s="2" t="s">
+      <c r="D2097" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="E2097" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2098" spans="1:5">
       <c r="B2098" t="s">
         <v>184</v>
       </c>
       <c r="C2098">
         <v>1833</v>
       </c>
-      <c r="D2098" s="2" t="s">
+      <c r="D2098" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="E2098" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2099" spans="1:5">
       <c r="B2099" t="s">
         <v>184</v>
       </c>
       <c r="C2099">
         <v>1833</v>
       </c>
-      <c r="D2099" s="2" t="s">
+      <c r="D2099" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="E2099" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2100" spans="1:5">
       <c r="B2100" t="s">
         <v>184</v>
       </c>
       <c r="C2100">
         <v>1833</v>
       </c>
-      <c r="D2100" s="2" t="s">
+      <c r="D2100" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="E2100" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2101" spans="1:5">
       <c r="B2101" t="s">
         <v>184</v>
       </c>
       <c r="C2101">
         <v>1833</v>
       </c>
-      <c r="D2101" s="2" t="s">
+      <c r="D2101" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="E2101" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2102" spans="1:5">
       <c r="B2102" t="s">
         <v>184</v>
       </c>
       <c r="C2102">
         <v>1833</v>
       </c>
-      <c r="D2102" s="2" t="s">
+      <c r="D2102" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="E2102" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2103" spans="1:5">
       <c r="B2103" t="s">
         <v>184</v>
       </c>
       <c r="C2103">
         <v>1833</v>
       </c>
-      <c r="D2103" s="2" t="s">
+      <c r="D2103" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="E2103" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2104" spans="1:5">
       <c r="B2104" t="s">
         <v>184</v>
       </c>
       <c r="C2104">
         <v>1833</v>
       </c>
-      <c r="D2104" s="2" t="s">
+      <c r="D2104" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="E2104" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2105" spans="1:5">
       <c r="B2105" t="s">
         <v>184</v>
       </c>
       <c r="C2105">
         <v>1833</v>
       </c>
-      <c r="D2105" s="2" t="s">
+      <c r="D2105" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="E2105" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2106" spans="1:5">
       <c r="B2106" t="s">
         <v>184</v>
       </c>
       <c r="C2106">
         <v>1833</v>
       </c>
-      <c r="D2106" s="2" t="s">
+      <c r="D2106" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="E2106" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2107" spans="1:5">
       <c r="B2107" t="s">
         <v>184</v>
       </c>
       <c r="C2107">
         <v>1833</v>
       </c>
-      <c r="D2107" s="2" t="s">
+      <c r="D2107" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="E2107" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2108" spans="1:5">
       <c r="B2108" t="s">
         <v>158</v>
       </c>
       <c r="C2108">
         <v>1833</v>
       </c>
-      <c r="D2108" s="2" t="s">
+      <c r="D2108" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="E2108" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2109" spans="1:5">
       <c r="B2109" t="s">
         <v>158</v>
       </c>
       <c r="C2109">
         <v>1833</v>
       </c>
-      <c r="D2109" s="2" t="s">
+      <c r="D2109" s="1" t="s">
         <v>2801</v>
       </c>
       <c r="E2109" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2110" spans="1:5">
       <c r="B2110" t="s">
         <v>158</v>
       </c>
       <c r="C2110">
         <v>1833</v>
       </c>
-      <c r="D2110" s="2" t="s">
+      <c r="D2110" s="1" t="s">
         <v>2802</v>
       </c>
       <c r="E2110" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2111" spans="1:5">
       <c r="B2111" t="s">
         <v>642</v>
       </c>
       <c r="C2111">
         <v>1833</v>
       </c>
-      <c r="D2111" s="2" t="s">
+      <c r="D2111" s="1" t="s">
         <v>2803</v>
       </c>
       <c r="E2111" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2112" spans="1:5">
       <c r="A2112" t="s">
         <v>8</v>
       </c>
       <c r="B2112" t="s">
         <v>172</v>
       </c>
       <c r="C2112">
         <v>1834</v>
       </c>
-      <c r="D2112" s="2" t="s">
+      <c r="D2112" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="E2112" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2113" spans="1:5">
       <c r="A2113" t="s">
         <v>138</v>
       </c>
       <c r="B2113" t="s">
         <v>643</v>
       </c>
       <c r="C2113">
         <v>1834</v>
       </c>
-      <c r="D2113" s="2" t="s">
+      <c r="D2113" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="E2113" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2114" spans="1:5">
       <c r="A2114" t="s">
         <v>139</v>
       </c>
       <c r="B2114" t="s">
         <v>644</v>
       </c>
       <c r="C2114">
         <v>1834</v>
       </c>
-      <c r="D2114" s="2" t="s">
+      <c r="D2114" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="E2114" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2115" spans="1:5">
       <c r="B2115" t="s">
         <v>645</v>
       </c>
       <c r="C2115">
         <v>1834</v>
       </c>
-      <c r="D2115" s="2" t="s">
+      <c r="D2115" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="E2115" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2116" spans="1:5">
       <c r="B2116" t="s">
         <v>646</v>
       </c>
       <c r="C2116">
         <v>1834</v>
       </c>
-      <c r="D2116" s="2" t="s">
+      <c r="D2116" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="E2116" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2117" spans="1:5">
       <c r="B2117" t="s">
         <v>647</v>
       </c>
       <c r="C2117">
         <v>1834</v>
       </c>
-      <c r="D2117" s="2" t="s">
+      <c r="D2117" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="E2117" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2118" spans="1:5">
       <c r="B2118" t="s">
         <v>648</v>
       </c>
       <c r="C2118">
         <v>1834</v>
       </c>
-      <c r="D2118" s="2" t="s">
+      <c r="D2118" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="E2118" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2119" spans="1:5">
       <c r="B2119" t="s">
         <v>649</v>
       </c>
       <c r="C2119">
         <v>1834</v>
       </c>
-      <c r="D2119" s="2" t="s">
+      <c r="D2119" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="E2119" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2120" spans="1:5">
       <c r="B2120" t="s">
         <v>649</v>
       </c>
       <c r="C2120">
         <v>1834</v>
       </c>
-      <c r="D2120" s="2" t="s">
+      <c r="D2120" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="E2120" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2121" spans="1:5">
       <c r="B2121" t="s">
         <v>349</v>
       </c>
       <c r="C2121">
         <v>1834</v>
       </c>
-      <c r="D2121" s="2" t="s">
+      <c r="D2121" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="E2121" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2122" spans="1:5">
       <c r="B2122" t="s">
         <v>350</v>
       </c>
       <c r="C2122">
         <v>1834</v>
       </c>
-      <c r="D2122" s="2" t="s">
+      <c r="D2122" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="E2122" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2123" spans="1:5">
       <c r="B2123" t="s">
         <v>350</v>
       </c>
       <c r="C2123">
         <v>1834</v>
       </c>
-      <c r="D2123" s="2" t="s">
+      <c r="D2123" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="E2123" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2124" spans="1:5">
       <c r="B2124" t="s">
         <v>350</v>
       </c>
       <c r="C2124">
         <v>1834</v>
       </c>
-      <c r="D2124" s="2" t="s">
+      <c r="D2124" s="1" t="s">
         <v>2816</v>
       </c>
       <c r="E2124" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2125" spans="1:5">
       <c r="B2125" t="s">
         <v>350</v>
       </c>
       <c r="C2125">
         <v>1834</v>
       </c>
-      <c r="D2125" s="2" t="s">
+      <c r="D2125" s="1" t="s">
         <v>2817</v>
       </c>
       <c r="E2125" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2126" spans="1:5">
       <c r="B2126" t="s">
         <v>350</v>
       </c>
       <c r="C2126">
         <v>1834</v>
       </c>
-      <c r="D2126" s="2" t="s">
+      <c r="D2126" s="1" t="s">
         <v>2818</v>
       </c>
       <c r="E2126" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2127" spans="1:5">
       <c r="B2127" t="s">
         <v>350</v>
       </c>
       <c r="C2127">
         <v>1834</v>
       </c>
-      <c r="D2127" s="2" t="s">
+      <c r="D2127" s="1" t="s">
         <v>2819</v>
       </c>
       <c r="E2127" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2128" spans="1:5">
       <c r="B2128" t="s">
         <v>350</v>
       </c>
       <c r="C2128">
         <v>1834</v>
       </c>
-      <c r="D2128" s="2" t="s">
+      <c r="D2128" s="1" t="s">
         <v>2820</v>
       </c>
       <c r="E2128" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2129" spans="2:5">
       <c r="B2129" t="s">
         <v>350</v>
       </c>
       <c r="C2129">
         <v>1834</v>
       </c>
-      <c r="D2129" s="2" t="s">
+      <c r="D2129" s="1" t="s">
         <v>2821</v>
       </c>
       <c r="E2129" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2130" spans="2:5">
       <c r="B2130" t="s">
         <v>350</v>
       </c>
       <c r="C2130">
         <v>1834</v>
       </c>
-      <c r="D2130" s="2" t="s">
+      <c r="D2130" s="1" t="s">
         <v>2822</v>
       </c>
       <c r="E2130" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2131" spans="2:5">
       <c r="B2131" t="s">
         <v>350</v>
       </c>
       <c r="C2131">
         <v>1834</v>
       </c>
-      <c r="D2131" s="2" t="s">
+      <c r="D2131" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="E2131" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2132" spans="2:5">
       <c r="B2132" t="s">
         <v>350</v>
       </c>
       <c r="C2132">
         <v>1834</v>
       </c>
-      <c r="D2132" s="2" t="s">
+      <c r="D2132" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="E2132" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2133" spans="2:5">
       <c r="B2133" t="s">
         <v>350</v>
       </c>
       <c r="C2133">
         <v>1834</v>
       </c>
-      <c r="D2133" s="2" t="s">
+      <c r="D2133" s="1" t="s">
         <v>2825</v>
       </c>
       <c r="E2133" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2134" spans="2:5">
       <c r="B2134" t="s">
         <v>350</v>
       </c>
       <c r="C2134">
         <v>1834</v>
       </c>
-      <c r="D2134" s="2" t="s">
+      <c r="D2134" s="1" t="s">
         <v>2826</v>
       </c>
       <c r="E2134" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2135" spans="2:5">
       <c r="B2135" t="s">
         <v>350</v>
       </c>
       <c r="C2135">
         <v>1834</v>
       </c>
-      <c r="D2135" s="2" t="s">
+      <c r="D2135" s="1" t="s">
         <v>2827</v>
       </c>
       <c r="E2135" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2136" spans="2:5">
       <c r="B2136" t="s">
         <v>350</v>
       </c>
       <c r="C2136">
         <v>1834</v>
       </c>
-      <c r="D2136" s="2" t="s">
+      <c r="D2136" s="1" t="s">
         <v>2828</v>
       </c>
       <c r="E2136" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2137" spans="2:5">
       <c r="B2137" t="s">
         <v>350</v>
       </c>
       <c r="C2137">
         <v>1834</v>
       </c>
-      <c r="D2137" s="2" t="s">
+      <c r="D2137" s="1" t="s">
         <v>2829</v>
       </c>
       <c r="E2137" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2138" spans="2:5">
       <c r="B2138" t="s">
         <v>143</v>
       </c>
       <c r="C2138">
         <v>1834</v>
       </c>
-      <c r="D2138" s="2" t="s">
+      <c r="D2138" s="1" t="s">
         <v>2830</v>
       </c>
       <c r="E2138" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2139" spans="2:5">
       <c r="B2139" t="s">
         <v>650</v>
       </c>
       <c r="C2139">
         <v>1834</v>
       </c>
-      <c r="D2139" s="2" t="s">
+      <c r="D2139" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="E2139" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2140" spans="2:5">
       <c r="B2140" t="s">
         <v>651</v>
       </c>
       <c r="C2140">
         <v>1834</v>
       </c>
-      <c r="D2140" s="2" t="s">
+      <c r="D2140" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="E2140" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2141" spans="2:5">
       <c r="B2141" t="s">
         <v>652</v>
       </c>
       <c r="C2141">
         <v>1834</v>
       </c>
-      <c r="D2141" s="2" t="s">
+      <c r="D2141" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="E2141" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2142" spans="2:5">
       <c r="B2142" t="s">
         <v>653</v>
       </c>
       <c r="C2142">
         <v>1834</v>
       </c>
-      <c r="D2142" s="2" t="s">
+      <c r="D2142" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="E2142" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2143" spans="2:5">
       <c r="B2143" t="s">
         <v>654</v>
       </c>
       <c r="C2143">
         <v>1834</v>
       </c>
-      <c r="D2143" s="2" t="s">
+      <c r="D2143" s="1" t="s">
         <v>2835</v>
       </c>
       <c r="E2143" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2144" spans="2:5">
       <c r="B2144" t="s">
         <v>655</v>
       </c>
       <c r="C2144">
         <v>1834</v>
       </c>
-      <c r="D2144" s="2" t="s">
+      <c r="D2144" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="E2144" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2145" spans="2:5">
       <c r="B2145" t="s">
         <v>656</v>
       </c>
       <c r="C2145">
         <v>1834</v>
       </c>
-      <c r="D2145" s="2" t="s">
+      <c r="D2145" s="1" t="s">
         <v>2837</v>
       </c>
       <c r="E2145" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2146" spans="2:5">
       <c r="B2146" t="s">
         <v>492</v>
       </c>
       <c r="C2146">
         <v>1834</v>
       </c>
-      <c r="D2146" s="2" t="s">
+      <c r="D2146" s="1" t="s">
         <v>2838</v>
       </c>
       <c r="E2146" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2147" spans="2:5">
       <c r="B2147" t="s">
         <v>492</v>
       </c>
       <c r="C2147">
         <v>1834</v>
       </c>
-      <c r="D2147" s="2" t="s">
+      <c r="D2147" s="1" t="s">
         <v>2839</v>
       </c>
       <c r="E2147" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2148" spans="2:5">
       <c r="B2148" t="s">
         <v>492</v>
       </c>
       <c r="C2148">
         <v>1834</v>
       </c>
-      <c r="D2148" s="2" t="s">
+      <c r="D2148" s="1" t="s">
         <v>2840</v>
       </c>
       <c r="E2148" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2149" spans="2:5">
       <c r="B2149" t="s">
         <v>492</v>
       </c>
       <c r="C2149">
         <v>1834</v>
       </c>
-      <c r="D2149" s="2" t="s">
+      <c r="D2149" s="1" t="s">
         <v>2841</v>
       </c>
       <c r="E2149" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2150" spans="2:5">
       <c r="B2150" t="s">
         <v>492</v>
       </c>
       <c r="C2150">
         <v>1834</v>
       </c>
-      <c r="D2150" s="2" t="s">
+      <c r="D2150" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="E2150" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2151" spans="2:5">
       <c r="B2151" t="s">
         <v>492</v>
       </c>
       <c r="C2151">
         <v>1834</v>
       </c>
-      <c r="D2151" s="2" t="s">
+      <c r="D2151" s="1" t="s">
         <v>2843</v>
       </c>
       <c r="E2151" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2152" spans="2:5">
       <c r="B2152" t="s">
         <v>492</v>
       </c>
       <c r="C2152">
         <v>1834</v>
       </c>
-      <c r="D2152" s="2" t="s">
+      <c r="D2152" s="1" t="s">
         <v>2844</v>
       </c>
       <c r="E2152" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2153" spans="2:5">
       <c r="B2153" t="s">
         <v>492</v>
       </c>
       <c r="C2153">
         <v>1834</v>
       </c>
-      <c r="D2153" s="2" t="s">
+      <c r="D2153" s="1" t="s">
         <v>2845</v>
       </c>
       <c r="E2153" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2154" spans="2:5">
       <c r="B2154" t="s">
         <v>492</v>
       </c>
       <c r="C2154">
         <v>1834</v>
       </c>
-      <c r="D2154" s="2" t="s">
+      <c r="D2154" s="1" t="s">
         <v>2846</v>
       </c>
       <c r="E2154" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2155" spans="2:5">
       <c r="B2155" t="s">
         <v>492</v>
       </c>
       <c r="C2155">
         <v>1834</v>
       </c>
-      <c r="D2155" s="2" t="s">
+      <c r="D2155" s="1" t="s">
         <v>2847</v>
       </c>
       <c r="E2155" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2156" spans="2:5">
       <c r="B2156" t="s">
         <v>492</v>
       </c>
       <c r="C2156">
         <v>1834</v>
       </c>
-      <c r="D2156" s="2" t="s">
+      <c r="D2156" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="E2156" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2157" spans="2:5">
       <c r="B2157" t="s">
         <v>492</v>
       </c>
       <c r="C2157">
         <v>1834</v>
       </c>
-      <c r="D2157" s="2" t="s">
+      <c r="D2157" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="E2157" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2158" spans="2:5">
       <c r="B2158" t="s">
         <v>657</v>
       </c>
       <c r="C2158">
         <v>1834</v>
       </c>
-      <c r="D2158" s="2" t="s">
+      <c r="D2158" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="E2158" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2159" spans="2:5">
       <c r="B2159" t="s">
         <v>658</v>
       </c>
       <c r="C2159">
         <v>1834</v>
       </c>
-      <c r="D2159" s="2" t="s">
+      <c r="D2159" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="E2159" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2160" spans="2:5">
       <c r="B2160" t="s">
         <v>659</v>
       </c>
       <c r="C2160">
         <v>1834</v>
       </c>
-      <c r="D2160" s="2" t="s">
+      <c r="D2160" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="E2160" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2161" spans="2:5">
       <c r="B2161" t="s">
         <v>660</v>
       </c>
       <c r="C2161">
         <v>1834</v>
       </c>
-      <c r="D2161" s="2" t="s">
+      <c r="D2161" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="E2161" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2162" spans="2:5">
       <c r="B2162" t="s">
         <v>661</v>
       </c>
       <c r="C2162">
         <v>1834</v>
       </c>
-      <c r="D2162" s="2" t="s">
+      <c r="D2162" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="E2162" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2163" spans="2:5">
       <c r="B2163" t="s">
         <v>662</v>
       </c>
       <c r="C2163">
         <v>1834</v>
       </c>
-      <c r="D2163" s="2" t="s">
+      <c r="D2163" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="E2163" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2164" spans="2:5">
       <c r="B2164" t="s">
         <v>663</v>
       </c>
       <c r="C2164">
         <v>1834</v>
       </c>
-      <c r="D2164" s="2" t="s">
+      <c r="D2164" s="1" t="s">
         <v>2856</v>
       </c>
       <c r="E2164" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2165" spans="2:5">
       <c r="B2165" t="s">
         <v>664</v>
       </c>
       <c r="C2165">
         <v>1834</v>
       </c>
-      <c r="D2165" s="2" t="s">
+      <c r="D2165" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="E2165" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2166" spans="2:5">
       <c r="B2166" t="s">
         <v>665</v>
       </c>
       <c r="C2166">
         <v>1834</v>
       </c>
-      <c r="D2166" s="2" t="s">
+      <c r="D2166" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="E2166" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2167" spans="2:5">
       <c r="B2167" t="s">
         <v>666</v>
       </c>
       <c r="C2167">
         <v>1834</v>
       </c>
-      <c r="D2167" s="2" t="s">
+      <c r="D2167" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="E2167" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2168" spans="2:5">
       <c r="B2168" t="s">
         <v>667</v>
       </c>
       <c r="C2168">
         <v>1834</v>
       </c>
-      <c r="D2168" s="2" t="s">
+      <c r="D2168" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="E2168" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2169" spans="2:5">
       <c r="B2169" t="s">
         <v>668</v>
       </c>
       <c r="C2169">
         <v>1834</v>
       </c>
-      <c r="D2169" s="2" t="s">
+      <c r="D2169" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="E2169" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2170" spans="2:5">
       <c r="B2170" t="s">
         <v>669</v>
       </c>
       <c r="C2170">
         <v>1834</v>
       </c>
-      <c r="D2170" s="2" t="s">
+      <c r="D2170" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="E2170" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2171" spans="2:5">
       <c r="B2171" t="s">
         <v>670</v>
       </c>
       <c r="C2171">
         <v>1834</v>
       </c>
-      <c r="D2171" s="2" t="s">
+      <c r="D2171" s="1" t="s">
         <v>2863</v>
       </c>
       <c r="E2171" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2172" spans="2:5">
       <c r="B2172" t="s">
         <v>671</v>
       </c>
       <c r="C2172">
         <v>1834</v>
       </c>
-      <c r="D2172" s="2" t="s">
+      <c r="D2172" s="1" t="s">
         <v>2864</v>
       </c>
       <c r="E2172" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2173" spans="2:5">
       <c r="B2173" t="s">
         <v>672</v>
       </c>
       <c r="C2173">
         <v>1834</v>
       </c>
-      <c r="D2173" s="2" t="s">
+      <c r="D2173" s="1" t="s">
         <v>2865</v>
       </c>
       <c r="E2173" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2174" spans="2:5">
       <c r="B2174" t="s">
         <v>673</v>
       </c>
       <c r="C2174">
         <v>1834</v>
       </c>
-      <c r="D2174" s="2" t="s">
+      <c r="D2174" s="1" t="s">
         <v>2866</v>
       </c>
       <c r="E2174" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2175" spans="2:5">
       <c r="B2175" t="s">
         <v>674</v>
       </c>
       <c r="C2175">
         <v>1834</v>
       </c>
-      <c r="D2175" s="2" t="s">
+      <c r="D2175" s="1" t="s">
         <v>2867</v>
       </c>
       <c r="E2175" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2176" spans="2:5">
       <c r="B2176" t="s">
         <v>675</v>
       </c>
       <c r="C2176">
         <v>1834</v>
       </c>
-      <c r="D2176" s="2" t="s">
+      <c r="D2176" s="1" t="s">
         <v>2868</v>
       </c>
       <c r="E2176" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2177" spans="2:5">
       <c r="B2177" t="s">
         <v>676</v>
       </c>
       <c r="C2177">
         <v>1834</v>
       </c>
-      <c r="D2177" s="2" t="s">
+      <c r="D2177" s="1" t="s">
         <v>2869</v>
       </c>
       <c r="E2177" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2178" spans="2:5">
       <c r="B2178" t="s">
         <v>677</v>
       </c>
       <c r="C2178">
         <v>1834</v>
       </c>
-      <c r="D2178" s="2" t="s">
+      <c r="D2178" s="1" t="s">
         <v>2870</v>
       </c>
       <c r="E2178" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2179" spans="2:5">
       <c r="B2179" t="s">
         <v>678</v>
       </c>
       <c r="C2179">
         <v>1834</v>
       </c>
-      <c r="D2179" s="2" t="s">
+      <c r="D2179" s="1" t="s">
         <v>2871</v>
       </c>
       <c r="E2179" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2180" spans="2:5">
       <c r="B2180" t="s">
         <v>679</v>
       </c>
       <c r="C2180">
         <v>1834</v>
       </c>
-      <c r="D2180" s="2" t="s">
+      <c r="D2180" s="1" t="s">
         <v>2872</v>
       </c>
       <c r="E2180" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2181" spans="2:5">
       <c r="B2181" t="s">
         <v>680</v>
       </c>
       <c r="C2181">
         <v>1834</v>
       </c>
-      <c r="D2181" s="2" t="s">
+      <c r="D2181" s="1" t="s">
         <v>2873</v>
       </c>
       <c r="E2181" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2182" spans="2:5">
       <c r="B2182" t="s">
         <v>681</v>
       </c>
       <c r="C2182">
         <v>1834</v>
       </c>
-      <c r="D2182" s="2" t="s">
+      <c r="D2182" s="1" t="s">
         <v>2874</v>
       </c>
       <c r="E2182" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2183" spans="2:5">
       <c r="B2183" t="s">
         <v>682</v>
       </c>
       <c r="C2183">
         <v>1834</v>
       </c>
-      <c r="D2183" s="2" t="s">
+      <c r="D2183" s="1" t="s">
         <v>2875</v>
       </c>
       <c r="E2183" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2184" spans="2:5">
       <c r="B2184" t="s">
         <v>682</v>
       </c>
       <c r="C2184">
         <v>1834</v>
       </c>
-      <c r="D2184" s="2" t="s">
+      <c r="D2184" s="1" t="s">
         <v>2876</v>
       </c>
       <c r="E2184" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2185" spans="2:5">
       <c r="B2185" t="s">
         <v>683</v>
       </c>
       <c r="C2185">
         <v>1834</v>
       </c>
-      <c r="D2185" s="2" t="s">
+      <c r="D2185" s="1" t="s">
         <v>2877</v>
       </c>
       <c r="E2185" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2186" spans="2:5">
       <c r="B2186" t="s">
         <v>684</v>
       </c>
       <c r="C2186">
         <v>1834</v>
       </c>
-      <c r="D2186" s="2" t="s">
+      <c r="D2186" s="1" t="s">
         <v>2878</v>
       </c>
       <c r="E2186" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2187" spans="2:5">
       <c r="B2187" t="s">
         <v>685</v>
       </c>
       <c r="C2187">
         <v>1834</v>
       </c>
-      <c r="D2187" s="2" t="s">
+      <c r="D2187" s="1" t="s">
         <v>2879</v>
       </c>
       <c r="E2187" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2188" spans="2:5">
       <c r="B2188" t="s">
         <v>686</v>
       </c>
       <c r="C2188">
         <v>1834</v>
       </c>
-      <c r="D2188" s="2" t="s">
+      <c r="D2188" s="1" t="s">
         <v>2880</v>
       </c>
       <c r="E2188" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2189" spans="2:5">
       <c r="B2189" t="s">
         <v>687</v>
       </c>
       <c r="C2189">
         <v>1834</v>
       </c>
-      <c r="D2189" s="2" t="s">
+      <c r="D2189" s="1" t="s">
         <v>2881</v>
       </c>
       <c r="E2189" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2190" spans="2:5">
       <c r="B2190" t="s">
         <v>688</v>
       </c>
       <c r="C2190">
         <v>1834</v>
       </c>
-      <c r="D2190" s="2" t="s">
+      <c r="D2190" s="1" t="s">
         <v>2882</v>
       </c>
       <c r="E2190" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2191" spans="2:5">
       <c r="B2191" t="s">
         <v>689</v>
       </c>
       <c r="C2191">
         <v>1834</v>
       </c>
-      <c r="D2191" s="2" t="s">
+      <c r="D2191" s="1" t="s">
         <v>2883</v>
       </c>
       <c r="E2191" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2192" spans="2:5">
       <c r="B2192" t="s">
         <v>689</v>
       </c>
       <c r="C2192">
         <v>1834</v>
       </c>
-      <c r="D2192" s="2" t="s">
+      <c r="D2192" s="1" t="s">
         <v>2884</v>
       </c>
       <c r="E2192" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2193" spans="2:5">
       <c r="B2193" t="s">
         <v>625</v>
       </c>
       <c r="C2193">
         <v>1834</v>
       </c>
-      <c r="D2193" s="2" t="s">
+      <c r="D2193" s="1" t="s">
         <v>2885</v>
       </c>
       <c r="E2193" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2194" spans="2:5">
       <c r="B2194" t="s">
         <v>690</v>
       </c>
       <c r="C2194">
         <v>1834</v>
       </c>
-      <c r="D2194" s="2" t="s">
+      <c r="D2194" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="E2194" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2195" spans="2:5">
       <c r="B2195" t="s">
         <v>635</v>
       </c>
       <c r="C2195">
         <v>1834</v>
       </c>
-      <c r="D2195" s="2" t="s">
+      <c r="D2195" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="E2195" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2196" spans="2:5">
       <c r="B2196" t="s">
         <v>635</v>
       </c>
       <c r="C2196">
         <v>1834</v>
       </c>
-      <c r="D2196" s="2" t="s">
+      <c r="D2196" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="E2196" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2197" spans="2:5">
       <c r="B2197" t="s">
         <v>635</v>
       </c>
       <c r="C2197">
         <v>1834</v>
       </c>
-      <c r="D2197" s="2" t="s">
+      <c r="D2197" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="E2197" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2198" spans="2:5">
       <c r="B2198" t="s">
         <v>635</v>
       </c>
       <c r="C2198">
         <v>1834</v>
       </c>
-      <c r="D2198" s="2" t="s">
+      <c r="D2198" s="1" t="s">
         <v>2890</v>
       </c>
       <c r="E2198" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2199" spans="2:5">
       <c r="B2199" t="s">
         <v>635</v>
       </c>
       <c r="C2199">
         <v>1834</v>
       </c>
-      <c r="D2199" s="2" t="s">
+      <c r="D2199" s="1" t="s">
         <v>2891</v>
       </c>
       <c r="E2199" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2200" spans="2:5">
       <c r="B2200" t="s">
         <v>691</v>
       </c>
       <c r="C2200">
         <v>1834</v>
       </c>
-      <c r="D2200" s="2" t="s">
+      <c r="D2200" s="1" t="s">
         <v>2892</v>
       </c>
       <c r="E2200" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2201" spans="2:5">
       <c r="B2201" t="s">
         <v>692</v>
       </c>
       <c r="C2201">
         <v>1834</v>
       </c>
-      <c r="D2201" s="2" t="s">
+      <c r="D2201" s="1" t="s">
         <v>2893</v>
       </c>
       <c r="E2201" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2202" spans="2:5">
       <c r="B2202" t="s">
         <v>229</v>
       </c>
       <c r="C2202">
         <v>1834</v>
       </c>
-      <c r="D2202" s="2" t="s">
+      <c r="D2202" s="1" t="s">
         <v>2894</v>
       </c>
       <c r="E2202" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2203" spans="2:5">
       <c r="B2203" t="s">
         <v>229</v>
       </c>
       <c r="C2203">
         <v>1834</v>
       </c>
-      <c r="D2203" s="2" t="s">
+      <c r="D2203" s="1" t="s">
         <v>2895</v>
       </c>
       <c r="E2203" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2204" spans="2:5">
       <c r="B2204" t="s">
         <v>229</v>
       </c>
       <c r="C2204">
         <v>1834</v>
       </c>
-      <c r="D2204" s="2" t="s">
+      <c r="D2204" s="1" t="s">
         <v>2896</v>
       </c>
       <c r="E2204" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2205" spans="2:5">
       <c r="B2205" t="s">
         <v>229</v>
       </c>
       <c r="C2205">
         <v>1834</v>
       </c>
-      <c r="D2205" s="2" t="s">
+      <c r="D2205" s="1" t="s">
         <v>2897</v>
       </c>
       <c r="E2205" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2206" spans="2:5">
       <c r="B2206" t="s">
         <v>229</v>
       </c>
       <c r="C2206">
         <v>1834</v>
       </c>
-      <c r="D2206" s="2" t="s">
+      <c r="D2206" s="1" t="s">
         <v>2898</v>
       </c>
       <c r="E2206" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2207" spans="2:5">
       <c r="B2207" t="s">
         <v>229</v>
       </c>
       <c r="C2207">
         <v>1834</v>
       </c>
-      <c r="D2207" s="2" t="s">
+      <c r="D2207" s="1" t="s">
         <v>2899</v>
       </c>
       <c r="E2207" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2208" spans="2:5">
       <c r="B2208" t="s">
         <v>229</v>
       </c>
       <c r="C2208">
         <v>1834</v>
       </c>
-      <c r="D2208" s="2" t="s">
+      <c r="D2208" s="1" t="s">
         <v>2900</v>
       </c>
       <c r="E2208" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2209" spans="2:5">
       <c r="B2209" t="s">
         <v>229</v>
       </c>
       <c r="C2209">
         <v>1834</v>
       </c>
-      <c r="D2209" s="2" t="s">
+      <c r="D2209" s="1" t="s">
         <v>2901</v>
       </c>
       <c r="E2209" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2210" spans="2:5">
       <c r="B2210" t="s">
         <v>229</v>
       </c>
       <c r="C2210">
         <v>1834</v>
       </c>
-      <c r="D2210" s="2" t="s">
+      <c r="D2210" s="1" t="s">
         <v>2902</v>
       </c>
       <c r="E2210" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2211" spans="2:5">
       <c r="B2211" t="s">
         <v>229</v>
       </c>
       <c r="C2211">
         <v>1834</v>
       </c>
-      <c r="D2211" s="2" t="s">
+      <c r="D2211" s="1" t="s">
         <v>2903</v>
       </c>
       <c r="E2211" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2212" spans="2:5">
       <c r="B2212" t="s">
         <v>155</v>
       </c>
       <c r="C2212">
         <v>1834</v>
       </c>
-      <c r="D2212" s="2" t="s">
+      <c r="D2212" s="1" t="s">
         <v>2904</v>
       </c>
       <c r="E2212" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2213" spans="2:5">
       <c r="B2213" t="s">
         <v>155</v>
       </c>
       <c r="C2213">
         <v>1834</v>
       </c>
-      <c r="D2213" s="2" t="s">
+      <c r="D2213" s="1" t="s">
         <v>2905</v>
       </c>
       <c r="E2213" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2214" spans="2:5">
       <c r="B2214" t="s">
         <v>155</v>
       </c>
       <c r="C2214">
         <v>1834</v>
       </c>
-      <c r="D2214" s="2" t="s">
+      <c r="D2214" s="1" t="s">
         <v>2906</v>
       </c>
       <c r="E2214" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2215" spans="2:5">
       <c r="B2215" t="s">
         <v>172</v>
       </c>
       <c r="C2215">
         <v>1834</v>
       </c>
-      <c r="D2215" s="2" t="s">
+      <c r="D2215" s="1" t="s">
         <v>2907</v>
       </c>
       <c r="E2215" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2216" spans="2:5">
       <c r="B2216" t="s">
         <v>172</v>
       </c>
       <c r="C2216">
         <v>1834</v>
       </c>
-      <c r="D2216" s="2" t="s">
+      <c r="D2216" s="1" t="s">
         <v>2908</v>
       </c>
       <c r="E2216" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2217" spans="2:5">
       <c r="B2217" t="s">
         <v>172</v>
       </c>
       <c r="C2217">
         <v>1834</v>
       </c>
-      <c r="D2217" s="2" t="s">
+      <c r="D2217" s="1" t="s">
         <v>2909</v>
       </c>
       <c r="E2217" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2218" spans="2:5">
       <c r="B2218" t="s">
         <v>172</v>
       </c>
       <c r="C2218">
         <v>1834</v>
       </c>
-      <c r="D2218" s="2" t="s">
+      <c r="D2218" s="1" t="s">
         <v>2910</v>
       </c>
       <c r="E2218" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2219" spans="2:5">
       <c r="B2219" t="s">
         <v>172</v>
       </c>
       <c r="C2219">
         <v>1834</v>
       </c>
-      <c r="D2219" s="2" t="s">
+      <c r="D2219" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="E2219" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2220" spans="2:5">
       <c r="B2220" t="s">
         <v>172</v>
       </c>
       <c r="C2220">
         <v>1834</v>
       </c>
-      <c r="D2220" s="2" t="s">
+      <c r="D2220" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="E2220" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2221" spans="2:5">
       <c r="B2221" t="s">
         <v>172</v>
       </c>
       <c r="C2221">
         <v>1834</v>
       </c>
-      <c r="D2221" s="2" t="s">
+      <c r="D2221" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="E2221" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2222" spans="2:5">
       <c r="B2222" t="s">
         <v>172</v>
       </c>
       <c r="C2222">
         <v>1834</v>
       </c>
-      <c r="D2222" s="2" t="s">
+      <c r="D2222" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="E2222" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2223" spans="2:5">
       <c r="B2223" t="s">
         <v>172</v>
       </c>
       <c r="C2223">
         <v>1834</v>
       </c>
-      <c r="D2223" s="2" t="s">
+      <c r="D2223" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="E2223" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2224" spans="2:5">
       <c r="B2224" t="s">
         <v>172</v>
       </c>
       <c r="C2224">
         <v>1834</v>
       </c>
-      <c r="D2224" s="2" t="s">
+      <c r="D2224" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="E2224" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2225" spans="2:5">
       <c r="B2225" t="s">
         <v>172</v>
       </c>
       <c r="C2225">
         <v>1834</v>
       </c>
-      <c r="D2225" s="2" t="s">
+      <c r="D2225" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="E2225" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2226" spans="2:5">
       <c r="B2226" t="s">
         <v>172</v>
       </c>
       <c r="C2226">
         <v>1834</v>
       </c>
-      <c r="D2226" s="2" t="s">
+      <c r="D2226" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="E2226" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2227" spans="2:5">
       <c r="B2227" t="s">
         <v>172</v>
       </c>
       <c r="C2227">
         <v>1834</v>
       </c>
-      <c r="D2227" s="2" t="s">
+      <c r="D2227" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="E2227" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2228" spans="2:5">
       <c r="B2228" t="s">
         <v>172</v>
       </c>
       <c r="C2228">
         <v>1834</v>
       </c>
-      <c r="D2228" s="2" t="s">
+      <c r="D2228" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="E2228" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2229" spans="2:5">
       <c r="B2229" t="s">
         <v>172</v>
       </c>
       <c r="C2229">
         <v>1834</v>
       </c>
-      <c r="D2229" s="2" t="s">
+      <c r="D2229" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="E2229" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2230" spans="2:5">
       <c r="B2230" t="s">
         <v>172</v>
       </c>
       <c r="C2230">
         <v>1834</v>
       </c>
-      <c r="D2230" s="2" t="s">
+      <c r="D2230" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="E2230" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2231" spans="2:5">
       <c r="B2231" t="s">
         <v>172</v>
       </c>
       <c r="C2231">
         <v>1834</v>
       </c>
-      <c r="D2231" s="2" t="s">
+      <c r="D2231" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="E2231" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2232" spans="2:5">
       <c r="B2232" t="s">
         <v>172</v>
       </c>
       <c r="C2232">
         <v>1834</v>
       </c>
-      <c r="D2232" s="2" t="s">
+      <c r="D2232" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="E2232" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2233" spans="2:5">
       <c r="B2233" t="s">
         <v>172</v>
       </c>
       <c r="C2233">
         <v>1834</v>
       </c>
-      <c r="D2233" s="2" t="s">
+      <c r="D2233" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="E2233" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2234" spans="2:5">
       <c r="B2234" t="s">
         <v>172</v>
       </c>
       <c r="C2234">
         <v>1834</v>
       </c>
-      <c r="D2234" s="2" t="s">
+      <c r="D2234" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="E2234" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2235" spans="2:5">
       <c r="B2235" t="s">
         <v>172</v>
       </c>
       <c r="C2235">
         <v>1834</v>
       </c>
-      <c r="D2235" s="2" t="s">
+      <c r="D2235" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="E2235" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2236" spans="2:5">
       <c r="B2236" t="s">
         <v>172</v>
       </c>
       <c r="C2236">
         <v>1834</v>
       </c>
-      <c r="D2236" s="2" t="s">
+      <c r="D2236" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="E2236" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2237" spans="2:5">
       <c r="B2237" t="s">
         <v>172</v>
       </c>
       <c r="C2237">
         <v>1834</v>
       </c>
-      <c r="D2237" s="2" t="s">
+      <c r="D2237" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="E2237" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2238" spans="2:5">
       <c r="B2238" t="s">
         <v>172</v>
       </c>
       <c r="C2238">
         <v>1834</v>
       </c>
-      <c r="D2238" s="2" t="s">
+      <c r="D2238" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="E2238" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2239" spans="2:5">
       <c r="B2239" t="s">
         <v>172</v>
       </c>
       <c r="C2239">
         <v>1834</v>
       </c>
-      <c r="D2239" s="2" t="s">
+      <c r="D2239" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="E2239" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2240" spans="2:5">
       <c r="B2240" t="s">
         <v>172</v>
       </c>
       <c r="C2240">
         <v>1834</v>
       </c>
-      <c r="D2240" s="2" t="s">
+      <c r="D2240" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="E2240" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2241" spans="2:5">
       <c r="B2241" t="s">
         <v>172</v>
       </c>
       <c r="C2241">
         <v>1834</v>
       </c>
-      <c r="D2241" s="2" t="s">
+      <c r="D2241" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="E2241" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2242" spans="2:5">
       <c r="B2242" t="s">
         <v>172</v>
       </c>
       <c r="C2242">
         <v>1834</v>
       </c>
-      <c r="D2242" s="2" t="s">
+      <c r="D2242" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="E2242" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2243" spans="2:5">
       <c r="B2243" t="s">
         <v>172</v>
       </c>
       <c r="C2243">
         <v>1834</v>
       </c>
-      <c r="D2243" s="2" t="s">
+      <c r="D2243" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="E2243" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2244" spans="2:5">
       <c r="B2244" t="s">
         <v>172</v>
       </c>
       <c r="C2244">
         <v>1834</v>
       </c>
-      <c r="D2244" s="2" t="s">
+      <c r="D2244" s="1" t="s">
         <v>2936</v>
       </c>
       <c r="E2244" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2245" spans="2:5">
       <c r="B2245" t="s">
         <v>172</v>
       </c>
       <c r="C2245">
         <v>1834</v>
       </c>
-      <c r="D2245" s="2" t="s">
+      <c r="D2245" s="1" t="s">
         <v>2937</v>
       </c>
       <c r="E2245" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2246" spans="2:5">
       <c r="B2246" t="s">
         <v>172</v>
       </c>
       <c r="C2246">
         <v>1834</v>
       </c>
-      <c r="D2246" s="2" t="s">
+      <c r="D2246" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="E2246" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2247" spans="2:5">
       <c r="B2247" t="s">
         <v>172</v>
       </c>
       <c r="C2247">
         <v>1834</v>
       </c>
-      <c r="D2247" s="2" t="s">
+      <c r="D2247" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="E2247" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2248" spans="2:5">
       <c r="B2248" t="s">
         <v>172</v>
       </c>
       <c r="C2248">
         <v>1834</v>
       </c>
-      <c r="D2248" s="2" t="s">
+      <c r="D2248" s="1" t="s">
         <v>2940</v>
       </c>
       <c r="E2248" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2249" spans="2:5">
       <c r="B2249" t="s">
         <v>172</v>
       </c>
       <c r="C2249">
         <v>1834</v>
       </c>
-      <c r="D2249" s="2" t="s">
+      <c r="D2249" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="E2249" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2250" spans="2:5">
       <c r="B2250" t="s">
         <v>172</v>
       </c>
       <c r="C2250">
         <v>1834</v>
       </c>
-      <c r="D2250" s="2" t="s">
+      <c r="D2250" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="E2250" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2251" spans="2:5">
       <c r="B2251" t="s">
         <v>172</v>
       </c>
       <c r="C2251">
         <v>1834</v>
       </c>
-      <c r="D2251" s="2" t="s">
+      <c r="D2251" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="E2251" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2252" spans="2:5">
       <c r="B2252" t="s">
         <v>172</v>
       </c>
       <c r="C2252">
         <v>1834</v>
       </c>
-      <c r="D2252" s="2" t="s">
+      <c r="D2252" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="E2252" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2253" spans="2:5">
       <c r="B2253" t="s">
         <v>172</v>
       </c>
       <c r="C2253">
         <v>1834</v>
       </c>
-      <c r="D2253" s="2" t="s">
+      <c r="D2253" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="E2253" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2254" spans="2:5">
       <c r="B2254" t="s">
         <v>172</v>
       </c>
       <c r="C2254">
         <v>1834</v>
       </c>
-      <c r="D2254" s="2" t="s">
+      <c r="D2254" s="1" t="s">
         <v>2946</v>
       </c>
       <c r="E2254" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2255" spans="2:5">
       <c r="B2255" t="s">
         <v>172</v>
       </c>
       <c r="C2255">
         <v>1834</v>
       </c>
-      <c r="D2255" s="2" t="s">
+      <c r="D2255" s="1" t="s">
         <v>2947</v>
       </c>
       <c r="E2255" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2256" spans="2:5">
       <c r="B2256" t="s">
         <v>156</v>
       </c>
       <c r="C2256">
         <v>1834</v>
       </c>
-      <c r="D2256" s="2" t="s">
+      <c r="D2256" s="1" t="s">
         <v>2948</v>
       </c>
       <c r="E2256" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2257" spans="2:5">
       <c r="B2257" t="s">
         <v>156</v>
       </c>
       <c r="C2257">
         <v>1834</v>
       </c>
-      <c r="D2257" s="2" t="s">
+      <c r="D2257" s="1" t="s">
         <v>2949</v>
       </c>
       <c r="E2257" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2258" spans="2:5">
       <c r="B2258" t="s">
         <v>156</v>
       </c>
       <c r="C2258">
         <v>1834</v>
       </c>
-      <c r="D2258" s="2" t="s">
+      <c r="D2258" s="1" t="s">
         <v>2950</v>
       </c>
       <c r="E2258" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2259" spans="2:5">
       <c r="B2259" t="s">
         <v>156</v>
       </c>
       <c r="C2259">
         <v>1834</v>
       </c>
-      <c r="D2259" s="2" t="s">
+      <c r="D2259" s="1" t="s">
         <v>2951</v>
       </c>
       <c r="E2259" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2260" spans="2:5">
       <c r="B2260" t="s">
         <v>156</v>
       </c>
       <c r="C2260">
         <v>1834</v>
       </c>
-      <c r="D2260" s="2" t="s">
+      <c r="D2260" s="1" t="s">
         <v>2952</v>
       </c>
       <c r="E2260" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2261" spans="2:5">
       <c r="B2261" t="s">
         <v>156</v>
       </c>
       <c r="C2261">
         <v>1834</v>
       </c>
-      <c r="D2261" s="2" t="s">
+      <c r="D2261" s="1" t="s">
         <v>2953</v>
       </c>
       <c r="E2261" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2262" spans="2:5">
       <c r="B2262" t="s">
         <v>156</v>
       </c>
       <c r="C2262">
         <v>1834</v>
       </c>
-      <c r="D2262" s="2" t="s">
+      <c r="D2262" s="1" t="s">
         <v>2954</v>
       </c>
       <c r="E2262" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2263" spans="2:5">
       <c r="B2263" t="s">
         <v>156</v>
       </c>
       <c r="C2263">
         <v>1834</v>
       </c>
-      <c r="D2263" s="2" t="s">
+      <c r="D2263" s="1" t="s">
         <v>2955</v>
       </c>
       <c r="E2263" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2264" spans="2:5">
       <c r="B2264" t="s">
         <v>156</v>
       </c>
       <c r="C2264">
         <v>1834</v>
       </c>
-      <c r="D2264" s="2" t="s">
+      <c r="D2264" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="E2264" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2265" spans="2:5">
       <c r="B2265" t="s">
         <v>156</v>
       </c>
       <c r="C2265">
         <v>1834</v>
       </c>
-      <c r="D2265" s="2" t="s">
+      <c r="D2265" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="E2265" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2266" spans="2:5">
       <c r="B2266" t="s">
         <v>156</v>
       </c>
       <c r="C2266">
         <v>1834</v>
       </c>
-      <c r="D2266" s="2" t="s">
+      <c r="D2266" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="E2266" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2267" spans="2:5">
       <c r="B2267" t="s">
         <v>156</v>
       </c>
       <c r="C2267">
         <v>1834</v>
       </c>
-      <c r="D2267" s="2" t="s">
+      <c r="D2267" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="E2267" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2268" spans="2:5">
       <c r="B2268" t="s">
         <v>156</v>
       </c>
       <c r="C2268">
         <v>1834</v>
       </c>
-      <c r="D2268" s="2" t="s">
+      <c r="D2268" s="1" t="s">
         <v>2960</v>
       </c>
       <c r="E2268" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2269" spans="2:5">
       <c r="B2269" t="s">
         <v>156</v>
       </c>
       <c r="C2269">
         <v>1834</v>
       </c>
-      <c r="D2269" s="2" t="s">
+      <c r="D2269" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="E2269" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2270" spans="2:5">
       <c r="B2270" t="s">
         <v>156</v>
       </c>
       <c r="C2270">
         <v>1834</v>
       </c>
-      <c r="D2270" s="2" t="s">
+      <c r="D2270" s="1" t="s">
         <v>2962</v>
       </c>
       <c r="E2270" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2271" spans="2:5">
       <c r="B2271" t="s">
         <v>156</v>
       </c>
       <c r="C2271">
         <v>1834</v>
       </c>
-      <c r="D2271" s="2" t="s">
+      <c r="D2271" s="1" t="s">
         <v>2963</v>
       </c>
       <c r="E2271" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2272" spans="2:5">
       <c r="B2272" t="s">
         <v>156</v>
       </c>
       <c r="C2272">
         <v>1834</v>
       </c>
-      <c r="D2272" s="2" t="s">
+      <c r="D2272" s="1" t="s">
         <v>2964</v>
       </c>
       <c r="E2272" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2273" spans="2:5">
       <c r="B2273" t="s">
         <v>156</v>
       </c>
       <c r="C2273">
         <v>1834</v>
       </c>
-      <c r="D2273" s="2" t="s">
+      <c r="D2273" s="1" t="s">
         <v>2965</v>
       </c>
       <c r="E2273" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2274" spans="2:5">
       <c r="B2274" t="s">
         <v>156</v>
       </c>
       <c r="C2274">
         <v>1834</v>
       </c>
-      <c r="D2274" s="2" t="s">
+      <c r="D2274" s="1" t="s">
         <v>2966</v>
       </c>
       <c r="E2274" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2275" spans="2:5">
       <c r="B2275" t="s">
         <v>156</v>
       </c>
       <c r="C2275">
         <v>1834</v>
       </c>
-      <c r="D2275" s="2" t="s">
+      <c r="D2275" s="1" t="s">
         <v>2967</v>
       </c>
       <c r="E2275" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2276" spans="2:5">
       <c r="B2276" t="s">
         <v>156</v>
       </c>
       <c r="C2276">
         <v>1834</v>
       </c>
-      <c r="D2276" s="2" t="s">
+      <c r="D2276" s="1" t="s">
         <v>2968</v>
       </c>
       <c r="E2276" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2277" spans="2:5">
       <c r="B2277" t="s">
         <v>156</v>
       </c>
       <c r="C2277">
         <v>1834</v>
       </c>
-      <c r="D2277" s="2" t="s">
+      <c r="D2277" s="1" t="s">
         <v>2969</v>
       </c>
       <c r="E2277" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2278" spans="2:5">
       <c r="B2278" t="s">
         <v>156</v>
       </c>
       <c r="C2278">
         <v>1834</v>
       </c>
-      <c r="D2278" s="2" t="s">
+      <c r="D2278" s="1" t="s">
         <v>2970</v>
       </c>
       <c r="E2278" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2279" spans="2:5">
       <c r="B2279" t="s">
         <v>156</v>
       </c>
       <c r="C2279">
         <v>1834</v>
       </c>
-      <c r="D2279" s="2" t="s">
+      <c r="D2279" s="1" t="s">
         <v>2971</v>
       </c>
       <c r="E2279" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2280" spans="2:5">
       <c r="B2280" t="s">
         <v>156</v>
       </c>
       <c r="C2280">
         <v>1834</v>
       </c>
-      <c r="D2280" s="2" t="s">
+      <c r="D2280" s="1" t="s">
         <v>2972</v>
       </c>
       <c r="E2280" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2281" spans="2:5">
       <c r="B2281" t="s">
         <v>156</v>
       </c>
       <c r="C2281">
         <v>1834</v>
       </c>
-      <c r="D2281" s="2" t="s">
+      <c r="D2281" s="1" t="s">
         <v>2973</v>
       </c>
       <c r="E2281" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2282" spans="2:5">
       <c r="B2282" t="s">
         <v>156</v>
       </c>
       <c r="C2282">
         <v>1834</v>
       </c>
-      <c r="D2282" s="2" t="s">
+      <c r="D2282" s="1" t="s">
         <v>2974</v>
       </c>
       <c r="E2282" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2283" spans="2:5">
       <c r="B2283" t="s">
         <v>156</v>
       </c>
       <c r="C2283">
         <v>1834</v>
       </c>
-      <c r="D2283" s="2" t="s">
+      <c r="D2283" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="E2283" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2284" spans="2:5">
       <c r="B2284" t="s">
         <v>156</v>
       </c>
       <c r="C2284">
         <v>1834</v>
       </c>
-      <c r="D2284" s="2" t="s">
+      <c r="D2284" s="1" t="s">
         <v>2976</v>
       </c>
       <c r="E2284" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2285" spans="2:5">
       <c r="B2285" t="s">
         <v>156</v>
       </c>
       <c r="C2285">
         <v>1834</v>
       </c>
-      <c r="D2285" s="2" t="s">
+      <c r="D2285" s="1" t="s">
         <v>2977</v>
       </c>
       <c r="E2285" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2286" spans="2:5">
       <c r="B2286" t="s">
         <v>156</v>
       </c>
       <c r="C2286">
         <v>1834</v>
       </c>
-      <c r="D2286" s="2" t="s">
+      <c r="D2286" s="1" t="s">
         <v>2978</v>
       </c>
       <c r="E2286" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2287" spans="2:5">
       <c r="B2287" t="s">
         <v>156</v>
       </c>
       <c r="C2287">
         <v>1834</v>
       </c>
-      <c r="D2287" s="2" t="s">
+      <c r="D2287" s="1" t="s">
         <v>2979</v>
       </c>
       <c r="E2287" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2288" spans="2:5">
       <c r="B2288" t="s">
         <v>156</v>
       </c>
       <c r="C2288">
         <v>1834</v>
       </c>
-      <c r="D2288" s="2" t="s">
+      <c r="D2288" s="1" t="s">
         <v>2980</v>
       </c>
       <c r="E2288" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2289" spans="2:5">
       <c r="B2289" t="s">
         <v>156</v>
       </c>
       <c r="C2289">
         <v>1834</v>
       </c>
-      <c r="D2289" s="2" t="s">
+      <c r="D2289" s="1" t="s">
         <v>2981</v>
       </c>
       <c r="E2289" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2290" spans="2:5">
       <c r="B2290" t="s">
         <v>156</v>
       </c>
       <c r="C2290">
         <v>1834</v>
       </c>
-      <c r="D2290" s="2" t="s">
+      <c r="D2290" s="1" t="s">
         <v>2982</v>
       </c>
       <c r="E2290" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2291" spans="2:5">
       <c r="B2291" t="s">
         <v>156</v>
       </c>
       <c r="C2291">
         <v>1834</v>
       </c>
-      <c r="D2291" s="2" t="s">
+      <c r="D2291" s="1" t="s">
         <v>2983</v>
       </c>
       <c r="E2291" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2292" spans="2:5">
       <c r="B2292" t="s">
         <v>156</v>
       </c>
       <c r="C2292">
         <v>1834</v>
       </c>
-      <c r="D2292" s="2" t="s">
+      <c r="D2292" s="1" t="s">
         <v>2984</v>
       </c>
       <c r="E2292" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2293" spans="2:5">
       <c r="B2293" t="s">
         <v>156</v>
       </c>
       <c r="C2293">
         <v>1834</v>
       </c>
-      <c r="D2293" s="2" t="s">
+      <c r="D2293" s="1" t="s">
         <v>2985</v>
       </c>
       <c r="E2293" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2294" spans="2:5">
       <c r="B2294" t="s">
         <v>156</v>
       </c>
       <c r="C2294">
         <v>1834</v>
       </c>
-      <c r="D2294" s="2" t="s">
+      <c r="D2294" s="1" t="s">
         <v>2986</v>
       </c>
       <c r="E2294" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2295" spans="2:5">
       <c r="B2295" t="s">
         <v>156</v>
       </c>
       <c r="C2295">
         <v>1834</v>
       </c>
-      <c r="D2295" s="2" t="s">
+      <c r="D2295" s="1" t="s">
         <v>2987</v>
       </c>
       <c r="E2295" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2296" spans="2:5">
       <c r="B2296" t="s">
         <v>156</v>
       </c>
       <c r="C2296">
         <v>1834</v>
       </c>
-      <c r="D2296" s="2" t="s">
+      <c r="D2296" s="1" t="s">
         <v>2988</v>
       </c>
       <c r="E2296" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2297" spans="2:5">
       <c r="B2297" t="s">
         <v>156</v>
       </c>
       <c r="C2297">
         <v>1834</v>
       </c>
-      <c r="D2297" s="2" t="s">
+      <c r="D2297" s="1" t="s">
         <v>2989</v>
       </c>
       <c r="E2297" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2298" spans="2:5">
       <c r="B2298" t="s">
         <v>156</v>
       </c>
       <c r="C2298">
         <v>1834</v>
       </c>
-      <c r="D2298" s="2" t="s">
+      <c r="D2298" s="1" t="s">
         <v>2990</v>
       </c>
       <c r="E2298" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2299" spans="2:5">
       <c r="B2299" t="s">
         <v>156</v>
       </c>
       <c r="C2299">
         <v>1834</v>
       </c>
-      <c r="D2299" s="2" t="s">
+      <c r="D2299" s="1" t="s">
         <v>2991</v>
       </c>
       <c r="E2299" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2300" spans="2:5">
       <c r="B2300" t="s">
         <v>156</v>
       </c>
       <c r="C2300">
         <v>1834</v>
       </c>
-      <c r="D2300" s="2" t="s">
+      <c r="D2300" s="1" t="s">
         <v>2992</v>
       </c>
       <c r="E2300" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2301" spans="2:5">
       <c r="B2301" t="s">
         <v>156</v>
       </c>
       <c r="C2301">
         <v>1834</v>
       </c>
-      <c r="D2301" s="2" t="s">
+      <c r="D2301" s="1" t="s">
         <v>2993</v>
       </c>
       <c r="E2301" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2302" spans="2:5">
       <c r="B2302" t="s">
         <v>156</v>
       </c>
       <c r="C2302">
         <v>1834</v>
       </c>
-      <c r="D2302" s="2" t="s">
+      <c r="D2302" s="1" t="s">
         <v>2994</v>
       </c>
       <c r="E2302" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2303" spans="2:5">
       <c r="B2303" t="s">
         <v>156</v>
       </c>
       <c r="C2303">
         <v>1834</v>
       </c>
-      <c r="D2303" s="2" t="s">
+      <c r="D2303" s="1" t="s">
         <v>2995</v>
       </c>
       <c r="E2303" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2304" spans="2:5">
       <c r="B2304" t="s">
         <v>156</v>
       </c>
       <c r="C2304">
         <v>1834</v>
       </c>
-      <c r="D2304" s="2" t="s">
+      <c r="D2304" s="1" t="s">
         <v>2996</v>
       </c>
       <c r="E2304" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2305" spans="2:5">
       <c r="B2305" t="s">
         <v>156</v>
       </c>
       <c r="C2305">
         <v>1834</v>
       </c>
-      <c r="D2305" s="2" t="s">
+      <c r="D2305" s="1" t="s">
         <v>2997</v>
       </c>
       <c r="E2305" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2306" spans="2:5">
       <c r="B2306" t="s">
         <v>156</v>
       </c>
       <c r="C2306">
         <v>1834</v>
       </c>
-      <c r="D2306" s="2" t="s">
+      <c r="D2306" s="1" t="s">
         <v>2998</v>
       </c>
       <c r="E2306" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2307" spans="2:5">
       <c r="B2307" t="s">
         <v>156</v>
       </c>
       <c r="C2307">
         <v>1834</v>
       </c>
-      <c r="D2307" s="2" t="s">
+      <c r="D2307" s="1" t="s">
         <v>2999</v>
       </c>
       <c r="E2307" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2308" spans="2:5">
       <c r="B2308" t="s">
         <v>156</v>
       </c>
       <c r="C2308">
         <v>1834</v>
       </c>
-      <c r="D2308" s="2" t="s">
+      <c r="D2308" s="1" t="s">
         <v>3000</v>
       </c>
       <c r="E2308" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2309" spans="2:5">
       <c r="B2309" t="s">
         <v>328</v>
       </c>
       <c r="C2309">
         <v>1834</v>
       </c>
-      <c r="D2309" s="2" t="s">
+      <c r="D2309" s="1" t="s">
         <v>3001</v>
       </c>
       <c r="E2309" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2310" spans="2:5">
       <c r="B2310" t="s">
         <v>328</v>
       </c>
       <c r="C2310">
         <v>1834</v>
       </c>
-      <c r="D2310" s="2" t="s">
+      <c r="D2310" s="1" t="s">
         <v>3002</v>
       </c>
       <c r="E2310" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2311" spans="2:5">
       <c r="B2311" t="s">
         <v>157</v>
       </c>
       <c r="C2311">
         <v>1834</v>
       </c>
-      <c r="D2311" s="2" t="s">
+      <c r="D2311" s="1" t="s">
         <v>3003</v>
       </c>
       <c r="E2311" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2312" spans="2:5">
       <c r="B2312" t="s">
         <v>157</v>
       </c>
       <c r="C2312">
         <v>1834</v>
       </c>
-      <c r="D2312" s="2" t="s">
+      <c r="D2312" s="1" t="s">
         <v>3004</v>
       </c>
       <c r="E2312" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2313" spans="2:5">
       <c r="B2313" t="s">
         <v>157</v>
       </c>
       <c r="C2313">
         <v>1834</v>
       </c>
-      <c r="D2313" s="2" t="s">
+      <c r="D2313" s="1" t="s">
         <v>3005</v>
       </c>
       <c r="E2313" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2314" spans="2:5">
       <c r="B2314" t="s">
         <v>157</v>
       </c>
       <c r="C2314">
         <v>1834</v>
       </c>
-      <c r="D2314" s="2" t="s">
+      <c r="D2314" s="1" t="s">
         <v>3006</v>
       </c>
       <c r="E2314" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2315" spans="2:5">
       <c r="B2315" t="s">
         <v>157</v>
       </c>
       <c r="C2315">
         <v>1834</v>
       </c>
-      <c r="D2315" s="2" t="s">
+      <c r="D2315" s="1" t="s">
         <v>3007</v>
       </c>
       <c r="E2315" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2316" spans="2:5">
       <c r="B2316" t="s">
         <v>157</v>
       </c>
       <c r="C2316">
         <v>1834</v>
       </c>
-      <c r="D2316" s="2" t="s">
+      <c r="D2316" s="1" t="s">
         <v>3008</v>
       </c>
       <c r="E2316" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2317" spans="2:5">
       <c r="B2317" t="s">
         <v>157</v>
       </c>
       <c r="C2317">
         <v>1834</v>
       </c>
-      <c r="D2317" s="2" t="s">
+      <c r="D2317" s="1" t="s">
         <v>3009</v>
       </c>
       <c r="E2317" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2318" spans="2:5">
       <c r="B2318" t="s">
         <v>157</v>
       </c>
       <c r="C2318">
         <v>1834</v>
       </c>
-      <c r="D2318" s="2" t="s">
+      <c r="D2318" s="1" t="s">
         <v>3010</v>
       </c>
       <c r="E2318" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2319" spans="2:5">
       <c r="B2319" t="s">
         <v>157</v>
       </c>
       <c r="C2319">
         <v>1834</v>
       </c>
-      <c r="D2319" s="2" t="s">
+      <c r="D2319" s="1" t="s">
         <v>3011</v>
       </c>
       <c r="E2319" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2320" spans="2:5">
       <c r="B2320" t="s">
         <v>157</v>
       </c>
       <c r="C2320">
         <v>1834</v>
       </c>
-      <c r="D2320" s="2" t="s">
+      <c r="D2320" s="1" t="s">
         <v>3012</v>
       </c>
       <c r="E2320" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2321" spans="2:5">
       <c r="B2321" t="s">
         <v>157</v>
       </c>
       <c r="C2321">
         <v>1834</v>
       </c>
-      <c r="D2321" s="2" t="s">
+      <c r="D2321" s="1" t="s">
         <v>3013</v>
       </c>
       <c r="E2321" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2322" spans="2:5">
       <c r="B2322" t="s">
         <v>157</v>
       </c>
       <c r="C2322">
         <v>1834</v>
       </c>
-      <c r="D2322" s="2" t="s">
+      <c r="D2322" s="1" t="s">
         <v>3014</v>
       </c>
       <c r="E2322" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2323" spans="2:5">
       <c r="B2323" t="s">
         <v>157</v>
       </c>
       <c r="C2323">
         <v>1834</v>
       </c>
-      <c r="D2323" s="2" t="s">
+      <c r="D2323" s="1" t="s">
         <v>3015</v>
       </c>
       <c r="E2323" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2324" spans="2:5">
       <c r="B2324" t="s">
         <v>157</v>
       </c>
       <c r="C2324">
         <v>1834</v>
       </c>
-      <c r="D2324" s="2" t="s">
+      <c r="D2324" s="1" t="s">
         <v>3016</v>
       </c>
       <c r="E2324" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2325" spans="2:5">
       <c r="B2325" t="s">
         <v>157</v>
       </c>
       <c r="C2325">
         <v>1834</v>
       </c>
-      <c r="D2325" s="2" t="s">
+      <c r="D2325" s="1" t="s">
         <v>3017</v>
       </c>
       <c r="E2325" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2326" spans="2:5">
       <c r="B2326" t="s">
         <v>157</v>
       </c>
       <c r="C2326">
         <v>1834</v>
       </c>
-      <c r="D2326" s="2" t="s">
+      <c r="D2326" s="1" t="s">
         <v>3018</v>
       </c>
       <c r="E2326" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2327" spans="2:5">
       <c r="B2327" t="s">
         <v>157</v>
       </c>
       <c r="C2327">
         <v>1834</v>
       </c>
-      <c r="D2327" s="2" t="s">
+      <c r="D2327" s="1" t="s">
         <v>3019</v>
       </c>
       <c r="E2327" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2328" spans="2:5">
       <c r="B2328" t="s">
         <v>157</v>
       </c>
       <c r="C2328">
         <v>1834</v>
       </c>
-      <c r="D2328" s="2" t="s">
+      <c r="D2328" s="1" t="s">
         <v>3020</v>
       </c>
       <c r="E2328" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2329" spans="2:5">
       <c r="B2329" t="s">
         <v>157</v>
       </c>
       <c r="C2329">
         <v>1834</v>
       </c>
-      <c r="D2329" s="2" t="s">
+      <c r="D2329" s="1" t="s">
         <v>3021</v>
       </c>
       <c r="E2329" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2330" spans="2:5">
       <c r="B2330" t="s">
         <v>157</v>
       </c>
       <c r="C2330">
         <v>1834</v>
       </c>
-      <c r="D2330" s="2" t="s">
+      <c r="D2330" s="1" t="s">
         <v>3022</v>
       </c>
       <c r="E2330" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2331" spans="2:5">
       <c r="B2331" t="s">
         <v>157</v>
       </c>
       <c r="C2331">
         <v>1834</v>
       </c>
-      <c r="D2331" s="2" t="s">
+      <c r="D2331" s="1" t="s">
         <v>3023</v>
       </c>
       <c r="E2331" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2332" spans="2:5">
       <c r="B2332" t="s">
         <v>157</v>
       </c>
       <c r="C2332">
         <v>1834</v>
       </c>
-      <c r="D2332" s="2" t="s">
+      <c r="D2332" s="1" t="s">
         <v>3024</v>
       </c>
       <c r="E2332" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2333" spans="2:5">
       <c r="B2333" t="s">
         <v>157</v>
       </c>
       <c r="C2333">
         <v>1834</v>
       </c>
-      <c r="D2333" s="2" t="s">
+      <c r="D2333" s="1" t="s">
         <v>3025</v>
       </c>
       <c r="E2333" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2334" spans="2:5">
       <c r="B2334" t="s">
         <v>157</v>
       </c>
       <c r="C2334">
         <v>1834</v>
       </c>
-      <c r="D2334" s="2" t="s">
+      <c r="D2334" s="1" t="s">
         <v>3026</v>
       </c>
       <c r="E2334" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2335" spans="2:5">
       <c r="B2335" t="s">
         <v>157</v>
       </c>
       <c r="C2335">
         <v>1834</v>
       </c>
-      <c r="D2335" s="2" t="s">
+      <c r="D2335" s="1" t="s">
         <v>3027</v>
       </c>
       <c r="E2335" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2336" spans="2:5">
       <c r="B2336" t="s">
         <v>157</v>
       </c>
       <c r="C2336">
         <v>1834</v>
       </c>
-      <c r="D2336" s="2" t="s">
+      <c r="D2336" s="1" t="s">
         <v>3028</v>
       </c>
       <c r="E2336" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2337" spans="2:5">
       <c r="B2337" t="s">
         <v>157</v>
       </c>
       <c r="C2337">
         <v>1834</v>
       </c>
-      <c r="D2337" s="2" t="s">
+      <c r="D2337" s="1" t="s">
         <v>3029</v>
       </c>
       <c r="E2337" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2338" spans="2:5">
       <c r="B2338" t="s">
         <v>157</v>
       </c>
       <c r="C2338">
         <v>1834</v>
       </c>
-      <c r="D2338" s="2" t="s">
+      <c r="D2338" s="1" t="s">
         <v>3030</v>
       </c>
       <c r="E2338" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2339" spans="2:5">
       <c r="B2339" t="s">
         <v>226</v>
       </c>
       <c r="C2339">
         <v>1834</v>
       </c>
-      <c r="D2339" s="2" t="s">
+      <c r="D2339" s="1" t="s">
         <v>3031</v>
       </c>
       <c r="E2339" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2340" spans="2:5">
       <c r="B2340" t="s">
         <v>226</v>
       </c>
       <c r="C2340">
         <v>1834</v>
       </c>
-      <c r="D2340" s="2" t="s">
+      <c r="D2340" s="1" t="s">
         <v>3032</v>
       </c>
       <c r="E2340" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2341" spans="2:5">
       <c r="B2341" t="s">
         <v>226</v>
       </c>
       <c r="C2341">
         <v>1834</v>
       </c>
-      <c r="D2341" s="2" t="s">
+      <c r="D2341" s="1" t="s">
         <v>3033</v>
       </c>
       <c r="E2341" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2342" spans="2:5">
       <c r="B2342" t="s">
         <v>226</v>
       </c>
       <c r="C2342">
         <v>1834</v>
       </c>
-      <c r="D2342" s="2" t="s">
+      <c r="D2342" s="1" t="s">
         <v>3034</v>
       </c>
       <c r="E2342" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2343" spans="2:5">
       <c r="B2343" t="s">
         <v>457</v>
       </c>
       <c r="C2343">
         <v>1834</v>
       </c>
-      <c r="D2343" s="2" t="s">
+      <c r="D2343" s="1" t="s">
         <v>3035</v>
       </c>
       <c r="E2343" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2344" spans="2:5">
       <c r="B2344" t="s">
         <v>457</v>
       </c>
       <c r="C2344">
         <v>1834</v>
       </c>
-      <c r="D2344" s="2" t="s">
+      <c r="D2344" s="1" t="s">
         <v>3036</v>
       </c>
       <c r="E2344" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2345" spans="2:5">
       <c r="B2345" t="s">
         <v>329</v>
       </c>
       <c r="C2345">
         <v>1834</v>
       </c>
-      <c r="D2345" s="2" t="s">
+      <c r="D2345" s="1" t="s">
         <v>3037</v>
       </c>
       <c r="E2345" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2346" spans="2:5">
       <c r="B2346" t="s">
         <v>329</v>
       </c>
       <c r="C2346">
         <v>1834</v>
       </c>
-      <c r="D2346" s="2" t="s">
+      <c r="D2346" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="E2346" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2347" spans="2:5">
       <c r="B2347" t="s">
         <v>329</v>
       </c>
       <c r="C2347">
         <v>1834</v>
       </c>
-      <c r="D2347" s="2" t="s">
+      <c r="D2347" s="1" t="s">
         <v>3039</v>
       </c>
       <c r="E2347" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2348" spans="2:5">
       <c r="B2348" t="s">
         <v>184</v>
       </c>
       <c r="C2348">
         <v>1834</v>
       </c>
-      <c r="D2348" s="2" t="s">
+      <c r="D2348" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="E2348" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2349" spans="2:5">
       <c r="B2349" t="s">
         <v>184</v>
       </c>
       <c r="C2349">
         <v>1834</v>
       </c>
-      <c r="D2349" s="2" t="s">
+      <c r="D2349" s="1" t="s">
         <v>3041</v>
       </c>
       <c r="E2349" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2350" spans="2:5">
       <c r="B2350" t="s">
         <v>184</v>
       </c>
       <c r="C2350">
         <v>1834</v>
       </c>
-      <c r="D2350" s="2" t="s">
+      <c r="D2350" s="1" t="s">
         <v>3042</v>
       </c>
       <c r="E2350" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2351" spans="2:5">
       <c r="B2351" t="s">
         <v>184</v>
       </c>
       <c r="C2351">
         <v>1834</v>
       </c>
-      <c r="D2351" s="2" t="s">
+      <c r="D2351" s="1" t="s">
         <v>3043</v>
       </c>
       <c r="E2351" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2352" spans="2:5">
       <c r="B2352" t="s">
         <v>184</v>
       </c>
       <c r="C2352">
         <v>1834</v>
       </c>
-      <c r="D2352" s="2" t="s">
+      <c r="D2352" s="1" t="s">
         <v>3044</v>
       </c>
       <c r="E2352" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2353" spans="2:5">
       <c r="B2353" t="s">
         <v>184</v>
       </c>
       <c r="C2353">
         <v>1834</v>
       </c>
-      <c r="D2353" s="2" t="s">
+      <c r="D2353" s="1" t="s">
         <v>3045</v>
       </c>
       <c r="E2353" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2354" spans="2:5">
       <c r="B2354" t="s">
         <v>184</v>
       </c>
       <c r="C2354">
         <v>1834</v>
       </c>
-      <c r="D2354" s="2" t="s">
+      <c r="D2354" s="1" t="s">
         <v>3046</v>
       </c>
       <c r="E2354" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2355" spans="2:5">
       <c r="B2355" t="s">
         <v>184</v>
       </c>
       <c r="C2355">
         <v>1834</v>
       </c>
-      <c r="D2355" s="2" t="s">
+      <c r="D2355" s="1" t="s">
         <v>3047</v>
       </c>
       <c r="E2355" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2356" spans="2:5">
       <c r="B2356" t="s">
         <v>184</v>
       </c>
       <c r="C2356">
         <v>1834</v>
       </c>
-      <c r="D2356" s="2" t="s">
+      <c r="D2356" s="1" t="s">
         <v>3048</v>
       </c>
       <c r="E2356" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2357" spans="2:5">
       <c r="B2357" t="s">
         <v>184</v>
       </c>
       <c r="C2357">
         <v>1834</v>
       </c>
-      <c r="D2357" s="2" t="s">
+      <c r="D2357" s="1" t="s">
         <v>3049</v>
       </c>
       <c r="E2357" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2358" spans="2:5">
       <c r="B2358" t="s">
         <v>184</v>
       </c>
       <c r="C2358">
         <v>1834</v>
       </c>
-      <c r="D2358" s="2" t="s">
+      <c r="D2358" s="1" t="s">
         <v>3050</v>
       </c>
       <c r="E2358" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2359" spans="2:5">
       <c r="B2359" t="s">
         <v>184</v>
       </c>
       <c r="C2359">
         <v>1834</v>
       </c>
-      <c r="D2359" s="2" t="s">
+      <c r="D2359" s="1" t="s">
         <v>3051</v>
       </c>
       <c r="E2359" t="s">
         <v>3053</v>
       </c>
     </row>
     <row r="2360" spans="2:5">
       <c r="B2360" t="s">
         <v>693</v>
       </c>
       <c r="C2360">
         <v>2006</v>
       </c>
-      <c r="D2360" s="2" t="s">
+      <c r="D2360" s="1" t="s">
         <v>3052</v>
       </c>
       <c r="E2360" t="s">
         <v>3053</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>