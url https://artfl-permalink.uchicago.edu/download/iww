--- v0 (2026-06-22)
+++ v1 (2026-09-21)
@@ -2185,119 +2185,93 @@
     <t>https://artfl-permalink.uchicago.edu/iww/WFCOaKhWalIFqwOQ</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/iww/w9O7A18kKPg37Pc1</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/iww/tmcJ-wZGXv2p2igy</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/iww/NCWD1eP6U1429NWZ</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/iww/S9rqGF-hhdpiXFJc</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/iww/7f75xh_-l8F27PUZ</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2564,5330 +2538,5330 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/gMEZtIhuWsks4FUk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7V4rYlxMQigcP53P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yrdiZrRgT6hGBdiy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/a5ujGSWUckCG7vph" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/IgPvjocPbVctM6yA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/56oAAHPUnCWbNAEP" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/wDA9Byp8BuPJemH0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/U4VyxdNc9ESmTTUJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/pUQXgiNl3JXOmO5H" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ghB3VBQH1QburB8w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/UlOJ-MakdHxf4lZu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/4Kx2lhHqsgTGz-wR" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/4zLS1hdEckgYiWQQ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/CnoPNL7vEyhUHL6n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/h1D4ZxFxzn2deEYJ" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/XVihiKvgst5D45V6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/oyRtuoMdCiomMAMg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/_ruNTlRS-Zt834u6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ym3hZn_O72GU_s0G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/vIeiSLoAKsH1GB29" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/TpXeaJ9FWHbv2Rt5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Ttfvc5rtPy8j5Qal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Js1S8jj9kBHcmSyb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/VEjWL4D4qH4Vx_xC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/RLCg8Jl-3kLyYVFQ" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/oEMLj33tFc7494Qy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/9SAlBdN4mNSVrBSa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/eNZZ-bAXSqgGWmVp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/UFSdF2MMOBtzkGkh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/c04a9D0tFK_LpGRX" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/W5OupkwkTr9T5uk8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/g5_a2ZcTR9vbEJGY" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/bf7RHQ6-JyjsN77W" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/MwXIcjJPDISo9ipa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/RGTdAD7A5tTbXisn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/cbFTVLxfkEt6tw0d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/IPuhUlAvk3qKABw7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/c3R9_1_8c2d2u6a-" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/NmuPZnJb0lLuWJAk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/64CZfh2okLCK2VGJ" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8pqjUbdtmkzfncTU" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/y-0QcfWNRnJrBqrw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/mFVfMs_egW77hAzH" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/S-rcw8NzorBb_Oun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Y5DFT0P5BXXJaqdg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/mTD_ZEK_NlhpNUzc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/v53Nt9HKzVXpj1y3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/oDpzI3Oga3ZTMKrs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/P-N80wML7sek_jjj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/qnqAFbAy8g8pCr3Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/R9bleChK-zk8QRBd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/6DSk85lYcVe_ksry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Xcbx4ms0gnb7EuY7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Gz_Q5HalFDMDNZuP" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ydEHtd0cCOAUS8Fj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7nB0riSgXCiVDU9I" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/RDEA_k7grStpqaeT" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/sngisWuwwDI7kXXU" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/heDbDZ1m07xM8uz-" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/OxW2bkfRIxRuHgoF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Ep02RWNQQo-SI2zN" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/40AI6DOKRx47kmpW" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/wkMUdL7lhg-H8EMe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/G9zylDX_2yXV_Tyg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/9FjAwOvJGiGRk64L" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/lCIJBiDZ1IbsUKK3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yzuSA7Qa86miYVxO" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/IR8CRYih05YSh3KA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/CvVevLozirvIMwtK" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/BY5xDY9vtMaMI8m4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8yhjkJo60FY2apjM" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/4dI_qAKNyMmYLK5g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/UoZEGC7Ry4GtzIlR" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/jUTxOWcoKwCY1NJR" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/fKNPNTLoNpIHx1Jw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/dL9xipE4XV4ai0ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/KVfqJvYUClSaX7a8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Wx2wDEUBeL3EE8yt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/RRSW131gkr9jVlVw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/t5Sf3w1TW2Ipbhgm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/LP0GHCuMQpzI39N6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/IVQgu7_vhtQRfHZr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/hZoaONywARigFXeH" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/LCTcGSf57naQYydD" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/C327jpGRAJ-ZVJto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/eL6Ckqb3H4_0tDO7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/36HoZ1eUixjg22oq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/3PPxIlThcyRurFJN" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/OOErcGK7BWUK337t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/zpLP-vfDPrmm-wuq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/PfWZe_S9H2eMO_PS" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/4dFsVyaExwrCMHTI" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/glUNo1xoiQ5aP1ji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8o0kaOzPtoUjEQHR" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/K2dihxBud6xChlfX" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/9X-E2kYfvqYjmKO9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/4FrJZ7rs7RiJ2r8a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/o89f1llBHnVe4X4W" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ltSG096bU7h9qiVi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/4jhf-0wH0guD5ciI" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/P_NlGmSGr04omZ5o" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/2wjmahOlkQoEYEmd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/SwrPpoR7ObUsaMNh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ShUHODO_QvHmB0BN" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/_JRrlJqGVomqpmH8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/-vX6cKUp66GPT1Lz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ylzHb6ZFj4Z_BPFc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/fiAH0rffrG_SuOCW" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7IPsR6aVjr-F4x-i" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8qBQC2U-wNrffyLK" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/e4spybM7EiA59rW6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/r9A8QXSLXjdqPaM3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ytQvZNaVrdIj0ZaZ" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Gy_J4pt-LK9NsHV6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/mI5GnmgoDbXBWCJw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8U4Btzru3gxr7KSu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/20PkDF8X7LuFjqCR" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Bzq7A0qtEcKpVFA5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/GUeTA5JmiGEdqUDI" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/10SeipC5J1WSf7Nc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ZT_Q2Rbjh2ycsZwP" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8whCOaCp6JGdV8-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/PBeEkVdnJorkUJ9N" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/S5aYcxRgSJJSWBmF" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/9vq_fbCHpa4uKiIf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ccjR-85b0AhzVZEr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/vU9nKBOOy1o8iZuS" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/mNXktFAa20Z0dbYJ" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/-7wn9FLGErMqTiR2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/u1CGCNAsqzLewRLG" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/t-PTQtIyJrLaSth7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yuonJgqF9z98mATb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ukEDAnH2RsdMUV1e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yj7SXcGRcw1aGeCE" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/zTImodg_oruyd2ic" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/MkWrTjrSSTmjFH1d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/_hpITDhXDbXJUg-T" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/vRxRTdh3s5ZaNA7C" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/GYvqZimsiQbEm5c0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/hh_Sfls7_lMokwTh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/abtjBqmApcPYrfEt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/wORh6M-UqdEdSQ5n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Git_3DlnwavwOIu7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/xu4DnwUibNdg6Pce" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/-xh_4h_andk2ZFNe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/aqmhKHVXG9coNIq3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/kyNsbONpmE2dOMje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/nOKOugYBLdrIrnhV" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/DTLyz_mUmsSDWLLz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/293O7eawxJt7_G3e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/uz6ZR9nskPGEaWB5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/rmLlgoUnZ9yF_kIA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/hAUIEN6meUkWeiR3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/hW-QcYw7Q2i5quyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/F9MVpH8i1JcbUZwH" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/zGsbJZIanROnc91y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/PafpkHEvI47QxtSX" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/T_qGcm30kxUtCf0v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/pe_PUytHf6jC7tOL" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/e-pF2HrFndVQteHK" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/QupeXx8IyqMD14cy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/x9rrAA3yFNx3DgPr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yChnX0oxtBH3BNxb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/jjMltHPvO06cb46L" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/UirFKxNEUo1Ngez1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7JvrS4FY9b1Jip-c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/lDf3LcmZQCyPlvIh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ErDjFn2qzydW959r" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/1XnuXJ7CPmw1dq19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/5GIZIiGGJ3hMiKGZ" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7klW234IoI96ZtKV" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/B3UTuIUZL3HPuVx8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/f7H9bcCPgkrVqCnL" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/HsgeN82s1qB-ESzr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/aRsFAY7Vgb-13wIy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/aSkOfGm0Gnzk2NHU" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/rxa3B1a9wv-mPuOV" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/wGnLXbUr0HsmQy_P" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/oZtw8t6gZjKStbTw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/w2pse8VN9rOu1h1l" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yiqLS9n3lKXBO0Xk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/45rpyAAeniYgXmDg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/cA0Bz9BPBfJP_jcG" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/3Q9Z-D0xC1IJzrpB" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/IJEBI7NQ6eVdPk0N" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/zq50NfFdvYWamapO" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Se7Gi5q0ck75IZqO" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/UrrUD9sp16QbAo4R" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/FIp7NPOILuNXQleu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/VGV4pB2MZqbGTw1h" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Q-VFA5vfsZ7AyfRU" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/hD9OuMQyCys4ymbi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/2C4ONvYCdUoF3JPc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/bG7i03y1sKCp3P4i" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/XOtGC4CYwN2CI8hq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/bN7nKmGTLnzrQmsZ" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/AluIzNtepqezp1p8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/l_OUozfUf-Tkd2pN" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/-JEzE642Eu51ITL_" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/_Qi8WdieXidXrKsa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/rFgAuc-vr-qIvQVb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/MEfgpvacG5cct2s-" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Y_VLtmv9V_lJtuz-" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/_mDjhWVqy9mc25X-" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/jcfAd3Rf6u7ifgsq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/795seLOEG6bbDhWF" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/CRS68ubPQBKIc3NH" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/EbmitTKhkN--1ulr" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/5IdMl1pJHl6GlEvd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/5ZWKbSsEBepoFtS7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/BdgCIyp6m7Hi-Mb4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/UmkujGHI4EGDaTQs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/9h41zjsS1CtJCY95" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Ka6kATf-NuoDNEt3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/j0bHUG0Jwog3mMlL" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/LG1ryq7_rxnlnqDU" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7rsVbErtdsPhFHM_" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/oE5krZaMu9e-uPVR" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/AmGuE1iwV0UUtASz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/MQ7dtAxkxbWu00VQ" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/oY7DzjKcFyRoaob4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7__sQU7jm6kESvfQ" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yN-L8XEw-4H39XJ6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/BaSpjxUVFPR3Qk6A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/OP2iSrfLWbyLTelI" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/lEkrJOHa_RIYAtbM" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/jojiz2hL-Q5mWYWb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/tEYsPwL37KIfjZqo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/K--TmFLj1MzXk4YN" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/hNve8syF4wzubxFB" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/FLg-v6rRpLf_AaMD" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/OpA_QIjK__FX6H5v" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yZOzToqZTs0QTveq" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/6k-NoNmIlJ5rhuG_" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/OYzsP644UEBUigSM" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/vIBm_A0a9TpKugx3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/r_xqr0W9-osNLymH" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/fUsVUTMIWPzNOsWq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/i42wPsYfvQvvOFqG" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/tOBQnRmdKIGOpZBG" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/tKAEuULvr2CEhezr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/eVv1_QWGEE5nM1nD" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/XoXJg2SpWLbPeI0N" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/iwxrhcCzduJEfYIY" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/AD-8eykI6eE0rp56" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/CCr_ybgb-LbyDLJw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/WpwQGETHz1BOLy3f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Q5tpliepjibUQ0dF" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Md8Gae_9XnBMGxcy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/X7DOa94cRr-Ia931" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/6GK8AxsZ8sStDzWR" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/lVgom9zRm3OHLMC-" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/egcg3wxwgSyFC80M" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ok3YVBITGHgcGQD3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Py-FrhlbLCZUL9Z4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Sdor0Y_aDlNZD3NC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/X2q0DKG0AN1jDhjL" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/1koKcdDpTxzwH5y9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/enPJVF0Pbt6nKJ1c" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/c55dR8OOJPHJSuLM" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/WjoIcki8VSYHcmMD" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ppckrnD_vyhlA4A5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/jxt6U0DibiAmNGPn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/ZLWXHWCrRW2cLszn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/voPikMcMPvEBoeTb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/sAG5HRF7MxvnNi_g" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Wq9qU4B2v5D6QvxS" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/-ANPCOXQrjKZo5zT" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/zaaIWe9UH31BrVFG" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8X2xuSLCNbbp_JQ_" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/b4Ufhly2JuD_PhK_" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/stf0rcrzcVFA316N" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/0ppvRJN2j0bvriJ7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/sVt7Do6T1Da_ZviC" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8-6nlyPWML76_tPS" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/YKGuqVcMjkHnfQdi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/Pg3UETSSsCK64Koy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/9PdV1LS_bHiqEiP7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/AYC-3Xx3WYsDqeRT" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/bejjYNJKE7XeEa9g" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/EAaxP9l2XuqlnvEu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/avVRyXpvSlwocw6f" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/eRcTaHoJy1RqH4ho" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/TvIZsiLxr3kYV5YF" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/9X1i6DyTyN7y1SEj" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/DHimSlvHeCQGkejF" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/xqLMpV5nl5Xry7X_" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/P2NHlYlRqzuBdObC" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/J2GIIGtVoutNysMQ" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yxpq2c9pjmxRo96b" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/sNf-PwcpyeQN3DN1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/4pJEz8l16TjStcIZ" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/yaJeNlR-tS1YwqPj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/wiGZQqMXa1bP-NFN" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/vhxq5K-bzW9hrgCz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/lxz_Ota-PhLXnGWj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/5sV3IoHz_TwfrZ0-" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/qvjUb-fbi7x1-_Aw" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/irYVng_l7sVlOLhg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/VjIndyyKjlsW5A7a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/6q13gDsLcv47tBCG" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/PKS4qo3EBATnL4z8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/8njYuirySfvjTsVd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/_jWB2xyydYnwB-Dw" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/WFCOaKhWalIFqwOQ" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/w9O7A18kKPg37Pc1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/tmcJ-wZGXv2p2igy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/NCWD1eP6U1429NWZ" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/S9rqGF-hhdpiXFJc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/iww/7f75xh_-l8F27PUZ" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>184</v>
       </c>
       <c r="C2">
         <v>1966</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E2" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>185</v>
       </c>
       <c r="C3">
         <v>1925</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E3" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>186</v>
       </c>
       <c r="C4">
         <v>1925</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E4" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>187</v>
       </c>
       <c r="C5">
         <v>1924</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E5" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>188</v>
       </c>
       <c r="C6">
         <v>1924</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E6" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>189</v>
       </c>
       <c r="C7">
         <v>1923</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>417</v>
       </c>
       <c r="E7" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>190</v>
       </c>
       <c r="C8">
         <v>1923</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E8" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
         <v>191</v>
       </c>
       <c r="C9">
         <v>1923</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E9" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>192</v>
       </c>
       <c r="C10">
         <v>1923</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E10" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>193</v>
       </c>
       <c r="C11">
         <v>1922</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E11" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>194</v>
       </c>
       <c r="C12">
         <v>1921</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E12" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>195</v>
       </c>
       <c r="C13">
         <v>1921</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E13" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>196</v>
       </c>
       <c r="C14">
         <v>1921</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E14" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
         <v>197</v>
       </c>
       <c r="C15">
         <v>1921</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E15" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
         <v>198</v>
       </c>
       <c r="C16">
         <v>1921</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E16" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>199</v>
       </c>
       <c r="C17">
         <v>1921</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E17" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>200</v>
       </c>
       <c r="C18">
         <v>1920</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E18" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>201</v>
       </c>
       <c r="C19">
         <v>1920</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E19" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>202</v>
       </c>
       <c r="C20">
         <v>1920</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E20" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" t="s">
         <v>203</v>
       </c>
       <c r="C21">
         <v>1920</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E21" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>204</v>
       </c>
       <c r="C22">
         <v>1920</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E22" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>205</v>
       </c>
       <c r="C23">
         <v>1919</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E23" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" t="s">
         <v>206</v>
       </c>
       <c r="C24">
         <v>1919</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E24" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>9</v>
       </c>
       <c r="B25" t="s">
         <v>207</v>
       </c>
       <c r="C25">
         <v>1919</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E25" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
         <v>208</v>
       </c>
       <c r="C26">
         <v>1919</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E26" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>17</v>
       </c>
       <c r="B27" t="s">
         <v>209</v>
       </c>
       <c r="C27">
         <v>1918</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E27" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>210</v>
       </c>
       <c r="C28">
         <v>1918</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E28" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>211</v>
       </c>
       <c r="C29">
         <v>1918</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E29" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>19</v>
       </c>
       <c r="B30" t="s">
         <v>212</v>
       </c>
       <c r="C30">
         <v>1917</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E30" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>213</v>
       </c>
       <c r="C31">
         <v>1917</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E31" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>214</v>
       </c>
       <c r="C32">
         <v>1917</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E32" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>20</v>
       </c>
       <c r="B33" t="s">
         <v>215</v>
       </c>
       <c r="C33">
         <v>1917</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E33" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>21</v>
       </c>
       <c r="B34" t="s">
         <v>216</v>
       </c>
       <c r="C34">
         <v>1916</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E34" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>217</v>
       </c>
       <c r="C35">
         <v>1915</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E35" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>22</v>
       </c>
       <c r="B36" t="s">
         <v>218</v>
       </c>
       <c r="C36">
         <v>1915</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E36" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>219</v>
       </c>
       <c r="C37">
         <v>1914</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E37" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>220</v>
       </c>
       <c r="C38">
         <v>1914</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E38" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>221</v>
       </c>
       <c r="C39">
         <v>1913</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E39" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" t="s">
         <v>222</v>
       </c>
       <c r="C40">
         <v>1913</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E40" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>17</v>
       </c>
       <c r="B41" t="s">
         <v>223</v>
       </c>
       <c r="C41">
         <v>1912</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E41" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
         <v>224</v>
       </c>
       <c r="C42">
         <v>1912</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E42" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>24</v>
       </c>
       <c r="B43" t="s">
         <v>225</v>
       </c>
       <c r="C43">
         <v>1912</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E43" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44">
         <v>1911</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E44" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45" t="s">
         <v>227</v>
       </c>
       <c r="C45">
         <v>1910</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E45" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
         <v>228</v>
       </c>
       <c r="C46">
         <v>1910</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>456</v>
       </c>
       <c r="E46" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
         <v>229</v>
       </c>
       <c r="C47">
         <v>1910</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E47" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>26</v>
       </c>
       <c r="B48" t="s">
         <v>230</v>
       </c>
       <c r="C48">
         <v>1909</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E48" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>231</v>
       </c>
       <c r="C49">
         <v>1909</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E49" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>27</v>
       </c>
       <c r="B50" t="s">
         <v>232</v>
       </c>
       <c r="C50">
         <v>1909</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>460</v>
       </c>
       <c r="E50" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>28</v>
       </c>
       <c r="B51" t="s">
         <v>233</v>
       </c>
       <c r="C51">
         <v>1908</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E51" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>29</v>
       </c>
       <c r="B52" t="s">
         <v>234</v>
       </c>
       <c r="C52">
         <v>1908</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E52" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>30</v>
       </c>
       <c r="B53" t="s">
         <v>235</v>
       </c>
       <c r="C53">
         <v>1908</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E53" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" t="s">
         <v>236</v>
       </c>
       <c r="C54">
         <v>1908</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E54" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>11</v>
       </c>
       <c r="B55" t="s">
         <v>237</v>
       </c>
       <c r="C55">
         <v>1908</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E55" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>29</v>
       </c>
       <c r="B56" t="s">
         <v>238</v>
       </c>
       <c r="C56">
         <v>1907</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E56" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" t="s">
         <v>239</v>
       </c>
       <c r="C57">
         <v>1907</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E57" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>26</v>
       </c>
       <c r="B58" t="s">
         <v>218</v>
       </c>
       <c r="C58">
         <v>1906</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E58" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>31</v>
       </c>
       <c r="B59" t="s">
         <v>240</v>
       </c>
       <c r="C59">
         <v>1905</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E59" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>241</v>
       </c>
       <c r="C60">
         <v>1905</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E60" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>23</v>
       </c>
       <c r="B61" t="s">
         <v>242</v>
       </c>
       <c r="C61">
         <v>1905</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E61" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>243</v>
       </c>
       <c r="C62">
         <v>1905</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E62" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" t="s">
         <v>244</v>
       </c>
       <c r="C63">
         <v>1905</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E63" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>26</v>
       </c>
       <c r="B64" t="s">
         <v>245</v>
       </c>
       <c r="C64">
         <v>1904</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E64" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>32</v>
       </c>
       <c r="B65" t="s">
         <v>246</v>
       </c>
       <c r="C65">
         <v>1904</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E65" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>23</v>
       </c>
       <c r="B66" t="s">
         <v>247</v>
       </c>
       <c r="C66">
         <v>1903</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E66" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>248</v>
       </c>
       <c r="C67">
         <v>1903</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E67" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" t="s">
         <v>249</v>
       </c>
       <c r="C68">
         <v>1903</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>478</v>
       </c>
       <c r="E68" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" t="s">
         <v>250</v>
       </c>
       <c r="C69">
         <v>1902</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E69" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>32</v>
       </c>
       <c r="B70" t="s">
         <v>251</v>
       </c>
       <c r="C70">
         <v>1901</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E70" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>28</v>
       </c>
       <c r="B71" t="s">
         <v>252</v>
       </c>
       <c r="C71">
         <v>1901</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E71" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>253</v>
       </c>
       <c r="C72">
         <v>1901</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>482</v>
       </c>
       <c r="E72" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>22</v>
       </c>
       <c r="B73" t="s">
         <v>254</v>
       </c>
       <c r="C73">
         <v>1901</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>483</v>
       </c>
       <c r="E73" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>22</v>
       </c>
       <c r="B74" t="s">
         <v>255</v>
       </c>
       <c r="C74">
         <v>1901</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E74" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
         <v>256</v>
       </c>
       <c r="C75">
         <v>1901</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E75" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>34</v>
       </c>
       <c r="B76" t="s">
         <v>257</v>
       </c>
       <c r="C76">
         <v>1900</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E76" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>23</v>
       </c>
       <c r="B77" t="s">
         <v>258</v>
       </c>
       <c r="C77">
         <v>1900</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E77" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>23</v>
       </c>
       <c r="B78" t="s">
         <v>259</v>
       </c>
       <c r="C78">
         <v>1900</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E78" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
         <v>260</v>
       </c>
       <c r="C79">
         <v>1900</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E79" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>17</v>
       </c>
       <c r="B80" t="s">
         <v>261</v>
       </c>
       <c r="C80">
         <v>1899</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E80" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" t="s">
         <v>262</v>
       </c>
       <c r="C81">
         <v>1899</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E81" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>35</v>
       </c>
       <c r="B82" t="s">
         <v>263</v>
       </c>
       <c r="C82">
         <v>1898</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E82" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>23</v>
       </c>
       <c r="B83" t="s">
         <v>264</v>
       </c>
       <c r="C83">
         <v>1898</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E83" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>17</v>
       </c>
       <c r="B84" t="s">
         <v>265</v>
       </c>
       <c r="C84">
         <v>1897</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E84" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>9</v>
       </c>
       <c r="B85" t="s">
         <v>266</v>
       </c>
       <c r="C85">
         <v>1897</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E85" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>23</v>
       </c>
       <c r="B86" t="s">
         <v>267</v>
       </c>
       <c r="C86">
         <v>1897</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E86" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" t="s">
         <v>268</v>
       </c>
       <c r="C87">
         <v>1897</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E87" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>269</v>
       </c>
       <c r="C88">
         <v>1896</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E88" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>23</v>
       </c>
       <c r="B89" t="s">
         <v>270</v>
       </c>
       <c r="C89">
         <v>1895</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E89" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>271</v>
       </c>
       <c r="C90">
         <v>1895</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E90" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>30</v>
       </c>
       <c r="B91" t="s">
         <v>272</v>
       </c>
       <c r="C91">
         <v>1895</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E91" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>23</v>
       </c>
       <c r="B92" t="s">
         <v>273</v>
       </c>
       <c r="C92">
         <v>1894</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E92" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>36</v>
       </c>
       <c r="B93" t="s">
         <v>274</v>
       </c>
       <c r="C93">
         <v>1894</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E93" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>37</v>
       </c>
       <c r="B94" t="s">
         <v>275</v>
       </c>
       <c r="C94">
         <v>1894</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E94" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>23</v>
       </c>
       <c r="B95" t="s">
         <v>265</v>
       </c>
       <c r="C95">
         <v>1893</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E95" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>38</v>
       </c>
       <c r="B96" t="s">
         <v>276</v>
       </c>
       <c r="C96">
         <v>1892</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E96" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>23</v>
       </c>
       <c r="B97" t="s">
         <v>277</v>
       </c>
       <c r="C97">
         <v>1891</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E97" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" t="s">
         <v>278</v>
       </c>
       <c r="C98">
         <v>1891</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E98" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>39</v>
       </c>
       <c r="B99" t="s">
         <v>279</v>
       </c>
       <c r="C99">
         <v>1891</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E99" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>40</v>
       </c>
       <c r="B100" t="s">
         <v>280</v>
       </c>
       <c r="C100">
         <v>1891</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E100" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>17</v>
       </c>
       <c r="B101" t="s">
         <v>281</v>
       </c>
       <c r="C101">
         <v>1890</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>511</v>
       </c>
       <c r="E101" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>17</v>
       </c>
       <c r="B102" t="s">
         <v>282</v>
       </c>
       <c r="C102">
         <v>1890</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E102" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>41</v>
       </c>
       <c r="B103" t="s">
         <v>283</v>
       </c>
       <c r="C103">
         <v>1890</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E103" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>28</v>
       </c>
       <c r="B104" t="s">
         <v>284</v>
       </c>
       <c r="C104">
         <v>1889</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E104" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>42</v>
       </c>
       <c r="B105" t="s">
         <v>285</v>
       </c>
       <c r="C105">
         <v>1889</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E105" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>43</v>
       </c>
       <c r="B106" t="s">
         <v>286</v>
       </c>
       <c r="C106">
         <v>1887</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E106" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>44</v>
       </c>
       <c r="B107" t="s">
         <v>287</v>
       </c>
       <c r="C107">
         <v>1887</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E107" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>45</v>
       </c>
       <c r="B108" t="s">
         <v>288</v>
       </c>
       <c r="C108">
         <v>1886</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E108" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>17</v>
       </c>
       <c r="B109" t="s">
         <v>289</v>
       </c>
       <c r="C109">
         <v>1881</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E109" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>39</v>
       </c>
       <c r="B110" t="s">
         <v>290</v>
       </c>
       <c r="C110">
         <v>1880</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E110" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>46</v>
       </c>
       <c r="B111" t="s">
         <v>291</v>
       </c>
       <c r="C111">
         <v>1878</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E111" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>47</v>
       </c>
       <c r="B112" t="s">
         <v>292</v>
       </c>
       <c r="C112">
         <v>1878</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E112" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>48</v>
       </c>
       <c r="B113" t="s">
         <v>293</v>
       </c>
       <c r="C113">
         <v>1877</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E113" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>49</v>
       </c>
       <c r="B114" t="s">
         <v>294</v>
       </c>
       <c r="C114">
         <v>1876</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E114" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>39</v>
       </c>
       <c r="B115" t="s">
         <v>295</v>
       </c>
       <c r="C115">
         <v>1875</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>525</v>
       </c>
       <c r="E115" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>50</v>
       </c>
       <c r="B116" t="s">
         <v>296</v>
       </c>
       <c r="C116">
         <v>1873</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E116" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>51</v>
       </c>
       <c r="B117" t="s">
         <v>297</v>
       </c>
       <c r="C117">
         <v>1872</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E117" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>52</v>
       </c>
       <c r="B118" t="s">
         <v>291</v>
       </c>
       <c r="C118">
         <v>1872</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E118" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>34</v>
       </c>
       <c r="B119" t="s">
         <v>298</v>
       </c>
       <c r="C119">
         <v>1871</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E119" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>50</v>
       </c>
       <c r="B120" t="s">
         <v>299</v>
       </c>
       <c r="C120">
         <v>1871</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E120" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>53</v>
       </c>
       <c r="B121" t="s">
         <v>300</v>
       </c>
       <c r="C121">
         <v>1871</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E121" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>26</v>
       </c>
       <c r="B122" t="s">
         <v>301</v>
       </c>
       <c r="C122">
         <v>1870</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>532</v>
       </c>
       <c r="E122" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>54</v>
       </c>
       <c r="B123" t="s">
         <v>302</v>
       </c>
       <c r="C123">
         <v>1870</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E123" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>55</v>
       </c>
       <c r="B124" t="s">
         <v>303</v>
       </c>
       <c r="C124">
         <v>1870</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E124" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>56</v>
       </c>
       <c r="B125" t="s">
         <v>304</v>
       </c>
       <c r="C125">
         <v>1870</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E125" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>34</v>
       </c>
       <c r="B126" t="s">
         <v>294</v>
       </c>
       <c r="C126">
         <v>1869</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E126" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>57</v>
       </c>
       <c r="B127" t="s">
         <v>305</v>
       </c>
       <c r="C127">
         <v>1869</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E127" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>58</v>
       </c>
       <c r="B128" t="s">
         <v>306</v>
       </c>
       <c r="C128">
         <v>1869</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E128" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>59</v>
       </c>
       <c r="B129" t="s">
         <v>307</v>
       </c>
       <c r="C129">
         <v>1869</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E129" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>59</v>
       </c>
       <c r="B130" t="s">
         <v>308</v>
       </c>
       <c r="C130">
         <v>1869</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>540</v>
       </c>
       <c r="E130" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>59</v>
       </c>
       <c r="B131" t="s">
         <v>309</v>
       </c>
       <c r="C131">
         <v>1869</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E131" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>60</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132">
         <v>1868</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E132" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>28</v>
       </c>
       <c r="B133" t="s">
         <v>310</v>
       </c>
       <c r="C133">
         <v>1868</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E133" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>58</v>
       </c>
       <c r="B134" t="s">
         <v>311</v>
       </c>
       <c r="C134">
         <v>1868</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="E134" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>61</v>
       </c>
       <c r="B135" t="s">
         <v>312</v>
       </c>
       <c r="C135">
         <v>1866</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E135" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>62</v>
       </c>
       <c r="B136" t="s">
         <v>291</v>
       </c>
       <c r="C136">
         <v>1863</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E136" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>63</v>
       </c>
       <c r="B137" t="s">
         <v>313</v>
       </c>
       <c r="C137">
         <v>1863</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E137" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>59</v>
       </c>
       <c r="B138" t="s">
         <v>314</v>
       </c>
       <c r="C138">
         <v>1863</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E138" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>64</v>
       </c>
       <c r="B139" t="s">
         <v>315</v>
       </c>
       <c r="C139">
         <v>1862</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E139" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>63</v>
       </c>
       <c r="B140" t="s">
         <v>316</v>
       </c>
       <c r="C140">
         <v>1862</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E140" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>65</v>
       </c>
       <c r="B141" t="s">
         <v>317</v>
       </c>
       <c r="C141">
         <v>1862</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E141" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>66</v>
       </c>
       <c r="B142" t="s">
         <v>318</v>
       </c>
       <c r="C142">
         <v>1862</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>552</v>
       </c>
       <c r="E142" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>63</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143">
         <v>1860</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E143" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>64</v>
       </c>
       <c r="B144" t="s">
         <v>320</v>
       </c>
       <c r="C144">
         <v>1859</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E144" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>67</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145">
         <v>1856</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E145" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>68</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146">
         <v>1855</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>556</v>
       </c>
       <c r="E146" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>69</v>
       </c>
       <c r="B147" t="s">
         <v>322</v>
       </c>
       <c r="C147">
         <v>1855</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E147" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>70</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148">
         <v>1853</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D148" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E148" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>63</v>
       </c>
       <c r="B149" t="s">
         <v>322</v>
       </c>
       <c r="C149">
         <v>1853</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D149" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E149" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>71</v>
       </c>
       <c r="B150" t="s">
         <v>324</v>
       </c>
       <c r="C150">
         <v>1848</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D150" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E150" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>72</v>
       </c>
       <c r="B151" t="s">
         <v>325</v>
       </c>
       <c r="C151">
         <v>1847</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D151" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E151" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>73</v>
       </c>
       <c r="B152" t="s">
         <v>326</v>
       </c>
       <c r="C152">
         <v>1847</v>
       </c>
-      <c r="D152" s="2" t="s">
+      <c r="D152" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E152" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>73</v>
       </c>
       <c r="B153" t="s">
         <v>327</v>
       </c>
       <c r="C153">
         <v>1847</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D153" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E153" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>73</v>
       </c>
       <c r="B154" t="s">
         <v>328</v>
       </c>
       <c r="C154">
         <v>1847</v>
       </c>
-      <c r="D154" s="2" t="s">
+      <c r="D154" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E154" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>74</v>
       </c>
       <c r="B155" t="s">
         <v>329</v>
       </c>
       <c r="C155">
         <v>1846</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D155" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E155" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>75</v>
       </c>
       <c r="B156" t="s">
         <v>330</v>
       </c>
       <c r="C156">
         <v>1845</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D156" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E156" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>74</v>
       </c>
       <c r="B157" t="s">
         <v>331</v>
       </c>
       <c r="C157">
         <v>1841</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D157" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E157" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>74</v>
       </c>
       <c r="B158" t="s">
         <v>294</v>
       </c>
       <c r="C158">
         <v>1841</v>
       </c>
-      <c r="D158" s="2" t="s">
+      <c r="D158" s="1" t="s">
         <v>568</v>
       </c>
       <c r="E158" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>76</v>
       </c>
       <c r="B159" t="s">
         <v>321</v>
       </c>
       <c r="C159">
         <v>1841</v>
       </c>
-      <c r="D159" s="2" t="s">
+      <c r="D159" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E159" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>76</v>
       </c>
       <c r="B160" t="s">
         <v>332</v>
       </c>
       <c r="C160">
         <v>1841</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="D160" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E160" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>50</v>
       </c>
       <c r="B161" t="s">
         <v>333</v>
       </c>
       <c r="C161">
         <v>1840</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="D161" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E161" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>77</v>
       </c>
       <c r="B162" t="s">
         <v>334</v>
       </c>
       <c r="C162">
         <v>1839</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="D162" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E162" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>73</v>
       </c>
       <c r="B163" t="s">
         <v>335</v>
       </c>
       <c r="C163">
         <v>1832</v>
       </c>
-      <c r="D163" s="2" t="s">
+      <c r="D163" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E163" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>78</v>
       </c>
       <c r="B164" t="s">
         <v>336</v>
       </c>
       <c r="C164">
         <v>1831</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="D164" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E164" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>79</v>
       </c>
       <c r="B165" t="s">
         <v>337</v>
       </c>
       <c r="C165">
         <v>1830</v>
       </c>
-      <c r="D165" s="2" t="s">
+      <c r="D165" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E165" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>80</v>
       </c>
       <c r="B166" t="s">
         <v>338</v>
       </c>
       <c r="C166">
         <v>1829</v>
       </c>
-      <c r="D166" s="2" t="s">
+      <c r="D166" s="1" t="s">
         <v>576</v>
       </c>
       <c r="E166" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>81</v>
       </c>
       <c r="B167" t="s">
         <v>339</v>
       </c>
       <c r="C167">
         <v>1829</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D167" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E167" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>82</v>
       </c>
       <c r="B168" t="s">
         <v>340</v>
       </c>
       <c r="C168">
         <v>1829</v>
       </c>
-      <c r="D168" s="2" t="s">
+      <c r="D168" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E168" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>79</v>
       </c>
       <c r="B169" t="s">
         <v>341</v>
       </c>
       <c r="C169">
         <v>1828</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="D169" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E169" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>83</v>
       </c>
       <c r="B170" t="s">
         <v>342</v>
       </c>
       <c r="C170">
         <v>1827</v>
       </c>
-      <c r="D170" s="2" t="s">
+      <c r="D170" s="1" t="s">
         <v>580</v>
       </c>
       <c r="E170" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>82</v>
       </c>
       <c r="B171" t="s">
         <v>343</v>
       </c>
       <c r="C171">
         <v>1827</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D171" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E171" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>84</v>
       </c>
       <c r="B172" t="s">
         <v>344</v>
       </c>
       <c r="C172">
         <v>1827</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D172" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E172" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>85</v>
       </c>
       <c r="B173" t="s">
         <v>345</v>
       </c>
       <c r="C173">
         <v>1826</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="D173" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E173" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>78</v>
       </c>
       <c r="B174" t="s">
         <v>346</v>
       </c>
       <c r="C174">
         <v>1826</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="D174" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E174" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>86</v>
       </c>
       <c r="B175" t="s">
         <v>347</v>
       </c>
       <c r="C175">
         <v>1824</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D175" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E175" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>46</v>
       </c>
       <c r="B176" t="s">
         <v>348</v>
       </c>
       <c r="C176">
         <v>1824</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D176" s="1" t="s">
         <v>586</v>
       </c>
       <c r="E176" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>78</v>
       </c>
       <c r="B177" t="s">
         <v>218</v>
       </c>
       <c r="C177">
         <v>1824</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D177" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E177" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>81</v>
       </c>
       <c r="B178" t="s">
         <v>349</v>
       </c>
       <c r="C178">
         <v>1823</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="D178" s="1" t="s">
         <v>588</v>
       </c>
       <c r="E178" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>48</v>
       </c>
       <c r="B179" t="s">
         <v>350</v>
       </c>
       <c r="C179">
         <v>1823</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D179" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E179" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>83</v>
       </c>
       <c r="B180" t="s">
         <v>351</v>
       </c>
       <c r="C180">
         <v>1817</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="D180" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E180" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>83</v>
       </c>
       <c r="B181" t="s">
         <v>352</v>
       </c>
       <c r="C181">
         <v>1817</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="D181" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E181" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>83</v>
       </c>
       <c r="B182" t="s">
         <v>353</v>
       </c>
       <c r="C182">
         <v>1817</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="D182" s="1" t="s">
         <v>592</v>
       </c>
       <c r="E182" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>83</v>
       </c>
       <c r="B183" t="s">
         <v>354</v>
       </c>
       <c r="C183">
         <v>1817</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D183" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E183" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>83</v>
       </c>
       <c r="B184" t="s">
         <v>355</v>
       </c>
       <c r="C184">
         <v>1816</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="D184" s="1" t="s">
         <v>594</v>
       </c>
       <c r="E184" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>83</v>
       </c>
       <c r="B185" t="s">
         <v>356</v>
       </c>
       <c r="C185">
         <v>1816</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="D185" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E185" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>83</v>
       </c>
       <c r="B186" t="s">
         <v>357</v>
       </c>
       <c r="C186">
         <v>1816</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D186" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E186" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>80</v>
       </c>
       <c r="B187" t="s">
         <v>358</v>
       </c>
       <c r="C187">
         <v>1815</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D187" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E187" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>84</v>
       </c>
       <c r="B188" t="s">
         <v>359</v>
       </c>
       <c r="C188">
         <v>1814</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D188" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E188" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>79</v>
       </c>
       <c r="B189" t="s">
         <v>360</v>
       </c>
       <c r="C189">
         <v>1811</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="D189" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E189" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>81</v>
       </c>
       <c r="B190" t="s">
         <v>361</v>
       </c>
       <c r="C190">
         <v>1811</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D190" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E190" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>87</v>
       </c>
       <c r="B191" t="s">
         <v>362</v>
       </c>
       <c r="C191">
         <v>1806</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D191" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E191" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>88</v>
       </c>
       <c r="B192" t="s">
         <v>294</v>
       </c>
       <c r="C192">
         <v>1796</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="D192" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E192" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>84</v>
       </c>
       <c r="B193" t="s">
         <v>363</v>
       </c>
       <c r="C193">
         <v>1796</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="D193" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E193" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>86</v>
       </c>
       <c r="B194" t="s">
         <v>364</v>
       </c>
       <c r="C194">
         <v>1793</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D194" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E194" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>89</v>
       </c>
       <c r="B195" t="s">
         <v>365</v>
       </c>
       <c r="C195">
         <v>1793</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D195" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E195" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>90</v>
       </c>
       <c r="B196" t="s">
         <v>366</v>
       </c>
       <c r="C196">
         <v>1791</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="D196" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E196" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>91</v>
       </c>
       <c r="B197" t="s">
         <v>367</v>
       </c>
       <c r="C197">
         <v>1791</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D197" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E197" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>92</v>
       </c>
       <c r="B198" t="s">
         <v>280</v>
       </c>
       <c r="C198">
         <v>1784</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="D198" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E198" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>93</v>
       </c>
       <c r="B199" t="s">
         <v>280</v>
       </c>
       <c r="C199">
         <v>1784</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="D199" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E199" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>94</v>
       </c>
       <c r="B200" t="s">
         <v>280</v>
       </c>
       <c r="C200">
         <v>1784</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="D200" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E200" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>95</v>
       </c>
       <c r="B201" t="s">
         <v>280</v>
       </c>
       <c r="C201">
         <v>1784</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D201" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E201" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>96</v>
       </c>
       <c r="B202" t="s">
         <v>368</v>
       </c>
       <c r="C202">
         <v>1779</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="D202" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E202" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>97</v>
       </c>
       <c r="B203" t="s">
         <v>369</v>
       </c>
       <c r="C203">
         <v>1763</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D203" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E203" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>97</v>
       </c>
       <c r="B204" t="s">
         <v>364</v>
       </c>
       <c r="C204">
         <v>1751</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D204" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E204" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>97</v>
       </c>
       <c r="B205" t="s">
         <v>218</v>
       </c>
       <c r="C205">
         <v>1740</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D205" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E205" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>98</v>
       </c>
       <c r="B206" t="s">
         <v>280</v>
       </c>
       <c r="C206">
         <v>1739</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="D206" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E206" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>99</v>
       </c>
       <c r="B207" t="s">
         <v>280</v>
       </c>
       <c r="C207">
         <v>1739</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="D207" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E207" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>100</v>
       </c>
       <c r="B208" t="s">
         <v>370</v>
       </c>
       <c r="C208">
         <v>1738</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D208" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E208" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>100</v>
       </c>
       <c r="B209" t="s">
         <v>371</v>
       </c>
       <c r="C209">
         <v>1737</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D209" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E209" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>100</v>
       </c>
       <c r="B210" t="s">
         <v>372</v>
       </c>
       <c r="C210">
         <v>1735</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="D210" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E210" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>101</v>
       </c>
       <c r="B211" t="s">
         <v>373</v>
       </c>
       <c r="C211">
         <v>1729</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="D211" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E211" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>101</v>
       </c>
       <c r="B212" t="s">
         <v>374</v>
       </c>
       <c r="C212">
         <v>1729</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D212" s="1" t="s">
         <v>622</v>
       </c>
       <c r="E212" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>102</v>
       </c>
       <c r="B213" t="s">
         <v>321</v>
       </c>
       <c r="C213">
         <v>1726</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="D213" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E213" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>100</v>
       </c>
       <c r="B214" t="s">
         <v>280</v>
       </c>
       <c r="C214">
         <v>1726</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="D214" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E214" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>100</v>
       </c>
       <c r="B215" t="s">
         <v>375</v>
       </c>
       <c r="C215">
         <v>1726</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="D215" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E215" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>100</v>
       </c>
       <c r="B216" t="s">
         <v>376</v>
       </c>
       <c r="C216">
         <v>1726</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="D216" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E216" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>103</v>
       </c>
       <c r="B217" t="s">
         <v>280</v>
       </c>
       <c r="C217">
         <v>1725</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D217" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E217" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>100</v>
       </c>
       <c r="B218" t="s">
         <v>377</v>
       </c>
       <c r="C218">
         <v>1725</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="D218" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E218" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>104</v>
       </c>
       <c r="B219" t="s">
         <v>292</v>
       </c>
       <c r="C219">
         <v>1716</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="D219" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E219" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>105</v>
       </c>
       <c r="B220" t="s">
         <v>292</v>
       </c>
       <c r="C220">
         <v>1716</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D220" s="1" t="s">
         <v>630</v>
       </c>
       <c r="E220" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>106</v>
       </c>
       <c r="B221" t="s">
         <v>292</v>
       </c>
       <c r="C221">
         <v>1716</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D221" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E221" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>107</v>
       </c>
       <c r="B222" t="s">
         <v>292</v>
       </c>
       <c r="C222">
         <v>1716</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="D222" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E222" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>108</v>
       </c>
       <c r="B223" t="s">
         <v>292</v>
       </c>
       <c r="C223">
         <v>1716</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="D223" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E223" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>109</v>
       </c>
       <c r="B224" t="s">
         <v>292</v>
       </c>
       <c r="C224">
         <v>1716</v>
       </c>
-      <c r="D224" s="2" t="s">
+      <c r="D224" s="1" t="s">
         <v>634</v>
       </c>
       <c r="E224" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>110</v>
       </c>
       <c r="B225" t="s">
         <v>280</v>
       </c>
       <c r="C225">
         <v>1716</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D225" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E225" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>111</v>
       </c>
       <c r="B226" t="s">
         <v>292</v>
       </c>
       <c r="C226">
         <v>1716</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D226" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E226" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>112</v>
       </c>
       <c r="B227" t="s">
         <v>292</v>
       </c>
       <c r="C227">
         <v>1716</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="D227" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E227" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>113</v>
       </c>
       <c r="B228" t="s">
         <v>292</v>
       </c>
       <c r="C228">
         <v>1716</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="D228" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E228" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>114</v>
       </c>
       <c r="B229" t="s">
         <v>292</v>
       </c>
       <c r="C229">
         <v>1716</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D229" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E229" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>115</v>
       </c>
       <c r="B230" t="s">
         <v>292</v>
       </c>
       <c r="C230">
         <v>1716</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D230" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E230" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>116</v>
       </c>
       <c r="B231" t="s">
         <v>280</v>
       </c>
       <c r="C231">
         <v>1716</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="D231" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E231" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>117</v>
       </c>
       <c r="B232" t="s">
         <v>292</v>
       </c>
       <c r="C232">
         <v>1716</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="D232" s="1" t="s">
         <v>642</v>
       </c>
       <c r="E232" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>118</v>
       </c>
       <c r="B233" t="s">
         <v>292</v>
       </c>
       <c r="C233">
         <v>1716</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D233" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E233" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>119</v>
       </c>
       <c r="B234" t="s">
         <v>292</v>
       </c>
       <c r="C234">
         <v>1716</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="D234" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E234" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>120</v>
       </c>
       <c r="B235" t="s">
         <v>292</v>
       </c>
       <c r="C235">
         <v>1716</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="D235" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E235" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>121</v>
       </c>
       <c r="B236" t="s">
         <v>292</v>
       </c>
       <c r="C236">
         <v>1716</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E236" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>122</v>
       </c>
       <c r="B237" t="s">
         <v>280</v>
       </c>
       <c r="C237">
         <v>1716</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E237" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>123</v>
       </c>
       <c r="B238" t="s">
         <v>280</v>
       </c>
       <c r="C238">
         <v>1716</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="D238" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E238" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>124</v>
       </c>
       <c r="B239" t="s">
         <v>292</v>
       </c>
       <c r="C239">
         <v>1716</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="D239" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E239" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>125</v>
       </c>
       <c r="B240" t="s">
         <v>280</v>
       </c>
       <c r="C240">
         <v>1716</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="D240" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E240" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>126</v>
       </c>
       <c r="B241" t="s">
         <v>280</v>
       </c>
       <c r="C241">
         <v>1716</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="D241" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E241" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>127</v>
       </c>
       <c r="B242" t="s">
         <v>292</v>
       </c>
       <c r="C242">
         <v>1716</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="D242" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E242" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>128</v>
       </c>
       <c r="B243" t="s">
         <v>280</v>
       </c>
       <c r="C243">
         <v>1716</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="D243" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E243" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>129</v>
       </c>
       <c r="B244" t="s">
         <v>292</v>
       </c>
       <c r="C244">
         <v>1716</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D244" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E244" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>130</v>
       </c>
       <c r="B245" t="s">
         <v>292</v>
       </c>
       <c r="C245">
         <v>1716</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="D245" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E245" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>131</v>
       </c>
       <c r="B246" t="s">
         <v>280</v>
       </c>
       <c r="C246">
         <v>1716</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="D246" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E246" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>132</v>
       </c>
       <c r="B247" t="s">
         <v>280</v>
       </c>
       <c r="C247">
         <v>1716</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="D247" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E247" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>133</v>
       </c>
       <c r="B248" t="s">
         <v>292</v>
       </c>
       <c r="C248">
         <v>1716</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D248" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E248" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>134</v>
       </c>
       <c r="B249" t="s">
         <v>292</v>
       </c>
       <c r="C249">
         <v>1713</v>
       </c>
-      <c r="D249" s="2" t="s">
+      <c r="D249" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E249" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>135</v>
       </c>
       <c r="B250" t="s">
         <v>292</v>
       </c>
       <c r="C250">
         <v>1708</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D250" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E250" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>136</v>
       </c>
       <c r="B251" t="s">
         <v>280</v>
       </c>
       <c r="C251">
         <v>1704</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="D251" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E251" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>137</v>
       </c>
       <c r="B252" t="s">
         <v>280</v>
       </c>
       <c r="C252">
         <v>1701</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E252" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>138</v>
       </c>
       <c r="B253" t="s">
         <v>292</v>
       </c>
       <c r="C253">
         <v>1700</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="D253" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E253" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>139</v>
       </c>
       <c r="B254" t="s">
         <v>378</v>
       </c>
       <c r="C254">
         <v>1654</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D254" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E254" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>140</v>
       </c>
       <c r="B255" t="s">
         <v>379</v>
       </c>
       <c r="C255">
         <v>1635</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D255" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E255" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>141</v>
       </c>
       <c r="B256" t="s">
         <v>380</v>
       </c>
       <c r="C256">
         <v>1623</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D256" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E256" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>142</v>
       </c>
       <c r="B257" t="s">
         <v>381</v>
       </c>
       <c r="C257">
         <v>1617</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="D257" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E257" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>143</v>
       </c>
       <c r="B258" t="s">
         <v>382</v>
       </c>
       <c r="C258">
         <v>1611</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="D258" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E258" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>140</v>
       </c>
       <c r="B259" t="s">
         <v>383</v>
       </c>
       <c r="C259">
         <v>1595</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D259" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E259" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>144</v>
       </c>
       <c r="B260" t="s">
         <v>384</v>
       </c>
       <c r="C260">
         <v>1592</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D260" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E260" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>145</v>
       </c>
       <c r="B261" t="s">
         <v>385</v>
       </c>
       <c r="C261">
         <v>1591</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="D261" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E261" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>145</v>
       </c>
       <c r="B262" t="s">
         <v>386</v>
       </c>
       <c r="C262">
         <v>1588</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="D262" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E262" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>144</v>
       </c>
       <c r="B263" t="s">
         <v>387</v>
       </c>
       <c r="C263">
         <v>1585</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D263" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E263" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>144</v>
       </c>
       <c r="B264" t="s">
         <v>388</v>
       </c>
       <c r="C264">
         <v>1582</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D264" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E264" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>144</v>
       </c>
       <c r="B265" t="s">
         <v>389</v>
       </c>
       <c r="C265">
         <v>1582</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="D265" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E265" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>144</v>
       </c>
       <c r="B266" t="s">
         <v>390</v>
       </c>
       <c r="C266">
         <v>1581</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="D266" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E266" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>146</v>
       </c>
       <c r="B267" t="s">
         <v>292</v>
       </c>
       <c r="C267">
         <v>1575</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D267" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E267" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>147</v>
       </c>
       <c r="B268" t="s">
         <v>321</v>
       </c>
       <c r="C268">
         <v>1575</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="D268" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E268" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>148</v>
       </c>
       <c r="B269" t="s">
         <v>280</v>
       </c>
       <c r="C269">
         <v>1568</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="D269" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E269" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>149</v>
       </c>
       <c r="B270" t="s">
         <v>292</v>
       </c>
       <c r="C270">
         <v>1565</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="D270" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E270" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>150</v>
       </c>
       <c r="B271" t="s">
         <v>391</v>
       </c>
       <c r="C271">
         <v>1561</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="D271" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E271" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>151</v>
       </c>
       <c r="B272" t="s">
         <v>392</v>
       </c>
       <c r="C272">
         <v>1561</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D272" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E272" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>152</v>
       </c>
       <c r="B273" t="s">
         <v>292</v>
       </c>
       <c r="C273">
         <v>1560</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="D273" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E273" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>153</v>
       </c>
       <c r="B274" t="s">
         <v>393</v>
       </c>
       <c r="C274">
         <v>1560</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="D274" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E274" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>154</v>
       </c>
       <c r="B275" t="s">
         <v>292</v>
       </c>
       <c r="C275">
         <v>1559</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D275" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E275" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>155</v>
       </c>
       <c r="B276" t="s">
         <v>292</v>
       </c>
       <c r="C276">
         <v>1559</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="D276" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E276" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>156</v>
       </c>
       <c r="B277" t="s">
         <v>280</v>
       </c>
       <c r="C277">
         <v>1559</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="D277" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E277" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>157</v>
       </c>
       <c r="B278" t="s">
         <v>292</v>
       </c>
       <c r="C278">
         <v>1559</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="D278" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E278" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>158</v>
       </c>
       <c r="B279" t="s">
         <v>394</v>
       </c>
       <c r="C279">
         <v>1556</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="D279" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E279" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>159</v>
       </c>
       <c r="B280" t="s">
         <v>395</v>
       </c>
       <c r="C280">
         <v>1554</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="D280" s="1" t="s">
         <v>690</v>
       </c>
       <c r="E280" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>160</v>
       </c>
       <c r="B281" t="s">
         <v>292</v>
       </c>
       <c r="C281">
         <v>1551</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="D281" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E281" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>161</v>
       </c>
       <c r="B282" t="s">
         <v>292</v>
       </c>
       <c r="C282">
         <v>1550</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="D282" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E282" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>162</v>
       </c>
       <c r="B283" t="s">
         <v>292</v>
       </c>
       <c r="C283">
         <v>1550</v>
       </c>
-      <c r="D283" s="2" t="s">
+      <c r="D283" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E283" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>163</v>
       </c>
       <c r="B284" t="s">
         <v>396</v>
       </c>
       <c r="C284">
         <v>1550</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="D284" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E284" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>164</v>
       </c>
       <c r="B285" t="s">
         <v>397</v>
       </c>
       <c r="C285">
         <v>1550</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="D285" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E285" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>165</v>
       </c>
       <c r="B286" t="s">
         <v>398</v>
       </c>
       <c r="C286">
         <v>1548</v>
       </c>
-      <c r="D286" s="2" t="s">
+      <c r="D286" s="1" t="s">
         <v>696</v>
       </c>
       <c r="E286" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>165</v>
       </c>
       <c r="B287" t="s">
         <v>321</v>
       </c>
       <c r="C287">
         <v>1548</v>
       </c>
-      <c r="D287" s="2" t="s">
+      <c r="D287" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E287" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>153</v>
       </c>
       <c r="B288" t="s">
         <v>399</v>
       </c>
       <c r="C288">
         <v>1547</v>
       </c>
-      <c r="D288" s="2" t="s">
+      <c r="D288" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E288" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>153</v>
       </c>
       <c r="B289" t="s">
         <v>400</v>
       </c>
       <c r="C289">
         <v>1547</v>
       </c>
-      <c r="D289" s="2" t="s">
+      <c r="D289" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E289" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>166</v>
       </c>
       <c r="B290" t="s">
         <v>280</v>
       </c>
       <c r="C290">
         <v>1545</v>
       </c>
-      <c r="D290" s="2" t="s">
+      <c r="D290" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E290" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>167</v>
       </c>
       <c r="B291" t="s">
         <v>292</v>
       </c>
       <c r="C291">
         <v>1545</v>
       </c>
-      <c r="D291" s="2" t="s">
+      <c r="D291" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E291" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>168</v>
       </c>
       <c r="B292" t="s">
         <v>292</v>
       </c>
       <c r="C292">
         <v>1540</v>
       </c>
-      <c r="D292" s="2" t="s">
+      <c r="D292" s="1" t="s">
         <v>702</v>
       </c>
       <c r="E292" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>169</v>
       </c>
       <c r="B293" t="s">
         <v>292</v>
       </c>
       <c r="C293">
         <v>1540</v>
       </c>
-      <c r="D293" s="2" t="s">
+      <c r="D293" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E293" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>166</v>
       </c>
       <c r="B294" t="s">
         <v>401</v>
       </c>
       <c r="C294">
         <v>1540</v>
       </c>
-      <c r="D294" s="2" t="s">
+      <c r="D294" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E294" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>170</v>
       </c>
       <c r="B295" t="s">
         <v>292</v>
       </c>
       <c r="C295">
         <v>1540</v>
       </c>
-      <c r="D295" s="2" t="s">
+      <c r="D295" s="1" t="s">
         <v>705</v>
       </c>
       <c r="E295" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>171</v>
       </c>
       <c r="B296" t="s">
         <v>292</v>
       </c>
       <c r="C296">
         <v>1536</v>
       </c>
-      <c r="D296" s="2" t="s">
+      <c r="D296" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E296" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>172</v>
       </c>
       <c r="B297" t="s">
         <v>292</v>
       </c>
       <c r="C297">
         <v>1535</v>
       </c>
-      <c r="D297" s="2" t="s">
+      <c r="D297" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E297" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>173</v>
       </c>
       <c r="B298" t="s">
         <v>364</v>
       </c>
       <c r="C298">
         <v>1532</v>
       </c>
-      <c r="D298" s="2" t="s">
+      <c r="D298" s="1" t="s">
         <v>708</v>
       </c>
       <c r="E298" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>173</v>
       </c>
       <c r="B299" t="s">
         <v>402</v>
       </c>
       <c r="C299">
         <v>1523</v>
       </c>
-      <c r="D299" s="2" t="s">
+      <c r="D299" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E299" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>173</v>
       </c>
       <c r="B300" t="s">
         <v>403</v>
       </c>
       <c r="C300">
         <v>1512</v>
       </c>
-      <c r="D300" s="2" t="s">
+      <c r="D300" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E300" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>174</v>
       </c>
       <c r="B301" t="s">
         <v>404</v>
       </c>
       <c r="C301">
         <v>1506</v>
       </c>
-      <c r="D301" s="2" t="s">
+      <c r="D301" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E301" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>175</v>
       </c>
       <c r="B302" t="s">
         <v>405</v>
       </c>
       <c r="C302">
         <v>1485</v>
       </c>
-      <c r="D302" s="2" t="s">
+      <c r="D302" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E302" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>176</v>
       </c>
       <c r="B303" t="s">
         <v>406</v>
       </c>
       <c r="C303">
         <v>1480</v>
       </c>
-      <c r="D303" s="2" t="s">
+      <c r="D303" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E303" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>177</v>
       </c>
       <c r="B304" t="s">
         <v>407</v>
       </c>
       <c r="C304">
         <v>1453</v>
       </c>
-      <c r="D304" s="2" t="s">
+      <c r="D304" s="1" t="s">
         <v>714</v>
       </c>
       <c r="E304" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>178</v>
       </c>
       <c r="B305" t="s">
         <v>408</v>
       </c>
       <c r="C305">
         <v>1448</v>
       </c>
-      <c r="D305" s="2" t="s">
+      <c r="D305" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E305" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>178</v>
       </c>
       <c r="B306" t="s">
         <v>409</v>
       </c>
       <c r="C306">
         <v>1447</v>
       </c>
-      <c r="D306" s="2" t="s">
+      <c r="D306" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E306" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>179</v>
       </c>
       <c r="B307" t="s">
         <v>410</v>
       </c>
       <c r="C307">
         <v>1436</v>
       </c>
-      <c r="D307" s="2" t="s">
+      <c r="D307" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E307" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>180</v>
       </c>
       <c r="B308" t="s">
         <v>411</v>
       </c>
       <c r="C308">
         <v>1430</v>
       </c>
-      <c r="D308" s="2" t="s">
+      <c r="D308" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E308" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>181</v>
       </c>
       <c r="B309" t="s">
         <v>292</v>
       </c>
       <c r="C309">
         <v>1360</v>
       </c>
-      <c r="D309" s="2" t="s">
+      <c r="D309" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E309" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>182</v>
       </c>
       <c r="B310" t="s">
         <v>292</v>
       </c>
       <c r="C310">
         <v>1341</v>
       </c>
-      <c r="D310" s="2" t="s">
+      <c r="D310" s="1" t="s">
         <v>720</v>
       </c>
       <c r="E310" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>183</v>
       </c>
       <c r="B311" t="s">
         <v>292</v>
       </c>
       <c r="C311">
         <v>1290</v>
       </c>
-      <c r="D311" s="2" t="s">
+      <c r="D311" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E311" t="s">
         <v>722</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>