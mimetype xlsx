--- v0 (2026-03-17)
+++ v1 (2026-09-21)
@@ -646,119 +646,93 @@
     <t>https://artfl-permalink.uchicago.edu/lois-revolution/SScEUODo79W15WS7</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lois-revolution/NOcRlTb4iEv13g_I</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lois-revolution/5zKc9_bUNnWAfxH8</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lois-revolution/at29FqLWCYW9cbeY</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lois-revolution/9walejyYgpIhPuLX</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lois-revolution/QyrBouQai6EoeKOP</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1025,1488 +999,1488 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/0UHYUGI82qd0zfj1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/kBqkigHFG64wj8bR" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Wzq0hnuSFAsP3-0W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/9-KvYN3P-9JZkYCN" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/p1FT_dSJ9rHzMgHP" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/vVoCb9euBeWq3Z-V" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/pyDfjLRfoQ0zaJBD" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/THjzKhvbJK8COtBC" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/msHO85Q3EWdM6lst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/vHY6gefUL93ZCgde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/jLqYN6vH5m7ex3xD" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/f2kQVwBQnp2gKfFQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/yjDzOOXZ4TjCH9j1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/-10RINR5pKGXiPGI" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/0584r-gC8gf-Rv1s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/mrZLxkGhmHIiC4bm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/yr2aHf__V0MJeFfp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/dCb-K2CZT3hoTsfL" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/CNgcSd7VxErEIgBK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/YIxT4IjXDY-0GJUK" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/1DnGBSO_sbXJe5Xo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/QozsAOvr2izUQJvo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/glcPJXsi0JhIqjf8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/_tDVgvTH1Mx_S3Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/MgSzQOxNJGzDsySo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/pVEcVOBhnJoI4CRU" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Uqvxn67Um47xyHGF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/aypjYS-7WNtBKWTU" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/c70EGmlfqQO6x-ui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/9mI2rbubTHAd3i70" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/AEfny08XhtHLD5mT" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/La_qWXfH7sVnXdH8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/khikzzK0O9I6_h14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/b7vDC82mwDDzO5us" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/lz4hfTYwR8IkJ9qM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/O5dWyjU36kR-LT_0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/slu0M9WLz81awe4T" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/FQLyHQHdp1nhnhk9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/wsyMz7eagFflD40M" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Vc7OQ5R8vSzcgFuI" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/6oUDU6vi7Oqzt_5a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/tSAe_KfHRO2i5SvN" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/cMPUuNBx3SBoE8v_" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/0ejROHZvmYpGUqbO" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Y0-qzt9WEGKgVQw8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/PaZqTHCiPFWtl6rm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/5-8RoryJZVzWxI_t" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/h6khBchHwArTZajj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/0UIF1yQjNvGpUDnm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/TsMCg7hXy3_WOQwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/bE7WPMFn_YdsDUI6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Q9pvA7_Kc5CK1NN2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/JCSUJPrZ5i0BK5XC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/CpKbOQovMN4KbT63" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/MSy7Bf7luO4E6iDk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/eQb1-1tvsrgzH5CJ" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Tq-JPLks_MBUl922" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/8XApNKgAzqAMrYP6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/QqfKmr0lL9hQyj-i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/mbrDHrrQNafaNduL" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/g2Q99ncd_XlhzYSK" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/aLgiDHpQlaHwgYc7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/6VTiIOMm7g0OT4LT" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/9SOHBkLCScNnxDLb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/JMZj6XCYLq-_YpxD" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/JYYM_0ABhXDPihVb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/UYlbIW68CwmFHs5i" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/RVF5H1SRZwMMWh1d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/smWd-WG0fF82rIIV" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/JfQ_1TxtKOmm7JNd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/-oTVnB0bMFWqvgYo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/8eRy6Y3fTx9I6Vh1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/U5F8xUwnoE8Id2Db" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/jxVHqOU8Hu83u6Cg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/ac8jaemvVVvz3Esf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/HMEBktRy7VKSNmKT" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/FbtWEtKW3HfAiT0N" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/LXrU-4abxydH38oC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/ohNf8iaVuhCnwuPV" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/IE0dMYHU0SdIoHQO" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/8hepYLWTcW4v6q6c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/ueqLqLzVhz4MWY9r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/01DYq4edUTDW0XaR" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/12YuA5JvHsSKFK87" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Pgi1fueGZ6hT4bpc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/0o1OxPec9ZQnKR2o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/T8Dj0_xjHgpE-8q9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/phcoorXweDgGlix_" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/mvrXMhWpGr8yBrtQ" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/fl5e_clX6TpSWwVF" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/m7MfQ1w9P6aLMTCb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/x5IY0WSplzBiicpR" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/8n3SPpOlBd02G3Js" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/Vi2pDSzgRp3ocmfb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/pA1RAmr6qdeyXFCT" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/q4vadrh5dP1sbvXm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/SScEUODo79W15WS7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/NOcRlTb4iEv13g_I" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/5zKc9_bUNnWAfxH8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/at29FqLWCYW9cbeY" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/9walejyYgpIhPuLX" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lois-revolution/QyrBouQai6EoeKOP" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>1788</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E2" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3">
         <v>1789</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E3" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4">
         <v>1790</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E4" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5">
         <v>1790</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E5" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6">
         <v>1790</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E6" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7">
         <v>1790</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E7" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8">
         <v>1790</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E8" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9">
         <v>1790</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E9" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10">
         <v>1790</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E10" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11">
         <v>1790</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E11" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12">
         <v>1790</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E12" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13">
         <v>1791</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E13" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14">
         <v>1791</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E14" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15">
         <v>1791</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E15" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="B16" t="s">
         <v>19</v>
       </c>
       <c r="C16">
         <v>1791</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E16" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="17" spans="2:5">
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17">
         <v>1791</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E17" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="18" spans="2:5">
       <c r="B18" t="s">
         <v>21</v>
       </c>
       <c r="C18">
         <v>1791</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E18" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="19" spans="2:5">
       <c r="B19" t="s">
         <v>22</v>
       </c>
       <c r="C19">
         <v>1791</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E19" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="20" spans="2:5">
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20">
         <v>1791</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E20" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="21" spans="2:5">
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21">
         <v>1791</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E21" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="22" spans="2:5">
       <c r="B22" t="s">
         <v>25</v>
       </c>
       <c r="C22">
         <v>1791</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E22" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="23" spans="2:5">
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23">
         <v>1791</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E23" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="24" spans="2:5">
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24">
         <v>1791</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E24" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" t="s">
         <v>28</v>
       </c>
       <c r="C25">
         <v>1791</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E25" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" t="s">
         <v>29</v>
       </c>
       <c r="C26">
         <v>1791</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E26" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="27" spans="2:5">
       <c r="B27" t="s">
         <v>30</v>
       </c>
       <c r="C27">
         <v>1791</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E27" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="28" spans="2:5">
       <c r="B28" t="s">
         <v>31</v>
       </c>
       <c r="C28">
         <v>1791</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E28" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="29" spans="2:5">
       <c r="B29" t="s">
         <v>32</v>
       </c>
       <c r="C29">
         <v>1791</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E29" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="30" spans="2:5">
       <c r="B30" t="s">
         <v>33</v>
       </c>
       <c r="C30">
         <v>1791</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E30" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="31" spans="2:5">
       <c r="B31" t="s">
         <v>34</v>
       </c>
       <c r="C31">
         <v>1791</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E31" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="32" spans="2:5">
       <c r="B32" t="s">
         <v>35</v>
       </c>
       <c r="C32">
         <v>1791</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E32" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="33" spans="2:5">
       <c r="B33" t="s">
         <v>36</v>
       </c>
       <c r="C33">
         <v>1791</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E33" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="34" spans="2:5">
       <c r="B34" t="s">
         <v>37</v>
       </c>
       <c r="C34">
         <v>1792</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E34" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="35" spans="2:5">
       <c r="B35" t="s">
         <v>38</v>
       </c>
       <c r="C35">
         <v>1792</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E35" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="36" spans="2:5">
       <c r="B36" t="s">
         <v>39</v>
       </c>
       <c r="C36">
         <v>1792</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="37" spans="2:5">
       <c r="B37" t="s">
         <v>40</v>
       </c>
       <c r="C37">
         <v>1792</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E37" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="38" spans="2:5">
       <c r="B38" t="s">
         <v>41</v>
       </c>
       <c r="C38">
         <v>1792</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E38" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="39" spans="2:5">
       <c r="B39" t="s">
         <v>42</v>
       </c>
       <c r="C39">
         <v>1792</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E39" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="40" spans="2:5">
       <c r="B40" t="s">
         <v>43</v>
       </c>
       <c r="C40">
         <v>1792</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41" spans="2:5">
       <c r="B41" t="s">
         <v>44</v>
       </c>
       <c r="C41">
         <v>1792</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E41" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="42" spans="2:5">
       <c r="B42" t="s">
         <v>45</v>
       </c>
       <c r="C42">
         <v>1792</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E42" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="43" spans="2:5">
       <c r="B43" t="s">
         <v>46</v>
       </c>
       <c r="C43">
         <v>1792</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E43" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="44" spans="2:5">
       <c r="B44" t="s">
         <v>47</v>
       </c>
       <c r="C44">
         <v>1792</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E44" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="45" spans="2:5">
       <c r="B45" t="s">
         <v>48</v>
       </c>
       <c r="C45">
         <v>1792</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E45" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="46" spans="2:5">
       <c r="B46" t="s">
         <v>49</v>
       </c>
       <c r="C46">
         <v>1792</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E46" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="47" spans="2:5">
       <c r="B47" t="s">
         <v>50</v>
       </c>
       <c r="C47">
         <v>1793</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E47" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="48" spans="2:5">
       <c r="B48" t="s">
         <v>51</v>
       </c>
       <c r="C48">
         <v>1793</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E48" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="49" spans="2:5">
       <c r="B49" t="s">
         <v>52</v>
       </c>
       <c r="C49">
         <v>1793</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E49" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="50" spans="2:5">
       <c r="B50" t="s">
         <v>53</v>
       </c>
       <c r="C50">
         <v>1793</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E50" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="51" spans="2:5">
       <c r="B51" t="s">
         <v>54</v>
       </c>
       <c r="C51">
         <v>1793</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E51" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="52" spans="2:5">
       <c r="B52" t="s">
         <v>55</v>
       </c>
       <c r="C52">
         <v>1793</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E52" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="53" spans="2:5">
       <c r="B53" t="s">
         <v>56</v>
       </c>
       <c r="C53">
         <v>1793</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E53" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="54" spans="2:5">
       <c r="B54" t="s">
         <v>57</v>
       </c>
       <c r="C54">
         <v>1793</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E54" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="55" spans="2:5">
       <c r="B55" t="s">
         <v>58</v>
       </c>
       <c r="C55">
         <v>1793</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E55" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="56" spans="2:5">
       <c r="B56" t="s">
         <v>59</v>
       </c>
       <c r="C56">
         <v>1793</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E56" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="57" spans="2:5">
       <c r="B57" t="s">
         <v>60</v>
       </c>
       <c r="C57">
         <v>1793</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E57" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="58" spans="2:5">
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58">
         <v>1793</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E58" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="59" spans="2:5">
       <c r="B59" t="s">
         <v>62</v>
       </c>
       <c r="C59">
         <v>1793</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E59" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="60" spans="2:5">
       <c r="B60" t="s">
         <v>63</v>
       </c>
       <c r="C60">
         <v>1793</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E60" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="61" spans="2:5">
       <c r="B61" t="s">
         <v>64</v>
       </c>
       <c r="C61">
         <v>1793</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E61" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="62" spans="2:5">
       <c r="B62" t="s">
         <v>65</v>
       </c>
       <c r="C62">
         <v>1794</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E62" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" t="s">
         <v>66</v>
       </c>
       <c r="C63">
         <v>1794</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E63" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="64" spans="2:5">
       <c r="B64" t="s">
         <v>67</v>
       </c>
       <c r="C64">
         <v>1794</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E64" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="65" spans="2:5">
       <c r="B65" t="s">
         <v>68</v>
       </c>
       <c r="C65">
         <v>1794</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E65" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="66" spans="2:5">
       <c r="B66" t="s">
         <v>69</v>
       </c>
       <c r="C66">
         <v>1794</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E66" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="67" spans="2:5">
       <c r="B67" t="s">
         <v>70</v>
       </c>
       <c r="C67">
         <v>1794</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E67" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="68" spans="2:5">
       <c r="B68" t="s">
         <v>71</v>
       </c>
       <c r="C68">
         <v>1794</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E68" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="69" spans="2:5">
       <c r="B69" t="s">
         <v>72</v>
       </c>
       <c r="C69">
         <v>1794</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E69" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="70" spans="2:5">
       <c r="B70" t="s">
         <v>73</v>
       </c>
       <c r="C70">
         <v>1794</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E70" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="71" spans="2:5">
       <c r="B71" t="s">
         <v>74</v>
       </c>
       <c r="C71">
         <v>1794</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E71" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="72" spans="2:5">
       <c r="B72" t="s">
         <v>75</v>
       </c>
       <c r="C72">
         <v>1794</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E72" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="73" spans="2:5">
       <c r="B73" t="s">
         <v>76</v>
       </c>
       <c r="C73">
         <v>1794</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E73" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="74" spans="2:5">
       <c r="B74" t="s">
         <v>77</v>
       </c>
       <c r="C74">
         <v>1794</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E74" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="75" spans="2:5">
       <c r="B75" t="s">
         <v>78</v>
       </c>
       <c r="C75">
         <v>1794</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E75" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="76" spans="2:5">
       <c r="B76" t="s">
         <v>79</v>
       </c>
       <c r="C76">
         <v>1795</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E76" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="77" spans="2:5">
       <c r="B77" t="s">
         <v>80</v>
       </c>
       <c r="C77">
         <v>1795</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E77" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" t="s">
         <v>81</v>
       </c>
       <c r="C78">
         <v>1795</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E78" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" t="s">
         <v>82</v>
       </c>
       <c r="C79">
         <v>1795</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E79" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="80" spans="2:5">
       <c r="B80" t="s">
         <v>83</v>
       </c>
       <c r="C80">
         <v>1795</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E80" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="81" spans="2:5">
       <c r="B81" t="s">
         <v>84</v>
       </c>
       <c r="C81">
         <v>1795</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E81" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="82" spans="2:5">
       <c r="B82" t="s">
         <v>85</v>
       </c>
       <c r="C82">
         <v>1795</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E82" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="83" spans="2:5">
       <c r="B83" t="s">
         <v>86</v>
       </c>
       <c r="C83">
         <v>1795</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E83" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="84" spans="2:5">
       <c r="B84" t="s">
         <v>87</v>
       </c>
       <c r="C84">
         <v>1795</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E84" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="85" spans="2:5">
       <c r="B85" t="s">
         <v>88</v>
       </c>
       <c r="C85">
         <v>1795</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E85" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="86" spans="2:5">
       <c r="B86" t="s">
         <v>89</v>
       </c>
       <c r="C86">
         <v>1795</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E86" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="87" spans="2:5">
       <c r="B87" t="s">
         <v>90</v>
       </c>
       <c r="C87">
         <v>1796</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E87" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="88" spans="2:5">
       <c r="B88" t="s">
         <v>91</v>
       </c>
       <c r="C88">
         <v>1796</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E88" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="89" spans="2:5">
       <c r="B89" t="s">
         <v>92</v>
       </c>
       <c r="C89">
         <v>1796</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E89" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="90" spans="2:5">
       <c r="B90" t="s">
         <v>93</v>
       </c>
       <c r="C90">
         <v>1796</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E90" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="91" spans="2:5">
       <c r="B91" t="s">
         <v>94</v>
       </c>
       <c r="C91">
         <v>1796</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E91" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="92" spans="2:5">
       <c r="B92" t="s">
         <v>95</v>
       </c>
       <c r="C92">
         <v>1797</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E92" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="93" spans="2:5">
       <c r="B93" t="s">
         <v>96</v>
       </c>
       <c r="C93">
         <v>1797</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E93" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="94" spans="2:5">
       <c r="B94" t="s">
         <v>97</v>
       </c>
       <c r="C94">
         <v>1797</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E94" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="95" spans="2:5">
       <c r="B95" t="s">
         <v>98</v>
       </c>
       <c r="C95">
         <v>1797</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E95" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="96" spans="2:5">
       <c r="B96" t="s">
         <v>99</v>
       </c>
       <c r="C96">
         <v>1798</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E96" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="97" spans="2:5">
       <c r="B97" t="s">
         <v>100</v>
       </c>
       <c r="C97">
         <v>1798</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E97" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="98" spans="2:5">
       <c r="B98" t="s">
         <v>101</v>
       </c>
       <c r="C98">
         <v>1798</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E98" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="99" spans="2:5">
       <c r="B99" t="s">
         <v>102</v>
       </c>
       <c r="C99">
         <v>1798</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E99" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="100" spans="2:5">
       <c r="B100" t="s">
         <v>103</v>
       </c>
       <c r="C100">
         <v>1799</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E100" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="101" spans="2:5">
       <c r="B101" t="s">
         <v>104</v>
       </c>
       <c r="C101">
         <v>1799</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E101" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="102" spans="2:5">
       <c r="B102" t="s">
         <v>105</v>
       </c>
       <c r="C102">
         <v>1799</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E102" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="103" spans="2:5">
       <c r="B103" t="s">
         <v>106</v>
       </c>
       <c r="C103">
         <v>1799</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E103" t="s">
         <v>209</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>