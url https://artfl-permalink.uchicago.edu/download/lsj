--- v0 (2026-06-22)
+++ v1 (2026-09-21)
@@ -298,119 +298,93 @@
     <t>https://artfl-permalink.uchicago.edu/lsj/qwzElv60A6I42qx8</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lsj/pqcx3laeDP1D-647</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lsj/osGVcIL3iUObTHVB</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lsj/f-5YSjn4ACbPLRnA</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lsj/Ts3Gsbej9TALsa6C</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/lsj/FO7fS_MKyNLV4OyU</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -677,1264 +651,1264 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/tNzmAtRWvJhAGhvk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/Uoh_xdrOnwBnOR2y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/DohU7k6tH0gKgaOb" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/BQLRyprQTfUbo5U9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/NWVv35k37XakBEUW" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/pMFF9CGzkIL0w-Mr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/oSU_1buvmEwlqWrY" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/YTACFhz9SvA4pHTj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/yl1eIuUepKmvUxBl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/-BcW64cN4xY02IEm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/MhfhmTk0Ig_UycNT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/rXZ0rI7TevF3WpEF" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/t3xuscDR0lx8YiLv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/1JJCLTHMeW58r-T4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/QpoCc4iKeiGDsek4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/2Nv16ShNQCCu1jsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/mQZAcYd6CvtT6eeq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/0eyaXw9_Ja5ExeSI" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/Vh5N9BPoc9L8mdP4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/Upf6UWaakg3x_H83" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/8ByE5PErH6p0x7fS" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/Dos6IMgRqjzMWE4I" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/6HAaCTxK8S9K8VQk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/2tuuQ4R83G-6Yf-o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/054Of4hf7uGtqhqA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/Q02Cjd0BzFV6EbE9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/1A3cY6c_3AvH3ubA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/tRDOE2Wz1rFk5Jk5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/wCJ3gV1TmLprQymi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/a6_6vb-Q8_GYlwzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/wBPkZVeS_hB0haTe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/MYU2ZNycJoYsUgfB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/7QlYbW0Y914H9rsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/4Xm7oZ3te-2pnYUJ" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/annY1e-oWey2kavV" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/SLS5reZxs4SM4fHv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/TNtsLtU-oY-qVxAQ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/fzzJCkAzrvCr0CQX" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/9oC7GyfietvBnPZA" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/2_AIHFexgte1bOkL" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/CJR2hOIs5LJ86lFy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/5fWYnozXa6NeXB7V" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/tB9t7B6s4Q6_wcbx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/gEXvd1X47NzJmHb2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/OGZY2E2gZ9ha2BSo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/38e7EzsNvScsFrDr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/O4KUk0PqA5Oh7L59" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/6nCWFACBfHanqNMt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/0jT2fvdWbvO8FS_o" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/H-7jvIJT8_Up_o_b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/6ImRlOX1L-WGCXJb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/E1jL134G1yjLlqr-" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/7rTeuFunlDiUk3Rh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/kiEPcPFdue4CZK8P" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/GZZ19tDVwm9VpXN8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/XwcNp3tGp6ptIih1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/fYKCjaR9lFhIN6pd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/2V4Fk5RvuXHFiLwy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/g9Qq79Sc3sAyFgvW" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/CXQOdLrG5faH_CNT" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/cD69Mt88L2Wa8gwl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/1OitN88DWK8MB7k1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/eFD-gY6w_tOgIsLD" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/xuzXrH4o1066_vMH" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/vNXKxlZ8ElcagtJg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/xLqBuIVmf3MV5pgV" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/-kwmNQ6RbYJ-E-hR" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/wCYthQ2o5mnA6WTS" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/5pIfHb3I-Y38F9V1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/EAKUJOTTukrkERX8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/hKeCKRwYzrolQTWm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/QzneH5mH8W4VF-L-" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/fmRzuhruR9B-xaFh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/8zJ1xm75mH1l3_8p" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/-ab78KSaOLhvEd7w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/LhaP2ve2dADghd6S" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/6FM5C2CgevXZNFdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/3qQf86F7b8A5rr48" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/JPkEnGsu5rlNCqu6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/9kedf9NJg_Za04qo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/qwzElv60A6I42qx8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/pqcx3laeDP1D-647" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/osGVcIL3iUObTHVB" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/f-5YSjn4ACbPLRnA" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/Ts3Gsbej9TALsa6C" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/lsj/FO7fS_MKyNLV4OyU" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>5</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>5</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>5</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>5</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>5</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>6</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>6</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>6</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>6</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>5</v>
       </c>
       <c r="B27" t="s">
         <v>6</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>5</v>
       </c>
       <c r="B28" t="s">
         <v>6</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>6</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>6</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>6</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E34" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>5</v>
       </c>
       <c r="B35" t="s">
         <v>6</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>6</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E36" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>6</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E37" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>6</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E38" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>6</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>6</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E40" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>5</v>
       </c>
       <c r="B41" t="s">
         <v>6</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>5</v>
       </c>
       <c r="B42" t="s">
         <v>6</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" t="s">
         <v>6</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E43" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E44" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>6</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>6</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>5</v>
       </c>
       <c r="B47" t="s">
         <v>6</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>5</v>
       </c>
       <c r="B48" t="s">
         <v>6</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>5</v>
       </c>
       <c r="B49" t="s">
         <v>6</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>6</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>5</v>
       </c>
       <c r="B51" t="s">
         <v>6</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>5</v>
       </c>
       <c r="B52" t="s">
         <v>6</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>5</v>
       </c>
       <c r="B53" t="s">
         <v>6</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>5</v>
       </c>
       <c r="B54" t="s">
         <v>6</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E54" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>5</v>
       </c>
       <c r="B55" t="s">
         <v>6</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>5</v>
       </c>
       <c r="B56" t="s">
         <v>6</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E56" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>5</v>
       </c>
       <c r="B57" t="s">
         <v>6</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E57" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>5</v>
       </c>
       <c r="B58" t="s">
         <v>6</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E58" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>5</v>
       </c>
       <c r="B59" t="s">
         <v>6</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E59" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>5</v>
       </c>
       <c r="B60" t="s">
         <v>6</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E60" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>6</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E61" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>6</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E62" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>5</v>
       </c>
       <c r="B63" t="s">
         <v>6</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E63" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>5</v>
       </c>
       <c r="B64" t="s">
         <v>6</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E64" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>5</v>
       </c>
       <c r="B65" t="s">
         <v>6</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E65" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>5</v>
       </c>
       <c r="B66" t="s">
         <v>6</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E66" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>5</v>
       </c>
       <c r="B67" t="s">
         <v>6</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E67" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>5</v>
       </c>
       <c r="B68" t="s">
         <v>6</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E68" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>5</v>
       </c>
       <c r="B69" t="s">
         <v>6</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E69" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>5</v>
       </c>
       <c r="B70" t="s">
         <v>6</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E70" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>5</v>
       </c>
       <c r="B71" t="s">
         <v>6</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E71" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>5</v>
       </c>
       <c r="B72" t="s">
         <v>6</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E72" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>5</v>
       </c>
       <c r="B73" t="s">
         <v>6</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E73" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>5</v>
       </c>
       <c r="B74" t="s">
         <v>6</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E74" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>5</v>
       </c>
       <c r="B75" t="s">
         <v>6</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E75" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>5</v>
       </c>
       <c r="B76" t="s">
         <v>6</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E76" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>5</v>
       </c>
       <c r="B77" t="s">
         <v>6</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E77" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>5</v>
       </c>
       <c r="B78" t="s">
         <v>6</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E78" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>5</v>
       </c>
       <c r="B79" t="s">
         <v>6</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E79" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>5</v>
       </c>
       <c r="B80" t="s">
         <v>6</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E80" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>5</v>
       </c>
       <c r="B81" t="s">
         <v>6</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>5</v>
       </c>
       <c r="B82" t="s">
         <v>6</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E82" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>5</v>
       </c>
       <c r="B83" t="s">
         <v>6</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E83" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>5</v>
       </c>
       <c r="B84" t="s">
         <v>6</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E84" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>5</v>
       </c>
       <c r="B85" t="s">
         <v>6</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E85" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>5</v>
       </c>
       <c r="B86" t="s">
         <v>6</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E86" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>5</v>
       </c>
       <c r="B87" t="s">
         <v>6</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E87" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>