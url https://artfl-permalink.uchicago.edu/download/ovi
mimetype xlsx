--- v0 (2026-03-14)
+++ v1 (2026-10-13)
@@ -11283,126 +11283,100 @@
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/b1ONYYNiwhruhsXO</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/D9QNdEEzkMoaOxs4</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/JlCZKJVdK9KKeiU4</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/VM8OQg2HwU1Uvk6_</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/lBwSQOQXzCVyu3L6</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/Na1k7xiGM1Nv2R8Y</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/fJXEILMn388IFge8</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/ovi/ctxSl4n2cJ1wfNnW</t>
   </si>
   <si>
-    <t>Subscriber Only</t>
+    <t>ARTFL Subscription</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11669,33374 +11643,33374 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Tb9MV2u8TC6hRUzs" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CKwOMxWKPf9HHsq8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fnE6Gl0YM22PUOB4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ysqDRBUaOVCKy0Wp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/itHWeG-VpxxH_kWR" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gUeqruUuJ9y0ac8P" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XAr0HpDSnJWAU2-b" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ea83YUmLFEB7xOcg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/orWXZ-TolZDNe8Um" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XVVH6zEXiHfJwWSv" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/a37PnZPutnCLRMQp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ktwGCoVlKBZE1NiK" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Gxnx-ieLmFsz788g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_TaN5_EV3GdbrhQw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yrvn4jk5iD9EOylR" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Fxy_G6TPhkLFfz7a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/miFdvZ_KAbQaqOSz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/g4U3LswA6CyWl8-d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FEq4qgNZE2CKz4Zc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ziRxZcH9-D-h8Ln-" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7w-T4d9HBZuXVLdX" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/g1aAk7RRV4Kd0teN" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DAv-x5zEX-1txCwv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uIJCfBDRgklRSz8i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Phn0XOruqV61i0tx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GfFkGmgQCLG5vha9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_thCG9k-MdwZk34x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Yr0bLn-7Ut7oAJDt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s3NSdOMHuQM_YYZP" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j7z61E20EfKWZdUX" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yNHdBIk2y2AnOdKZ" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ikr7f34wTDdy0tuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AfB-jFafTcYBz-Bo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VeCZM2WDxAgpz-Xz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K70u8d_mCbr3-K1c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KuSl2aJdKm_oDGZH" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1uvKtB2_MnT1XaNe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lOtMRjPWLJAPTBaY" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8T7r_pLmbjoOIycT" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bzCH_gA9Za8vNfDd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fho1pg98W4BUznCa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4NzXsu67Ym1VqO5p" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qnfblonuYyZeTGiN" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SKrgSEavAXyQRF0J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/raBtl0r88ZHfq6hw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qvU_3oeQoKCDQM4d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UwDvsmX_r2FjCG7c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/32w_msgditYfT0SW" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/D_Pe-8AdV69rlnka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A1AUKRGJg95ezE7Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XScx83QQZFPLM6pF" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Fz-_sZdO9deROcaU" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VM4t3vsbVyHHoczm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/86Rt70yNS5q-my9U" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aFIbR45ELgKC8lB-" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/J7GEGrg4ORANaIHF" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/d1Tg-Rd1P3RxCYeJ" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZOq5S2FsSraJeiTG" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hpEuoAH2oO6HvyPb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j3YLreLikWS-Lu5G" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6OsSXSNY1ZSSTZVa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Vg1bNGzYWNln1o_Z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DClOnXI1ar_hMWmP" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tcneZgE9EoYCavap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/b6EEjrq-tlyqeph1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iA-ka5NMAtNwrZGa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/onISBhVJyvG2XSk-" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0DQVS7YlBduamEgo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s6kxmIzHaSkZC4Yl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_PxQHhtcEBJ4qrLp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VDjFnmhV1QQmYoCq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yeVQbbAM9I2JT50S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dcLtPJUTOEGcPt8t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Pr3qBYwPtBvo82wo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7b0yRjvML2FuaorA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eZQ0LCwAm31csu8B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pN7pM_BuxsJQ_jXF" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lIunuUYbWKC_0LoH" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BO_l6TyZNlUI1E9w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AUEO8Kl3k6QZbznA" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gNYLkxQ_pUl9IPt-" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZlyQpskVfuCyj8F3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0hfWwhMOpF2lpbXA" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NEEOw1rK3_RkmloR" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iELua8AILmemDyqw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2EznAlA9ZUtj88nw" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pgrTXfGkCN4-DpXt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/112V5aF8iNv2LsG0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/g7yC-EBdH2AIb7J4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aVpNN-y0WBo6oWWY" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Dc2Ougyji5f1emxT" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CWv7S-Evcea5jHAV" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YcnGblIjL7LJ-4Zx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/T8DAUX-xCBWnbdbS" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UWAxrrEuWZmwvopE" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3mRaKFabJfx8qx1y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BoiqffwOhG3a0S6L" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/es1NUNC2T_uqpboU" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hH6DwsEXsJKJYt_i" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dj4SgfzjCNlIo5XU" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WsNOdceZ6DkyY2gQ" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/p0LCsnNUcSRxe0aD" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X6-7PpPzPaHcvo9O" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rXw4j5F32HSb5r1W" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/i7tkIE9QBXl304Kg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/prYXnlu0NN_npusZ" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UWWeZW_MBjNMB1sA" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y6LemlVczTj-ajmM" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4t-rbouYkyfAr_ms" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NRpS1FNCVUMKQEJn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yaTSvlEoXMuwhE0T" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bgaSrj9l24XNQzGZ" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fYn22Q4iabB41MDu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xMnvtOn9KyipmPnJ" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t2TM424fGzqus_FZ" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_QLaM6JBoPrmxy8L" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SFwW5sr11vkdsY09" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wWyvXXLROaQifyDU" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qT5FgACHFL-r3ScK" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aDUlEp0bHpNDHjeL" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A3A3xrk-p_F-YMmM" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CEYoyGULLxNjh4F6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/c9uYh_qtJi-Vb1C2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CM9UpIN1Njr4rTdp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mjGk4nfLsnlzIJ8Z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FH4rZSussvKiMoY8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y4F_9mOSI5AHJeoZ" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-QV3WCWTiQEKLu_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/p2KKVv8AnLXZEqTv" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cYlvmuQHxtwe4o2X" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zj7KKD5cDcpzBZZZ" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aA5HFmDA21GtPQm-" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9zt_DksRjesZVTvf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SAmY4X22xXSGHUuj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HCSqvVOKZlNFPnsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hknWQ1Rpg1xkDQIb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Xe12koFduOicZtsL" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QfmaugWU4dHP3kWO" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/i09VMf6unrLqXa1W" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HRQj3YMfEUJhazXJ" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iev7f3r-8Z28nv-N" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oypxpi5ySWBZKK2E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/N-oYhC14bK6qi8jI" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4nCGsHh41Rh-AgnW" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lSf_4zWoqoXHe-dN" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y2EbzBQdv9Bvupol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/l2ZSjzJ9bgVT5UPM" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Y94N8rtp9j5BbhKn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L095ut8kmU6-S9zc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Lj3chLqX46Ze3jBN" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GM3rpl3AugUusKgX" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t3L6XEkdAyQLKaPk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bM9gcK7Ek9fBNQHI" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tmcFrLKAg9xPXJBD" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/a43gddITCg81BtGe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0KcA7pgMdIYmCW4G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/H8-Xxyq3_XsdZkdl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zNRqLIQJwCQ9LL58" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AZohvlY-EX0i0Ep1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nVbwM8j0deBhbwaf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RAGAmabj_vXZ6ytT" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rINUj6yPRurXEi4V" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gk3kHh1BgRr_Wt81" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UzsdnLQDSQlwmihf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9h2BiqgR5YAiOyMS" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fpbuwE2tk1rnbIiT" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KbcDJyrULRSVHa0Y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PCBSbEVHeLWSwq_3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qU9Jyd_-43emsnfl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9f5X_T8Qe1LcYUxe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/__vwyJ727PqnlXg2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YUyu62vGGIPve0Zk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mIu0DYvaflhxs3pn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Rkb492LDrY7Qj7QD" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tVAoxdYEV1eehukh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aXaqQcPFXs4_SfXM" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j6Zu5bkyfGgoMwYz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aynCJFJ988wplo_M" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/urMP7Ih8OXNV53Xm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MPwgEaMkPvAqHzT0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vQB1QjqueUb1XEnL" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EpjL8zKzVXqy4EPw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4UD2hvxWa-4SRCCB" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FZ09MF5Yh-fgHe_H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xpPh0GzilkRNENJB" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AR82txX-jQwIFySZ" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QsUAzURpslTM3a2t" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K6L_qlmxfVEvLxG2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OUKLeDaOar8sj4B8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bp2HLEbyRtQiT2AO" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zYlDoG4ZA6HVzPh5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RSWAPn1anSszy7L_" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/M4wlgJBiZOkORhFn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zwTWq0l4GjCJ8_aK" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/O9Lp34m14AxOX_5a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zEOTVoW57sMT6mJj" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y-l3Rva_hj4JTPzR" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X4d5bBRZp4AjI4y5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ms5maPz6th5GS60n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/c-uZFN2xWnZ9-SXn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ipk8m421MLk5kSJI" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/D9K36dARi7AIXhIB" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DhHcoKsi5KNTlmyL" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iqPqRRgOajtmVEFa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wOYNlb3drwhvFVir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zcKSbXRM7WFNQDcy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6ETcNFi9So5Ekj13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HF2VhGWeY3x6iZGL" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2QxnN4ZUu4gZ0ecI" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yPbdijaF2vcl8CzY" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7lOiKC9kTdBghFZq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PXzHUAl-OxKzDjGY" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/w_0sAVnahZPQRM5o" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XG5UyNZLKX_21eRN" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xtOQdl_LNN1t3qXp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G5blPFuRZHEdjeUd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lRsLqWkNuMniz4_I" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A68Jl8oU9zlLdXtu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GryELCnPY24js4Mf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eXlD7K4NE2KP2A7V" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A19ZqHGdic4Mez7g" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/x4hmkDHtW6e2ti69" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j_EB_DuwDOh59I6O" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/n_fsSzZaYrVolGp0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_UmqtCorsLYdgKOC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wE1hWfM0Ox_TYJYB" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pOAVH3afW72x3iPt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-B-DgVP6lvbUOOPQ" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Oz6PZv2BW5sqfjfB" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_Y2h5uvKwpUWsIx8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/m5a-kuoAfnbiWfy6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3KF0QfjeQ8G8s96U" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Efrk3W_1aZPQ3hJb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dwgqz78LzcdxbRGa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ze7ezX3OM7anMjyb" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xbVi5j8WOIWIQRVQ" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WcAbLazkQEel8jsJ" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/a01HQ-HLVPGK7vJ7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TIReyeiYPNbYUfQ9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jZF9mk_1T6n_Cztz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9eQlNn6x34RttkGh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TxSzrySMOWoOCoF7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-lu02Y3U3aVRz2wx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TlOvyY5x9TrLEhXy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3EjenLH_93OgrpaQ" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FWTmN8yjwdpNcnaN" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UHO8dkMu5h3HCsZU" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QcxCvgSBOd6Il_g5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sFW8BAIeyiMvBWJz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JzRpz4W66fW26Ygc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8-Sd6_NZJ9wUThvb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5n4dxrP1oFYJ_sYW" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OFDLxu0Yf8DiJZ1Q" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/w0z5xlvYgPTxqqYY" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pOaAj7gHPQNczFhI" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Z6k86RV8ZHeN2zht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Y-IxH0HtceID8Gra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7Mtjk06FyuoYbg5M" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/89R-nmYo0HVJZcR2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L4GxYfcDuGP6pL21" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mX1bW1vFTTaNAkG_" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eWLhBjP9jYgPJpGb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yrlPuKotCMBI73C2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QD60lHQEWFRIpwvM" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/O3jDcGWnEItjmePq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fNgl7dilJEBEBVAH" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aImYP9TA5cD44AFM" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_aHFLaqoK3TeCES_" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gnvFeaKGRrnMlDq-" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/P1_WNRimZAQ1XWRz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zJt3-eKd0q55HNAf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/M9zprl-TzFEKFDpG" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2SPLa81-7adUwoPP" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/33VFzWY9EO5SM1hH" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jD_Wp9bL9t_BnFsA" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hMmlZl5GQRLcxQ1Z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_T38AabddJbveUl3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3wnhYMxvI3kWef84" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bLsMq2-4KADy6CPp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_6xn6saKkjsxojtE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rcalnvNcqQQ5a9jd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hlcf2EZLrovnhl4n" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/O8H9n6G-8TT4L9LZ" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MDoU0WzumpYxLn0E" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FuCKN3Xg2rraaTOw" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9rRHyixu72EX-3FZ" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-8Q0xeKy0oeAYyoR" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/H0VJAJfMS1d5zKf2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/biqCyn48YGoy1mjL" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JGIFXQvOex6CmiQZ" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yz3_W27sf-5xAeRN" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dpoqvaDePMLFV4WY" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AOqqwTVhkVzdfPyc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iUncdhPEu89VS-nq" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DqBGunOm2tchFzft" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1bixWPnGWBRgFCg0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-ib8J9xrxaRLhKlY" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XbpZLKP_qpZ7K2qa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qvtZdpF1JveHfYNF" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_5HWHoZbJVBXr_4K" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FVuv1TdKsJp9xFRh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-PnGxChA0B6FG4mA" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/usnTevIhyvEykydI" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YOfgqlM3lsS3CVvd" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5SGLU6mvQ0y_r8sJ" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oGu729UXUO5nFgf3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ApOjFms1UjSvTlqt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/htxU5zgJrCb3gtK7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nrjWJHLJPMPkvx8I" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KZzPQBDwk1Q3Kjtr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G6bq0AcHHkCrR2kM" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NVKjqdZswYQOTwBK" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DqFXBQTTOmyFEZ1Z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QUn9R4NRLrYA_cPu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iLiYQc9CVJEgHSEs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dEaqOB42ZIBpmjbf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DBkZIfCtlsX3Vw6o" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rwbSkEsdBkG_jVR5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3_w-MOSGrL7ru89r" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4wQAafK5OsYE1UFN" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/h6uFwIsJ71L_QHPh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/13rFz79sG9TTp-2y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TXmxl9QypBesBesO" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/b-H0I8VHvwJs9xjL" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2STR1aXSr8ZRoa6_" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1LtotCCjktecj6dS" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IK4AEhxoCNnfcWV2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iDSShsqx9bLez1v_" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DqR38M9FjIYfwqV6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8jFTj00GiqIkEiiN" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_LCbKFoA2N_kQ6Sb" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/g2s-X3lAAzszIcS_" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fI6zNeqYGX9KZm1L" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DTXK5UhD0anKvO4_" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VGqTwxo1ug6X3vzX" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kLlTYXZSUsFSvAuf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PKTsMdgdf9Yo4H35" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ilhZfvKjvMKp1lWL" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XBuY2Af-pNiNRBs6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8dxV8toJaK8C1VPA" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/J-HCnKv--i1lyeft" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dnZY7RBG9sw6DcVA" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wWJmEDpIDq3nU4ia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZlXMPU5ViVGyXArU" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wJcBHZiJ-Z3z93Xt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-6JIb2CQxRKEbD8O" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aF69jlqdWc9mmYaT" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8IAtAdbJ5Oboz3Vp" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eVCT5HXOEZHeJelA" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/w_ei8hQ0mzxu1obB" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PnHj765dRYxWvqdE" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JOF22JywkxUG1A3p" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jzKzO-7vAAJuwzUz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SHtpis3YhZOGdKpU" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5_hcYxhTRxdiKtX-" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XUmPc3NOgtOjPXag" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YZwv9Cc9KL37zRZC" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Hil7rSMERcBI0Tax" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Qc2UT6yp2vVRDywa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A2e_QdfWxCQzBll6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ELfti8KFL3lbhoG3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/INR3yh-v3FC_8K0n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3j4FfxZKIGeKBIi7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/My_F6uwKN3ZOXnY1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/INWkGuj6QlJVWmu_" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6s1kdT5206JVesKS" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xW4O8gT1eh2uBZKW" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WQBfB3ieQz7JHDE9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CtmUgvp8_kyPIEHM" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IrZEREG11gGNzEIE" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7P3N4MDJBWX2AqXw" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iVyHYSPmX8OLEOru" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kU7wsPe1NH0t_psn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/faA60_T9aVEJSQE6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vLyhr4D4Wz8xgFl2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fNQEv3miQ-1k1HJT" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/O1Nn7ohdW_bfAcvs" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aSo_dqIIhfr0bWCb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-gYrqWv-JHHf6F2W" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9zBfMjnT3YBTG4JK" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/W1w4hrMyxTADYTSk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EFlQ6qVVgDAkn5P-" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/p2K0xkmZ1c0DzXu4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6XQZfC8kk3ivLVwI" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VZeZRsWfMYi7PxDw" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qOsjyEypt3ZMuDpS" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JL6reyBYqTeNA71j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AxaYkAXQXlQ9NqQd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LciBMZwqLI6VgRnr" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SxRNUOwG4Q15nFdh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dbTN9B14m-Io5Ar7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AkurXEKCfKRAGVpt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gyx35NvE0dgbT2gK" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1cz1wt-ptUTp0lz3" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/S4fkBb55nLU57ZAA" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ySQ2vfVqsHv9Wklc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9htf22QLrgIA9D8F" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/V-vsTgdWxgi86R1R" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hsijBTQRVeI_NwV9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6q8Dbk5HMr9xp7lu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XwqETgcnbGiWQX2y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AuPSN6R-NzFdGgtD" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EoRAxCe9U2TC7eeo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UBEcfGgdqIyK8umM" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2BSULNrpbM1OxkKi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qaRriPFl_-VQ1VlJ" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-Cw0lTggyuBnFL37" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ArGN5kwIgs5d5k3n" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/toQS1uylhe5l8_yj" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QMqIPW4fCZ0uRrP6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JCScX6bgJ-ftYagw" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JjIU9JnucOg93t6e" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QUeIYLsvRvI06POB" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C4sGazQeFOQPrd3J" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8FXvE8H7dMawG6Go" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/49yEGzpZ-1bFt0Fc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BI1Eb62k_eOorNMC" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/H9oGTTJi0wDCrL5b" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nCKl4ewmEaYrFS2i" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GJt7p_IydBhxWWfi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s1c0VOGh9bZP3sXz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nlDIqCMgI4jLWnGq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/do_WOjFGebzGZRK2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ivXz8VFcWnAWAUdA" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C9vKKsNXlWEapWy2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GdPzp3w7TvvWebex" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ont6cu6QmYBv4M-K" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AraVYzMKjOQpOHpF" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sUku2dKo0K8UYSJJ" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RYMHMKfyDYS4JsKh" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AcRN8lq0RI0vMo1e" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rONUhly8yLsmY9L1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/45m6mf66YxlaXMi3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/r_L8eYbttcHKNP0A" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uExw1FezxAY0UcVY" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ar_7kMJ_xi9oy8nA" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jmQjp4kFBNpCKZvn" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OaIUS5IpMo5rncYH" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/24oEYIp6b4SVk-n7" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3LlEEWZd9wmo8Xoz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HatPdnQMPsSyX44L" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dLZDkutnPrKaGu-y" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/p0arSu645SJAQSVj" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eRxdQfXU9N_Bz4MJ" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gMW-WFaitN643Isa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XpMmuKPXD0vU__Tv" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/E9Do2Hmou08iTgwp" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7tPSBRfYpqCf5XPa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zVh-N0EnBo6SoChY" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K4nhu4bU7W_9xQUr" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ogz3FXOSMsj14LBu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wenJlJeQgFM1BLoj" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iZXSEeIFr8IZK4k6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6ovwi4rutzPrCPu1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jUV4v7MbZtghL3cG" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bSemqitq6VPC6IaW" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/P8VDJZsYoS4S094p" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8Da5DH06Ep65NkiQ" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X7qdZY0wyfd27NIj" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CBot4003cSFP01u5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cyrnoVVNL1iV03PT" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/o2c8KP1_zX501PDf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PSC52RJ9AuahBt-P" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fEBhkIxUlab8WQnm" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j0pAok-RbQexbNqF" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7ouocqOEzAOz88wT" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_dt9Nucvc1bv0XL8" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lyOl7NmoqqJBM3RR" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pAedn2pfolX-bt_H" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0fWBXVWS1iuJU1mb" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YxTyQ3vVCRg7Fr3T" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qqWatjOy6moxSS4O" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GpckQEJ7QQRv_3X5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cS5awxabe9DHQV4i" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uy_iFBencjF94hpd" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AY1dz4zrufn27TYH" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BCbnh8S0CUVw42Z5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sCZU8Iu8cEOFTc0H" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wQCUIfR5mAqoRA-K" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fHlrjbYJ7mh2lx3o" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-88a_HeoyN3bA5oV" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/un7RtQrYV11J-rqr" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Y43-J2q5HoFoP0AN" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6BtAby1T7B_g8H4C" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JOoCP6m311Iw4KKm" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ggje4vFfPcoISQTG" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/189pdoMzlK5l5MTb" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/u06XJ6_afsqBxI6d" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iQzDXMvPYUuABRmM" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pa2VSRFDba7c3mbJ" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GHFWzcbiAafimVQF" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Z90ToyIR2Sfm1L6Y" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-RTnTnVZxBPjUAKO" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Z91Npf5zQOQrPAmu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-3BhKVEB2ox3W6le" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TjA6qUvvUZz7tFhf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3eV9wuD756xdusLH" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TD5tkGz1DIn6wpI7" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6NfJcnbKGMKKOi-6" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/R0tSbyxLYYp9r0zh" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/r4Ea4ccLj11-V66C" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ttqveqoBeWj6fcgh" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JdplcOHUWVqyDg3I" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nOMfwdNqzu40dBlm" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HmJICL4ZnKCKtplo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_XXeAze9L66qake0" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OCzRw4FH77_73IpT" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NcGu-VbHY9TrYqCT" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pwTFE6-gGsUUNiKh" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BB06o4iqIPANp4EM" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bG_1-XzM1RGiKZqz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vR5DMgZEPVLK-9ln" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NmTpFu-pfgehd9as" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wbG3SalBBeuX5_7V" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5oBP5yNrKKirzxbm" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/duMgZs6ue307B3cg" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/11DZqjNv1nEsVK6B" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UFYP_SVEnGFuxOWy" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-Is74FQkkie3ocyg" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aVMtJ6YDf_ZcEiYw" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KaIF2kiHhZESIFQX" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GCk5nZkPeSAUsQVN" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CYxU8yNYJ3mJvOjf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tbzqGQqVGShDUJ3W" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5I2ldAzvVeehMR9q" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KxLevewlqxgGSqlI" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ftKMO0zsaHnxEdHf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/u15WwycHOdPnpjEX" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DryOiKDoC9JOGgux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BWeSjHATSWkLihwM" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Xflhk-hyZxhmMEzJ" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aeWQiv-Ho3snOxIg" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y4RT-yln6a2ktQBw" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rLWCVdwyjxrP7B0u" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aPBuHR0rZoXGBOol" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/u3v_QwnMzOrT4-PL" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eGLBdROLJgBBKXJl" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Cme6xe-YB5Y1Uk8_" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X9RRbE2GDhftRXyk" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pJ36yiy1oAEQD13U" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/618jvVihdjEgOtSY" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oR75Nngu32ZUFftf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZBmn9TyPHHgKiIKX" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Aai5yQXfMfUf5Vvg" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/E_IZkvBd5KmKjk3m" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FLGcxSoLvVq9ewgz" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IO79jtPfDP0FjH3s" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1KQCQcCq31F2FcO5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1J-KyKqHsb3cfINz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/f8VlwKluNcLuezoV" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7pf-qIt-78mMo5fc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fZm9w_o1vBZPgzY9" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Wkalz7EiaaBKIr1A" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Vq0UEWU1BiUnutyW" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AxCzcrsCViJ1iqTd" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/D2ONMqDxUlKP1XT5" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qa17Yha3rN4eyUjZ" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tD3Aogyk7NsDQkFA" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hAWatiQFTte5LJn8" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZrpZBKTAQH8x4qjp" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LnE5qwUJiae-sMgU" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jFNiNSSde2DZAZIK" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G0w40zorcLqoDheB" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9y6ydNhmkuQ9hEvY" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/x7LIEpoFOP0-Z7Tv" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-5bE1Gji0je_JI_9" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y3lBkAYnHUuXVy68" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Oi2eAFxyMyy2EoC8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/a87mW5JuI3OzL5Mb" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/viSVi09hX9uQv8wZ" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uaR_H70zGvEMPHvb" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7Ldq6JkARMN5Fgr-" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dAI7ftu3rLVdHyDu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vRdwXkC3rJu6X9c8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rqMsvz_Ml_zYlw-v" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5f9nWI23DoKwFf0O" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kbfeAXfF3nPMBXPp" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LSvc8Rbb4_-nfgkR" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/voQdMQq4dKbqyetn" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L2ZWV_7gmJNiUnvM" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0OUy49xo1_Bttg4x" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZR_sUjpGdAodVBk3" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/I63T_cN2kbGLlrFp" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1KeHCNfFfRr5Bju-" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Kml-qQTl3-BNPlHb" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IuJI268aePWDro4r" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tkuNDIa5Pb1fRGOd" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iiLzWh8xtQpwu5nG" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Q1ZHmJLv_uTsGElF" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/O5iNau33sAcE-FYf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ydkwK2dYhTK2x-ob" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BVGa0mo67H9T_qHm" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5iJtaWQ0esqmyipX" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CmqzH2nTr-PB-rXB" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Sp-mm90hkunZxeG2" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/x8C13TkdEELMUEIk" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/22dhrOnuMeynDFhP" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C8N1qFVTXKSQdZ2R" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4ksMuZtkvjIbN3h0" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DjaExmfavZPaOMpS" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lA7d0X_8L8dNumZD" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/16CFhaNZCSEIM-TG" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aKXXvH4_UFVtgFv0" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/J7VEP3N0T5PbdRBO" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/i2ZxcXGOCAyoB1DK" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aCSTonDU8Sh3-0d1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HmzLmh3DlRiNPpix" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hF3INW1wGdtTKAf4" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/N-17DoODyaCOGv7o" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mFZ75629QbTOVJgy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gQuaOrzTrIK16Xso" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DZ3hiKuLY-qKSKcC" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3L98Mwhj6UM3THPl" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t9n9zXl_I4hAVxQC" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/T2I7kk5ezEcUSWFf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KFqW2STUXvD-6rGv" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SpiAn0ebQ-p8v-Nx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ce3pZBAsbY8WyT6x" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LGu3NvBZTV3qXkVo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7-f07UuJKjRftL6q" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XV8hsspPawUB0GKB" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B8Eg9D3eOZ-R0y_r" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JStyLmULDpXkLp8C" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/htKVQjb8iL53qpwV" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fyyyaRuv1UgbXBPR" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lYDZiamxF9ifKFMh" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5NKERGn5Nhl6So9g" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AGfGN0pZBzDuoRhp" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/O1ZYFjdnFImYzJp4" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AyKmen5IECv4R3o6" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hycDJyYDx042tPr7" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/g8EYhgb6ipsJ00ia" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GdAz6blO7Y8sIkCr" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ToBrQdBcKIc5ySgq" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L9Vl3WCvbcquQolR" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ldwNZdhR3KsEfbu6" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0GxxMPEDVL6uHynK" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AG5-KsRNRpV8T_Dm" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hmlYcciZSrTsF-CH" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gacyFsLY3Xh1-I0S" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/trvVQppl9PO_x0TG" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NeluM1cerZxN3c7l" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j43lsTyNZIvEmdbr" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xL9nkc-ztRquPtFI" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JtGPKuCTqEX4-qLe" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xJfyvj24StwouhyH" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LlKJjpKbHNYK7FG0" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8UNY92x6Dmxvb1ls" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PSebpp8j8kidCBoo" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JJWp6oMHCwB6rOng" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5y1_cX8Aicr_ynSx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JH-Kfca0Pk90uPvo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ITYeQUiWLgdlcAhV" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DCR6O-LZ_TKRqTqb" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1paylt_qtWIcz7tQ" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/U90CvSlhIDpYks1m" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ycpmc21C07wThyru" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lPN0fRuwyHBhFe0q" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-_HuaouxvQRRdLvm" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2wUQs7M9yIBn-x_F" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VudetHGO2LktoV2K" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A8WwIWGj4vjgQ3S-" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/S1tN5WB8dB41j0on" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vtPDCOoQDo-g5kvy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CsjVKBlQ_HWXhujW" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xcGVXbCRQ9qMXdNW" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DzMTewGqdAWeA8sh" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tmhJiDq8dwsVSwa5" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ncxYVaoemM42fVBq" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-jc78rnAjElELl5I" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Qry7LkHCLdAVsw_H" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/l83NV1gZbiVqzVJa" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/n4V8jTdJoit1RAY2" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vZ9Pk0G6e8FmqiwN" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TDtpv1JzT2xR6et8" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YIGIP6ZqpGdeTf0v" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aHZg0c2-AGL5dUqi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rY4Z62CbrToJTUxf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UexVYP53OaRVnr29" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DVheTOq71P6wBZPN" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-jvuG5s0jkMoT5YM" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OK0rmZFjbwY2qSre" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LbGqGYh866XBl1uA" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A0a5kA9rkzR8ExQE" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gHzoXWtU7qVpua2r" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CHmkEePxGh1-otBp" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B6rh6YvdkcDFj_SG" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-QJie7Wri3V7mrdA" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hUNNu78IVEnW_OzJ" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/r9suf_9H2WWgaXxQ" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XSp_RShQwoz9qsan" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/b8KSsmBGOGAbJegw" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fwPrPQvQkddrgr9N" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DgqsVRF3-IkEv8KQ" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rpSTKBOh5Vj0RL0G" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LtL9H1UUbpFF8SV5" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8cuC2mvyg2jNgUmm" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ascnpK-2eA5fQHJz" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cH2O0l9ebuTXI_Zg" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/D5KRJDbrqsU7_Sl_" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3bdp5HlVmT-nOsoC" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aHfkRr1iv4Kb4cJ-" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6GaeL89vstnQnL2R" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AWR637xdH-uDH-bm" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yKBTwwncw81lzRoK" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KwKXVji_LJ3fYnxx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EhtibkaJMETXEoOK" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EZvl03d4sdg-tkQa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kzbr-f-iVU7zWBJV" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/p08Q-PIjSxGAeycR" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dDVufVQ-ANzYkO20" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4PK34O0VybYaC1rk" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kvRKWQNGepvdlS7_" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZQ1HWFeP-hzLM2gU" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hS5w4RwpEyywbu8S" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0M_jL9jgezeTSX62" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iTKHZQXGGptTpayC" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oxs-HAHCeTNheU4a" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CpgNU1QreO4nZ5lJ" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ef1Etr_Y3nwO6zh4" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/g-_Z-gdmCY_sk0C8" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/R-ZiftKOs3KK7eoD" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1aCUuash0eBXWKvy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bbdxmgAwj4xbR-DE" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yeT1tvTGq_jaavQ2" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dD-3YTs-W48CYIGy" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/779c4GzdIrkHZZ8k" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sd6CwFILnBBHG0to" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ij1T5rbiESKGHQZh" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/q6iUhVLzYbl7zhJf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TIYlueKG0QlosBei" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fHBLRwPdbmPgW3a8" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DhxtyfAmXaqhwECR" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bQYXHOd0ZqlsJGgl" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L5cYZ1_QYELyj5Ny" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fALDWouhDwHIHn7M" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BAlzFzQRtUE2BAq1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uz3Hm8pDHPGdlOkP" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/R0HynDPzvTrVeK-9" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sxCssBFoHQvZxU_C" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ApCsUZzSriD0X3yg" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t8DZNzpx9BoKcTge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CbkFD38xJK4O40En" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L72zxDQ0kK4Y2iZ0" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LRrLqA8z7QCif8-T" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mYxwsynEVlU4f-Ql" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/r7vVjBD-yypRl4Sp" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UQd7d1JIfTVyQeNE" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Vbb0qJP6IP83WMgp" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ig1XD-QZIYtFfkPb" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JCyzdKa5CRtLOKYN" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qklzhQac4vqRvYvS" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DxSYKCqE5FJV14Lr" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/q-oEcvmucC959R6f" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mL_9-KQQG7yH4BPU" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2RoIsCbIE6m4WQAp" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jetmY85pofDKRY0d" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bNxALYr1uUvi13FI" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hLRVPutQjKF7L2l5" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lgFWjE3m2Ykajj1E" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/alAmqGjVd8YOBQiV" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yQaKliYq7uiOY2E_" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y4aGXevxUM-sVRRq" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/x9HwdVyq2y1miOHq" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zY1XYvtEUQo-k1wo" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Oi2CnBibrPCr0g0I" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cdpG-xnhcWTK04Pd" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lTMyWOXxHO_OgJIB" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eFFaXFYW3kJ62LUU" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B2DuuU1jEaOYTgWl" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LfU2mSk8e1gLVb0G" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jqlngnNlbjP4ZlQg" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/un7Z2Kg6WcKZ_S2I" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kQZOnZOXmGqZUFzO" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PM86kg1vbCmTY83F" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FJKCUqio_8qbbu4A" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RcuY0TjV3A9_7JUM" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/smPJJKJZLn6C4aTE" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZAWYLUYmvEaIULq2" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dNTN6Akk5WwW3ZVQ" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/URht7hI4YJ_1fESb" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hohpf0h449iU72gH" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zgi9ZlcV4GVlGLXj" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hW-ITEXY5a5-AMso" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-bZug049duPnysjE" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/k4Ra8OzyDTX1ZsNh" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JTeJiyQxBW9wR4Qt" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GWCgPPVzszqyPwdY" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MynI5k8gelxcuPhJ" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/r7ZXPEl0-_Hj0f8i" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xb-btENmZ-RS6sWM" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_k6CloFPOhRx09Cb" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/38wyYeZdEM445WCa" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Mvm5vv6ndloPKDkL" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yKaJYkR6ZMvcujwB" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/03vg_u7ERZCMHfPD" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OQVLbH9EgJdiJAhO" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SaNIaMPaXIQLqoNp" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Q0XaL_1sL8IbNk0n" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/54IfX3Kw1Ny7_N7y" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DT8a0Gxzgz2XTkMj" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Vw7mfm28ae8LPGQA" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/np4EqC_M1bj8y7QK" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WB1yN7mE7jFtX2bV" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/56aMskPp9SVAEH6-" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A46fjSTwuUUkhhrn" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/58DXer8MWWUtICrJ" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qPTUBnk6PZhM7sN6" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A5I6GXkqMf4a5mzv" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9AJArADX1ATlnsN4" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oVbQblkcnOaK2c9m" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HkshCk5sVnlgPeOl" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SFWhJI-mqlJtahwy" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kW4vdcUDD8ajRF-K" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WJq26mQEdhip0NO8" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zHlWVWbSv2IB7mCN" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SmN2IbBX6cz4aIoV" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/i8gpX7zrJVb1aAvy" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eYUEHTI7vgeVDAJs" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lSK5S7mHotlON_0P" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7Oj-Q6_grfOofNoY" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TW3WFe3UCqf7-ugd" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/u2TLi39zX1m5jPwe" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JUe8AfH7V80RdoLc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uSyVUqR3EXZ2uyjE" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KYTXNXcoaHnBfZGD" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Sxq_NrtMAFsC3Lam" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0Z_-7WEPcqab5Xji" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G8ATi0ASkU7kXuwa" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/T689pTlGbLQJ1P7S" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cgJa6nVZZ8tpS1nM" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Jbxnks_7f8rjka6j" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XVPJvALeszfWsNis" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dS2W4Ql1c97k8Bzp" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/M3ptnTEhjlOJ-B7-" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WoQ6AdyWI1qoH8ak" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DTsOw75q0zFqHCcA" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qd7biAaoWfh7nRHe" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1noJF-iqHQhXWRfl" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mLlH9DZRRzQmMP5t" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_QKl0HZooNG80uWo" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2iiNrci2SJN3qVSw" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L5aB-SpVv0VwwEov" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JwqM4LKUBtOX4bmJ" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rqp843HaEc0TzEsu" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LavT2Zo1l4XKTTJq" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5AFG2-yv-41-gtD4" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tyzBUFzhg9PPbEPu" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bNzwU7Skz3CtsNj6" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nFizAJ9WRXSivQFt" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4p8pwKDG74aY6Is8" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ip7uLrUUw0YLGmTT" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K66NBn5cWbOszR4o" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Xxbn3PoW5BWLvJsb" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wHWiEEHw9k-MDfwc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4r2Mi42V6xzL56sX" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zCJoKpsgfmTCRrDV" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DDlQywO8Tq1odxGv" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/46WEReSkymChVYrW" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Cf8CWI2MZavrhNLL" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7qIbRh7wtgEUtM4m" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Etfep_uUFml1JgbX" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GYDzWp09TINRjivb" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6FIjRK0My6K6VMhy" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wJOf-vsZXVb0O-AI" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZjlE3LUtMQsPGnMQ" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nI_7HZuWc02YoTuc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FfPcpAh-4hWkpbNN" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yNLvBiS-EcKbFsTz" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xOIZ4JEUzlF4XDsw" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bzfyKW3cXRKLFQx_" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sHldHo_EaWJhyIxj" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/m97QMK4H3cJjVv0d" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-MwMjztUBThKeX22" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DOcuQKKkVKWk3PoR" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7ACJxyW8ziBYkZ_g" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A8juYMTMih8MjC06" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/paGGSJxqZciHKa3Y" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4_KMWjWPpaPA7yGn" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YRcfDGPisx9JzB8z" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mT81CywGmBpLdTt-" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/E8gXC2wz-3M08sDG" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AD3Jxd_NbjqjNv5K" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/c0yV3961_45M8fKb" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5EybPgKgnF4Yurdj" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RMyhPzIAFLzycKza" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QIFHj-z0tnXm3ZfW" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_dZdQEzNO8NysB2w" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nhs2e0H9ER-HhXSG" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SIVqqGoQnt0JPSWh" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0-2RYz-fjhf8W4Pt" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K5OR7GrR3ssvkaqM" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fIzOfrLAe9Gm8AWn" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kqks6YLfN57U_uVC" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kWAmzquGzfRMGmu8" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YZSm8YS8YcBaQjMD" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WqllfEG9Gs7Btz3u" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/u_4A59kCrxZ2w-mO" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9sbvuWrkqOVVLJg3" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QgKAMvtyXbr_fKTj" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jK715rFqLyHxKc02" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OMfuaMlMcFgjv7d2" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7zNYEYGZhzMODeCI" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/188NY8nDVB2EHt8D" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t-flcYYiUvP4n6jp" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/n2XrpiLQ8UYeOgKb" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HgAZDyygj6vWFu1j" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/b5mPnKYUQeQw8MlK" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0t5pqMl9Kc8qJfRi" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jjSPD5HZZNYgvGvn" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6AMQIlDpsXG9hh_b" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G82EycatE4CvZtFS" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RJTAWMQj-HyNU5EF" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uJ6gcCwrQab8AB3Z" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jenJ6_sjYPFFhOjY" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ljkPztYPvAwjjQlx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MMCIutRzu-ZAVq8J" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/o5u678mgAh8C3inV" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FPAVhXqKLYD-Gx8b" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cIV1mzQ0ujbOSgSa" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FcKM-k4LvI1n5VIA" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/E_bTVGvHDxY3EBJM" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9gbXrb8lsXxHImxd" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BwiSB9uMGG9G0Ge1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mwYkWDiFlHxpUY2w" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bQQAlbzcSpxriUVy" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0_HWZX1P-IWHpuDf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aF3SDMq39cxDDtsh" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cu90WZ2AZSJ9znu1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j3LAlyUVJP0qG8Ky" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xFYMCUZim7uuYwkI" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/R7GsoWVWKbdJgpdc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JtV3krIXnQ00i4wR" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sHJw4C_g3CYHKAju" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WVeJ4obdforf7JMZ" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Yp6vo4NeAlforQZb" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pO-L1j50XbjFWnPc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lqylhrJqyorN9I92" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TxoxA19kpegOjqyS" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GsXK0WcrYMRBrta3" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GxylFrTPmBucIoSD" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lSQAnxb1jLRxJnL1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZU1hSTUwNkthnFOy" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sxFn3yeLCdKOaGVi" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DFXH4n5CtCAwXOj_" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ac_PRPu7CiMuL1SP" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Szd_jjaa07ADK2g4" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZOp99iB1mjVz3fVf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EgdjRao8HnaMKXBI" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/p5ke0yrf5O1X2flX" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Iv-azdj43Hhg9M7t" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gl9pB5_62hNaBHBg" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/L9JU3ib-myUsqg-R" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ExS9ebI2ikRcp_Kj" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B-GKVM_3QrNTtMvT" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mLWkLGvQuju54ga5" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FNhUr3ukXB0Ve9qx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vVFqqFQV3SAoxFso" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-tOCLqNtqBiFYUp6" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Z_YLU8srNE3n60U6" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KrpdN9vwmusy3xDu" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hdfZFirbLMBWNxfK" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Qw6NB7KVAuPEBC_B" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MJYElbPz0uIPdHL2" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xWZGfDCSbOzrqE14" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gujXU_RVcvxMB2hA" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LXGAipm1HnswjjJm" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SDsCt0hN_NsGOM_W" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BrayY41ZT3pJLFYh" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eDTn-QczkdMmGfLI" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BA8-laJ_C6-Fr7kU" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/f8jA3mnHr5_tlhF6" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/h0ZyHm53FCQ6bmcc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZM6nS6a6R_bqjYUh" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cMxJ1z-fZJ2rlVF0" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vDinYOKQmILSYoZT" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Y2DdUSsLwGA8lfl8" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CyJGEdQ7PlxqRF3J" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wa4l1DlYXJeiBP5q" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GKm-VZrK-CXSJK_P" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3SHkzXMCQy3Kc2Rt" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CdB1QQsgE4o16oIM" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/m59kUKcr0BMKK8-V" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MOUW_5Uaxg9QyWn3" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3jAYt9JrqVCvMGX-" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4dJs1xfT8jzXFyUh" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8z9sffVls-Cz8DBH" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dhs4EyHnXfiKbWyZ" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oA907n0B9KQwb5k7" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VJ7kG7IzazK0Zhtu" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IU_4me6kPO0pZRht" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X3mw2Lk7TmpCWvle" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uYZ91Ni9dPgG-khv" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FSKcBW3gCEoxnj2b" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/M3gZZl394Go9wHc5" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LgCLIKhrNG0Q-MCW" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8uuKKcZ3njVA2gFW" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QkTr0qbkq8YTVTzI" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FQNQB1s9Vexsazcg" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lQAr7Rzg4vjNtx2S" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rw1glcBiDaWKYTbL" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GtijRCRAE3GR1-i5" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZmDETnjZBOVUWOZ7" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zJqo_eaQjzQh7sqC" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TdKHfJFCL8RPv9yE" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1jtox9YbE0-kttl7" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/I9vgpNASU7PYZ3uE" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PG_4hlMolAUb0YW3" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Lwxrzm0oNYXF19Pt" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/emrkKpR90SqP34zR" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8VhcutZ54CPdtu82" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7S4xg36uRMrJWvfl" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/d94V80_Zqr2KQ9M9" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ciqiVsIxA0DkZAWY" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SQ8HDcgyjRTB_ldx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vklNHQ7KNpvJOSa-" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IKaSShXu7uoAeuZu" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pow5eaQjalq547QC" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xpQbqt_gevaQhKPB" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/if0RED_8z2L9Q10l" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Wzo5UMyP2QtsB7oD" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vUVS4OyNBZ2H5Tp9" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/b5Spq6PPbYLA06IZ" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FT2_-cR8ImS6xi8I" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-B6HFAqnvsBaRphi" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AL7rvHCIrNzOunnO" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gwH_eO9Br0usr0v-" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VyPoBiJnad8wXIYW" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/d4MX_l_F5Bf7ypBo" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qcqpzCoFheszVxrK" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TGMGx_NbVUHjRN4-" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nCv4ycs8bhVQCCbf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PDDDjw67c8EuBpxm" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ma3uP2q4jH0DsGtD" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YiMbEUtN29Pv9GEN" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_EL_q0Vv6EUaX_oI" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fBjbiYZDccNTNNoA" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B68m0NfLAvMwJkTJ" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uNFBj8_wjQAFvHMN" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-uf6-unykSOXYuvF" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/md9SCLugsT_KnR1q" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WEkjViKlNn-3y00Y" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OhsHkddGEZOQoCVz" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_KT52IgHMHuTIazE" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/q3pN_1c6zvK9Tpw-" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7wozCbfWHdVjv969" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OSFqCm9Wloekf3Tu" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UVjFedaw1NxmUADv" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iUYt_TbfC3mPESuI" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RAVAkS-RzMgfbQYX" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7v0rwuU-VO5OoOtB" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/58eBVRRZV95AG69W" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fHjcEXfb2ei2xdMc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UFO82X9Dot0AizVM" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tzMMUVeN_QLorOI9" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zVLCYESaNmPBxqR1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bMf9KWR3pOiURhvw" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ztkryMtkOzbkOyfp" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vBLEDVLplxm4eKTf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oYke1mb027BgVmXV" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jTiNQnjQOj3hnGKl" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Jwj6Xo2tBAKXvD0q" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7ffexutjCPT-WyPm" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/164lJz5aGhwln9V9" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/n_0pMLiG6KruE7Mj" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZNh8qXLWgsUnVoCZ" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oRVgq_Uxt7CuAJjI" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FmAfA09VvUnWt23a" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fov3JNtV7NA83p4K" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ErWsRaCyNN8XYsIy" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1-NWPdTcoikvTrWD" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xLNS3_4A24rGOB_h" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ODupvecHGC9oqW4O" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tRL9jtH0ei0dv0nr" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DW7CXL2lNVHJ0RNE" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/akEW6IML_I0Sw-0l" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4m12NGtQc2NW0L7u" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PU1RSWQpvCKDaBmi" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nfZAUOlVIrzewbYL" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ysy4a6FoWTUjRciR" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s7chCzm5YuxQnPYJ" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sIn7RcRxH-xvcTVb" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vIgpwxY7e22wcr7P" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/docX09d2iZo7HzcT" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wh9P17WfG98ytkKO" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ipjafoip647Xk0fV" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/D9182XrxRTaNaZ3b" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YKSK6IcWgM4YuSpk" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8buMXNFr4kg8Peop" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gg0NhaPhFA6As2ly" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9e29IVxfCItdCKcY" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aU94Or2-E_QnVEFj" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6fkBXwen67Ynu27H" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/e15uMxlMWWN8l6dq" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SiONMM9QHz8UBVsX" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/26Ct34pG2OOGeVNe" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ci9PrljXlpKfz4Iz" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pLUW2uHzmpM9QSIY" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pYf_EVqP6k0qWn3l" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TQvIU5F2Af3bXOEm" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tffTifz2MroNqKQr" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/R7xuj0Hmheyg2K3v" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zQJFA3cLitpggWDV" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vXh9q_8QMvltYjOJ" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Xdinc6U3f-u7WbgZ" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8SO8liBweVRJk7r6" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PHBpQvk8tl9TqppN" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GXkIMgHLG6TvCJrs" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/J1wubb4hxYbXAMS8" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aX18t-XD98zg6zFe" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cqm6nKvsIhPseGoN" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/I4cTiYRHLgT331sT" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7DCOydMm-xDefU0-" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X2rRN7F-7XA3l-Tp" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wJA0gmcV4ZpybC2H" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/83FgAsNXL6oissi-" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZOnIJ9aVobDhuwnP" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/N2PVxjNWdcU7mWdS" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oMk0WAPCg3AJvH2H" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ce3XvoF46mAALgd3" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pWu3ZjdpvucRjpYm" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZyS6QdvBOldco9GJ" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dGWvybQ9WT6ZTyd_" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mtQ8NpXEkIkUYUAZ" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/69fukQUmixJatJgf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C1IQmgPHYli_E1nP" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cUJphfCJkUltXaxq" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4prPzh-b6ZbIDAlN" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7Gzci0AIR3-Bzuec" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bCqlKLhSDaisxJt_" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6oAIomTyBOu9s53L" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wV7P5R9R8x4lcVo8" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tUwNShgdAc6b_Qtw" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ihG26NPXY2jTNB-d" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/P_UJZjr7A_595tYz" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3gJ2b2JC6VrBX6r0" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Oc_qtTvDb2-n354L" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CgnswmLtVaHCpA6K" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yIacPCZxHVVBGggK" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dOnCDPWLpHtXGu2d" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7hmhixlzxMlg74KJ" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WVDACF_MX3n0lkq5" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZKlCg2OA0TYhQTBs" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GAEsIygg4mvPjkJG" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/m42vF-r19RBnl7e6" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/r4Se4gDM5-1HNDbd" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7sxF_8Zrj2lQxYsE" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/k1MsWIvSZlhhsJsD" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0NYbf-oItssrkXBo" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bV_ozzvRI8cmVWV2" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yl_nfBx3qV60f7MQ" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1f2gXwuNrA2IvSD1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G9ci4MDtY78ukhOF" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JQFzG5C1lvKD9AvS" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DkXgwpGE9wUumBgT" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tymz1ZdZFzXs8fTF" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4UBd0lKzSxCTkBE-" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Wth9ArrAEKilpABt" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j1m8hWINk7RVWyEv" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PdZATjkzQStjK7M0" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gY3fHfAFFayuVGyb" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JKdQnrm3quCQAk_D" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C2ceUPzXWUPvATPZ" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ztS7PCPzgkQAumjh" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QOFdWrcM-bht9Cn_" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IWftqToDDu2kg5Tc" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/f7XNcgABdwrYsval" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0o1peFadn70zux-G" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EesEAyAV5O63ow_q" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mvt2fsk_OEzzYy-a" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZQonT0SyLKqoYIUJ" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OMMZRUz4KKf7cnup" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/twte3IDa0QqjvJ49" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MJhcE1XX4gqF6UbE" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Eq4dRffRYMeUVY3t" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XrJPQllJteN1j9Kx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aVR1P9EqiWjHdXyW" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KQ5IszhaqRrFlFxN" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QKh9CgZO3ACbYnfL" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HEJD4x3Nd0QQpf7A" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9BFx7rTelHc-Zspd" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mzjlLDhEQa_x24QQ" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vj9z_IdYjJA5EvT9" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LyEcMeOPY6c3XQRJ" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DROIwYIc-yvQ1JQx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_TCWHgg1aX2vxdXy" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aB-FemaH-uZM-HKL" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XR-XRbjhx7052z_n" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EnVNF7depaKJMtod" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XD01UtPSg9ynbuzE" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wkkIqnMlkcQMChJe" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gZW9W_9YbjQq0D2m" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Vc2shJ84V0MbS74k" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/E9zNoOpflWeiQrI6" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6mV3Yae1kynqdsL7" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wdbnGXUL-GWtI1eB" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KVxCg-frEdXvhkTp" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WmYA7HqlOG7kcUNT" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WHqCeXRCeOrzS3kY" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qPIWATERUd-OALCb" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ChYGyH_5La09f_p0" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gXT9YqcsSEcg27BI" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XgPm-3HvRW5GK2y2" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZP5UlIKOyYPSARFB" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6Am_wCyOaQgcvmD3" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zXMPVWzuWj14e6F0" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8PKA5B4qArm5IGDZ" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FKqxKR75t_SWulwe" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uC2U_MPvy4gLAjaA" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vEl_hzGTzUAb1p2O" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/v4QJDfYV2-NtB-ak" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Bf7WDahGt5J5x11a" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0YQiNGYijUbivD2G" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mhZb4rJM-McI9U00" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iP8RhZzBjsmOCjfh" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5FZtivopYAStFxxb" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aZ6EVDrBUBXLvtnq" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VNqcrAp8s_-Iq9aX" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CUI3XcBlNGXU6h9z" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/h8XF6r2xl4eMb4xB" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NKLE0zs3JECE689F" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VexNEGGtUQbcwYBh" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0f5mu1LIhBavGelB" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3ntwmJBMMxPWTzXz" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tfBMveu2NELZoVuP" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GBt5dmEdLnRIicxw" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cgCrexSWRSovS2fl" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/k02QkYlRBGczUjOr" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ge1Pgtfzn4ivsIa6" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t9-9tbfm4zgHVj5t" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KqZFAeMkToxDw4ut" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/68r-34qmJNyD2od1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t4KpaCxYFEXVP8Fj" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1NC2AbhRx9iSfyuW" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ynyi0y_PLdR_TBpi" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A8qEaWuDE_iULDrs" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YRgXqGjlM5rI1Pfb" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/x1bvxcQI9lUUSNd5" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UQQliJ6jVp7kM4pM" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ULcpeErI6B6VMDra" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/n9rywYtVbyNU7vC_" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mhHX2sVVwqzAEIg-" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7OTbf6oS8xiFG0Ie" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RcKAJLDv-cpuv0un" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lfhDtvoxM7IW76Bv" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-JWS8DM5LfoV--Hi" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/e1h3ShxBOf88rv_V" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lPo_horpWx1IXgDW" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dZWkbDxIuGSD69s4" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hg5AfXBV2r6o3Shm" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/drPzkUEB7R-k-D6_" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QoZWc5yddyDwMXz9" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xJBqJd3645uTM2FV" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-_Fjrq96vuzdpv0g" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/amnd5UkVHHpt5bTh" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UVnL7JVfipgteQVO" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ydv2FZWDbijk0tUN" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DuPeX4V75FbrAUYD" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bKMOb86_eP7yiOHM" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yv94_Gb6kEA8Qj4X" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eWYcuyrGfiLsXnmt" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZmF4KvXtkt1m34yi" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lp5zOL3X9lO9cqRZ" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8g-jYXCS6GujruC6" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9GNnwiRXrvLJRHyG" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UcYu88AaV21qzQKW" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mFhLynxYLRSr_9wM" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ikq9GXNzPuVbagKt" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TYAeQJS1tKI7ZYPu" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Q719pj-1lFI21kXN" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/h1LugR2I2mt8ZFrw" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8jBP_TwBZZJU2adF" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IyRQhdRNVnlsaXon" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XNdvXT9SLVWIqin7" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AQ4qLuvctIgZsamn" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xg5PL6_Gc6-wMfIf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pvbbozTMa6S1BZVR" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WkHrj2ztCyYcexBx" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9GCiQtFjCoVP5DKA" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vEsFy0gld2nka6Fr" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OKP_JDXA2qDxHxSd" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6IcqhJMjKrj1a2or" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wPsqr3PzQ2_92DQe" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Zaj7jmoNBIlX3B-v" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HMVqVBxMoipMyFa0" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/l76o0SI6DeUjvRAH" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5ZzwkZCdH_tldyWn" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cMCciBL3e_00iaBe" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X-aAgGmhGsL7tV8o" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ErixjyPUoAkFg_nt" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qYs2gceOzwoIo151" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3LKufF9pnn9p6HgK" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ssAYNpA2aZX2GRhC" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pAx_DCjzJEr5_qMB" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AtTp-nHnWI9k9zAl" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/W_BZ7fsLLhKOg7w5" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sb8sNTzoKk8EPXmD" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IcHx_GkNvDIQK4W0" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1eVuYS1vRuk-UuzS" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/x0gfDxQeoO2rZ_Lt" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Di0pItxOeRdGVfOl" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0GhVmaffdjQgcxTO" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZiCB85esfRIU3Fzf" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SJ1Wjnyl2cOdriBE" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y8p_isY6Or7jxM-S" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jOHU9ESgFCp4tqS0" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PUSJbq1QetRHGGUw" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0bqS8g9ag-Wlz4cE" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zEuVrHOiJ4yjQOK7" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yuZkRqHqJ0shKCbx" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0A4rQWJS4qxSRC-o" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gi1Hh_ovTZMF-sdS" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Y6fBvn0FDQ4e_cLT" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/36pMXIj4fJxk_2dt" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TW30asJd3CG7mBJo" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_e5SoTVT4j4VsLJ2" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ckGPC7ZwW9Vmnb_1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DIaOc73YybF29oqK" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ghrSMcSJv0HOEuaz" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZGm054tbrHfDMzox" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lK1Ia8IZcmjH3w6I" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oXsxgsV9f79qvxRp" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aXLgiUF9NesvXfBq" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4V5DnQfUJLEZ_WsP" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/33BQfs2dToYX_6ub" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mb6jwnCu937CYdhQ" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CPw0aoaQbNXyOTGD" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xX9a8dQiiwr7H-Wi" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ED7l0d8h_10QKrIj" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uC5WjJxmguGXVeJ7" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/d4NxsHDxqfIDiIQv" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WmiOIvoPskS5tzYu" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WpGrhBvCntNSVqct" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-_OJOvYwV5uNE16a" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/d9Vo6cNuLwMTygAK" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7lWjn7tiqvDysX9O" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7-Z6rJE5q-Rnxodc" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/D02Ae2_TWGefsNom" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UmDCVAYlWDTYhyUW" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5E9TzMdDYeAL8P9i" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Lwrykc4R_mqMxRQn" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/w3QM74nyphpzslXr" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ifF3XheyMrwr7ZmG" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tQjgcQKUqSzUf0Ye" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8tRvp50fvMLxDtOU" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SmFcaOZ8pvBDJ3rw" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mA7tSXgDlbI_jpHH" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YW6rj3sIvYdr3CTF" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rVCuns3xzHPz58sT" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/E76BWFLvycRe8tTh" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9MWJf3t_Em4nQmjd" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UVL0ulx8E5VkdEGg" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GsCpZsUOq9bamlIz" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wbgFMdU0AzpKIlkE" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DHJj0TAiQVq9mNpO" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s1mrHAN-M1nLJWnO" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/N--2PVdqgl0iEQwv" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3MMEetEUwiQm8wed" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PcJFhT0T-drNPGdA" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-jFGZHY9hu3U09oC" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5tN1a2yEVYVsiJRy" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vjAfeG8RYwQZpqOA" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/U2cSr3p6Zma2D1CF" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oEktKdV7Blxjr1pi" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YO5w2LNSH7y70w5j" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LQ4On2i7OYu3tmgY" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dXdKRQpfYSnV4Bgm" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Pt7aop5hoVG95INH" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uhXM3Nn3NneQvKHF" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jzWFvMFxLFlIvkS6" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/30Ch89wkXOgcAjpD" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tcQxGZyry8DRW6er" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lMPDgUv4S82h0dv0" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EIyDV4BdTtVJheFe" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VookVGX2cjEzQOZT" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jWfxgeYAqxGPglsC" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C-MM83ZOJKIqQCv7" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ARLDT5FHmeUbDp2m" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4pCyNoy3IEa209mo" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6xNl7myGFp2qY1MR" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KQYTVt10MjjggfvA" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/I92AvI9_wg1aKvrH" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wQl4mhD2FktpjB9c" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dPdSP5MhhgWkVnEF" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LNp8XNIdv_ogV9xJ" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FKPfJ1HNK7h0mS51" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xb1UjvHpn9H9rqnE" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ve3kw2_hieTv2ixm" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9vE0Zdu43W41Egac" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RXx4vriw1BoRjO3U" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/V-6EOQDzB0hE9-iI" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GrExcucVOVUSWeq9" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YIYhuoPHoZgRKScJ" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0bLVLHf3jrWETOKA" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PHOTAifxrjxaS1ms" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uv2yVPHaDqdOlwzW" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UFy06HRtVXGdF3qp" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Lt6pBF1vTs1ftxC9" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5JpMb59XTkjvoZU5" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CAVClstM46HOxVtI" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eSXTD6LwMRjx3vWr" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EdQ1Ody9zIwR7Hpz" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QjWlLfTqrfwS9WEN" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hpEV9fos4TBfvVco" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hvfmpx0HVFjBI1rm" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gk7LnPaJAwxZMR9e" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wpcnw-PBpofRclyr" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kQPmRHXe1wI7_dB4" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/srj-sH4T5qq84nQ0" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/T137woWsrAW4g5IS" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/V8AY92TxEsXXepRw" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/amTQdbDH7x3i32AD" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/94-Wzie_6STAJha4" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4fxRsbFUJwKNwbkd" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zWjBtVybmIljxsJw" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HB0Ukp2fhqPx9wKj" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-v20Lf9pvaiY5475" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/p8C5DrAMRUt1cNeZ" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zIK7lCKiHbZjKaGE" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zYARIVEgJt4VJ6RW" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EWp-kLyWfnq2P_-F" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yU_l6cp3xtgnomo7" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yUaBHYtI_pKF8ama" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OqdvnX01V5Gqp6l5" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xThhac0oXxnKHvJC" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uYa9dAdijbuaxKbE" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4RbkIvwwjUBIEgWY" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rZzPpQRhtZm3TGHg" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SgMZpRV5WovKpmR5" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aO4V9dmwTOumP6se" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IZyeaJPppyZy5PSm" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4lS65Ge2LJrsiXRI" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/o_6XRI4yPQUo1feC" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-i1mXOyTi0_LVQG6" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fCZhl24lhCKP3EU1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tCqlnWFM1aHTEW06" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iXbFHNWZYWUzyZmw" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Tn_wgdwf7nOEb_6w" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JfE_N7qMXgOfuu36" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/H-SDmsCN8qS4xpcC" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9v1R-k8YesPkmN5X" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sa_n9xhuS2csXrsZ" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1sm9lsS3Xl49kY6A" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K3TKFgdGc9azsaEc" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Jlhe29dr2lFbxir3" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vIjtlkPTqwU5KSQs" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oth9fTlkNBjQoIjE" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6LdcPpLGxcObP3tV" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gkofpbTQ3BMiUJ10" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Hyhcee1ZzNZ2PWfU" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/e8zFd2sxGcjAViMe" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Zk0U22aiEH2i-RqZ" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/U0LrTEQJsuaUV-v8" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sz2uX1bvX0ezO3_Q" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/z-Uj7K-F48LxEBVK" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/n08GoBaEm_dxku9k" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/H_4AMRddwNUZkfgx" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FdlHsi4Pnsze6BYK" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OdNxYf2ai2MTMbvl" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dd8F4FdsqW81SNsE" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MHCNwaglNGzwKvnf" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NaIM7SnjUgGtRM14" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ueogEpDs-PwlEC2A" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CCTTyWBHWMjvy2CE" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Hhz3z8bigYr85HmS" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fYhBBfEU-t5Rc_3X" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WjlS1EidHAMD3udy" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/M_Y0iEqAjHXMgl1n" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QEzh6LkBx1JlBbaN" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vEK-nIAm9AgcejwW" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SedhC8LU55D-Ftp4" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/M_REI_2p7ehouRNx" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_vpM9DkzGuOp9TSm" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uT6xu0Vo3g-I3oi_" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6t2LW9kfiQbdosVa" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pLO-I1NDG2WI9kU0" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8FnDZUBJaHuvptUc" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KvlgKndCf6zh4ZXe" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8CuARd3N2cSL_vR5" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/38-erfR7eDSOvrAM" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UgMj0UOMVx6ro2rC" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GTXhAJkH8k-rfzRG" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/904_aL5ZemiREsPj" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jWLAKlRyII9v_Hj2" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4B1wzDoSgiGnV-r7" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZR-fAljBe7B54ezb" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7glLK9zI5ZzISZUL" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EcMbjhLBO_VGjIiK" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vRu2vXzBpbMn8rkH" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qWJaFoInlTlDNpKU" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/b57vaPMsnPqvjrSn" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dO1AHlqBuFc0PlL-" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1E18zlsnJhtHPl0q" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2hoZLLjPdCQ7brSg" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mj-1CyQ6pOxj6GHJ" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gNleP0mCS3ZxSWSN" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/e2koCz66fIkX0yto" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5xjwpmqvius5b2Kj" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JCapDdtWgNWVwpsT" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MWRanbvwGlclXfQ9" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LlJ_sG9GJf82uLVk" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y3WrYv0Keul1oBYa" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lf_fnQrE7kLtb0AC" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KnNRwwE8Ma5F-kbE" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yq7-FLhnG4GPE5Pb" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iuu-WGb1noVEPbUX" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8FgOoFpsTjo2wufI" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2ciAdudoopVl881N" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dmI-wULI3vBKR8pT" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9bZHpcl1z2bAzOGA" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tzGIAQ081nugUbeh" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/who1t2Hui5QR5R9t" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/d9wRzYX59OZhAGaB" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ohcbuln7ozE6GVxp" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/glOpxeVOfYlea0dg" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rFaJaD-uuadeX93J" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cgfooWDMnZMLl7Gx" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Sw0iVU779qysGkvk" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/odKMm1HBtlJjq3cQ" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wCsiTUXw4PN9Q-EV" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cm3rDFv6WNFfoGrV" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/85uaii8bycdc9O9m" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8Hx6JgHJy6b60351" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Zm9gHZgTy4fOUHf7" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IL-d7CNmSSDbnLlZ" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/141FUz5aF6Bpwrwv" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_ecj_DEOc7r44gRO" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RurjILfK2gf0J58m" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bJ9uadG9b-AK282e" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5JnsZhneuoGhEpbx" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K8k8mppaC93001vt" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TC4V0T6RJTuD2Wju" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JsB1eFrvkg2m6fb8" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xaEy2QAAJchuzfm-" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DYFWAoRrl12RO-Wy" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aHk5khfY4Or3-OiY" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fK3pOoTnz5jND3HL" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DzHHsVLrJixxRSst" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wlmRi5_FDzpdPfG9" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BPYgZ3XxIrBSkD1w" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wx0LruunIyY39S-o" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5fGpEL9MO_P0g9pI" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/x2IomYlyOoJBm3vR" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s4PWU-m7A-zUmBxg" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vlhuPbfLsi_diwQJ" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B7A2d4hHD_zpikSl" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/T5C2AbchhVLnJwpY" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tita9QWgWrT5pkB4" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vyeePq_IVZmD3DIt" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QhghdOL6jRmDkkny" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/g_AY4kqdJ6TRb0iD" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bOxbDRMYzGGwRcFh" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2bYX_uyHzCH6UjWH" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZudLVy0FBRSD5oTi" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Ywdg4YOozG-yqD19" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IhIycUqkdQy2KQ2O" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Tc62557jJEfqjMWR" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KmTUzs-2cW0s9CEU" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1fFwdvm4CJjEDKpe" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G8SXScwOOoeK-fVX" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Uvxmzi9JdMWwb9s6" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wr7wPh981FUNaAEq" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4-AfG3xpIuRp6uyG" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jGRlGMVRsiGF_XVw" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Zdxl9U_FAJb7UaWq" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/78-Gx2QCOQX4RHhf" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sD0tKiIFxYjgK8uY" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VhoTGp2EvxP7x62K" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Sg6Ni8Xjy63g0iIA" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2DmcGCN-AC1ev1WH" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Wj2jqk91Fg3O80Bm" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OfYTpvAU9HnQrGVu" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pgza8dDzJgvskEii" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xcZW3qm6eLusGuwR" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zWvyd10-rRjLdrwD" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8yZoR1tjrKtjddBO" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/aQgN0MpW3xeRazVR" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4tntFXUD0pB05YC7" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MLv2CXKSE14140PS" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pYGCLMYYi1rLH65J" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0Bf1R8nSoHayU97Y" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/O1ecAsMDjGiV-iA_" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mTGrP46UjPzr9knI" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6gJbHeSyDfgYDcRM" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oh88jZoV1mUPzO_l" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6E5f5qn5YDjUhB0O" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/RYafBV0uZUFH1sh4" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qUgxbwgl0phg3Rsf" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Td8gmxUas8JN3Y_q" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fKKpilAeagqCin-n" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mVqQOzUrgLrV6mHz" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ddVPTFRhU5fAFqVI" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A6ILl-MJLeMoZPjE" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1B_MfVjqnsPxUq1S" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jU208LoT4rznBg2q" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gMe9D0lvT94PnMuV" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ER8UuakItw-lqMMe" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/AqEAouDpMVwEU2B8" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iOwVoNuVA4TceAds" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/UO35GIPZpFj4oH5Q" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/z1MNiBTcoKohwwii" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/iFwOKKIWSR6LQQLT" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_yHgPJ6efYHtQL3B" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ej1fnMyq3oCDRJbB" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/M0sPqoA3REJSKOis" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ms_2-UmsuvvUUOs_" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zKsbm4hJWsCmK51R" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WEFN_X1PvOngVzre" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yNXuJDmVlVOlNz9A" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WtqKfMN79qCAwrD3" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IEH-eY4HuxEyEWXK" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/67jqGlQdvHEJ3St1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/N0ThlIfGiZoHML_4" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-Iys9gw62HBKi1b4" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3ukdNzGolT7jUrhN" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TnKT3cPKyJzxr8_4" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bLxLogDqDlrS83jJ" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/U8tAcWtdZcAQqD9Z" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oWIDsWBFm-hU27vk" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lMlv62SmW2X_n2dw" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-mYHya_ZbQPeU4Eh" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NK-PP9FOMm-SpTb-" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mYnRLgPyoCfiBIO_" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7BtPzP67RWTmxpDk" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SP5I58Mpp68u4Ekb" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dKoDpmGy4c-T5vkY" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/88zZ2eJRY5s8CoeD" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EoPHVQsrfctJyMxN" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/E7xr0ncEberdswuv" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bKpk552exugxAe_8" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BqrZmGey1-ofDQv_" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SNv3d4En1XCzx7cS" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MRwWTLMMtcILiigG" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9GAHn2qzQFKq-FGG" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/a-fYtPPRvQsN7ZkO" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fhkVAu1MmoOGTzK1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5k-EfHwskFfFD8Xq" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Gmcdq4pUFLzLPkwf" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FJf2ImmZ2cbr1PvY" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VmAVNeE1Pwj_dYP4" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mbCoR1WGeqXff1v9" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3rKxN4cQE4FrSzHA" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WZI0iwEjzwYW_9k-" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/r8XA4ZUw8pMpOAXV" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QohPq0r9mbrF3eER" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0SF7WuazQ0VI4ksC" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/np8-A_HJVJne4TCU" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/n1hTPi63vk8bdZxY" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DQSHkwYU_UKaDik0" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qZL9Y-BJ6YO6ZHvf" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xHMGGTxHxW7eL80f" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/N0O9wjmdtt8-01Yq" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ir0RWEMYRRhU1uQG" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CCwwlr82KlOGzTIU" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lmdZ-JZPdm324ZGH" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uF5Y1lu0tPbQ9byS" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5s47l1kT4FxdHCiz" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/P5fA7_bthoO1EGvS" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zDSz9mwO3QyRTk0l" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OqouFbdnHiCriM5w" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xs15mWlGTQam12IY" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pgr4nL2ktN-kictU" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sqZ_8CKkeVAskFwd" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-fzzTNrU1b1pAEiP" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lEczuNHQiukOMFVE" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/t4NvRIbVAEYC5rQv" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xzweMEjeZlh1WviY" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oljGTfizyC3NzMcC" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ddkcwF5J2cxNV7Gp" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EFFHi9oe-ucOBACg" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oCgPE1szgoSh7uFZ" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gncjApNs2BHsFJH9" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-CpA9xCk2TZvnC-t" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ljIE_2wwI5zMGQor" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qXySSgGkZc5ZyicZ" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IC04w5bKBxl9k-2Y" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pI8_56GL-yWSGnQr" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s4T8jiZCQL67l7-v" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ovK8aWMyoykpAEkB" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9sfOdXR_E4S8AM42" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/qmMQQ5YxcZn086SX" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZMTVGKtLxs_qXvhx" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5FIi2DQ57nL1v6fJ" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/w2iscTEa3dQaJtGW" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oVA7CpZWRZOWrTRm" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wKn_R6frkic3pjh5" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bI2YsB7uS7eMhFD7" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Qfzm32-Z2hk5pO5T" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/i1w1-u7OF0ZS6tOQ" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mvLRci2kxBSMnDNw" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/S9g1GRWCxH_wJiMY" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y8IXEGaUQrMLVBAs" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C3W4ZmPOi12i7vQS" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-ON9SyunLZzhkRpI" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4fkW91emHwp7Q7rG" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6_gTD5a2WP1t0deZ" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pMO2frellMJVidFy" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hcyIC0wwdTx1cYgL" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JmCaV1s7Klh32psO" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IIS1qjqnxRuBmDr7" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bTKoC3YQ5DsOgqGC" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IBWkG8YQeZtY_or2" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/y8LLeNlVZgsH3O9b" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/S2a53N4dgIaymIZ1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uRKLgvUOrJ6PsG3O" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LLZm2l74tNdh5gfY" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/u0ct6LWZsLlzP5C7" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jCW29leWX6TJpt9Q" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G1Rwd7hLAcJASlSG" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HsUn1WW99lUahzEh" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9P1FeasF584dPkre" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/m5_j3rzqdbLEDER3" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3ynVTlKkCPWXe0bn" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XkEOBtU4v0YD-o7j" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6xfjdqMGZRcYNFVB" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZWAQg3hWkrpzqWVf" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B_lJaHt3CXJo56df" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mo2ksz8wiqig82ox" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BGOH0p7IPf6yjVMU" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MaOFhoIX0nJ0pFp7" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/f1DF4Ao7jcLxpR-0" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K1VNfI9I7Be-zH_0" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rzoP3MC5XYXh_3G_" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nQ4fLEUHOVADKaXY" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/k-OMYpS90sNWfCQL" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vjD5nAGwzjQlumSb" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/a_AzpeGx8UOwbXBq" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8OMCpn_qj1JHOyTc" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/v5PHF7UmfA8gH3IP" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/k369JcR-b0vdoA-s" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dU008lRtHOqkCH_i" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GnkP5386nyh5dsb7" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OEyT01fvrjayVlVM" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mHzJ724iPpsY23Mk" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/F3Atd_RlVIxrmk0n" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/sw6x08L_WAcxB3Ee" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZaPXPcRINJnjlPgj" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZIDhi6JwdeC1W7Yn" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Tp8yPs99FAiLVujL" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9UA9xXm1Zg3s-6zb" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/DNBT6s3jOXu0zHpj" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bw9DYccNGhKX9e6t" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HPYF-xGXA_92XPS8" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0HPpcv0wmUr0iGlT" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dZtomteNN_aQv0PR" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pJ3WcCXkiDegGacP" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EtNONU6_B8ZkkT50" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CcNkELXRCH8beyw_" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/c6guUpj_QxgX71jB" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3TjxtQty3nAm98zM" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/f_JdObK_HfDfrUhl" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/shhBkIN9GE-tbpOT" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Blakckn-QBQVUKma" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-0gc8H3dt2lpZgc_" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2QN9er6MIoHAR0Se" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yppbCpqZ4f-dbWTt" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/0yzvM78xu3nXyErX" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BCZb9f58ejeKQGJV" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QmRA371O782Z6LQd" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rDMHZPK2wJrXNY6u" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5WzA6FCCS7rawJm5" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/op9jiYo9WjsC6qyC" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LaIR03bmDqtRjVx-" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/09kAuHENkrLTepEu" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kpAPN1gskSVmi3Ae" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BKI8vtvdnv0E9Zmu" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_Pa8tD41z1XvrWUH" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_NFmP7T1XhFEwtex" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Dxe5cS-f0Ivc6V5J" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VVGUlQjT-OU-hGxu" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/GhIR9eMFAQVD_E2r" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8nHggZ5aNDB7fUZX" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JrX6ycR2PFOB7sno" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/I5MeF-5hvWCg4Xby" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ZA1vfkiZFugbeUZM" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9ajrynKPrpHpdLQi" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NGnnVnEDUGVDl6lg" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2JDGREHjtfqzjTa1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/FE7ho6cPvrryhR0N" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/q9gYkmGg85U22pn6" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/LgBZA62YdqybAu8D" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YC3RDZYS9xkD1thN" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/d47uJYd3Cv6efgQr" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BllMM3pC35Ypn2vx" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Uin5rpf4tHDYMR9V" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WYVf1NGUFk6gfEL8" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gzM8K6A7Vr1kof6G" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/dceWGi7HKA7TKwIE" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rWzfRLN_oJrKqUUK" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j_6uJihY2jtSedUf" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xUbE5OaEHjo1l9Ox" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7m7y7hFJqKtTOLKD" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4WxQ8cstG6Jq9yPR" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3JfvbpPDM4uLF-OL" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/avXrslg_CzBgrRtW" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Xyuv_C4i9fc6f2S0" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hn3j0iohEmbkLKte" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Nm8ZsH2B2T_BLa2X" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zIJ_FK0VMBnmTtJh" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/_BrnmRflx2wv3QnB" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/P-xjwdErt2Ub200G" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fg01KcfzTS4alE-j" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SKDuxilPonokwboz" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SDX3Et1HRAJ2c4ms" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wL2t08z3o_GJQTvY" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/o-rz3h0zrIENSlkT" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/S4qE2KSkR-MktZqK" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/PUklDMUZa0AaTPL4" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/acyuX2VK_yyGUYe_" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vj5kGI4xJWMMoxbA" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/IpGIqZqfRXvKgfw5" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nQmgCSCkkYLq2YV8" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ztUy6f_jAdE4GSga" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/zTotMeR0TqgJunbT" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jtPYQuGeeugtGQAO" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yBv98Q85LN9qXrRw" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TK9VJYQfwHNIvnxI" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eR6rivCAGycCiM2o" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/l3GDX05M3cJBjPMW" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eI22YdPksOdXlF7t" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XIRgrrrCFPkYmV3I" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8XtXGp-hj5E0jdoL" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KGZaBDIOMue0L8pr" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/igxf9cwYK5lhlBV2" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SIEhmqyYXKPCvPnd" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kNnKwwhrvWkqKg3M" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bLu5bFvIZJIkDIYG" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MxXuYHTkMwp4j9jp" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4niYO-IZe4LJWUAK" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lEC7Yo2AU3UsvePP" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/70e4HBOGiee4vt0x" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5pDyEwkl9YRbQ9y6" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yXRsfjdn279kS0be" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rGetGCxMFM0mPx4h" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WBLxCGyVk9J61r5h" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KMIZz1IsQ6lH6maF" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4_1kMjUUDIxqvFU0" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6KNwniw2WDcyJyl-" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/X9-j4yPQvv6LyWEJ" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/gIxuTAGFOWJRX8I6" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VbN6BhxIwmsd-skz" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CUMiFQlO9YM0uzG0" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6T5SX1dQITklYYWd" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Pwi0WNE7hU041q_o" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eR-yCRrsFyQiwjDb" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/CSJHRqdNMxQ5-1NU" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pX9wKRJCuI83n6fz" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9YjVRjwOLWP0hiNA" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/H4aBeW8tdu4yeLSp" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SYBUOE9yYckW6yQj" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Fx6erDhrht9L-97h" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/XO_fw9fijYKWoP3V" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8dqyEVMGOydXFDHF" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tMnz93sGsAllaSH6" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/2R3gpRuoxBdwQQXv" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9IxEvV52_Wv3ZfxZ" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/K3AIyGxqrNWAX8rv" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1UJ-ihWcpFB-HTZ1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/S-zAIz4fSl9bCeeN" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wENWb1eVHMJ5N1ci" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/1QBQBozJhnMa49vr" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QW3SZNORoKudKNy0" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/YMDvchnR8NzhQpEm" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/cNDKJu-akCXAXuMM" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uQvbZtI2IpCt5CjK" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/A_57lfoMZ2VzMPsy" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bPhUiy5BSg7XTLMy" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uSZaZNjsht9eL8M0" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rkfZ2ZPfok_64YQg" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Xsm63o8K-QPBJMBn" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/uHS7cbJCqYQpTWGv" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/on0EkAtLLDKLejaI" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KLBizTVVekGcCDtg" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j1GigY9ueAE_qf5l" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fZLVrj9gxRS7sfXo" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EocSjEu0wPs_uaEj" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tya4YZgpSjprB5ux" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/neo2mCMQWpOKK9hV" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/vHvH6QP97dJjLWG4" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/WKGlyJ-SsD4UIkG0" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/pbq3TUqNyaTgD6QC" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SYwFil-2xE-4vAN5" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/New0SBbG0Qdgd3gY" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/QcY9z-y45o7A8LmN" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/jih7W4_haJ5aGGf5" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/oLO1XR0kvVvsfllL" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/HIKf1HtHWHKcquaN" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rjYSEit3EkTzdZn7" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Sd5h_4oYsl8ayhc_" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/e7uh7qgmu7TgpPK2" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/N9GqvP56vTW6-okn" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/BiBe7McKghbmUbew" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TaSF3tdeehGS84NE" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lauLx5jaMCrDwAZx" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kDqugPwOyNSiZofG" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/63KPTD0tC9E90eBd" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5k5dW_X-Spq_vVuq" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/al_0Z99JthelV40R" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KnGMKbmE5QN_QDpR" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/v5WPR5Kw76AtfZOz" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Xk233Nh_YvmF_cmA" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lFZq42CWuoOd_-VB" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/B_12kCveMqAw-ipA" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5kneDPUFeacpa3hI" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/29OZPHIkCbpZz0gp" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s16XeGRdWik_xWH7" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OhPSmG6kcT51QlHD" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/mxQ_s5G6b0qGxx8J" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/EYWq_Yz8FMBO386f" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/4f3-HraJGESOXkQH" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s5Tud_TM_r0WeIzg" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/yh18bxAP-FaDLf4N" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/s-iMLqGWXc3YpsIj" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/96FwyqR1OPHGlQ2N" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Oy2PzUEk-OTksDbZ" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/J9Qgl6Gs_s2ysHpH" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/wWq-dfyeq1Ce2h5s" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/6rgPPyKsggqAg7Qa" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/-mWZYXWuCQO8SKx-" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/KVu3GZbrYyqLzcEN" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/kWXDh9jFjc1sAZgC" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/j3pLTu3a7flWEEjK" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/OoG58Yp7hRrN-XE9" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/7ZjneIgIIP7o32lB" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/md3g-at6cLz1XjYC" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SE5X5LtS2-z5E0xf" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/3OlHwiSL0Dn64ihi" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/eV7huKcLfA9XMedQ" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/NJXxoJlo92BmGQQT" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/5eJ52WsgVuyQtWep" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/xoaFn0hfLIUUjxjU" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/24m3IQHVR5X6g8wW" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Wh0qqYruVH-DIlz4" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/agV9R62gyJ2DU2l4" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/rPwcOXNALcDpkeqH" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/nvDMa-JkI-5-lHuc" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/a5neaDrTHexUcHid" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/byA4iKdmX3829k18" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/m7cTzopz_k89CsVB" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/C6FOKoktGWjeXtf8" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/TdXTW0G1mp908lyI" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/MSc0c3O2idZ9euD5" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9nuYxe9_zNIpzo3K" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/bHs8p6PTJBlgJws2" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/8Gb8zAsXlfrhlwkb" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/G29buxK9Kdyg_5BK" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/SbH788X0Aj-X1Fk4" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Of6Vfuwy5LO8UCYK" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9ygM4axRel3yMwwj" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/tFiZpDpC3h4NRAhT" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/9W-t1SdI-Ky2mxSa" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/hhAfQYnvklVAReXe" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/b1ONYYNiwhruhsXO" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/D9QNdEEzkMoaOxs4" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/JlCZKJVdK9KKeiU4" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/VM8OQg2HwU1Uvk6_" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/lBwSQOQXzCVyu3L6" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/Na1k7xiGM1Nv2R8Y" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/fJXEILMn388IFge8" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/ovi/ctxSl4n2cJ1wfNnW" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F1961"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>1796</v>
       </c>
       <c r="D2">
         <v>960</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="F2" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>1796</v>
       </c>
       <c r="D3">
         <v>963</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="E3" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="F3" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>1796</v>
       </c>
       <c r="D4">
         <v>963</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="E4" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="F4" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>1796</v>
       </c>
       <c r="D5">
         <v>963</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="F5" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>1796</v>
       </c>
       <c r="D6">
         <v>1065</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="E6" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="F6" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>1796</v>
       </c>
       <c r="D7">
         <v>1087</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="E7" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="F7" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>1796</v>
       </c>
       <c r="D8">
         <v>1128</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="E8" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="F8" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>1796</v>
       </c>
       <c r="D9">
         <v>1151</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="E9" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="F9" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>1796</v>
       </c>
       <c r="D10">
         <v>1158</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="E10" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="F10" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>1796</v>
       </c>
       <c r="D11">
         <v>1171</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="E11" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="F11" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>1796</v>
       </c>
       <c r="D12">
         <v>1174</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E12" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="F12" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>1796</v>
       </c>
       <c r="D13">
         <v>1178</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="E13" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="F13" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>1796</v>
       </c>
       <c r="D14">
         <v>1180</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="E14" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="F14" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>1796</v>
       </c>
       <c r="D15">
         <v>1186</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="E15" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="F15" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>1796</v>
       </c>
       <c r="D16">
         <v>1190</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="E16" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="F16" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" t="s">
         <v>1796</v>
       </c>
       <c r="D17">
         <v>1193</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="E17" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="F17" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" t="s">
         <v>1796</v>
       </c>
       <c r="D18">
         <v>1200</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="E18" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="F18" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" t="s">
         <v>1796</v>
       </c>
       <c r="D19">
         <v>1202</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="E19" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="F19" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="20" spans="2:6">
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>1796</v>
       </c>
       <c r="D20">
         <v>1205</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="E20" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="F20" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="21" spans="2:6">
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>1796</v>
       </c>
       <c r="D21">
         <v>1207</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="E21" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="F21" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="22" spans="2:6">
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>1796</v>
       </c>
       <c r="D22">
         <v>1211</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="E22" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="F22" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="23" spans="2:6">
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>1796</v>
       </c>
       <c r="D23">
         <v>1213</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="E23" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="F23" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="24" spans="2:6">
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>1796</v>
       </c>
       <c r="D24">
         <v>1213</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="E24" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="F24" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="25" spans="2:6">
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>1796</v>
       </c>
       <c r="D25">
         <v>1214</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="E25" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="F25" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="26" spans="2:6">
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>1796</v>
       </c>
       <c r="D26">
         <v>1219</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="E26" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="F26" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="27" spans="2:6">
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>1796</v>
       </c>
       <c r="D27">
         <v>1220</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="E27" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="F27" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="28" spans="2:6">
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>1796</v>
       </c>
       <c r="D28">
         <v>1221</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="E28" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="F28" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="29" spans="2:6">
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>1796</v>
       </c>
       <c r="D29">
         <v>1222</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="E29" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="F29" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="30" spans="2:6">
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>1796</v>
       </c>
       <c r="D30">
         <v>1223</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="E30" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="F30" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="31" spans="2:6">
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>1796</v>
       </c>
       <c r="D31">
         <v>1224</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="E31" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="F31" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="32" spans="2:6">
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>1796</v>
       </c>
       <c r="D32">
         <v>1225</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="E32" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="F32" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="33" spans="2:6">
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>1796</v>
       </c>
       <c r="D33">
         <v>1225</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="E33" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="F33" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="34" spans="2:6">
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>1796</v>
       </c>
       <c r="D34">
         <v>1225</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="E34" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="F34" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="35" spans="2:6">
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>1796</v>
       </c>
       <c r="D35">
         <v>1226</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="E35" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="F35" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="36" spans="2:6">
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>1796</v>
       </c>
       <c r="D36">
         <v>1228</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="E36" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="F36" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="37" spans="2:6">
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>1796</v>
       </c>
       <c r="D37">
         <v>1230</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="E37" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="F37" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="38" spans="2:6">
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38" t="s">
         <v>1796</v>
       </c>
       <c r="D38">
         <v>1230</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="E38" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="F38" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="39" spans="2:6">
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39" t="s">
         <v>1796</v>
       </c>
       <c r="D39">
         <v>1230</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="E39" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="F39" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="40" spans="2:6">
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40" t="s">
         <v>1796</v>
       </c>
       <c r="D40">
         <v>1230</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="E40" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="F40" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="41" spans="2:6">
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" t="s">
         <v>1796</v>
       </c>
       <c r="D41">
         <v>1231</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="E41" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="F41" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="42" spans="2:6">
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>1796</v>
       </c>
       <c r="D42">
         <v>1231</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="E42" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="F42" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="43" spans="2:6">
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" t="s">
         <v>1796</v>
       </c>
       <c r="D43">
         <v>1231</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="E43" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="F43" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="44" spans="2:6">
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>1796</v>
       </c>
       <c r="D44">
         <v>1231</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="E44" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="F44" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="45" spans="2:6">
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>1796</v>
       </c>
       <c r="D45">
         <v>1233</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="E45" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="F45" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="46" spans="2:6">
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>1796</v>
       </c>
       <c r="D46">
         <v>1234</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="E46" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="F46" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="47" spans="2:6">
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>1796</v>
       </c>
       <c r="D47">
         <v>1235</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="E47" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="F47" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="48" spans="2:6">
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>1796</v>
       </c>
       <c r="D48">
         <v>1235</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="E48" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="F48" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="49" spans="2:6">
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>1796</v>
       </c>
       <c r="D49">
         <v>1235</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="E49" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="F49" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="50" spans="2:6">
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>1796</v>
       </c>
       <c r="D50">
         <v>1236</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="E50" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="F50" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="51" spans="2:6">
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" t="s">
         <v>1796</v>
       </c>
       <c r="D51">
         <v>1236</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="E51" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="F51" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="52" spans="2:6">
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>1796</v>
       </c>
       <c r="D52">
         <v>1236</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="E52" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="F52" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="53" spans="2:6">
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>1796</v>
       </c>
       <c r="D53">
         <v>1236</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="E53" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="F53" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="54" spans="2:6">
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>1796</v>
       </c>
       <c r="D54">
         <v>1236</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="E54" s="1" t="s">
         <v>1849</v>
       </c>
       <c r="F54" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="55" spans="2:6">
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>1796</v>
       </c>
       <c r="D55">
         <v>1237</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="E55" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="F55" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="56" spans="2:6">
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>1796</v>
       </c>
       <c r="D56">
         <v>1238</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="E56" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="F56" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="57" spans="2:6">
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>1796</v>
       </c>
       <c r="D57">
         <v>1239</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="E57" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="F57" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="58" spans="2:6">
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>1796</v>
       </c>
       <c r="D58">
         <v>1240</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="E58" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="F58" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="59" spans="2:6">
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59" t="s">
         <v>1796</v>
       </c>
       <c r="D59">
         <v>1240</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="E59" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="F59" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="60" spans="2:6">
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" t="s">
         <v>1796</v>
       </c>
       <c r="D60">
         <v>1243</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="E60" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="F60" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="61" spans="2:6">
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>1796</v>
       </c>
       <c r="D61">
         <v>1245</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="E61" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="F61" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="62" spans="2:6">
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>1796</v>
       </c>
       <c r="D62">
         <v>1246</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="E62" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="F62" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="63" spans="2:6">
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63" t="s">
         <v>1796</v>
       </c>
       <c r="D63">
         <v>1246</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="E63" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="F63" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="64" spans="2:6">
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>1796</v>
       </c>
       <c r="D64">
         <v>1246</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="E64" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="F64" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="65" spans="2:6">
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>1796</v>
       </c>
       <c r="D65">
         <v>1247</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="E65" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="F65" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="66" spans="2:6">
       <c r="B66" t="s">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>1796</v>
       </c>
       <c r="D66">
         <v>1247</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="E66" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="F66" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="67" spans="2:6">
       <c r="B67" t="s">
         <v>70</v>
       </c>
       <c r="C67" t="s">
         <v>1796</v>
       </c>
       <c r="D67">
         <v>1248</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="E67" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="F67" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="68" spans="2:6">
       <c r="B68" t="s">
         <v>71</v>
       </c>
       <c r="C68" t="s">
         <v>1796</v>
       </c>
       <c r="D68">
         <v>1249</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="E68" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="F68" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="69" spans="2:6">
       <c r="B69" t="s">
         <v>44</v>
       </c>
       <c r="C69" t="s">
         <v>1796</v>
       </c>
       <c r="D69">
         <v>1249</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="E69" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="F69" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="70" spans="2:6">
       <c r="B70" t="s">
         <v>72</v>
       </c>
       <c r="C70" t="s">
         <v>1796</v>
       </c>
       <c r="D70">
         <v>1250</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="E70" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="F70" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="71" spans="2:6">
       <c r="B71" t="s">
         <v>44</v>
       </c>
       <c r="C71" t="s">
         <v>1796</v>
       </c>
       <c r="D71">
         <v>1250</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="E71" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="F71" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="72" spans="2:6">
       <c r="B72" t="s">
         <v>73</v>
       </c>
       <c r="C72" t="s">
         <v>1796</v>
       </c>
       <c r="D72">
         <v>1250</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="E72" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="F72" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="73" spans="2:6">
       <c r="B73" t="s">
         <v>74</v>
       </c>
       <c r="C73" t="s">
         <v>1796</v>
       </c>
       <c r="D73">
         <v>1250</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="E73" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="F73" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="74" spans="2:6">
       <c r="B74" t="s">
         <v>75</v>
       </c>
       <c r="C74" t="s">
         <v>1796</v>
       </c>
       <c r="D74">
         <v>1252</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="E74" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="F74" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="75" spans="2:6">
       <c r="B75" t="s">
         <v>76</v>
       </c>
       <c r="C75" t="s">
         <v>1796</v>
       </c>
       <c r="D75">
         <v>1252</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="E75" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="F75" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="76" spans="2:6">
       <c r="B76" t="s">
         <v>77</v>
       </c>
       <c r="C76" t="s">
         <v>1796</v>
       </c>
       <c r="D76">
         <v>1252</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="E76" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="F76" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="77" spans="2:6">
       <c r="B77" t="s">
         <v>78</v>
       </c>
       <c r="C77" t="s">
         <v>1796</v>
       </c>
       <c r="D77">
         <v>1253</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="E77" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="F77" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="78" spans="2:6">
       <c r="B78" t="s">
         <v>79</v>
       </c>
       <c r="C78" t="s">
         <v>1796</v>
       </c>
       <c r="D78">
         <v>1253</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="E78" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="F78" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="79" spans="2:6">
       <c r="B79" t="s">
         <v>80</v>
       </c>
       <c r="C79" t="s">
         <v>1796</v>
       </c>
       <c r="D79">
         <v>1253</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="E79" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="F79" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="80" spans="2:6">
       <c r="B80" t="s">
         <v>81</v>
       </c>
       <c r="C80" t="s">
         <v>1796</v>
       </c>
       <c r="D80">
         <v>1253</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="E80" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="F80" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="81" spans="2:6">
       <c r="B81" t="s">
         <v>82</v>
       </c>
       <c r="C81" t="s">
         <v>1796</v>
       </c>
       <c r="D81">
         <v>1253</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="E81" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="F81" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="82" spans="2:6">
       <c r="B82" t="s">
         <v>83</v>
       </c>
       <c r="C82" t="s">
         <v>1796</v>
       </c>
       <c r="D82">
         <v>1253</v>
       </c>
-      <c r="E82" s="2" t="s">
+      <c r="E82" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="F82" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="83" spans="2:6">
       <c r="B83" t="s">
         <v>84</v>
       </c>
       <c r="C83" t="s">
         <v>1796</v>
       </c>
       <c r="D83">
         <v>1254</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="E83" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="F83" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="84" spans="2:6">
       <c r="B84" t="s">
         <v>85</v>
       </c>
       <c r="C84" t="s">
         <v>1796</v>
       </c>
       <c r="D84">
         <v>1255</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="E84" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="F84" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="85" spans="2:6">
       <c r="B85" t="s">
         <v>86</v>
       </c>
       <c r="C85" t="s">
         <v>1796</v>
       </c>
       <c r="D85">
         <v>1256</v>
       </c>
-      <c r="E85" s="2" t="s">
+      <c r="E85" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="F85" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="86" spans="2:6">
       <c r="B86" t="s">
         <v>87</v>
       </c>
       <c r="C86" t="s">
         <v>1796</v>
       </c>
       <c r="D86">
         <v>1259</v>
       </c>
-      <c r="E86" s="2" t="s">
+      <c r="E86" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="F86" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="87" spans="2:6">
       <c r="B87" t="s">
         <v>88</v>
       </c>
       <c r="C87" t="s">
         <v>1796</v>
       </c>
       <c r="D87">
         <v>1259</v>
       </c>
-      <c r="E87" s="2" t="s">
+      <c r="E87" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="F87" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="88" spans="2:6">
       <c r="B88" t="s">
         <v>89</v>
       </c>
       <c r="C88" t="s">
         <v>1796</v>
       </c>
       <c r="D88">
         <v>1260</v>
       </c>
-      <c r="E88" s="2" t="s">
+      <c r="E88" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="F88" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="89" spans="2:6">
       <c r="B89" t="s">
         <v>90</v>
       </c>
       <c r="C89" t="s">
         <v>1796</v>
       </c>
       <c r="D89">
         <v>1260</v>
       </c>
-      <c r="E89" s="2" t="s">
+      <c r="E89" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="F89" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="90" spans="2:6">
       <c r="B90" t="s">
         <v>91</v>
       </c>
       <c r="C90" t="s">
         <v>1796</v>
       </c>
       <c r="D90">
         <v>1260</v>
       </c>
-      <c r="E90" s="2" t="s">
+      <c r="E90" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="F90" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="91" spans="2:6">
       <c r="B91" t="s">
         <v>92</v>
       </c>
       <c r="C91" t="s">
         <v>1796</v>
       </c>
       <c r="D91">
         <v>1260</v>
       </c>
-      <c r="E91" s="2" t="s">
+      <c r="E91" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="F91" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="92" spans="2:6">
       <c r="B92" t="s">
         <v>93</v>
       </c>
       <c r="C92" t="s">
         <v>1796</v>
       </c>
       <c r="D92">
         <v>1260</v>
       </c>
-      <c r="E92" s="2" t="s">
+      <c r="E92" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="F92" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="93" spans="2:6">
       <c r="B93" t="s">
         <v>94</v>
       </c>
       <c r="C93" t="s">
         <v>1796</v>
       </c>
       <c r="D93">
         <v>1260</v>
       </c>
-      <c r="E93" s="2" t="s">
+      <c r="E93" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="F93" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="94" spans="2:6">
       <c r="B94" t="s">
         <v>95</v>
       </c>
       <c r="C94" t="s">
         <v>1796</v>
       </c>
       <c r="D94">
         <v>1261</v>
       </c>
-      <c r="E94" s="2" t="s">
+      <c r="E94" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="F94" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="95" spans="2:6">
       <c r="B95" t="s">
         <v>96</v>
       </c>
       <c r="C95" t="s">
         <v>1796</v>
       </c>
       <c r="D95">
         <v>1262</v>
       </c>
-      <c r="E95" s="2" t="s">
+      <c r="E95" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="F95" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="96" spans="2:6">
       <c r="B96" t="s">
         <v>97</v>
       </c>
       <c r="C96" t="s">
         <v>1796</v>
       </c>
       <c r="D96">
         <v>1262</v>
       </c>
-      <c r="E96" s="2" t="s">
+      <c r="E96" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="F96" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="97" spans="2:6">
       <c r="B97" t="s">
         <v>98</v>
       </c>
       <c r="C97" t="s">
         <v>1796</v>
       </c>
       <c r="D97">
         <v>1263</v>
       </c>
-      <c r="E97" s="2" t="s">
+      <c r="E97" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="F97" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="98" spans="2:6">
       <c r="B98" t="s">
         <v>99</v>
       </c>
       <c r="C98" t="s">
         <v>1796</v>
       </c>
       <c r="D98">
         <v>1263</v>
       </c>
-      <c r="E98" s="2" t="s">
+      <c r="E98" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="F98" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="99" spans="2:6">
       <c r="B99" t="s">
         <v>100</v>
       </c>
       <c r="C99" t="s">
         <v>1796</v>
       </c>
       <c r="D99">
         <v>1263</v>
       </c>
-      <c r="E99" s="2" t="s">
+      <c r="E99" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="F99" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="100" spans="2:6">
       <c r="B100" t="s">
         <v>101</v>
       </c>
       <c r="C100" t="s">
         <v>1796</v>
       </c>
       <c r="D100">
         <v>1264</v>
       </c>
-      <c r="E100" s="2" t="s">
+      <c r="E100" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="F100" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="101" spans="2:6">
       <c r="B101" t="s">
         <v>102</v>
       </c>
       <c r="C101" t="s">
         <v>1796</v>
       </c>
       <c r="D101">
         <v>1264</v>
       </c>
-      <c r="E101" s="2" t="s">
+      <c r="E101" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="F101" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="102" spans="2:6">
       <c r="B102" t="s">
         <v>103</v>
       </c>
       <c r="C102" t="s">
         <v>1796</v>
       </c>
       <c r="D102">
         <v>1264</v>
       </c>
-      <c r="E102" s="2" t="s">
+      <c r="E102" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="F102" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="103" spans="2:6">
       <c r="B103" t="s">
         <v>104</v>
       </c>
       <c r="C103" t="s">
         <v>1796</v>
       </c>
       <c r="D103">
         <v>1264</v>
       </c>
-      <c r="E103" s="2" t="s">
+      <c r="E103" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="F103" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="104" spans="2:6">
       <c r="B104" t="s">
         <v>105</v>
       </c>
       <c r="C104" t="s">
         <v>1796</v>
       </c>
       <c r="D104">
         <v>1264</v>
       </c>
-      <c r="E104" s="2" t="s">
+      <c r="E104" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="F104" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="105" spans="2:6">
       <c r="B105" t="s">
         <v>106</v>
       </c>
       <c r="C105" t="s">
         <v>1796</v>
       </c>
       <c r="D105">
         <v>1264</v>
       </c>
-      <c r="E105" s="2" t="s">
+      <c r="E105" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="F105" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="106" spans="2:6">
       <c r="B106" t="s">
         <v>107</v>
       </c>
       <c r="C106" t="s">
         <v>1796</v>
       </c>
       <c r="D106">
         <v>1265</v>
       </c>
-      <c r="E106" s="2" t="s">
+      <c r="E106" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="F106" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="107" spans="2:6">
       <c r="B107" t="s">
         <v>108</v>
       </c>
       <c r="C107" t="s">
         <v>1796</v>
       </c>
       <c r="D107">
         <v>1265</v>
       </c>
-      <c r="E107" s="2" t="s">
+      <c r="E107" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="F107" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="108" spans="2:6">
       <c r="B108" t="s">
         <v>109</v>
       </c>
       <c r="C108" t="s">
         <v>1796</v>
       </c>
       <c r="D108">
         <v>1265</v>
       </c>
-      <c r="E108" s="2" t="s">
+      <c r="E108" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="F108" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="109" spans="2:6">
       <c r="B109" t="s">
         <v>110</v>
       </c>
       <c r="C109" t="s">
         <v>1796</v>
       </c>
       <c r="D109">
         <v>1266</v>
       </c>
-      <c r="E109" s="2" t="s">
+      <c r="E109" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="F109" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="110" spans="2:6">
       <c r="B110" t="s">
         <v>111</v>
       </c>
       <c r="C110" t="s">
         <v>1796</v>
       </c>
       <c r="D110">
         <v>1267</v>
       </c>
-      <c r="E110" s="2" t="s">
+      <c r="E110" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="F110" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="111" spans="2:6">
       <c r="B111" t="s">
         <v>112</v>
       </c>
       <c r="C111" t="s">
         <v>1796</v>
       </c>
       <c r="D111">
         <v>1267</v>
       </c>
-      <c r="E111" s="2" t="s">
+      <c r="E111" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="F111" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="112" spans="2:6">
       <c r="B112" t="s">
         <v>113</v>
       </c>
       <c r="C112" t="s">
         <v>1796</v>
       </c>
       <c r="D112">
         <v>1267</v>
       </c>
-      <c r="E112" s="2" t="s">
+      <c r="E112" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="F112" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="113" spans="2:6">
       <c r="B113" t="s">
         <v>114</v>
       </c>
       <c r="C113" t="s">
         <v>1796</v>
       </c>
       <c r="D113">
         <v>1267</v>
       </c>
-      <c r="E113" s="2" t="s">
+      <c r="E113" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="F113" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="114" spans="2:6">
       <c r="B114" t="s">
         <v>115</v>
       </c>
       <c r="C114" t="s">
         <v>1796</v>
       </c>
       <c r="D114">
         <v>1268</v>
       </c>
-      <c r="E114" s="2" t="s">
+      <c r="E114" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="F114" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="115" spans="2:6">
       <c r="B115" t="s">
         <v>116</v>
       </c>
       <c r="C115" t="s">
         <v>1796</v>
       </c>
       <c r="D115">
         <v>1268</v>
       </c>
-      <c r="E115" s="2" t="s">
+      <c r="E115" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="F115" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="116" spans="2:6">
       <c r="B116" t="s">
         <v>117</v>
       </c>
       <c r="C116" t="s">
         <v>1796</v>
       </c>
       <c r="D116">
         <v>1268</v>
       </c>
-      <c r="E116" s="2" t="s">
+      <c r="E116" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="F116" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="117" spans="2:6">
       <c r="B117" t="s">
         <v>118</v>
       </c>
       <c r="C117" t="s">
         <v>1796</v>
       </c>
       <c r="D117">
         <v>1269</v>
       </c>
-      <c r="E117" s="2" t="s">
+      <c r="E117" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="F117" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="118" spans="2:6">
       <c r="B118" t="s">
         <v>119</v>
       </c>
       <c r="C118" t="s">
         <v>1796</v>
       </c>
       <c r="D118">
         <v>1269</v>
       </c>
-      <c r="E118" s="2" t="s">
+      <c r="E118" s="1" t="s">
         <v>1913</v>
       </c>
       <c r="F118" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="119" spans="2:6">
       <c r="B119" t="s">
         <v>120</v>
       </c>
       <c r="C119" t="s">
         <v>1796</v>
       </c>
       <c r="D119">
         <v>1269</v>
       </c>
-      <c r="E119" s="2" t="s">
+      <c r="E119" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="F119" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="120" spans="2:6">
       <c r="B120" t="s">
         <v>121</v>
       </c>
       <c r="C120" t="s">
         <v>1796</v>
       </c>
       <c r="D120">
         <v>1269</v>
       </c>
-      <c r="E120" s="2" t="s">
+      <c r="E120" s="1" t="s">
         <v>1915</v>
       </c>
       <c r="F120" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="121" spans="2:6">
       <c r="B121" t="s">
         <v>122</v>
       </c>
       <c r="C121" t="s">
         <v>1796</v>
       </c>
       <c r="D121">
         <v>1269</v>
       </c>
-      <c r="E121" s="2" t="s">
+      <c r="E121" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="F121" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="122" spans="2:6">
       <c r="B122" t="s">
         <v>123</v>
       </c>
       <c r="C122" t="s">
         <v>1796</v>
       </c>
       <c r="D122">
         <v>1270</v>
       </c>
-      <c r="E122" s="2" t="s">
+      <c r="E122" s="1" t="s">
         <v>1917</v>
       </c>
       <c r="F122" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="123" spans="2:6">
       <c r="B123" t="s">
         <v>124</v>
       </c>
       <c r="C123" t="s">
         <v>1796</v>
       </c>
       <c r="D123">
         <v>1270</v>
       </c>
-      <c r="E123" s="2" t="s">
+      <c r="E123" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="F123" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="124" spans="2:6">
       <c r="B124" t="s">
         <v>125</v>
       </c>
       <c r="C124" t="s">
         <v>1796</v>
       </c>
       <c r="D124">
         <v>1270</v>
       </c>
-      <c r="E124" s="2" t="s">
+      <c r="E124" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="F124" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="125" spans="2:6">
       <c r="B125" t="s">
         <v>126</v>
       </c>
       <c r="C125" t="s">
         <v>1796</v>
       </c>
       <c r="D125">
         <v>1270</v>
       </c>
-      <c r="E125" s="2" t="s">
+      <c r="E125" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="F125" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="126" spans="2:6">
       <c r="B126" t="s">
         <v>127</v>
       </c>
       <c r="C126" t="s">
         <v>1796</v>
       </c>
       <c r="D126">
         <v>1270</v>
       </c>
-      <c r="E126" s="2" t="s">
+      <c r="E126" s="1" t="s">
         <v>1921</v>
       </c>
       <c r="F126" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="127" spans="2:6">
       <c r="B127" t="s">
         <v>128</v>
       </c>
       <c r="C127" t="s">
         <v>1796</v>
       </c>
       <c r="D127">
         <v>1270</v>
       </c>
-      <c r="E127" s="2" t="s">
+      <c r="E127" s="1" t="s">
         <v>1922</v>
       </c>
       <c r="F127" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="128" spans="2:6">
       <c r="B128" t="s">
         <v>44</v>
       </c>
       <c r="C128" t="s">
         <v>1796</v>
       </c>
       <c r="D128">
         <v>1270</v>
       </c>
-      <c r="E128" s="2" t="s">
+      <c r="E128" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="F128" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="129" spans="2:6">
       <c r="B129" t="s">
         <v>129</v>
       </c>
       <c r="C129" t="s">
         <v>1796</v>
       </c>
       <c r="D129">
         <v>1271</v>
       </c>
-      <c r="E129" s="2" t="s">
+      <c r="E129" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="F129" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="130" spans="2:6">
       <c r="B130" t="s">
         <v>130</v>
       </c>
       <c r="C130" t="s">
         <v>1796</v>
       </c>
       <c r="D130">
         <v>1272</v>
       </c>
-      <c r="E130" s="2" t="s">
+      <c r="E130" s="1" t="s">
         <v>1925</v>
       </c>
       <c r="F130" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="131" spans="2:6">
       <c r="B131" t="s">
         <v>131</v>
       </c>
       <c r="C131" t="s">
         <v>1796</v>
       </c>
       <c r="D131">
         <v>1272</v>
       </c>
-      <c r="E131" s="2" t="s">
+      <c r="E131" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="F131" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="132" spans="2:6">
       <c r="B132" t="s">
         <v>132</v>
       </c>
       <c r="C132" t="s">
         <v>1796</v>
       </c>
       <c r="D132">
         <v>1272</v>
       </c>
-      <c r="E132" s="2" t="s">
+      <c r="E132" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="F132" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="133" spans="2:6">
       <c r="B133" t="s">
         <v>133</v>
       </c>
       <c r="C133" t="s">
         <v>1796</v>
       </c>
       <c r="D133">
         <v>1272</v>
       </c>
-      <c r="E133" s="2" t="s">
+      <c r="E133" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="F133" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="134" spans="2:6">
       <c r="B134" t="s">
         <v>134</v>
       </c>
       <c r="C134" t="s">
         <v>1796</v>
       </c>
       <c r="D134">
         <v>1273</v>
       </c>
-      <c r="E134" s="2" t="s">
+      <c r="E134" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="F134" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="135" spans="2:6">
       <c r="B135" t="s">
         <v>135</v>
       </c>
       <c r="C135" t="s">
         <v>1796</v>
       </c>
       <c r="D135">
         <v>1274</v>
       </c>
-      <c r="E135" s="2" t="s">
+      <c r="E135" s="1" t="s">
         <v>1930</v>
       </c>
       <c r="F135" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="136" spans="2:6">
       <c r="B136" t="s">
         <v>136</v>
       </c>
       <c r="C136" t="s">
         <v>1796</v>
       </c>
       <c r="D136">
         <v>1274</v>
       </c>
-      <c r="E136" s="2" t="s">
+      <c r="E136" s="1" t="s">
         <v>1931</v>
       </c>
       <c r="F136" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="137" spans="2:6">
       <c r="B137" t="s">
         <v>137</v>
       </c>
       <c r="C137" t="s">
         <v>1796</v>
       </c>
       <c r="D137">
         <v>1274</v>
       </c>
-      <c r="E137" s="2" t="s">
+      <c r="E137" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="F137" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="138" spans="2:6">
       <c r="B138" t="s">
         <v>138</v>
       </c>
       <c r="C138" t="s">
         <v>1796</v>
       </c>
       <c r="D138">
         <v>1274</v>
       </c>
-      <c r="E138" s="2" t="s">
+      <c r="E138" s="1" t="s">
         <v>1933</v>
       </c>
       <c r="F138" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="139" spans="2:6">
       <c r="B139" t="s">
         <v>139</v>
       </c>
       <c r="C139" t="s">
         <v>1796</v>
       </c>
       <c r="D139">
         <v>1274</v>
       </c>
-      <c r="E139" s="2" t="s">
+      <c r="E139" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="F139" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="140" spans="2:6">
       <c r="B140" t="s">
         <v>140</v>
       </c>
       <c r="C140" t="s">
         <v>1796</v>
       </c>
       <c r="D140">
         <v>1275</v>
       </c>
-      <c r="E140" s="2" t="s">
+      <c r="E140" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="F140" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="141" spans="2:6">
       <c r="B141" t="s">
         <v>141</v>
       </c>
       <c r="C141" t="s">
         <v>1796</v>
       </c>
       <c r="D141">
         <v>1275</v>
       </c>
-      <c r="E141" s="2" t="s">
+      <c r="E141" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="F141" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="142" spans="2:6">
       <c r="B142" t="s">
         <v>142</v>
       </c>
       <c r="C142" t="s">
         <v>1796</v>
       </c>
       <c r="D142">
         <v>1276</v>
       </c>
-      <c r="E142" s="2" t="s">
+      <c r="E142" s="1" t="s">
         <v>1937</v>
       </c>
       <c r="F142" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="143" spans="2:6">
       <c r="B143" t="s">
         <v>143</v>
       </c>
       <c r="C143" t="s">
         <v>1796</v>
       </c>
       <c r="D143">
         <v>1276</v>
       </c>
-      <c r="E143" s="2" t="s">
+      <c r="E143" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="F143" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="144" spans="2:6">
       <c r="B144" t="s">
         <v>44</v>
       </c>
       <c r="C144" t="s">
         <v>1796</v>
       </c>
       <c r="D144">
         <v>1276</v>
       </c>
-      <c r="E144" s="2" t="s">
+      <c r="E144" s="1" t="s">
         <v>1939</v>
       </c>
       <c r="F144" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="145" spans="2:6">
       <c r="B145" t="s">
         <v>44</v>
       </c>
       <c r="C145" t="s">
         <v>1796</v>
       </c>
       <c r="D145">
         <v>1276</v>
       </c>
-      <c r="E145" s="2" t="s">
+      <c r="E145" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="F145" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="146" spans="2:6">
       <c r="B146" t="s">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>1796</v>
       </c>
       <c r="D146">
         <v>1277</v>
       </c>
-      <c r="E146" s="2" t="s">
+      <c r="E146" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="F146" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="147" spans="2:6">
       <c r="B147" t="s">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>1796</v>
       </c>
       <c r="D147">
         <v>1277</v>
       </c>
-      <c r="E147" s="2" t="s">
+      <c r="E147" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="F147" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="148" spans="2:6">
       <c r="B148" t="s">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>1796</v>
       </c>
       <c r="D148">
         <v>1277</v>
       </c>
-      <c r="E148" s="2" t="s">
+      <c r="E148" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="F148" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="149" spans="2:6">
       <c r="B149" t="s">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>1796</v>
       </c>
       <c r="D149">
         <v>1278</v>
       </c>
-      <c r="E149" s="2" t="s">
+      <c r="E149" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="F149" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="150" spans="2:6">
       <c r="B150" t="s">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>1796</v>
       </c>
       <c r="D150">
         <v>1278</v>
       </c>
-      <c r="E150" s="2" t="s">
+      <c r="E150" s="1" t="s">
         <v>1945</v>
       </c>
       <c r="F150" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="151" spans="2:6">
       <c r="B151" t="s">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>1796</v>
       </c>
       <c r="D151">
         <v>1278</v>
       </c>
-      <c r="E151" s="2" t="s">
+      <c r="E151" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="F151" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="152" spans="2:6">
       <c r="B152" t="s">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>1796</v>
       </c>
       <c r="D152">
         <v>1278</v>
       </c>
-      <c r="E152" s="2" t="s">
+      <c r="E152" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="F152" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="153" spans="2:6">
       <c r="B153" t="s">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>1796</v>
       </c>
       <c r="D153">
         <v>1278</v>
       </c>
-      <c r="E153" s="2" t="s">
+      <c r="E153" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="F153" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="154" spans="2:6">
       <c r="B154" t="s">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>1796</v>
       </c>
       <c r="D154">
         <v>1279</v>
       </c>
-      <c r="E154" s="2" t="s">
+      <c r="E154" s="1" t="s">
         <v>1949</v>
       </c>
       <c r="F154" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="155" spans="2:6">
       <c r="B155" t="s">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>1796</v>
       </c>
       <c r="D155">
         <v>1279</v>
       </c>
-      <c r="E155" s="2" t="s">
+      <c r="E155" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="F155" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="156" spans="2:6">
       <c r="B156" t="s">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>1796</v>
       </c>
       <c r="D156">
         <v>1279</v>
       </c>
-      <c r="E156" s="2" t="s">
+      <c r="E156" s="1" t="s">
         <v>1951</v>
       </c>
       <c r="F156" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="157" spans="2:6">
       <c r="B157" t="s">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>1796</v>
       </c>
       <c r="D157">
         <v>1279</v>
       </c>
-      <c r="E157" s="2" t="s">
+      <c r="E157" s="1" t="s">
         <v>1952</v>
       </c>
       <c r="F157" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="158" spans="2:6">
       <c r="B158" t="s">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>1796</v>
       </c>
       <c r="D158">
         <v>1279</v>
       </c>
-      <c r="E158" s="2" t="s">
+      <c r="E158" s="1" t="s">
         <v>1953</v>
       </c>
       <c r="F158" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="159" spans="2:6">
       <c r="B159" t="s">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>1796</v>
       </c>
       <c r="D159">
         <v>1280</v>
       </c>
-      <c r="E159" s="2" t="s">
+      <c r="E159" s="1" t="s">
         <v>1954</v>
       </c>
       <c r="F159" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="160" spans="2:6">
       <c r="B160" t="s">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>1796</v>
       </c>
       <c r="D160">
         <v>1280</v>
       </c>
-      <c r="E160" s="2" t="s">
+      <c r="E160" s="1" t="s">
         <v>1955</v>
       </c>
       <c r="F160" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="161" spans="2:6">
       <c r="B161" t="s">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>1796</v>
       </c>
       <c r="D161">
         <v>1280</v>
       </c>
-      <c r="E161" s="2" t="s">
+      <c r="E161" s="1" t="s">
         <v>1956</v>
       </c>
       <c r="F161" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="162" spans="2:6">
       <c r="B162" t="s">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>1796</v>
       </c>
       <c r="D162">
         <v>1280</v>
       </c>
-      <c r="E162" s="2" t="s">
+      <c r="E162" s="1" t="s">
         <v>1957</v>
       </c>
       <c r="F162" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="163" spans="2:6">
       <c r="B163" t="s">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>1796</v>
       </c>
       <c r="D163">
         <v>1281</v>
       </c>
-      <c r="E163" s="2" t="s">
+      <c r="E163" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="F163" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="164" spans="2:6">
       <c r="B164" t="s">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>1796</v>
       </c>
       <c r="D164">
         <v>1281</v>
       </c>
-      <c r="E164" s="2" t="s">
+      <c r="E164" s="1" t="s">
         <v>1959</v>
       </c>
       <c r="F164" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="165" spans="2:6">
       <c r="B165" t="s">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>1796</v>
       </c>
       <c r="D165">
         <v>1281</v>
       </c>
-      <c r="E165" s="2" t="s">
+      <c r="E165" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="F165" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="166" spans="2:6">
       <c r="B166" t="s">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>1796</v>
       </c>
       <c r="D166">
         <v>1281</v>
       </c>
-      <c r="E166" s="2" t="s">
+      <c r="E166" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="F166" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="167" spans="2:6">
       <c r="B167" t="s">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>1796</v>
       </c>
       <c r="D167">
         <v>1281</v>
       </c>
-      <c r="E167" s="2" t="s">
+      <c r="E167" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="F167" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="168" spans="2:6">
       <c r="B168" t="s">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>1796</v>
       </c>
       <c r="D168">
         <v>1281</v>
       </c>
-      <c r="E168" s="2" t="s">
+      <c r="E168" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="F168" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="169" spans="2:6">
       <c r="B169" t="s">
         <v>167</v>
       </c>
       <c r="C169" t="s">
         <v>1796</v>
       </c>
       <c r="D169">
         <v>1281</v>
       </c>
-      <c r="E169" s="2" t="s">
+      <c r="E169" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="F169" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="170" spans="2:6">
       <c r="B170" t="s">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>1796</v>
       </c>
       <c r="D170">
         <v>1282</v>
       </c>
-      <c r="E170" s="2" t="s">
+      <c r="E170" s="1" t="s">
         <v>1965</v>
       </c>
       <c r="F170" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="171" spans="2:6">
       <c r="B171" t="s">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>1796</v>
       </c>
       <c r="D171">
         <v>1282</v>
       </c>
-      <c r="E171" s="2" t="s">
+      <c r="E171" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="F171" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="172" spans="2:6">
       <c r="B172" t="s">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>1796</v>
       </c>
       <c r="D172">
         <v>1282</v>
       </c>
-      <c r="E172" s="2" t="s">
+      <c r="E172" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="F172" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="173" spans="2:6">
       <c r="B173" t="s">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>1796</v>
       </c>
       <c r="D173">
         <v>1282</v>
       </c>
-      <c r="E173" s="2" t="s">
+      <c r="E173" s="1" t="s">
         <v>1968</v>
       </c>
       <c r="F173" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="174" spans="2:6">
       <c r="B174" t="s">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>1796</v>
       </c>
       <c r="D174">
         <v>1282</v>
       </c>
-      <c r="E174" s="2" t="s">
+      <c r="E174" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="F174" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="175" spans="2:6">
       <c r="B175" t="s">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>1796</v>
       </c>
       <c r="D175">
         <v>1282</v>
       </c>
-      <c r="E175" s="2" t="s">
+      <c r="E175" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="F175" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="176" spans="2:6">
       <c r="B176" t="s">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>1796</v>
       </c>
       <c r="D176">
         <v>1282</v>
       </c>
-      <c r="E176" s="2" t="s">
+      <c r="E176" s="1" t="s">
         <v>1971</v>
       </c>
       <c r="F176" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="177" spans="2:6">
       <c r="B177" t="s">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>1796</v>
       </c>
       <c r="D177">
         <v>1282</v>
       </c>
-      <c r="E177" s="2" t="s">
+      <c r="E177" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="F177" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="178" spans="2:6">
       <c r="B178" t="s">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>1796</v>
       </c>
       <c r="D178">
         <v>1283</v>
       </c>
-      <c r="E178" s="2" t="s">
+      <c r="E178" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="F178" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="179" spans="2:6">
       <c r="B179" t="s">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>1796</v>
       </c>
       <c r="D179">
         <v>1283</v>
       </c>
-      <c r="E179" s="2" t="s">
+      <c r="E179" s="1" t="s">
         <v>1974</v>
       </c>
       <c r="F179" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="180" spans="2:6">
       <c r="B180" t="s">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>1796</v>
       </c>
       <c r="D180">
         <v>1284</v>
       </c>
-      <c r="E180" s="2" t="s">
+      <c r="E180" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="F180" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="181" spans="2:6">
       <c r="B181" t="s">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>1796</v>
       </c>
       <c r="D181">
         <v>1284</v>
       </c>
-      <c r="E181" s="2" t="s">
+      <c r="E181" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="F181" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="182" spans="2:6">
       <c r="B182" t="s">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>1796</v>
       </c>
       <c r="D182">
         <v>1284</v>
       </c>
-      <c r="E182" s="2" t="s">
+      <c r="E182" s="1" t="s">
         <v>1977</v>
       </c>
       <c r="F182" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="183" spans="2:6">
       <c r="B183" t="s">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>1796</v>
       </c>
       <c r="D183">
         <v>1285</v>
       </c>
-      <c r="E183" s="2" t="s">
+      <c r="E183" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="F183" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="184" spans="2:6">
       <c r="B184" t="s">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>1796</v>
       </c>
       <c r="D184">
         <v>1285</v>
       </c>
-      <c r="E184" s="2" t="s">
+      <c r="E184" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="F184" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="185" spans="2:6">
       <c r="B185" t="s">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>1796</v>
       </c>
       <c r="D185">
         <v>1285</v>
       </c>
-      <c r="E185" s="2" t="s">
+      <c r="E185" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="F185" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="186" spans="2:6">
       <c r="B186" t="s">
         <v>136</v>
       </c>
       <c r="C186" t="s">
         <v>1796</v>
       </c>
       <c r="D186">
         <v>1285</v>
       </c>
-      <c r="E186" s="2" t="s">
+      <c r="E186" s="1" t="s">
         <v>1981</v>
       </c>
       <c r="F186" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="187" spans="2:6">
       <c r="B187" t="s">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>1796</v>
       </c>
       <c r="D187">
         <v>1286</v>
       </c>
-      <c r="E187" s="2" t="s">
+      <c r="E187" s="1" t="s">
         <v>1982</v>
       </c>
       <c r="F187" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="188" spans="2:6">
       <c r="B188" t="s">
         <v>185</v>
       </c>
       <c r="C188" t="s">
         <v>1796</v>
       </c>
       <c r="D188">
         <v>1286</v>
       </c>
-      <c r="E188" s="2" t="s">
+      <c r="E188" s="1" t="s">
         <v>1983</v>
       </c>
       <c r="F188" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="189" spans="2:6">
       <c r="B189" t="s">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>1796</v>
       </c>
       <c r="D189">
         <v>1286</v>
       </c>
-      <c r="E189" s="2" t="s">
+      <c r="E189" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="F189" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="190" spans="2:6">
       <c r="B190" t="s">
         <v>187</v>
       </c>
       <c r="C190" t="s">
         <v>1796</v>
       </c>
       <c r="D190">
         <v>1286</v>
       </c>
-      <c r="E190" s="2" t="s">
+      <c r="E190" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="F190" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="191" spans="2:6">
       <c r="B191" t="s">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>1796</v>
       </c>
       <c r="D191">
         <v>1286</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="E191" s="1" t="s">
         <v>1986</v>
       </c>
       <c r="F191" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="192" spans="2:6">
       <c r="B192" t="s">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>1796</v>
       </c>
       <c r="D192">
         <v>1286</v>
       </c>
-      <c r="E192" s="2" t="s">
+      <c r="E192" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="F192" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="193" spans="2:6">
       <c r="B193" t="s">
         <v>190</v>
       </c>
       <c r="C193" t="s">
         <v>1796</v>
       </c>
       <c r="D193">
         <v>1287</v>
       </c>
-      <c r="E193" s="2" t="s">
+      <c r="E193" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="F193" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="194" spans="2:6">
       <c r="B194" t="s">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>1796</v>
       </c>
       <c r="D194">
         <v>1287</v>
       </c>
-      <c r="E194" s="2" t="s">
+      <c r="E194" s="1" t="s">
         <v>1989</v>
       </c>
       <c r="F194" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="195" spans="2:6">
       <c r="B195" t="s">
         <v>192</v>
       </c>
       <c r="C195" t="s">
         <v>1796</v>
       </c>
       <c r="D195">
         <v>1287</v>
       </c>
-      <c r="E195" s="2" t="s">
+      <c r="E195" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="F195" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="196" spans="2:6">
       <c r="B196" t="s">
         <v>193</v>
       </c>
       <c r="C196" t="s">
         <v>1796</v>
       </c>
       <c r="D196">
         <v>1287</v>
       </c>
-      <c r="E196" s="2" t="s">
+      <c r="E196" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="F196" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="197" spans="2:6">
       <c r="B197" t="s">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>1796</v>
       </c>
       <c r="D197">
         <v>1287</v>
       </c>
-      <c r="E197" s="2" t="s">
+      <c r="E197" s="1" t="s">
         <v>1992</v>
       </c>
       <c r="F197" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="198" spans="2:6">
       <c r="B198" t="s">
         <v>195</v>
       </c>
       <c r="C198" t="s">
         <v>1796</v>
       </c>
       <c r="D198">
         <v>1287</v>
       </c>
-      <c r="E198" s="2" t="s">
+      <c r="E198" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="F198" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="199" spans="2:6">
       <c r="B199" t="s">
         <v>196</v>
       </c>
       <c r="C199" t="s">
         <v>1796</v>
       </c>
       <c r="D199">
         <v>1288</v>
       </c>
-      <c r="E199" s="2" t="s">
+      <c r="E199" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="F199" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="200" spans="2:6">
       <c r="B200" t="s">
         <v>197</v>
       </c>
       <c r="C200" t="s">
         <v>1796</v>
       </c>
       <c r="D200">
         <v>1288</v>
       </c>
-      <c r="E200" s="2" t="s">
+      <c r="E200" s="1" t="s">
         <v>1995</v>
       </c>
       <c r="F200" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="201" spans="2:6">
       <c r="B201" t="s">
         <v>198</v>
       </c>
       <c r="C201" t="s">
         <v>1796</v>
       </c>
       <c r="D201">
         <v>1288</v>
       </c>
-      <c r="E201" s="2" t="s">
+      <c r="E201" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="F201" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="202" spans="2:6">
       <c r="B202" t="s">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>1796</v>
       </c>
       <c r="D202">
         <v>1288</v>
       </c>
-      <c r="E202" s="2" t="s">
+      <c r="E202" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="F202" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="203" spans="2:6">
       <c r="B203" t="s">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>1796</v>
       </c>
       <c r="D203">
         <v>1288</v>
       </c>
-      <c r="E203" s="2" t="s">
+      <c r="E203" s="1" t="s">
         <v>1998</v>
       </c>
       <c r="F203" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="204" spans="2:6">
       <c r="B204" t="s">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>1796</v>
       </c>
       <c r="D204">
         <v>1288</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="E204" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="F204" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="205" spans="2:6">
       <c r="B205" t="s">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>1796</v>
       </c>
       <c r="D205">
         <v>1289</v>
       </c>
-      <c r="E205" s="2" t="s">
+      <c r="E205" s="1" t="s">
         <v>2000</v>
       </c>
       <c r="F205" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="206" spans="2:6">
       <c r="B206" t="s">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>1796</v>
       </c>
       <c r="D206">
         <v>1289</v>
       </c>
-      <c r="E206" s="2" t="s">
+      <c r="E206" s="1" t="s">
         <v>2001</v>
       </c>
       <c r="F206" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="207" spans="2:6">
       <c r="B207" t="s">
         <v>204</v>
       </c>
       <c r="C207" t="s">
         <v>1796</v>
       </c>
       <c r="D207">
         <v>1289</v>
       </c>
-      <c r="E207" s="2" t="s">
+      <c r="E207" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="F207" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="208" spans="2:6">
       <c r="B208" t="s">
         <v>205</v>
       </c>
       <c r="C208" t="s">
         <v>1796</v>
       </c>
       <c r="D208">
         <v>1289</v>
       </c>
-      <c r="E208" s="2" t="s">
+      <c r="E208" s="1" t="s">
         <v>2003</v>
       </c>
       <c r="F208" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="209" spans="2:6">
       <c r="B209" t="s">
         <v>206</v>
       </c>
       <c r="C209" t="s">
         <v>1796</v>
       </c>
       <c r="D209">
         <v>1290</v>
       </c>
-      <c r="E209" s="2" t="s">
+      <c r="E209" s="1" t="s">
         <v>2004</v>
       </c>
       <c r="F209" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="210" spans="2:6">
       <c r="B210" t="s">
         <v>207</v>
       </c>
       <c r="C210" t="s">
         <v>1796</v>
       </c>
       <c r="D210">
         <v>1290</v>
       </c>
-      <c r="E210" s="2" t="s">
+      <c r="E210" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="F210" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="211" spans="2:6">
       <c r="B211" t="s">
         <v>208</v>
       </c>
       <c r="C211" t="s">
         <v>1796</v>
       </c>
       <c r="D211">
         <v>1290</v>
       </c>
-      <c r="E211" s="2" t="s">
+      <c r="E211" s="1" t="s">
         <v>2006</v>
       </c>
       <c r="F211" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="212" spans="2:6">
       <c r="B212" t="s">
         <v>209</v>
       </c>
       <c r="C212" t="s">
         <v>1796</v>
       </c>
       <c r="D212">
         <v>1290</v>
       </c>
-      <c r="E212" s="2" t="s">
+      <c r="E212" s="1" t="s">
         <v>2007</v>
       </c>
       <c r="F212" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="213" spans="2:6">
       <c r="B213" t="s">
         <v>210</v>
       </c>
       <c r="C213" t="s">
         <v>1796</v>
       </c>
       <c r="D213">
         <v>1290</v>
       </c>
-      <c r="E213" s="2" t="s">
+      <c r="E213" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="F213" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="214" spans="2:6">
       <c r="B214" t="s">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>1796</v>
       </c>
       <c r="D214">
         <v>1290</v>
       </c>
-      <c r="E214" s="2" t="s">
+      <c r="E214" s="1" t="s">
         <v>2009</v>
       </c>
       <c r="F214" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="215" spans="2:6">
       <c r="B215" t="s">
         <v>44</v>
       </c>
       <c r="C215" t="s">
         <v>1796</v>
       </c>
       <c r="D215">
         <v>1290</v>
       </c>
-      <c r="E215" s="2" t="s">
+      <c r="E215" s="1" t="s">
         <v>2010</v>
       </c>
       <c r="F215" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="216" spans="2:6">
       <c r="B216" t="s">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>1796</v>
       </c>
       <c r="D216">
         <v>1290</v>
       </c>
-      <c r="E216" s="2" t="s">
+      <c r="E216" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="F216" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="217" spans="2:6">
       <c r="B217" t="s">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>1796</v>
       </c>
       <c r="D217">
         <v>1291</v>
       </c>
-      <c r="E217" s="2" t="s">
+      <c r="E217" s="1" t="s">
         <v>2012</v>
       </c>
       <c r="F217" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="218" spans="2:6">
       <c r="B218" t="s">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>1796</v>
       </c>
       <c r="D218">
         <v>1291</v>
       </c>
-      <c r="E218" s="2" t="s">
+      <c r="E218" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="F218" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="219" spans="2:6">
       <c r="B219" t="s">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>1796</v>
       </c>
       <c r="D219">
         <v>1291</v>
       </c>
-      <c r="E219" s="2" t="s">
+      <c r="E219" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="F219" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="220" spans="2:6">
       <c r="B220" t="s">
         <v>216</v>
       </c>
       <c r="C220" t="s">
         <v>1796</v>
       </c>
       <c r="D220">
         <v>1291</v>
       </c>
-      <c r="E220" s="2" t="s">
+      <c r="E220" s="1" t="s">
         <v>2015</v>
       </c>
       <c r="F220" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="221" spans="2:6">
       <c r="B221" t="s">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>1796</v>
       </c>
       <c r="D221">
         <v>1291</v>
       </c>
-      <c r="E221" s="2" t="s">
+      <c r="E221" s="1" t="s">
         <v>2016</v>
       </c>
       <c r="F221" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="222" spans="2:6">
       <c r="B222" t="s">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>1796</v>
       </c>
       <c r="D222">
         <v>1291</v>
       </c>
-      <c r="E222" s="2" t="s">
+      <c r="E222" s="1" t="s">
         <v>2017</v>
       </c>
       <c r="F222" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="223" spans="2:6">
       <c r="B223" t="s">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>1796</v>
       </c>
       <c r="D223">
         <v>1291</v>
       </c>
-      <c r="E223" s="2" t="s">
+      <c r="E223" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="F223" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="224" spans="2:6">
       <c r="B224" t="s">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>1796</v>
       </c>
       <c r="D224">
         <v>1292</v>
       </c>
-      <c r="E224" s="2" t="s">
+      <c r="E224" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="F224" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="225" spans="2:6">
       <c r="B225" t="s">
         <v>221</v>
       </c>
       <c r="C225" t="s">
         <v>1796</v>
       </c>
       <c r="D225">
         <v>1292</v>
       </c>
-      <c r="E225" s="2" t="s">
+      <c r="E225" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="F225" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="226" spans="2:6">
       <c r="B226" t="s">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>1796</v>
       </c>
       <c r="D226">
         <v>1292</v>
       </c>
-      <c r="E226" s="2" t="s">
+      <c r="E226" s="1" t="s">
         <v>2021</v>
       </c>
       <c r="F226" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="227" spans="2:6">
       <c r="B227" t="s">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>1796</v>
       </c>
       <c r="D227">
         <v>1292</v>
       </c>
-      <c r="E227" s="2" t="s">
+      <c r="E227" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="F227" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="228" spans="2:6">
       <c r="B228" t="s">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>1796</v>
       </c>
       <c r="D228">
         <v>1292</v>
       </c>
-      <c r="E228" s="2" t="s">
+      <c r="E228" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="F228" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="229" spans="2:6">
       <c r="B229" t="s">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>1796</v>
       </c>
       <c r="D229">
         <v>1292</v>
       </c>
-      <c r="E229" s="2" t="s">
+      <c r="E229" s="1" t="s">
         <v>2024</v>
       </c>
       <c r="F229" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="230" spans="2:6">
       <c r="B230" t="s">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>1796</v>
       </c>
       <c r="D230">
         <v>1292</v>
       </c>
-      <c r="E230" s="2" t="s">
+      <c r="E230" s="1" t="s">
         <v>2025</v>
       </c>
       <c r="F230" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="231" spans="2:6">
       <c r="B231" t="s">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>1796</v>
       </c>
       <c r="D231">
         <v>1292</v>
       </c>
-      <c r="E231" s="2" t="s">
+      <c r="E231" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="F231" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="232" spans="2:6">
       <c r="B232" t="s">
         <v>228</v>
       </c>
       <c r="C232" t="s">
         <v>1796</v>
       </c>
       <c r="D232">
         <v>1292</v>
       </c>
-      <c r="E232" s="2" t="s">
+      <c r="E232" s="1" t="s">
         <v>2027</v>
       </c>
       <c r="F232" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="233" spans="2:6">
       <c r="B233" t="s">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>1796</v>
       </c>
       <c r="D233">
         <v>1292</v>
       </c>
-      <c r="E233" s="2" t="s">
+      <c r="E233" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="F233" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="234" spans="2:6">
       <c r="B234" t="s">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>1796</v>
       </c>
       <c r="D234">
         <v>1292</v>
       </c>
-      <c r="E234" s="2" t="s">
+      <c r="E234" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="F234" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="235" spans="2:6">
       <c r="B235" t="s">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>1796</v>
       </c>
       <c r="D235">
         <v>1293</v>
       </c>
-      <c r="E235" s="2" t="s">
+      <c r="E235" s="1" t="s">
         <v>2030</v>
       </c>
       <c r="F235" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="236" spans="2:6">
       <c r="B236" t="s">
         <v>232</v>
       </c>
       <c r="C236" t="s">
         <v>1796</v>
       </c>
       <c r="D236">
         <v>1293</v>
       </c>
-      <c r="E236" s="2" t="s">
+      <c r="E236" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="F236" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="237" spans="2:6">
       <c r="B237" t="s">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>1796</v>
       </c>
       <c r="D237">
         <v>1293</v>
       </c>
-      <c r="E237" s="2" t="s">
+      <c r="E237" s="1" t="s">
         <v>2032</v>
       </c>
       <c r="F237" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="238" spans="2:6">
       <c r="B238" t="s">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>1796</v>
       </c>
       <c r="D238">
         <v>1294</v>
       </c>
-      <c r="E238" s="2" t="s">
+      <c r="E238" s="1" t="s">
         <v>2033</v>
       </c>
       <c r="F238" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="239" spans="2:6">
       <c r="B239" t="s">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>1796</v>
       </c>
       <c r="D239">
         <v>1294</v>
       </c>
-      <c r="E239" s="2" t="s">
+      <c r="E239" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="F239" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="240" spans="2:6">
       <c r="B240" t="s">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>1796</v>
       </c>
       <c r="D240">
         <v>1294</v>
       </c>
-      <c r="E240" s="2" t="s">
+      <c r="E240" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="F240" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="241" spans="2:6">
       <c r="B241" t="s">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>1796</v>
       </c>
       <c r="D241">
         <v>1294</v>
       </c>
-      <c r="E241" s="2" t="s">
+      <c r="E241" s="1" t="s">
         <v>2036</v>
       </c>
       <c r="F241" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="242" spans="2:6">
       <c r="B242" t="s">
         <v>238</v>
       </c>
       <c r="C242" t="s">
         <v>1796</v>
       </c>
       <c r="D242">
         <v>1294</v>
       </c>
-      <c r="E242" s="2" t="s">
+      <c r="E242" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="F242" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="243" spans="2:6">
       <c r="B243" t="s">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>1796</v>
       </c>
       <c r="D243">
         <v>1294</v>
       </c>
-      <c r="E243" s="2" t="s">
+      <c r="E243" s="1" t="s">
         <v>2038</v>
       </c>
       <c r="F243" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="244" spans="2:6">
       <c r="B244" t="s">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>1796</v>
       </c>
       <c r="D244">
         <v>1294</v>
       </c>
-      <c r="E244" s="2" t="s">
+      <c r="E244" s="1" t="s">
         <v>2039</v>
       </c>
       <c r="F244" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="245" spans="2:6">
       <c r="B245" t="s">
         <v>241</v>
       </c>
       <c r="C245" t="s">
         <v>1796</v>
       </c>
       <c r="D245">
         <v>1294</v>
       </c>
-      <c r="E245" s="2" t="s">
+      <c r="E245" s="1" t="s">
         <v>2040</v>
       </c>
       <c r="F245" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="246" spans="2:6">
       <c r="B246" t="s">
         <v>242</v>
       </c>
       <c r="C246" t="s">
         <v>1796</v>
       </c>
       <c r="D246">
         <v>1294</v>
       </c>
-      <c r="E246" s="2" t="s">
+      <c r="E246" s="1" t="s">
         <v>2041</v>
       </c>
       <c r="F246" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="247" spans="2:6">
       <c r="B247" t="s">
         <v>243</v>
       </c>
       <c r="C247" t="s">
         <v>1796</v>
       </c>
       <c r="D247">
         <v>1294</v>
       </c>
-      <c r="E247" s="2" t="s">
+      <c r="E247" s="1" t="s">
         <v>2042</v>
       </c>
       <c r="F247" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="248" spans="2:6">
       <c r="B248" t="s">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>1796</v>
       </c>
       <c r="D248">
         <v>1294</v>
       </c>
-      <c r="E248" s="2" t="s">
+      <c r="E248" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="F248" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="249" spans="2:6">
       <c r="B249" t="s">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>1796</v>
       </c>
       <c r="D249">
         <v>1294</v>
       </c>
-      <c r="E249" s="2" t="s">
+      <c r="E249" s="1" t="s">
         <v>2044</v>
       </c>
       <c r="F249" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="250" spans="2:6">
       <c r="B250" t="s">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>1796</v>
       </c>
       <c r="D250">
         <v>1294</v>
       </c>
-      <c r="E250" s="2" t="s">
+      <c r="E250" s="1" t="s">
         <v>2045</v>
       </c>
       <c r="F250" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="251" spans="2:6">
       <c r="B251" t="s">
         <v>247</v>
       </c>
       <c r="C251" t="s">
         <v>1796</v>
       </c>
       <c r="D251">
         <v>1294</v>
       </c>
-      <c r="E251" s="2" t="s">
+      <c r="E251" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="F251" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="252" spans="2:6">
       <c r="B252" t="s">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>1796</v>
       </c>
       <c r="D252">
         <v>1294</v>
       </c>
-      <c r="E252" s="2" t="s">
+      <c r="E252" s="1" t="s">
         <v>2047</v>
       </c>
       <c r="F252" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="253" spans="2:6">
       <c r="B253" t="s">
         <v>44</v>
       </c>
       <c r="C253" t="s">
         <v>1796</v>
       </c>
       <c r="D253">
         <v>1294</v>
       </c>
-      <c r="E253" s="2" t="s">
+      <c r="E253" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="F253" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="254" spans="2:6">
       <c r="B254" t="s">
         <v>44</v>
       </c>
       <c r="C254" t="s">
         <v>1796</v>
       </c>
       <c r="D254">
         <v>1294</v>
       </c>
-      <c r="E254" s="2" t="s">
+      <c r="E254" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="F254" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="255" spans="2:6">
       <c r="B255" t="s">
         <v>249</v>
       </c>
       <c r="C255" t="s">
         <v>1796</v>
       </c>
       <c r="D255">
         <v>1294</v>
       </c>
-      <c r="E255" s="2" t="s">
+      <c r="E255" s="1" t="s">
         <v>2050</v>
       </c>
       <c r="F255" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="256" spans="2:6">
       <c r="B256" t="s">
         <v>250</v>
       </c>
       <c r="C256" t="s">
         <v>1796</v>
       </c>
       <c r="D256">
         <v>1294</v>
       </c>
-      <c r="E256" s="2" t="s">
+      <c r="E256" s="1" t="s">
         <v>2051</v>
       </c>
       <c r="F256" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="257" spans="2:6">
       <c r="B257" t="s">
         <v>251</v>
       </c>
       <c r="C257" t="s">
         <v>1796</v>
       </c>
       <c r="D257">
         <v>1294</v>
       </c>
-      <c r="E257" s="2" t="s">
+      <c r="E257" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="F257" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="258" spans="2:6">
       <c r="B258" t="s">
         <v>252</v>
       </c>
       <c r="C258" t="s">
         <v>1796</v>
       </c>
       <c r="D258">
         <v>1294</v>
       </c>
-      <c r="E258" s="2" t="s">
+      <c r="E258" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="F258" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="259" spans="2:6">
       <c r="B259" t="s">
         <v>253</v>
       </c>
       <c r="C259" t="s">
         <v>1796</v>
       </c>
       <c r="D259">
         <v>1294</v>
       </c>
-      <c r="E259" s="2" t="s">
+      <c r="E259" s="1" t="s">
         <v>2054</v>
       </c>
       <c r="F259" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="260" spans="2:6">
       <c r="B260" t="s">
         <v>254</v>
       </c>
       <c r="C260" t="s">
         <v>1796</v>
       </c>
       <c r="D260">
         <v>1294</v>
       </c>
-      <c r="E260" s="2" t="s">
+      <c r="E260" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="F260" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="261" spans="2:6">
       <c r="B261" t="s">
         <v>255</v>
       </c>
       <c r="C261" t="s">
         <v>1796</v>
       </c>
       <c r="D261">
         <v>1294</v>
       </c>
-      <c r="E261" s="2" t="s">
+      <c r="E261" s="1" t="s">
         <v>2056</v>
       </c>
       <c r="F261" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="262" spans="2:6">
       <c r="B262" t="s">
         <v>256</v>
       </c>
       <c r="C262" t="s">
         <v>1796</v>
       </c>
       <c r="D262">
         <v>1295</v>
       </c>
-      <c r="E262" s="2" t="s">
+      <c r="E262" s="1" t="s">
         <v>2057</v>
       </c>
       <c r="F262" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="263" spans="2:6">
       <c r="B263" t="s">
         <v>257</v>
       </c>
       <c r="C263" t="s">
         <v>1796</v>
       </c>
       <c r="D263">
         <v>1295</v>
       </c>
-      <c r="E263" s="2" t="s">
+      <c r="E263" s="1" t="s">
         <v>2058</v>
       </c>
       <c r="F263" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="264" spans="2:6">
       <c r="B264" t="s">
         <v>258</v>
       </c>
       <c r="C264" t="s">
         <v>1796</v>
       </c>
       <c r="D264">
         <v>1295</v>
       </c>
-      <c r="E264" s="2" t="s">
+      <c r="E264" s="1" t="s">
         <v>2059</v>
       </c>
       <c r="F264" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="265" spans="2:6">
       <c r="B265" t="s">
         <v>259</v>
       </c>
       <c r="C265" t="s">
         <v>1796</v>
       </c>
       <c r="D265">
         <v>1295</v>
       </c>
-      <c r="E265" s="2" t="s">
+      <c r="E265" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="F265" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="266" spans="2:6">
       <c r="B266" t="s">
         <v>260</v>
       </c>
       <c r="C266" t="s">
         <v>1796</v>
       </c>
       <c r="D266">
         <v>1295</v>
       </c>
-      <c r="E266" s="2" t="s">
+      <c r="E266" s="1" t="s">
         <v>2061</v>
       </c>
       <c r="F266" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="267" spans="2:6">
       <c r="B267" t="s">
         <v>261</v>
       </c>
       <c r="C267" t="s">
         <v>1796</v>
       </c>
       <c r="D267">
         <v>1295</v>
       </c>
-      <c r="E267" s="2" t="s">
+      <c r="E267" s="1" t="s">
         <v>2062</v>
       </c>
       <c r="F267" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="268" spans="2:6">
       <c r="B268" t="s">
         <v>262</v>
       </c>
       <c r="C268" t="s">
         <v>1796</v>
       </c>
       <c r="D268">
         <v>1296</v>
       </c>
-      <c r="E268" s="2" t="s">
+      <c r="E268" s="1" t="s">
         <v>2063</v>
       </c>
       <c r="F268" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="269" spans="2:6">
       <c r="B269" t="s">
         <v>263</v>
       </c>
       <c r="C269" t="s">
         <v>1796</v>
       </c>
       <c r="D269">
         <v>1296</v>
       </c>
-      <c r="E269" s="2" t="s">
+      <c r="E269" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="F269" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="270" spans="2:6">
       <c r="B270" t="s">
         <v>264</v>
       </c>
       <c r="C270" t="s">
         <v>1796</v>
       </c>
       <c r="D270">
         <v>1296</v>
       </c>
-      <c r="E270" s="2" t="s">
+      <c r="E270" s="1" t="s">
         <v>2065</v>
       </c>
       <c r="F270" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="271" spans="2:6">
       <c r="B271" t="s">
         <v>265</v>
       </c>
       <c r="C271" t="s">
         <v>1796</v>
       </c>
       <c r="D271">
         <v>1296</v>
       </c>
-      <c r="E271" s="2" t="s">
+      <c r="E271" s="1" t="s">
         <v>2066</v>
       </c>
       <c r="F271" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="272" spans="2:6">
       <c r="B272" t="s">
         <v>266</v>
       </c>
       <c r="C272" t="s">
         <v>1796</v>
       </c>
       <c r="D272">
         <v>1296</v>
       </c>
-      <c r="E272" s="2" t="s">
+      <c r="E272" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="F272" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="273" spans="2:6">
       <c r="B273" t="s">
         <v>44</v>
       </c>
       <c r="C273" t="s">
         <v>1796</v>
       </c>
       <c r="D273">
         <v>1296</v>
       </c>
-      <c r="E273" s="2" t="s">
+      <c r="E273" s="1" t="s">
         <v>2068</v>
       </c>
       <c r="F273" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="274" spans="2:6">
       <c r="B274" t="s">
         <v>267</v>
       </c>
       <c r="C274" t="s">
         <v>1796</v>
       </c>
       <c r="D274">
         <v>1297</v>
       </c>
-      <c r="E274" s="2" t="s">
+      <c r="E274" s="1" t="s">
         <v>2069</v>
       </c>
       <c r="F274" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="275" spans="2:6">
       <c r="B275" t="s">
         <v>268</v>
       </c>
       <c r="C275" t="s">
         <v>1796</v>
       </c>
       <c r="D275">
         <v>1297</v>
       </c>
-      <c r="E275" s="2" t="s">
+      <c r="E275" s="1" t="s">
         <v>2070</v>
       </c>
       <c r="F275" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="276" spans="2:6">
       <c r="B276" t="s">
         <v>269</v>
       </c>
       <c r="C276" t="s">
         <v>1796</v>
       </c>
       <c r="D276">
         <v>1297</v>
       </c>
-      <c r="E276" s="2" t="s">
+      <c r="E276" s="1" t="s">
         <v>2071</v>
       </c>
       <c r="F276" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="277" spans="2:6">
       <c r="B277" t="s">
         <v>270</v>
       </c>
       <c r="C277" t="s">
         <v>1796</v>
       </c>
       <c r="D277">
         <v>1297</v>
       </c>
-      <c r="E277" s="2" t="s">
+      <c r="E277" s="1" t="s">
         <v>2072</v>
       </c>
       <c r="F277" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="278" spans="2:6">
       <c r="B278" t="s">
         <v>271</v>
       </c>
       <c r="C278" t="s">
         <v>1796</v>
       </c>
       <c r="D278">
         <v>1297</v>
       </c>
-      <c r="E278" s="2" t="s">
+      <c r="E278" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="F278" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="279" spans="2:6">
       <c r="B279" t="s">
         <v>272</v>
       </c>
       <c r="C279" t="s">
         <v>1796</v>
       </c>
       <c r="D279">
         <v>1297</v>
       </c>
-      <c r="E279" s="2" t="s">
+      <c r="E279" s="1" t="s">
         <v>2074</v>
       </c>
       <c r="F279" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="280" spans="2:6">
       <c r="B280" t="s">
         <v>273</v>
       </c>
       <c r="C280" t="s">
         <v>1796</v>
       </c>
       <c r="D280">
         <v>1298</v>
       </c>
-      <c r="E280" s="2" t="s">
+      <c r="E280" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="F280" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="281" spans="2:6">
       <c r="B281" t="s">
         <v>274</v>
       </c>
       <c r="C281" t="s">
         <v>1796</v>
       </c>
       <c r="D281">
         <v>1298</v>
       </c>
-      <c r="E281" s="2" t="s">
+      <c r="E281" s="1" t="s">
         <v>2076</v>
       </c>
       <c r="F281" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="282" spans="2:6">
       <c r="B282" t="s">
         <v>275</v>
       </c>
       <c r="C282" t="s">
         <v>1796</v>
       </c>
       <c r="D282">
         <v>1298</v>
       </c>
-      <c r="E282" s="2" t="s">
+      <c r="E282" s="1" t="s">
         <v>2077</v>
       </c>
       <c r="F282" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="283" spans="2:6">
       <c r="B283" t="s">
         <v>276</v>
       </c>
       <c r="C283" t="s">
         <v>1796</v>
       </c>
       <c r="D283">
         <v>1298</v>
       </c>
-      <c r="E283" s="2" t="s">
+      <c r="E283" s="1" t="s">
         <v>2078</v>
       </c>
       <c r="F283" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="284" spans="2:6">
       <c r="B284" t="s">
         <v>277</v>
       </c>
       <c r="C284" t="s">
         <v>1796</v>
       </c>
       <c r="D284">
         <v>1298</v>
       </c>
-      <c r="E284" s="2" t="s">
+      <c r="E284" s="1" t="s">
         <v>2079</v>
       </c>
       <c r="F284" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="285" spans="2:6">
       <c r="B285" t="s">
         <v>278</v>
       </c>
       <c r="C285" t="s">
         <v>1796</v>
       </c>
       <c r="D285">
         <v>1298</v>
       </c>
-      <c r="E285" s="2" t="s">
+      <c r="E285" s="1" t="s">
         <v>2080</v>
       </c>
       <c r="F285" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="286" spans="2:6">
       <c r="B286" t="s">
         <v>279</v>
       </c>
       <c r="C286" t="s">
         <v>1796</v>
       </c>
       <c r="D286">
         <v>1298</v>
       </c>
-      <c r="E286" s="2" t="s">
+      <c r="E286" s="1" t="s">
         <v>2081</v>
       </c>
       <c r="F286" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="287" spans="2:6">
       <c r="B287" t="s">
         <v>280</v>
       </c>
       <c r="C287" t="s">
         <v>1796</v>
       </c>
       <c r="D287">
         <v>1298</v>
       </c>
-      <c r="E287" s="2" t="s">
+      <c r="E287" s="1" t="s">
         <v>2082</v>
       </c>
       <c r="F287" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="288" spans="2:6">
       <c r="B288" t="s">
         <v>281</v>
       </c>
       <c r="C288" t="s">
         <v>1796</v>
       </c>
       <c r="D288">
         <v>1298</v>
       </c>
-      <c r="E288" s="2" t="s">
+      <c r="E288" s="1" t="s">
         <v>2083</v>
       </c>
       <c r="F288" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="289" spans="2:6">
       <c r="B289" t="s">
         <v>282</v>
       </c>
       <c r="C289" t="s">
         <v>1796</v>
       </c>
       <c r="D289">
         <v>1298</v>
       </c>
-      <c r="E289" s="2" t="s">
+      <c r="E289" s="1" t="s">
         <v>2084</v>
       </c>
       <c r="F289" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="290" spans="2:6">
       <c r="B290" t="s">
         <v>283</v>
       </c>
       <c r="C290" t="s">
         <v>1796</v>
       </c>
       <c r="D290">
         <v>1298</v>
       </c>
-      <c r="E290" s="2" t="s">
+      <c r="E290" s="1" t="s">
         <v>2085</v>
       </c>
       <c r="F290" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="291" spans="2:6">
       <c r="B291" t="s">
         <v>284</v>
       </c>
       <c r="C291" t="s">
         <v>1796</v>
       </c>
       <c r="D291">
         <v>1299</v>
       </c>
-      <c r="E291" s="2" t="s">
+      <c r="E291" s="1" t="s">
         <v>2086</v>
       </c>
       <c r="F291" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="292" spans="2:6">
       <c r="B292" t="s">
         <v>285</v>
       </c>
       <c r="C292" t="s">
         <v>1796</v>
       </c>
       <c r="D292">
         <v>1299</v>
       </c>
-      <c r="E292" s="2" t="s">
+      <c r="E292" s="1" t="s">
         <v>2087</v>
       </c>
       <c r="F292" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="293" spans="2:6">
       <c r="B293" t="s">
         <v>286</v>
       </c>
       <c r="C293" t="s">
         <v>1796</v>
       </c>
       <c r="D293">
         <v>1299</v>
       </c>
-      <c r="E293" s="2" t="s">
+      <c r="E293" s="1" t="s">
         <v>2088</v>
       </c>
       <c r="F293" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="294" spans="2:6">
       <c r="B294" t="s">
         <v>287</v>
       </c>
       <c r="C294" t="s">
         <v>1796</v>
       </c>
       <c r="D294">
         <v>1299</v>
       </c>
-      <c r="E294" s="2" t="s">
+      <c r="E294" s="1" t="s">
         <v>2089</v>
       </c>
       <c r="F294" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="295" spans="2:6">
       <c r="B295" t="s">
         <v>288</v>
       </c>
       <c r="C295" t="s">
         <v>1796</v>
       </c>
       <c r="D295">
         <v>1299</v>
       </c>
-      <c r="E295" s="2" t="s">
+      <c r="E295" s="1" t="s">
         <v>2090</v>
       </c>
       <c r="F295" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="296" spans="2:6">
       <c r="B296" t="s">
         <v>289</v>
       </c>
       <c r="C296" t="s">
         <v>1796</v>
       </c>
       <c r="D296">
         <v>1299</v>
       </c>
-      <c r="E296" s="2" t="s">
+      <c r="E296" s="1" t="s">
         <v>2091</v>
       </c>
       <c r="F296" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="297" spans="2:6">
       <c r="B297" t="s">
         <v>290</v>
       </c>
       <c r="C297" t="s">
         <v>1796</v>
       </c>
       <c r="D297">
         <v>1299</v>
       </c>
-      <c r="E297" s="2" t="s">
+      <c r="E297" s="1" t="s">
         <v>2092</v>
       </c>
       <c r="F297" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="298" spans="2:6">
       <c r="B298" t="s">
         <v>291</v>
       </c>
       <c r="C298" t="s">
         <v>1796</v>
       </c>
       <c r="D298">
         <v>1299</v>
       </c>
-      <c r="E298" s="2" t="s">
+      <c r="E298" s="1" t="s">
         <v>2093</v>
       </c>
       <c r="F298" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="299" spans="2:6">
       <c r="B299" t="s">
         <v>292</v>
       </c>
       <c r="C299" t="s">
         <v>1796</v>
       </c>
       <c r="D299">
         <v>1299</v>
       </c>
-      <c r="E299" s="2" t="s">
+      <c r="E299" s="1" t="s">
         <v>2094</v>
       </c>
       <c r="F299" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="300" spans="2:6">
       <c r="B300" t="s">
         <v>293</v>
       </c>
       <c r="C300" t="s">
         <v>1796</v>
       </c>
       <c r="D300">
         <v>1299</v>
       </c>
-      <c r="E300" s="2" t="s">
+      <c r="E300" s="1" t="s">
         <v>2095</v>
       </c>
       <c r="F300" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="301" spans="2:6">
       <c r="B301" t="s">
         <v>294</v>
       </c>
       <c r="C301" t="s">
         <v>1796</v>
       </c>
       <c r="D301">
         <v>1299</v>
       </c>
-      <c r="E301" s="2" t="s">
+      <c r="E301" s="1" t="s">
         <v>2096</v>
       </c>
       <c r="F301" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="302" spans="2:6">
       <c r="B302" t="s">
         <v>295</v>
       </c>
       <c r="C302" t="s">
         <v>1796</v>
       </c>
       <c r="D302">
         <v>1299</v>
       </c>
-      <c r="E302" s="2" t="s">
+      <c r="E302" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="F302" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="303" spans="2:6">
       <c r="B303" t="s">
         <v>296</v>
       </c>
       <c r="C303" t="s">
         <v>1796</v>
       </c>
       <c r="D303">
         <v>1299</v>
       </c>
-      <c r="E303" s="2" t="s">
+      <c r="E303" s="1" t="s">
         <v>2098</v>
       </c>
       <c r="F303" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="304" spans="2:6">
       <c r="B304" t="s">
         <v>297</v>
       </c>
       <c r="C304" t="s">
         <v>1796</v>
       </c>
       <c r="D304">
         <v>1299</v>
       </c>
-      <c r="E304" s="2" t="s">
+      <c r="E304" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="F304" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="305" spans="2:6">
       <c r="B305" t="s">
         <v>298</v>
       </c>
       <c r="C305" t="s">
         <v>1796</v>
       </c>
       <c r="D305">
         <v>1300</v>
       </c>
-      <c r="E305" s="2" t="s">
+      <c r="E305" s="1" t="s">
         <v>2100</v>
       </c>
       <c r="F305" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="306" spans="2:6">
       <c r="B306" t="s">
         <v>299</v>
       </c>
       <c r="C306" t="s">
         <v>1796</v>
       </c>
       <c r="D306">
         <v>1300</v>
       </c>
-      <c r="E306" s="2" t="s">
+      <c r="E306" s="1" t="s">
         <v>2101</v>
       </c>
       <c r="F306" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="307" spans="2:6">
       <c r="B307" t="s">
         <v>300</v>
       </c>
       <c r="C307" t="s">
         <v>1796</v>
       </c>
       <c r="D307">
         <v>1300</v>
       </c>
-      <c r="E307" s="2" t="s">
+      <c r="E307" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="F307" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="308" spans="2:6">
       <c r="B308" t="s">
         <v>301</v>
       </c>
       <c r="C308" t="s">
         <v>1796</v>
       </c>
       <c r="D308">
         <v>1300</v>
       </c>
-      <c r="E308" s="2" t="s">
+      <c r="E308" s="1" t="s">
         <v>2103</v>
       </c>
       <c r="F308" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="309" spans="2:6">
       <c r="B309" t="s">
         <v>302</v>
       </c>
       <c r="C309" t="s">
         <v>1796</v>
       </c>
       <c r="D309">
         <v>1300</v>
       </c>
-      <c r="E309" s="2" t="s">
+      <c r="E309" s="1" t="s">
         <v>2104</v>
       </c>
       <c r="F309" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="310" spans="2:6">
       <c r="B310" t="s">
         <v>303</v>
       </c>
       <c r="C310" t="s">
         <v>1796</v>
       </c>
       <c r="D310">
         <v>1300</v>
       </c>
-      <c r="E310" s="2" t="s">
+      <c r="E310" s="1" t="s">
         <v>2105</v>
       </c>
       <c r="F310" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="311" spans="2:6">
       <c r="B311" t="s">
         <v>304</v>
       </c>
       <c r="C311" t="s">
         <v>1796</v>
       </c>
       <c r="D311">
         <v>1300</v>
       </c>
-      <c r="E311" s="2" t="s">
+      <c r="E311" s="1" t="s">
         <v>2106</v>
       </c>
       <c r="F311" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="312" spans="2:6">
       <c r="B312" t="s">
         <v>305</v>
       </c>
       <c r="C312" t="s">
         <v>1796</v>
       </c>
       <c r="D312">
         <v>1300</v>
       </c>
-      <c r="E312" s="2" t="s">
+      <c r="E312" s="1" t="s">
         <v>2107</v>
       </c>
       <c r="F312" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="313" spans="2:6">
       <c r="B313" t="s">
         <v>306</v>
       </c>
       <c r="C313" t="s">
         <v>1796</v>
       </c>
       <c r="D313">
         <v>1300</v>
       </c>
-      <c r="E313" s="2" t="s">
+      <c r="E313" s="1" t="s">
         <v>2108</v>
       </c>
       <c r="F313" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="314" spans="2:6">
       <c r="B314" t="s">
         <v>307</v>
       </c>
       <c r="C314" t="s">
         <v>1796</v>
       </c>
       <c r="D314">
         <v>1300</v>
       </c>
-      <c r="E314" s="2" t="s">
+      <c r="E314" s="1" t="s">
         <v>2109</v>
       </c>
       <c r="F314" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="315" spans="2:6">
       <c r="B315" t="s">
         <v>308</v>
       </c>
       <c r="C315" t="s">
         <v>1796</v>
       </c>
       <c r="D315">
         <v>1300</v>
       </c>
-      <c r="E315" s="2" t="s">
+      <c r="E315" s="1" t="s">
         <v>2110</v>
       </c>
       <c r="F315" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="316" spans="2:6">
       <c r="B316" t="s">
         <v>309</v>
       </c>
       <c r="C316" t="s">
         <v>1796</v>
       </c>
       <c r="D316">
         <v>1300</v>
       </c>
-      <c r="E316" s="2" t="s">
+      <c r="E316" s="1" t="s">
         <v>2111</v>
       </c>
       <c r="F316" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="317" spans="2:6">
       <c r="B317" t="s">
         <v>310</v>
       </c>
       <c r="C317" t="s">
         <v>1796</v>
       </c>
       <c r="D317">
         <v>1301</v>
       </c>
-      <c r="E317" s="2" t="s">
+      <c r="E317" s="1" t="s">
         <v>2112</v>
       </c>
       <c r="F317" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="318" spans="2:6">
       <c r="B318" t="s">
         <v>311</v>
       </c>
       <c r="C318" t="s">
         <v>1796</v>
       </c>
       <c r="D318">
         <v>1301</v>
       </c>
-      <c r="E318" s="2" t="s">
+      <c r="E318" s="1" t="s">
         <v>2113</v>
       </c>
       <c r="F318" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="319" spans="2:6">
       <c r="B319" t="s">
         <v>312</v>
       </c>
       <c r="C319" t="s">
         <v>1796</v>
       </c>
       <c r="D319">
         <v>1301</v>
       </c>
-      <c r="E319" s="2" t="s">
+      <c r="E319" s="1" t="s">
         <v>2114</v>
       </c>
       <c r="F319" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="320" spans="2:6">
       <c r="B320" t="s">
         <v>313</v>
       </c>
       <c r="C320" t="s">
         <v>1796</v>
       </c>
       <c r="D320">
         <v>1301</v>
       </c>
-      <c r="E320" s="2" t="s">
+      <c r="E320" s="1" t="s">
         <v>2115</v>
       </c>
       <c r="F320" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="321" spans="2:6">
       <c r="B321" t="s">
         <v>314</v>
       </c>
       <c r="C321" t="s">
         <v>1796</v>
       </c>
       <c r="D321">
         <v>1301</v>
       </c>
-      <c r="E321" s="2" t="s">
+      <c r="E321" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="F321" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="322" spans="2:6">
       <c r="B322" t="s">
         <v>315</v>
       </c>
       <c r="C322" t="s">
         <v>1796</v>
       </c>
       <c r="D322">
         <v>1301</v>
       </c>
-      <c r="E322" s="2" t="s">
+      <c r="E322" s="1" t="s">
         <v>2117</v>
       </c>
       <c r="F322" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="323" spans="2:6">
       <c r="B323" t="s">
         <v>316</v>
       </c>
       <c r="C323" t="s">
         <v>1796</v>
       </c>
       <c r="D323">
         <v>1301</v>
       </c>
-      <c r="E323" s="2" t="s">
+      <c r="E323" s="1" t="s">
         <v>2118</v>
       </c>
       <c r="F323" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="324" spans="2:6">
       <c r="B324" t="s">
         <v>317</v>
       </c>
       <c r="C324" t="s">
         <v>1796</v>
       </c>
       <c r="D324">
         <v>1302</v>
       </c>
-      <c r="E324" s="2" t="s">
+      <c r="E324" s="1" t="s">
         <v>2119</v>
       </c>
       <c r="F324" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="325" spans="2:6">
       <c r="B325" t="s">
         <v>318</v>
       </c>
       <c r="C325" t="s">
         <v>1796</v>
       </c>
       <c r="D325">
         <v>1302</v>
       </c>
-      <c r="E325" s="2" t="s">
+      <c r="E325" s="1" t="s">
         <v>2120</v>
       </c>
       <c r="F325" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="326" spans="2:6">
       <c r="B326" t="s">
         <v>319</v>
       </c>
       <c r="C326" t="s">
         <v>1796</v>
       </c>
       <c r="D326">
         <v>1302</v>
       </c>
-      <c r="E326" s="2" t="s">
+      <c r="E326" s="1" t="s">
         <v>2121</v>
       </c>
       <c r="F326" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="327" spans="2:6">
       <c r="B327" t="s">
         <v>320</v>
       </c>
       <c r="C327" t="s">
         <v>1796</v>
       </c>
       <c r="D327">
         <v>1302</v>
       </c>
-      <c r="E327" s="2" t="s">
+      <c r="E327" s="1" t="s">
         <v>2122</v>
       </c>
       <c r="F327" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="328" spans="2:6">
       <c r="B328" t="s">
         <v>321</v>
       </c>
       <c r="C328" t="s">
         <v>1796</v>
       </c>
       <c r="D328">
         <v>1302</v>
       </c>
-      <c r="E328" s="2" t="s">
+      <c r="E328" s="1" t="s">
         <v>2123</v>
       </c>
       <c r="F328" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="329" spans="2:6">
       <c r="B329" t="s">
         <v>322</v>
       </c>
       <c r="C329" t="s">
         <v>1796</v>
       </c>
       <c r="D329">
         <v>1302</v>
       </c>
-      <c r="E329" s="2" t="s">
+      <c r="E329" s="1" t="s">
         <v>2124</v>
       </c>
       <c r="F329" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="330" spans="2:6">
       <c r="B330" t="s">
         <v>323</v>
       </c>
       <c r="C330" t="s">
         <v>1796</v>
       </c>
       <c r="D330">
         <v>1302</v>
       </c>
-      <c r="E330" s="2" t="s">
+      <c r="E330" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="F330" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="331" spans="2:6">
       <c r="B331" t="s">
         <v>324</v>
       </c>
       <c r="C331" t="s">
         <v>1796</v>
       </c>
       <c r="D331">
         <v>1302</v>
       </c>
-      <c r="E331" s="2" t="s">
+      <c r="E331" s="1" t="s">
         <v>2126</v>
       </c>
       <c r="F331" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="332" spans="2:6">
       <c r="B332" t="s">
         <v>325</v>
       </c>
       <c r="C332" t="s">
         <v>1796</v>
       </c>
       <c r="D332">
         <v>1302</v>
       </c>
-      <c r="E332" s="2" t="s">
+      <c r="E332" s="1" t="s">
         <v>2127</v>
       </c>
       <c r="F332" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="333" spans="2:6">
       <c r="B333" t="s">
         <v>326</v>
       </c>
       <c r="C333" t="s">
         <v>1796</v>
       </c>
       <c r="D333">
         <v>1302</v>
       </c>
-      <c r="E333" s="2" t="s">
+      <c r="E333" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="F333" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="334" spans="2:6">
       <c r="B334" t="s">
         <v>327</v>
       </c>
       <c r="C334" t="s">
         <v>1796</v>
       </c>
       <c r="D334">
         <v>1303</v>
       </c>
-      <c r="E334" s="2" t="s">
+      <c r="E334" s="1" t="s">
         <v>2129</v>
       </c>
       <c r="F334" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="335" spans="2:6">
       <c r="B335" t="s">
         <v>328</v>
       </c>
       <c r="C335" t="s">
         <v>1796</v>
       </c>
       <c r="D335">
         <v>1303</v>
       </c>
-      <c r="E335" s="2" t="s">
+      <c r="E335" s="1" t="s">
         <v>2130</v>
       </c>
       <c r="F335" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="336" spans="2:6">
       <c r="B336" t="s">
         <v>329</v>
       </c>
       <c r="C336" t="s">
         <v>1796</v>
       </c>
       <c r="D336">
         <v>1303</v>
       </c>
-      <c r="E336" s="2" t="s">
+      <c r="E336" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="F336" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="337" spans="2:6">
       <c r="B337" t="s">
         <v>330</v>
       </c>
       <c r="C337" t="s">
         <v>1796</v>
       </c>
       <c r="D337">
         <v>1303</v>
       </c>
-      <c r="E337" s="2" t="s">
+      <c r="E337" s="1" t="s">
         <v>2132</v>
       </c>
       <c r="F337" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="338" spans="2:6">
       <c r="B338" t="s">
         <v>331</v>
       </c>
       <c r="C338" t="s">
         <v>1796</v>
       </c>
       <c r="D338">
         <v>1303</v>
       </c>
-      <c r="E338" s="2" t="s">
+      <c r="E338" s="1" t="s">
         <v>2133</v>
       </c>
       <c r="F338" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="339" spans="2:6">
       <c r="B339" t="s">
         <v>332</v>
       </c>
       <c r="C339" t="s">
         <v>1796</v>
       </c>
       <c r="D339">
         <v>1303</v>
       </c>
-      <c r="E339" s="2" t="s">
+      <c r="E339" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="F339" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="340" spans="2:6">
       <c r="B340" t="s">
         <v>333</v>
       </c>
       <c r="C340" t="s">
         <v>1796</v>
       </c>
       <c r="D340">
         <v>1303</v>
       </c>
-      <c r="E340" s="2" t="s">
+      <c r="E340" s="1" t="s">
         <v>2135</v>
       </c>
       <c r="F340" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="341" spans="2:6">
       <c r="B341" t="s">
         <v>334</v>
       </c>
       <c r="C341" t="s">
         <v>1796</v>
       </c>
       <c r="D341">
         <v>1303</v>
       </c>
-      <c r="E341" s="2" t="s">
+      <c r="E341" s="1" t="s">
         <v>2136</v>
       </c>
       <c r="F341" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="342" spans="2:6">
       <c r="B342" t="s">
         <v>335</v>
       </c>
       <c r="C342" t="s">
         <v>1796</v>
       </c>
       <c r="D342">
         <v>1304</v>
       </c>
-      <c r="E342" s="2" t="s">
+      <c r="E342" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="F342" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="343" spans="2:6">
       <c r="B343" t="s">
         <v>336</v>
       </c>
       <c r="C343" t="s">
         <v>1796</v>
       </c>
       <c r="D343">
         <v>1304</v>
       </c>
-      <c r="E343" s="2" t="s">
+      <c r="E343" s="1" t="s">
         <v>2138</v>
       </c>
       <c r="F343" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="344" spans="2:6">
       <c r="B344" t="s">
         <v>337</v>
       </c>
       <c r="C344" t="s">
         <v>1796</v>
       </c>
       <c r="D344">
         <v>1304</v>
       </c>
-      <c r="E344" s="2" t="s">
+      <c r="E344" s="1" t="s">
         <v>2139</v>
       </c>
       <c r="F344" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="345" spans="2:6">
       <c r="B345" t="s">
         <v>338</v>
       </c>
       <c r="C345" t="s">
         <v>1796</v>
       </c>
       <c r="D345">
         <v>1304</v>
       </c>
-      <c r="E345" s="2" t="s">
+      <c r="E345" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="F345" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="346" spans="2:6">
       <c r="B346" t="s">
         <v>339</v>
       </c>
       <c r="C346" t="s">
         <v>1796</v>
       </c>
       <c r="D346">
         <v>1304</v>
       </c>
-      <c r="E346" s="2" t="s">
+      <c r="E346" s="1" t="s">
         <v>2141</v>
       </c>
       <c r="F346" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="347" spans="2:6">
       <c r="B347" t="s">
         <v>340</v>
       </c>
       <c r="C347" t="s">
         <v>1796</v>
       </c>
       <c r="D347">
         <v>1304</v>
       </c>
-      <c r="E347" s="2" t="s">
+      <c r="E347" s="1" t="s">
         <v>2142</v>
       </c>
       <c r="F347" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="348" spans="2:6">
       <c r="B348" t="s">
         <v>341</v>
       </c>
       <c r="C348" t="s">
         <v>1796</v>
       </c>
       <c r="D348">
         <v>1305</v>
       </c>
-      <c r="E348" s="2" t="s">
+      <c r="E348" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="F348" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="349" spans="2:6">
       <c r="B349" t="s">
         <v>342</v>
       </c>
       <c r="C349" t="s">
         <v>1796</v>
       </c>
       <c r="D349">
         <v>1305</v>
       </c>
-      <c r="E349" s="2" t="s">
+      <c r="E349" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="F349" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="350" spans="2:6">
       <c r="B350" t="s">
         <v>343</v>
       </c>
       <c r="C350" t="s">
         <v>1796</v>
       </c>
       <c r="D350">
         <v>1305</v>
       </c>
-      <c r="E350" s="2" t="s">
+      <c r="E350" s="1" t="s">
         <v>2145</v>
       </c>
       <c r="F350" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="351" spans="2:6">
       <c r="B351" t="s">
         <v>344</v>
       </c>
       <c r="C351" t="s">
         <v>1796</v>
       </c>
       <c r="D351">
         <v>1305</v>
       </c>
-      <c r="E351" s="2" t="s">
+      <c r="E351" s="1" t="s">
         <v>2146</v>
       </c>
       <c r="F351" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="352" spans="2:6">
       <c r="B352" t="s">
         <v>345</v>
       </c>
       <c r="C352" t="s">
         <v>1796</v>
       </c>
       <c r="D352">
         <v>1305</v>
       </c>
-      <c r="E352" s="2" t="s">
+      <c r="E352" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="F352" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="353" spans="2:6">
       <c r="B353" t="s">
         <v>346</v>
       </c>
       <c r="C353" t="s">
         <v>1796</v>
       </c>
       <c r="D353">
         <v>1305</v>
       </c>
-      <c r="E353" s="2" t="s">
+      <c r="E353" s="1" t="s">
         <v>2148</v>
       </c>
       <c r="F353" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="354" spans="2:6">
       <c r="B354" t="s">
         <v>347</v>
       </c>
       <c r="C354" t="s">
         <v>1796</v>
       </c>
       <c r="D354">
         <v>1305</v>
       </c>
-      <c r="E354" s="2" t="s">
+      <c r="E354" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="F354" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="355" spans="2:6">
       <c r="B355" t="s">
         <v>348</v>
       </c>
       <c r="C355" t="s">
         <v>1796</v>
       </c>
       <c r="D355">
         <v>1305</v>
       </c>
-      <c r="E355" s="2" t="s">
+      <c r="E355" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="F355" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="356" spans="2:6">
       <c r="B356" t="s">
         <v>349</v>
       </c>
       <c r="C356" t="s">
         <v>1796</v>
       </c>
       <c r="D356">
         <v>1305</v>
       </c>
-      <c r="E356" s="2" t="s">
+      <c r="E356" s="1" t="s">
         <v>2151</v>
       </c>
       <c r="F356" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="357" spans="2:6">
       <c r="B357" t="s">
         <v>350</v>
       </c>
       <c r="C357" t="s">
         <v>1796</v>
       </c>
       <c r="D357">
         <v>1305</v>
       </c>
-      <c r="E357" s="2" t="s">
+      <c r="E357" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="F357" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="358" spans="2:6">
       <c r="B358" t="s">
         <v>351</v>
       </c>
       <c r="C358" t="s">
         <v>1796</v>
       </c>
       <c r="D358">
         <v>1305</v>
       </c>
-      <c r="E358" s="2" t="s">
+      <c r="E358" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="F358" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="359" spans="2:6">
       <c r="B359" t="s">
         <v>352</v>
       </c>
       <c r="C359" t="s">
         <v>1796</v>
       </c>
       <c r="D359">
         <v>1305</v>
       </c>
-      <c r="E359" s="2" t="s">
+      <c r="E359" s="1" t="s">
         <v>2154</v>
       </c>
       <c r="F359" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="360" spans="2:6">
       <c r="B360" t="s">
         <v>353</v>
       </c>
       <c r="C360" t="s">
         <v>1796</v>
       </c>
       <c r="D360">
         <v>1305</v>
       </c>
-      <c r="E360" s="2" t="s">
+      <c r="E360" s="1" t="s">
         <v>2155</v>
       </c>
       <c r="F360" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="361" spans="2:6">
       <c r="B361" t="s">
         <v>354</v>
       </c>
       <c r="C361" t="s">
         <v>1796</v>
       </c>
       <c r="D361">
         <v>1305</v>
       </c>
-      <c r="E361" s="2" t="s">
+      <c r="E361" s="1" t="s">
         <v>2156</v>
       </c>
       <c r="F361" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="362" spans="2:6">
       <c r="B362" t="s">
         <v>355</v>
       </c>
       <c r="C362" t="s">
         <v>1796</v>
       </c>
       <c r="D362">
         <v>1305</v>
       </c>
-      <c r="E362" s="2" t="s">
+      <c r="E362" s="1" t="s">
         <v>2157</v>
       </c>
       <c r="F362" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="363" spans="2:6">
       <c r="B363" t="s">
         <v>356</v>
       </c>
       <c r="C363" t="s">
         <v>1796</v>
       </c>
       <c r="D363">
         <v>1306</v>
       </c>
-      <c r="E363" s="2" t="s">
+      <c r="E363" s="1" t="s">
         <v>2158</v>
       </c>
       <c r="F363" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="364" spans="2:6">
       <c r="B364" t="s">
         <v>357</v>
       </c>
       <c r="C364" t="s">
         <v>1796</v>
       </c>
       <c r="D364">
         <v>1306</v>
       </c>
-      <c r="E364" s="2" t="s">
+      <c r="E364" s="1" t="s">
         <v>2159</v>
       </c>
       <c r="F364" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="365" spans="2:6">
       <c r="B365" t="s">
         <v>358</v>
       </c>
       <c r="C365" t="s">
         <v>1796</v>
       </c>
       <c r="D365">
         <v>1306</v>
       </c>
-      <c r="E365" s="2" t="s">
+      <c r="E365" s="1" t="s">
         <v>2160</v>
       </c>
       <c r="F365" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="366" spans="2:6">
       <c r="B366" t="s">
         <v>359</v>
       </c>
       <c r="C366" t="s">
         <v>1796</v>
       </c>
       <c r="D366">
         <v>1306</v>
       </c>
-      <c r="E366" s="2" t="s">
+      <c r="E366" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="F366" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="367" spans="2:6">
       <c r="B367" t="s">
         <v>360</v>
       </c>
       <c r="C367" t="s">
         <v>1796</v>
       </c>
       <c r="D367">
         <v>1306</v>
       </c>
-      <c r="E367" s="2" t="s">
+      <c r="E367" s="1" t="s">
         <v>2162</v>
       </c>
       <c r="F367" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="368" spans="2:6">
       <c r="B368" t="s">
         <v>361</v>
       </c>
       <c r="C368" t="s">
         <v>1796</v>
       </c>
       <c r="D368">
         <v>1306</v>
       </c>
-      <c r="E368" s="2" t="s">
+      <c r="E368" s="1" t="s">
         <v>2163</v>
       </c>
       <c r="F368" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="369" spans="2:6">
       <c r="B369" t="s">
         <v>362</v>
       </c>
       <c r="C369" t="s">
         <v>1796</v>
       </c>
       <c r="D369">
         <v>1306</v>
       </c>
-      <c r="E369" s="2" t="s">
+      <c r="E369" s="1" t="s">
         <v>2164</v>
       </c>
       <c r="F369" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="370" spans="2:6">
       <c r="B370" t="s">
         <v>363</v>
       </c>
       <c r="C370" t="s">
         <v>1796</v>
       </c>
       <c r="D370">
         <v>1307</v>
       </c>
-      <c r="E370" s="2" t="s">
+      <c r="E370" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="F370" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="371" spans="2:6">
       <c r="B371" t="s">
         <v>364</v>
       </c>
       <c r="C371" t="s">
         <v>1796</v>
       </c>
       <c r="D371">
         <v>1307</v>
       </c>
-      <c r="E371" s="2" t="s">
+      <c r="E371" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="F371" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="372" spans="2:6">
       <c r="B372" t="s">
         <v>365</v>
       </c>
       <c r="C372" t="s">
         <v>1796</v>
       </c>
       <c r="D372">
         <v>1307</v>
       </c>
-      <c r="E372" s="2" t="s">
+      <c r="E372" s="1" t="s">
         <v>2167</v>
       </c>
       <c r="F372" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="373" spans="2:6">
       <c r="B373" t="s">
         <v>366</v>
       </c>
       <c r="C373" t="s">
         <v>1796</v>
       </c>
       <c r="D373">
         <v>1307</v>
       </c>
-      <c r="E373" s="2" t="s">
+      <c r="E373" s="1" t="s">
         <v>2168</v>
       </c>
       <c r="F373" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="374" spans="2:6">
       <c r="B374" t="s">
         <v>367</v>
       </c>
       <c r="C374" t="s">
         <v>1796</v>
       </c>
       <c r="D374">
         <v>1307</v>
       </c>
-      <c r="E374" s="2" t="s">
+      <c r="E374" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="F374" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="375" spans="2:6">
       <c r="B375" t="s">
         <v>368</v>
       </c>
       <c r="C375" t="s">
         <v>1796</v>
       </c>
       <c r="D375">
         <v>1307</v>
       </c>
-      <c r="E375" s="2" t="s">
+      <c r="E375" s="1" t="s">
         <v>2170</v>
       </c>
       <c r="F375" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="376" spans="2:6">
       <c r="B376" t="s">
         <v>369</v>
       </c>
       <c r="C376" t="s">
         <v>1796</v>
       </c>
       <c r="D376">
         <v>1307</v>
       </c>
-      <c r="E376" s="2" t="s">
+      <c r="E376" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="F376" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="377" spans="2:6">
       <c r="B377" t="s">
         <v>370</v>
       </c>
       <c r="C377" t="s">
         <v>1796</v>
       </c>
       <c r="D377">
         <v>1307</v>
       </c>
-      <c r="E377" s="2" t="s">
+      <c r="E377" s="1" t="s">
         <v>2172</v>
       </c>
       <c r="F377" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="378" spans="2:6">
       <c r="B378" t="s">
         <v>371</v>
       </c>
       <c r="C378" t="s">
         <v>1796</v>
       </c>
       <c r="D378">
         <v>1307</v>
       </c>
-      <c r="E378" s="2" t="s">
+      <c r="E378" s="1" t="s">
         <v>2173</v>
       </c>
       <c r="F378" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="379" spans="2:6">
       <c r="B379" t="s">
         <v>372</v>
       </c>
       <c r="C379" t="s">
         <v>1796</v>
       </c>
       <c r="D379">
         <v>1308</v>
       </c>
-      <c r="E379" s="2" t="s">
+      <c r="E379" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="F379" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="380" spans="2:6">
       <c r="B380" t="s">
         <v>373</v>
       </c>
       <c r="C380" t="s">
         <v>1796</v>
       </c>
       <c r="D380">
         <v>1308</v>
       </c>
-      <c r="E380" s="2" t="s">
+      <c r="E380" s="1" t="s">
         <v>2175</v>
       </c>
       <c r="F380" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="381" spans="2:6">
       <c r="B381" t="s">
         <v>374</v>
       </c>
       <c r="C381" t="s">
         <v>1796</v>
       </c>
       <c r="D381">
         <v>1308</v>
       </c>
-      <c r="E381" s="2" t="s">
+      <c r="E381" s="1" t="s">
         <v>2176</v>
       </c>
       <c r="F381" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="382" spans="2:6">
       <c r="B382" t="s">
         <v>375</v>
       </c>
       <c r="C382" t="s">
         <v>1796</v>
       </c>
       <c r="D382">
         <v>1308</v>
       </c>
-      <c r="E382" s="2" t="s">
+      <c r="E382" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="F382" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="383" spans="2:6">
       <c r="B383" t="s">
         <v>376</v>
       </c>
       <c r="C383" t="s">
         <v>1796</v>
       </c>
       <c r="D383">
         <v>1308</v>
       </c>
-      <c r="E383" s="2" t="s">
+      <c r="E383" s="1" t="s">
         <v>2178</v>
       </c>
       <c r="F383" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="384" spans="2:6">
       <c r="B384" t="s">
         <v>377</v>
       </c>
       <c r="C384" t="s">
         <v>1796</v>
       </c>
       <c r="D384">
         <v>1308</v>
       </c>
-      <c r="E384" s="2" t="s">
+      <c r="E384" s="1" t="s">
         <v>2179</v>
       </c>
       <c r="F384" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="385" spans="2:6">
       <c r="B385" t="s">
         <v>378</v>
       </c>
       <c r="C385" t="s">
         <v>1796</v>
       </c>
       <c r="D385">
         <v>1308</v>
       </c>
-      <c r="E385" s="2" t="s">
+      <c r="E385" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="F385" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="386" spans="2:6">
       <c r="B386" t="s">
         <v>379</v>
       </c>
       <c r="C386" t="s">
         <v>1796</v>
       </c>
       <c r="D386">
         <v>1309</v>
       </c>
-      <c r="E386" s="2" t="s">
+      <c r="E386" s="1" t="s">
         <v>2181</v>
       </c>
       <c r="F386" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="387" spans="2:6">
       <c r="B387" t="s">
         <v>380</v>
       </c>
       <c r="C387" t="s">
         <v>1796</v>
       </c>
       <c r="D387">
         <v>1309</v>
       </c>
-      <c r="E387" s="2" t="s">
+      <c r="E387" s="1" t="s">
         <v>2182</v>
       </c>
       <c r="F387" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="388" spans="2:6">
       <c r="B388" t="s">
         <v>381</v>
       </c>
       <c r="C388" t="s">
         <v>1796</v>
       </c>
       <c r="D388">
         <v>1309</v>
       </c>
-      <c r="E388" s="2" t="s">
+      <c r="E388" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="F388" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="389" spans="2:6">
       <c r="B389" t="s">
         <v>382</v>
       </c>
       <c r="C389" t="s">
         <v>1796</v>
       </c>
       <c r="D389">
         <v>1309</v>
       </c>
-      <c r="E389" s="2" t="s">
+      <c r="E389" s="1" t="s">
         <v>2184</v>
       </c>
       <c r="F389" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="390" spans="2:6">
       <c r="B390" t="s">
         <v>383</v>
       </c>
       <c r="C390" t="s">
         <v>1796</v>
       </c>
       <c r="D390">
         <v>1309</v>
       </c>
-      <c r="E390" s="2" t="s">
+      <c r="E390" s="1" t="s">
         <v>2185</v>
       </c>
       <c r="F390" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="391" spans="2:6">
       <c r="B391" t="s">
         <v>384</v>
       </c>
       <c r="C391" t="s">
         <v>1796</v>
       </c>
       <c r="D391">
         <v>1309</v>
       </c>
-      <c r="E391" s="2" t="s">
+      <c r="E391" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="F391" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="392" spans="2:6">
       <c r="B392" t="s">
         <v>385</v>
       </c>
       <c r="C392" t="s">
         <v>1796</v>
       </c>
       <c r="D392">
         <v>1309</v>
       </c>
-      <c r="E392" s="2" t="s">
+      <c r="E392" s="1" t="s">
         <v>2187</v>
       </c>
       <c r="F392" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="393" spans="2:6">
       <c r="B393" t="s">
         <v>386</v>
       </c>
       <c r="C393" t="s">
         <v>1796</v>
       </c>
       <c r="D393">
         <v>1309</v>
       </c>
-      <c r="E393" s="2" t="s">
+      <c r="E393" s="1" t="s">
         <v>2188</v>
       </c>
       <c r="F393" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="394" spans="2:6">
       <c r="B394" t="s">
         <v>387</v>
       </c>
       <c r="C394" t="s">
         <v>1796</v>
       </c>
       <c r="D394">
         <v>1309</v>
       </c>
-      <c r="E394" s="2" t="s">
+      <c r="E394" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="F394" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="395" spans="2:6">
       <c r="B395" t="s">
         <v>388</v>
       </c>
       <c r="C395" t="s">
         <v>1796</v>
       </c>
       <c r="D395">
         <v>1309</v>
       </c>
-      <c r="E395" s="2" t="s">
+      <c r="E395" s="1" t="s">
         <v>2190</v>
       </c>
       <c r="F395" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="396" spans="2:6">
       <c r="B396" t="s">
         <v>389</v>
       </c>
       <c r="C396" t="s">
         <v>1796</v>
       </c>
       <c r="D396">
         <v>1309</v>
       </c>
-      <c r="E396" s="2" t="s">
+      <c r="E396" s="1" t="s">
         <v>2191</v>
       </c>
       <c r="F396" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="397" spans="2:6">
       <c r="B397" t="s">
         <v>390</v>
       </c>
       <c r="C397" t="s">
         <v>1796</v>
       </c>
       <c r="D397">
         <v>1309</v>
       </c>
-      <c r="E397" s="2" t="s">
+      <c r="E397" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="F397" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="398" spans="2:6">
       <c r="B398" t="s">
         <v>391</v>
       </c>
       <c r="C398" t="s">
         <v>1796</v>
       </c>
       <c r="D398">
         <v>1309</v>
       </c>
-      <c r="E398" s="2" t="s">
+      <c r="E398" s="1" t="s">
         <v>2193</v>
       </c>
       <c r="F398" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="399" spans="2:6">
       <c r="B399" t="s">
         <v>392</v>
       </c>
       <c r="C399" t="s">
         <v>1796</v>
       </c>
       <c r="D399">
         <v>1310</v>
       </c>
-      <c r="E399" s="2" t="s">
+      <c r="E399" s="1" t="s">
         <v>2194</v>
       </c>
       <c r="F399" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="400" spans="2:6">
       <c r="B400" t="s">
         <v>393</v>
       </c>
       <c r="C400" t="s">
         <v>1796</v>
       </c>
       <c r="D400">
         <v>1310</v>
       </c>
-      <c r="E400" s="2" t="s">
+      <c r="E400" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="F400" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="401" spans="2:6">
       <c r="B401" t="s">
         <v>394</v>
       </c>
       <c r="C401" t="s">
         <v>1796</v>
       </c>
       <c r="D401">
         <v>1310</v>
       </c>
-      <c r="E401" s="2" t="s">
+      <c r="E401" s="1" t="s">
         <v>2196</v>
       </c>
       <c r="F401" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="402" spans="2:6">
       <c r="B402" t="s">
         <v>395</v>
       </c>
       <c r="C402" t="s">
         <v>1796</v>
       </c>
       <c r="D402">
         <v>1310</v>
       </c>
-      <c r="E402" s="2" t="s">
+      <c r="E402" s="1" t="s">
         <v>2197</v>
       </c>
       <c r="F402" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="403" spans="2:6">
       <c r="B403" t="s">
         <v>396</v>
       </c>
       <c r="C403" t="s">
         <v>1796</v>
       </c>
       <c r="D403">
         <v>1310</v>
       </c>
-      <c r="E403" s="2" t="s">
+      <c r="E403" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="F403" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="404" spans="2:6">
       <c r="B404" t="s">
         <v>397</v>
       </c>
       <c r="C404" t="s">
         <v>1796</v>
       </c>
       <c r="D404">
         <v>1310</v>
       </c>
-      <c r="E404" s="2" t="s">
+      <c r="E404" s="1" t="s">
         <v>2199</v>
       </c>
       <c r="F404" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="405" spans="2:6">
       <c r="B405" t="s">
         <v>398</v>
       </c>
       <c r="C405" t="s">
         <v>1796</v>
       </c>
       <c r="D405">
         <v>1310</v>
       </c>
-      <c r="E405" s="2" t="s">
+      <c r="E405" s="1" t="s">
         <v>2200</v>
       </c>
       <c r="F405" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="406" spans="2:6">
       <c r="B406" t="s">
         <v>399</v>
       </c>
       <c r="C406" t="s">
         <v>1796</v>
       </c>
       <c r="D406">
         <v>1310</v>
       </c>
-      <c r="E406" s="2" t="s">
+      <c r="E406" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="F406" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="407" spans="2:6">
       <c r="B407" t="s">
         <v>400</v>
       </c>
       <c r="C407" t="s">
         <v>1796</v>
       </c>
       <c r="D407">
         <v>1310</v>
       </c>
-      <c r="E407" s="2" t="s">
+      <c r="E407" s="1" t="s">
         <v>2202</v>
       </c>
       <c r="F407" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="408" spans="2:6">
       <c r="B408" t="s">
         <v>401</v>
       </c>
       <c r="C408" t="s">
         <v>1796</v>
       </c>
       <c r="D408">
         <v>1310</v>
       </c>
-      <c r="E408" s="2" t="s">
+      <c r="E408" s="1" t="s">
         <v>2203</v>
       </c>
       <c r="F408" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="409" spans="2:6">
       <c r="B409" t="s">
         <v>402</v>
       </c>
       <c r="C409" t="s">
         <v>1796</v>
       </c>
       <c r="D409">
         <v>1310</v>
       </c>
-      <c r="E409" s="2" t="s">
+      <c r="E409" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="F409" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="410" spans="2:6">
       <c r="B410" t="s">
         <v>403</v>
       </c>
       <c r="C410" t="s">
         <v>1796</v>
       </c>
       <c r="D410">
         <v>1310</v>
       </c>
-      <c r="E410" s="2" t="s">
+      <c r="E410" s="1" t="s">
         <v>2205</v>
       </c>
       <c r="F410" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="411" spans="2:6">
       <c r="B411" t="s">
         <v>404</v>
       </c>
       <c r="C411" t="s">
         <v>1796</v>
       </c>
       <c r="D411">
         <v>1310</v>
       </c>
-      <c r="E411" s="2" t="s">
+      <c r="E411" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="F411" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="412" spans="2:6">
       <c r="B412" t="s">
         <v>405</v>
       </c>
       <c r="C412" t="s">
         <v>1796</v>
       </c>
       <c r="D412">
         <v>1310</v>
       </c>
-      <c r="E412" s="2" t="s">
+      <c r="E412" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="F412" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="413" spans="2:6">
       <c r="B413" t="s">
         <v>406</v>
       </c>
       <c r="C413" t="s">
         <v>1796</v>
       </c>
       <c r="D413">
         <v>1310</v>
       </c>
-      <c r="E413" s="2" t="s">
+      <c r="E413" s="1" t="s">
         <v>2208</v>
       </c>
       <c r="F413" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="414" spans="2:6">
       <c r="B414" t="s">
         <v>407</v>
       </c>
       <c r="C414" t="s">
         <v>1796</v>
       </c>
       <c r="D414">
         <v>1310</v>
       </c>
-      <c r="E414" s="2" t="s">
+      <c r="E414" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="F414" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="415" spans="2:6">
       <c r="B415" t="s">
         <v>408</v>
       </c>
       <c r="C415" t="s">
         <v>1796</v>
       </c>
       <c r="D415">
         <v>1310</v>
       </c>
-      <c r="E415" s="2" t="s">
+      <c r="E415" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="F415" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="416" spans="2:6">
       <c r="B416" t="s">
         <v>409</v>
       </c>
       <c r="C416" t="s">
         <v>1796</v>
       </c>
       <c r="D416">
         <v>1310</v>
       </c>
-      <c r="E416" s="2" t="s">
+      <c r="E416" s="1" t="s">
         <v>2211</v>
       </c>
       <c r="F416" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="417" spans="2:6">
       <c r="B417" t="s">
         <v>410</v>
       </c>
       <c r="C417" t="s">
         <v>1796</v>
       </c>
       <c r="D417">
         <v>1310</v>
       </c>
-      <c r="E417" s="2" t="s">
+      <c r="E417" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="F417" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="418" spans="2:6">
       <c r="B418" t="s">
         <v>411</v>
       </c>
       <c r="C418" t="s">
         <v>1796</v>
       </c>
       <c r="D418">
         <v>1310</v>
       </c>
-      <c r="E418" s="2" t="s">
+      <c r="E418" s="1" t="s">
         <v>2213</v>
       </c>
       <c r="F418" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="419" spans="2:6">
       <c r="B419" t="s">
         <v>412</v>
       </c>
       <c r="C419" t="s">
         <v>1796</v>
       </c>
       <c r="D419">
         <v>1310</v>
       </c>
-      <c r="E419" s="2" t="s">
+      <c r="E419" s="1" t="s">
         <v>2214</v>
       </c>
       <c r="F419" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="420" spans="2:6">
       <c r="B420" t="s">
         <v>413</v>
       </c>
       <c r="C420" t="s">
         <v>1796</v>
       </c>
       <c r="D420">
         <v>1310</v>
       </c>
-      <c r="E420" s="2" t="s">
+      <c r="E420" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="F420" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="421" spans="2:6">
       <c r="B421" t="s">
         <v>414</v>
       </c>
       <c r="C421" t="s">
         <v>1796</v>
       </c>
       <c r="D421">
         <v>1310</v>
       </c>
-      <c r="E421" s="2" t="s">
+      <c r="E421" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="F421" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="422" spans="2:6">
       <c r="B422" t="s">
         <v>415</v>
       </c>
       <c r="C422" t="s">
         <v>1796</v>
       </c>
       <c r="D422">
         <v>1310</v>
       </c>
-      <c r="E422" s="2" t="s">
+      <c r="E422" s="1" t="s">
         <v>2217</v>
       </c>
       <c r="F422" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="423" spans="2:6">
       <c r="B423" t="s">
         <v>416</v>
       </c>
       <c r="C423" t="s">
         <v>1796</v>
       </c>
       <c r="D423">
         <v>1311</v>
       </c>
-      <c r="E423" s="2" t="s">
+      <c r="E423" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="F423" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="424" spans="2:6">
       <c r="B424" t="s">
         <v>417</v>
       </c>
       <c r="C424" t="s">
         <v>1796</v>
       </c>
       <c r="D424">
         <v>1311</v>
       </c>
-      <c r="E424" s="2" t="s">
+      <c r="E424" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="F424" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="425" spans="2:6">
       <c r="B425" t="s">
         <v>418</v>
       </c>
       <c r="C425" t="s">
         <v>1796</v>
       </c>
       <c r="D425">
         <v>1311</v>
       </c>
-      <c r="E425" s="2" t="s">
+      <c r="E425" s="1" t="s">
         <v>2220</v>
       </c>
       <c r="F425" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="426" spans="2:6">
       <c r="B426" t="s">
         <v>419</v>
       </c>
       <c r="C426" t="s">
         <v>1796</v>
       </c>
       <c r="D426">
         <v>1311</v>
       </c>
-      <c r="E426" s="2" t="s">
+      <c r="E426" s="1" t="s">
         <v>2221</v>
       </c>
       <c r="F426" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="427" spans="2:6">
       <c r="B427" t="s">
         <v>420</v>
       </c>
       <c r="C427" t="s">
         <v>1796</v>
       </c>
       <c r="D427">
         <v>1311</v>
       </c>
-      <c r="E427" s="2" t="s">
+      <c r="E427" s="1" t="s">
         <v>2222</v>
       </c>
       <c r="F427" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="428" spans="2:6">
       <c r="B428" t="s">
         <v>421</v>
       </c>
       <c r="C428" t="s">
         <v>1796</v>
       </c>
       <c r="D428">
         <v>1311</v>
       </c>
-      <c r="E428" s="2" t="s">
+      <c r="E428" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="F428" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="429" spans="2:6">
       <c r="B429" t="s">
         <v>422</v>
       </c>
       <c r="C429" t="s">
         <v>1796</v>
       </c>
       <c r="D429">
         <v>1311</v>
       </c>
-      <c r="E429" s="2" t="s">
+      <c r="E429" s="1" t="s">
         <v>2224</v>
       </c>
       <c r="F429" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="430" spans="2:6">
       <c r="B430" t="s">
         <v>423</v>
       </c>
       <c r="C430" t="s">
         <v>1796</v>
       </c>
       <c r="D430">
         <v>1311</v>
       </c>
-      <c r="E430" s="2" t="s">
+      <c r="E430" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="F430" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="431" spans="2:6">
       <c r="B431" t="s">
         <v>424</v>
       </c>
       <c r="C431" t="s">
         <v>1796</v>
       </c>
       <c r="D431">
         <v>1311</v>
       </c>
-      <c r="E431" s="2" t="s">
+      <c r="E431" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="F431" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="432" spans="2:6">
       <c r="B432" t="s">
         <v>43</v>
       </c>
       <c r="C432" t="s">
         <v>1796</v>
       </c>
       <c r="D432">
         <v>1311</v>
       </c>
-      <c r="E432" s="2" t="s">
+      <c r="E432" s="1" t="s">
         <v>2227</v>
       </c>
       <c r="F432" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="433" spans="2:6">
       <c r="B433" t="s">
         <v>43</v>
       </c>
       <c r="C433" t="s">
         <v>1796</v>
       </c>
       <c r="D433">
         <v>1311</v>
       </c>
-      <c r="E433" s="2" t="s">
+      <c r="E433" s="1" t="s">
         <v>2228</v>
       </c>
       <c r="F433" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="434" spans="2:6">
       <c r="B434" t="s">
         <v>425</v>
       </c>
       <c r="C434" t="s">
         <v>1796</v>
       </c>
       <c r="D434">
         <v>1311</v>
       </c>
-      <c r="E434" s="2" t="s">
+      <c r="E434" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="F434" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="435" spans="2:6">
       <c r="B435" t="s">
         <v>426</v>
       </c>
       <c r="C435" t="s">
         <v>1796</v>
       </c>
       <c r="D435">
         <v>1312</v>
       </c>
-      <c r="E435" s="2" t="s">
+      <c r="E435" s="1" t="s">
         <v>2230</v>
       </c>
       <c r="F435" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="436" spans="2:6">
       <c r="B436" t="s">
         <v>427</v>
       </c>
       <c r="C436" t="s">
         <v>1796</v>
       </c>
       <c r="D436">
         <v>1312</v>
       </c>
-      <c r="E436" s="2" t="s">
+      <c r="E436" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="F436" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="437" spans="2:6">
       <c r="B437" t="s">
         <v>428</v>
       </c>
       <c r="C437" t="s">
         <v>1796</v>
       </c>
       <c r="D437">
         <v>1312</v>
       </c>
-      <c r="E437" s="2" t="s">
+      <c r="E437" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="F437" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="438" spans="2:6">
       <c r="B438" t="s">
         <v>429</v>
       </c>
       <c r="C438" t="s">
         <v>1796</v>
       </c>
       <c r="D438">
         <v>1312</v>
       </c>
-      <c r="E438" s="2" t="s">
+      <c r="E438" s="1" t="s">
         <v>2233</v>
       </c>
       <c r="F438" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="439" spans="2:6">
       <c r="B439" t="s">
         <v>430</v>
       </c>
       <c r="C439" t="s">
         <v>1796</v>
       </c>
       <c r="D439">
         <v>1312</v>
       </c>
-      <c r="E439" s="2" t="s">
+      <c r="E439" s="1" t="s">
         <v>2234</v>
       </c>
       <c r="F439" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="440" spans="2:6">
       <c r="B440" t="s">
         <v>431</v>
       </c>
       <c r="C440" t="s">
         <v>1796</v>
       </c>
       <c r="D440">
         <v>1312</v>
       </c>
-      <c r="E440" s="2" t="s">
+      <c r="E440" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="F440" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="441" spans="2:6">
       <c r="B441" t="s">
         <v>432</v>
       </c>
       <c r="C441" t="s">
         <v>1796</v>
       </c>
       <c r="D441">
         <v>1312</v>
       </c>
-      <c r="E441" s="2" t="s">
+      <c r="E441" s="1" t="s">
         <v>2236</v>
       </c>
       <c r="F441" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="442" spans="2:6">
       <c r="B442" t="s">
         <v>433</v>
       </c>
       <c r="C442" t="s">
         <v>1796</v>
       </c>
       <c r="D442">
         <v>1312</v>
       </c>
-      <c r="E442" s="2" t="s">
+      <c r="E442" s="1" t="s">
         <v>2237</v>
       </c>
       <c r="F442" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="443" spans="2:6">
       <c r="B443" t="s">
         <v>434</v>
       </c>
       <c r="C443" t="s">
         <v>1796</v>
       </c>
       <c r="D443">
         <v>1312</v>
       </c>
-      <c r="E443" s="2" t="s">
+      <c r="E443" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="F443" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="444" spans="2:6">
       <c r="B444" t="s">
         <v>435</v>
       </c>
       <c r="C444" t="s">
         <v>1796</v>
       </c>
       <c r="D444">
         <v>1312</v>
       </c>
-      <c r="E444" s="2" t="s">
+      <c r="E444" s="1" t="s">
         <v>2239</v>
       </c>
       <c r="F444" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="445" spans="2:6">
       <c r="B445" t="s">
         <v>436</v>
       </c>
       <c r="C445" t="s">
         <v>1796</v>
       </c>
       <c r="D445">
         <v>1312</v>
       </c>
-      <c r="E445" s="2" t="s">
+      <c r="E445" s="1" t="s">
         <v>2240</v>
       </c>
       <c r="F445" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="446" spans="2:6">
       <c r="B446" t="s">
         <v>437</v>
       </c>
       <c r="C446" t="s">
         <v>1796</v>
       </c>
       <c r="D446">
         <v>1312</v>
       </c>
-      <c r="E446" s="2" t="s">
+      <c r="E446" s="1" t="s">
         <v>2241</v>
       </c>
       <c r="F446" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="447" spans="2:6">
       <c r="B447" t="s">
         <v>438</v>
       </c>
       <c r="C447" t="s">
         <v>1796</v>
       </c>
       <c r="D447">
         <v>1313</v>
       </c>
-      <c r="E447" s="2" t="s">
+      <c r="E447" s="1" t="s">
         <v>2242</v>
       </c>
       <c r="F447" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="448" spans="2:6">
       <c r="B448" t="s">
         <v>439</v>
       </c>
       <c r="C448" t="s">
         <v>1796</v>
       </c>
       <c r="D448">
         <v>1313</v>
       </c>
-      <c r="E448" s="2" t="s">
+      <c r="E448" s="1" t="s">
         <v>2243</v>
       </c>
       <c r="F448" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="449" spans="2:6">
       <c r="B449" t="s">
         <v>440</v>
       </c>
       <c r="C449" t="s">
         <v>1796</v>
       </c>
       <c r="D449">
         <v>1313</v>
       </c>
-      <c r="E449" s="2" t="s">
+      <c r="E449" s="1" t="s">
         <v>2244</v>
       </c>
       <c r="F449" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="450" spans="2:6">
       <c r="B450" t="s">
         <v>441</v>
       </c>
       <c r="C450" t="s">
         <v>1796</v>
       </c>
       <c r="D450">
         <v>1313</v>
       </c>
-      <c r="E450" s="2" t="s">
+      <c r="E450" s="1" t="s">
         <v>2245</v>
       </c>
       <c r="F450" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="451" spans="2:6">
       <c r="B451" t="s">
         <v>442</v>
       </c>
       <c r="C451" t="s">
         <v>1796</v>
       </c>
       <c r="D451">
         <v>1313</v>
       </c>
-      <c r="E451" s="2" t="s">
+      <c r="E451" s="1" t="s">
         <v>2246</v>
       </c>
       <c r="F451" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="452" spans="2:6">
       <c r="B452" t="s">
         <v>443</v>
       </c>
       <c r="C452" t="s">
         <v>1796</v>
       </c>
       <c r="D452">
         <v>1313</v>
       </c>
-      <c r="E452" s="2" t="s">
+      <c r="E452" s="1" t="s">
         <v>2247</v>
       </c>
       <c r="F452" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="453" spans="2:6">
       <c r="B453" t="s">
         <v>444</v>
       </c>
       <c r="C453" t="s">
         <v>1796</v>
       </c>
       <c r="D453">
         <v>1313</v>
       </c>
-      <c r="E453" s="2" t="s">
+      <c r="E453" s="1" t="s">
         <v>2248</v>
       </c>
       <c r="F453" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="454" spans="2:6">
       <c r="B454" t="s">
         <v>445</v>
       </c>
       <c r="C454" t="s">
         <v>1796</v>
       </c>
       <c r="D454">
         <v>1313</v>
       </c>
-      <c r="E454" s="2" t="s">
+      <c r="E454" s="1" t="s">
         <v>2249</v>
       </c>
       <c r="F454" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="455" spans="2:6">
       <c r="B455" t="s">
         <v>446</v>
       </c>
       <c r="C455" t="s">
         <v>1796</v>
       </c>
       <c r="D455">
         <v>1313</v>
       </c>
-      <c r="E455" s="2" t="s">
+      <c r="E455" s="1" t="s">
         <v>2250</v>
       </c>
       <c r="F455" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="456" spans="2:6">
       <c r="B456" t="s">
         <v>447</v>
       </c>
       <c r="C456" t="s">
         <v>1796</v>
       </c>
       <c r="D456">
         <v>1313</v>
       </c>
-      <c r="E456" s="2" t="s">
+      <c r="E456" s="1" t="s">
         <v>2251</v>
       </c>
       <c r="F456" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="457" spans="2:6">
       <c r="B457" t="s">
         <v>448</v>
       </c>
       <c r="C457" t="s">
         <v>1796</v>
       </c>
       <c r="D457">
         <v>1313</v>
       </c>
-      <c r="E457" s="2" t="s">
+      <c r="E457" s="1" t="s">
         <v>2252</v>
       </c>
       <c r="F457" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="458" spans="2:6">
       <c r="B458" t="s">
         <v>449</v>
       </c>
       <c r="C458" t="s">
         <v>1796</v>
       </c>
       <c r="D458">
         <v>1313</v>
       </c>
-      <c r="E458" s="2" t="s">
+      <c r="E458" s="1" t="s">
         <v>2253</v>
       </c>
       <c r="F458" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="459" spans="2:6">
       <c r="B459" t="s">
         <v>450</v>
       </c>
       <c r="C459" t="s">
         <v>1796</v>
       </c>
       <c r="D459">
         <v>1313</v>
       </c>
-      <c r="E459" s="2" t="s">
+      <c r="E459" s="1" t="s">
         <v>2254</v>
       </c>
       <c r="F459" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="460" spans="2:6">
       <c r="B460" t="s">
         <v>451</v>
       </c>
       <c r="C460" t="s">
         <v>1796</v>
       </c>
       <c r="D460">
         <v>1313</v>
       </c>
-      <c r="E460" s="2" t="s">
+      <c r="E460" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="F460" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="461" spans="2:6">
       <c r="B461" t="s">
         <v>452</v>
       </c>
       <c r="C461" t="s">
         <v>1796</v>
       </c>
       <c r="D461">
         <v>1313</v>
       </c>
-      <c r="E461" s="2" t="s">
+      <c r="E461" s="1" t="s">
         <v>2256</v>
       </c>
       <c r="F461" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="462" spans="2:6">
       <c r="B462" t="s">
         <v>453</v>
       </c>
       <c r="C462" t="s">
         <v>1796</v>
       </c>
       <c r="D462">
         <v>1313</v>
       </c>
-      <c r="E462" s="2" t="s">
+      <c r="E462" s="1" t="s">
         <v>2257</v>
       </c>
       <c r="F462" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="463" spans="2:6">
       <c r="B463" t="s">
         <v>454</v>
       </c>
       <c r="C463" t="s">
         <v>1796</v>
       </c>
       <c r="D463">
         <v>1314</v>
       </c>
-      <c r="E463" s="2" t="s">
+      <c r="E463" s="1" t="s">
         <v>2258</v>
       </c>
       <c r="F463" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="464" spans="2:6">
       <c r="B464" t="s">
         <v>455</v>
       </c>
       <c r="C464" t="s">
         <v>1796</v>
       </c>
       <c r="D464">
         <v>1314</v>
       </c>
-      <c r="E464" s="2" t="s">
+      <c r="E464" s="1" t="s">
         <v>2259</v>
       </c>
       <c r="F464" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="465" spans="2:6">
       <c r="B465" t="s">
         <v>456</v>
       </c>
       <c r="C465" t="s">
         <v>1796</v>
       </c>
       <c r="D465">
         <v>1314</v>
       </c>
-      <c r="E465" s="2" t="s">
+      <c r="E465" s="1" t="s">
         <v>2260</v>
       </c>
       <c r="F465" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="466" spans="2:6">
       <c r="B466" t="s">
         <v>457</v>
       </c>
       <c r="C466" t="s">
         <v>1796</v>
       </c>
       <c r="D466">
         <v>1314</v>
       </c>
-      <c r="E466" s="2" t="s">
+      <c r="E466" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="F466" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="467" spans="2:6">
       <c r="B467" t="s">
         <v>458</v>
       </c>
       <c r="C467" t="s">
         <v>1796</v>
       </c>
       <c r="D467">
         <v>1314</v>
       </c>
-      <c r="E467" s="2" t="s">
+      <c r="E467" s="1" t="s">
         <v>2262</v>
       </c>
       <c r="F467" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="468" spans="2:6">
       <c r="B468" t="s">
         <v>459</v>
       </c>
       <c r="C468" t="s">
         <v>1796</v>
       </c>
       <c r="D468">
         <v>1314</v>
       </c>
-      <c r="E468" s="2" t="s">
+      <c r="E468" s="1" t="s">
         <v>2263</v>
       </c>
       <c r="F468" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="469" spans="2:6">
       <c r="B469" t="s">
         <v>460</v>
       </c>
       <c r="C469" t="s">
         <v>1796</v>
       </c>
       <c r="D469">
         <v>1314</v>
       </c>
-      <c r="E469" s="2" t="s">
+      <c r="E469" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="F469" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="470" spans="2:6">
       <c r="B470" t="s">
         <v>461</v>
       </c>
       <c r="C470" t="s">
         <v>1796</v>
       </c>
       <c r="D470">
         <v>1314</v>
       </c>
-      <c r="E470" s="2" t="s">
+      <c r="E470" s="1" t="s">
         <v>2265</v>
       </c>
       <c r="F470" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="471" spans="2:6">
       <c r="B471" t="s">
         <v>462</v>
       </c>
       <c r="C471" t="s">
         <v>1796</v>
       </c>
       <c r="D471">
         <v>1314</v>
       </c>
-      <c r="E471" s="2" t="s">
+      <c r="E471" s="1" t="s">
         <v>2266</v>
       </c>
       <c r="F471" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="472" spans="2:6">
       <c r="B472" t="s">
         <v>463</v>
       </c>
       <c r="C472" t="s">
         <v>1796</v>
       </c>
       <c r="D472">
         <v>1314</v>
       </c>
-      <c r="E472" s="2" t="s">
+      <c r="E472" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="F472" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="473" spans="2:6">
       <c r="B473" t="s">
         <v>464</v>
       </c>
       <c r="C473" t="s">
         <v>1796</v>
       </c>
       <c r="D473">
         <v>1314</v>
       </c>
-      <c r="E473" s="2" t="s">
+      <c r="E473" s="1" t="s">
         <v>2268</v>
       </c>
       <c r="F473" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="474" spans="2:6">
       <c r="B474" t="s">
         <v>465</v>
       </c>
       <c r="C474" t="s">
         <v>1796</v>
       </c>
       <c r="D474">
         <v>1314</v>
       </c>
-      <c r="E474" s="2" t="s">
+      <c r="E474" s="1" t="s">
         <v>2269</v>
       </c>
       <c r="F474" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="475" spans="2:6">
       <c r="B475" t="s">
         <v>466</v>
       </c>
       <c r="C475" t="s">
         <v>1796</v>
       </c>
       <c r="D475">
         <v>1314</v>
       </c>
-      <c r="E475" s="2" t="s">
+      <c r="E475" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="F475" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="476" spans="2:6">
       <c r="B476" t="s">
         <v>467</v>
       </c>
       <c r="C476" t="s">
         <v>1796</v>
       </c>
       <c r="D476">
         <v>1314</v>
       </c>
-      <c r="E476" s="2" t="s">
+      <c r="E476" s="1" t="s">
         <v>2271</v>
       </c>
       <c r="F476" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="477" spans="2:6">
       <c r="B477" t="s">
         <v>468</v>
       </c>
       <c r="C477" t="s">
         <v>1796</v>
       </c>
       <c r="D477">
         <v>1314</v>
       </c>
-      <c r="E477" s="2" t="s">
+      <c r="E477" s="1" t="s">
         <v>2272</v>
       </c>
       <c r="F477" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="478" spans="2:6">
       <c r="B478" t="s">
         <v>469</v>
       </c>
       <c r="C478" t="s">
         <v>1796</v>
       </c>
       <c r="D478">
         <v>1314</v>
       </c>
-      <c r="E478" s="2" t="s">
+      <c r="E478" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="F478" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="479" spans="2:6">
       <c r="B479" t="s">
         <v>470</v>
       </c>
       <c r="C479" t="s">
         <v>1796</v>
       </c>
       <c r="D479">
         <v>1314</v>
       </c>
-      <c r="E479" s="2" t="s">
+      <c r="E479" s="1" t="s">
         <v>2274</v>
       </c>
       <c r="F479" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="480" spans="2:6">
       <c r="B480" t="s">
         <v>471</v>
       </c>
       <c r="C480" t="s">
         <v>1796</v>
       </c>
       <c r="D480">
         <v>1315</v>
       </c>
-      <c r="E480" s="2" t="s">
+      <c r="E480" s="1" t="s">
         <v>2275</v>
       </c>
       <c r="F480" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="481" spans="2:6">
       <c r="B481" t="s">
         <v>472</v>
       </c>
       <c r="C481" t="s">
         <v>1796</v>
       </c>
       <c r="D481">
         <v>1315</v>
       </c>
-      <c r="E481" s="2" t="s">
+      <c r="E481" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="F481" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="482" spans="2:6">
       <c r="B482" t="s">
         <v>473</v>
       </c>
       <c r="C482" t="s">
         <v>1796</v>
       </c>
       <c r="D482">
         <v>1315</v>
       </c>
-      <c r="E482" s="2" t="s">
+      <c r="E482" s="1" t="s">
         <v>2277</v>
       </c>
       <c r="F482" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="483" spans="2:6">
       <c r="B483" t="s">
         <v>474</v>
       </c>
       <c r="C483" t="s">
         <v>1796</v>
       </c>
       <c r="D483">
         <v>1315</v>
       </c>
-      <c r="E483" s="2" t="s">
+      <c r="E483" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="F483" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="484" spans="2:6">
       <c r="B484" t="s">
         <v>475</v>
       </c>
       <c r="C484" t="s">
         <v>1796</v>
       </c>
       <c r="D484">
         <v>1315</v>
       </c>
-      <c r="E484" s="2" t="s">
+      <c r="E484" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="F484" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="485" spans="2:6">
       <c r="B485" t="s">
         <v>476</v>
       </c>
       <c r="C485" t="s">
         <v>1796</v>
       </c>
       <c r="D485">
         <v>1315</v>
       </c>
-      <c r="E485" s="2" t="s">
+      <c r="E485" s="1" t="s">
         <v>2280</v>
       </c>
       <c r="F485" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="486" spans="2:6">
       <c r="B486" t="s">
         <v>477</v>
       </c>
       <c r="C486" t="s">
         <v>1796</v>
       </c>
       <c r="D486">
         <v>1315</v>
       </c>
-      <c r="E486" s="2" t="s">
+      <c r="E486" s="1" t="s">
         <v>2281</v>
       </c>
       <c r="F486" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="487" spans="2:6">
       <c r="B487" t="s">
         <v>478</v>
       </c>
       <c r="C487" t="s">
         <v>1796</v>
       </c>
       <c r="D487">
         <v>1315</v>
       </c>
-      <c r="E487" s="2" t="s">
+      <c r="E487" s="1" t="s">
         <v>2282</v>
       </c>
       <c r="F487" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="488" spans="2:6">
       <c r="B488" t="s">
         <v>479</v>
       </c>
       <c r="C488" t="s">
         <v>1796</v>
       </c>
       <c r="D488">
         <v>1315</v>
       </c>
-      <c r="E488" s="2" t="s">
+      <c r="E488" s="1" t="s">
         <v>2283</v>
       </c>
       <c r="F488" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="489" spans="2:6">
       <c r="B489" t="s">
         <v>480</v>
       </c>
       <c r="C489" t="s">
         <v>1796</v>
       </c>
       <c r="D489">
         <v>1315</v>
       </c>
-      <c r="E489" s="2" t="s">
+      <c r="E489" s="1" t="s">
         <v>2284</v>
       </c>
       <c r="F489" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="490" spans="2:6">
       <c r="B490" t="s">
         <v>481</v>
       </c>
       <c r="C490" t="s">
         <v>1796</v>
       </c>
       <c r="D490">
         <v>1315</v>
       </c>
-      <c r="E490" s="2" t="s">
+      <c r="E490" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="F490" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="491" spans="2:6">
       <c r="B491" t="s">
         <v>482</v>
       </c>
       <c r="C491" t="s">
         <v>1796</v>
       </c>
       <c r="D491">
         <v>1315</v>
       </c>
-      <c r="E491" s="2" t="s">
+      <c r="E491" s="1" t="s">
         <v>2286</v>
       </c>
       <c r="F491" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="492" spans="2:6">
       <c r="B492" t="s">
         <v>483</v>
       </c>
       <c r="C492" t="s">
         <v>1796</v>
       </c>
       <c r="D492">
         <v>1315</v>
       </c>
-      <c r="E492" s="2" t="s">
+      <c r="E492" s="1" t="s">
         <v>2287</v>
       </c>
       <c r="F492" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="493" spans="2:6">
       <c r="B493" t="s">
         <v>484</v>
       </c>
       <c r="C493" t="s">
         <v>1796</v>
       </c>
       <c r="D493">
         <v>1315</v>
       </c>
-      <c r="E493" s="2" t="s">
+      <c r="E493" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="F493" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="494" spans="2:6">
       <c r="B494" t="s">
         <v>485</v>
       </c>
       <c r="C494" t="s">
         <v>1796</v>
       </c>
       <c r="D494">
         <v>1315</v>
       </c>
-      <c r="E494" s="2" t="s">
+      <c r="E494" s="1" t="s">
         <v>2289</v>
       </c>
       <c r="F494" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="495" spans="2:6">
       <c r="B495" t="s">
         <v>486</v>
       </c>
       <c r="C495" t="s">
         <v>1796</v>
       </c>
       <c r="D495">
         <v>1315</v>
       </c>
-      <c r="E495" s="2" t="s">
+      <c r="E495" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="F495" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="496" spans="2:6">
       <c r="B496" t="s">
         <v>487</v>
       </c>
       <c r="C496" t="s">
         <v>1796</v>
       </c>
       <c r="D496">
         <v>1315</v>
       </c>
-      <c r="E496" s="2" t="s">
+      <c r="E496" s="1" t="s">
         <v>2291</v>
       </c>
       <c r="F496" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="497" spans="2:6">
       <c r="B497" t="s">
         <v>488</v>
       </c>
       <c r="C497" t="s">
         <v>1796</v>
       </c>
       <c r="D497">
         <v>1315</v>
       </c>
-      <c r="E497" s="2" t="s">
+      <c r="E497" s="1" t="s">
         <v>2292</v>
       </c>
       <c r="F497" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="498" spans="2:6">
       <c r="B498" t="s">
         <v>489</v>
       </c>
       <c r="C498" t="s">
         <v>1796</v>
       </c>
       <c r="D498">
         <v>1316</v>
       </c>
-      <c r="E498" s="2" t="s">
+      <c r="E498" s="1" t="s">
         <v>2293</v>
       </c>
       <c r="F498" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="499" spans="2:6">
       <c r="B499" t="s">
         <v>490</v>
       </c>
       <c r="C499" t="s">
         <v>1796</v>
       </c>
       <c r="D499">
         <v>1316</v>
       </c>
-      <c r="E499" s="2" t="s">
+      <c r="E499" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="F499" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="500" spans="2:6">
       <c r="B500" t="s">
         <v>491</v>
       </c>
       <c r="C500" t="s">
         <v>1796</v>
       </c>
       <c r="D500">
         <v>1316</v>
       </c>
-      <c r="E500" s="2" t="s">
+      <c r="E500" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="F500" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="501" spans="2:6">
       <c r="B501" t="s">
         <v>492</v>
       </c>
       <c r="C501" t="s">
         <v>1796</v>
       </c>
       <c r="D501">
         <v>1316</v>
       </c>
-      <c r="E501" s="2" t="s">
+      <c r="E501" s="1" t="s">
         <v>2296</v>
       </c>
       <c r="F501" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="502" spans="2:6">
       <c r="B502" t="s">
         <v>493</v>
       </c>
       <c r="C502" t="s">
         <v>1796</v>
       </c>
       <c r="D502">
         <v>1316</v>
       </c>
-      <c r="E502" s="2" t="s">
+      <c r="E502" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="F502" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="503" spans="2:6">
       <c r="B503" t="s">
         <v>494</v>
       </c>
       <c r="C503" t="s">
         <v>1796</v>
       </c>
       <c r="D503">
         <v>1316</v>
       </c>
-      <c r="E503" s="2" t="s">
+      <c r="E503" s="1" t="s">
         <v>2298</v>
       </c>
       <c r="F503" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="504" spans="2:6">
       <c r="B504" t="s">
         <v>495</v>
       </c>
       <c r="C504" t="s">
         <v>1796</v>
       </c>
       <c r="D504">
         <v>1316</v>
       </c>
-      <c r="E504" s="2" t="s">
+      <c r="E504" s="1" t="s">
         <v>2299</v>
       </c>
       <c r="F504" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="505" spans="2:6">
       <c r="B505" t="s">
         <v>44</v>
       </c>
       <c r="C505" t="s">
         <v>1796</v>
       </c>
       <c r="D505">
         <v>1316</v>
       </c>
-      <c r="E505" s="2" t="s">
+      <c r="E505" s="1" t="s">
         <v>2300</v>
       </c>
       <c r="F505" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="506" spans="2:6">
       <c r="B506" t="s">
         <v>44</v>
       </c>
       <c r="C506" t="s">
         <v>1796</v>
       </c>
       <c r="D506">
         <v>1316</v>
       </c>
-      <c r="E506" s="2" t="s">
+      <c r="E506" s="1" t="s">
         <v>2301</v>
       </c>
       <c r="F506" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="507" spans="2:6">
       <c r="B507" t="s">
         <v>496</v>
       </c>
       <c r="C507" t="s">
         <v>1796</v>
       </c>
       <c r="D507">
         <v>1316</v>
       </c>
-      <c r="E507" s="2" t="s">
+      <c r="E507" s="1" t="s">
         <v>2302</v>
       </c>
       <c r="F507" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="508" spans="2:6">
       <c r="B508" t="s">
         <v>497</v>
       </c>
       <c r="C508" t="s">
         <v>1796</v>
       </c>
       <c r="D508">
         <v>1317</v>
       </c>
-      <c r="E508" s="2" t="s">
+      <c r="E508" s="1" t="s">
         <v>2303</v>
       </c>
       <c r="F508" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="509" spans="2:6">
       <c r="B509" t="s">
         <v>498</v>
       </c>
       <c r="C509" t="s">
         <v>1796</v>
       </c>
       <c r="D509">
         <v>1317</v>
       </c>
-      <c r="E509" s="2" t="s">
+      <c r="E509" s="1" t="s">
         <v>2304</v>
       </c>
       <c r="F509" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="510" spans="2:6">
       <c r="B510" t="s">
         <v>499</v>
       </c>
       <c r="C510" t="s">
         <v>1796</v>
       </c>
       <c r="D510">
         <v>1317</v>
       </c>
-      <c r="E510" s="2" t="s">
+      <c r="E510" s="1" t="s">
         <v>2305</v>
       </c>
       <c r="F510" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="511" spans="2:6">
       <c r="B511" t="s">
         <v>500</v>
       </c>
       <c r="C511" t="s">
         <v>1796</v>
       </c>
       <c r="D511">
         <v>1317</v>
       </c>
-      <c r="E511" s="2" t="s">
+      <c r="E511" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="F511" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="512" spans="2:6">
       <c r="B512" t="s">
         <v>501</v>
       </c>
       <c r="C512" t="s">
         <v>1796</v>
       </c>
       <c r="D512">
         <v>1317</v>
       </c>
-      <c r="E512" s="2" t="s">
+      <c r="E512" s="1" t="s">
         <v>2307</v>
       </c>
       <c r="F512" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="513" spans="2:6">
       <c r="B513" t="s">
         <v>502</v>
       </c>
       <c r="C513" t="s">
         <v>1796</v>
       </c>
       <c r="D513">
         <v>1317</v>
       </c>
-      <c r="E513" s="2" t="s">
+      <c r="E513" s="1" t="s">
         <v>2308</v>
       </c>
       <c r="F513" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="514" spans="2:6">
       <c r="B514" t="s">
         <v>503</v>
       </c>
       <c r="C514" t="s">
         <v>1796</v>
       </c>
       <c r="D514">
         <v>1317</v>
       </c>
-      <c r="E514" s="2" t="s">
+      <c r="E514" s="1" t="s">
         <v>2309</v>
       </c>
       <c r="F514" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="515" spans="2:6">
       <c r="B515" t="s">
         <v>504</v>
       </c>
       <c r="C515" t="s">
         <v>1796</v>
       </c>
       <c r="D515">
         <v>1317</v>
       </c>
-      <c r="E515" s="2" t="s">
+      <c r="E515" s="1" t="s">
         <v>2310</v>
       </c>
       <c r="F515" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="516" spans="2:6">
       <c r="B516" t="s">
         <v>505</v>
       </c>
       <c r="C516" t="s">
         <v>1796</v>
       </c>
       <c r="D516">
         <v>1317</v>
       </c>
-      <c r="E516" s="2" t="s">
+      <c r="E516" s="1" t="s">
         <v>2311</v>
       </c>
       <c r="F516" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="517" spans="2:6">
       <c r="B517" t="s">
         <v>506</v>
       </c>
       <c r="C517" t="s">
         <v>1796</v>
       </c>
       <c r="D517">
         <v>1317</v>
       </c>
-      <c r="E517" s="2" t="s">
+      <c r="E517" s="1" t="s">
         <v>2312</v>
       </c>
       <c r="F517" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="518" spans="2:6">
       <c r="B518" t="s">
         <v>507</v>
       </c>
       <c r="C518" t="s">
         <v>1796</v>
       </c>
       <c r="D518">
         <v>1318</v>
       </c>
-      <c r="E518" s="2" t="s">
+      <c r="E518" s="1" t="s">
         <v>2313</v>
       </c>
       <c r="F518" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="519" spans="2:6">
       <c r="B519" t="s">
         <v>508</v>
       </c>
       <c r="C519" t="s">
         <v>1796</v>
       </c>
       <c r="D519">
         <v>1318</v>
       </c>
-      <c r="E519" s="2" t="s">
+      <c r="E519" s="1" t="s">
         <v>2314</v>
       </c>
       <c r="F519" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="520" spans="2:6">
       <c r="B520" t="s">
         <v>509</v>
       </c>
       <c r="C520" t="s">
         <v>1796</v>
       </c>
       <c r="D520">
         <v>1318</v>
       </c>
-      <c r="E520" s="2" t="s">
+      <c r="E520" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="F520" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="521" spans="2:6">
       <c r="B521" t="s">
         <v>510</v>
       </c>
       <c r="C521" t="s">
         <v>1796</v>
       </c>
       <c r="D521">
         <v>1318</v>
       </c>
-      <c r="E521" s="2" t="s">
+      <c r="E521" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="F521" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="522" spans="2:6">
       <c r="B522" t="s">
         <v>511</v>
       </c>
       <c r="C522" t="s">
         <v>1796</v>
       </c>
       <c r="D522">
         <v>1318</v>
       </c>
-      <c r="E522" s="2" t="s">
+      <c r="E522" s="1" t="s">
         <v>2317</v>
       </c>
       <c r="F522" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="523" spans="2:6">
       <c r="B523" t="s">
         <v>512</v>
       </c>
       <c r="C523" t="s">
         <v>1796</v>
       </c>
       <c r="D523">
         <v>1318</v>
       </c>
-      <c r="E523" s="2" t="s">
+      <c r="E523" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="F523" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="524" spans="2:6">
       <c r="B524" t="s">
         <v>513</v>
       </c>
       <c r="C524" t="s">
         <v>1796</v>
       </c>
       <c r="D524">
         <v>1318</v>
       </c>
-      <c r="E524" s="2" t="s">
+      <c r="E524" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="F524" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="525" spans="2:6">
       <c r="B525" t="s">
         <v>514</v>
       </c>
       <c r="C525" t="s">
         <v>1796</v>
       </c>
       <c r="D525">
         <v>1318</v>
       </c>
-      <c r="E525" s="2" t="s">
+      <c r="E525" s="1" t="s">
         <v>2320</v>
       </c>
       <c r="F525" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="526" spans="2:6">
       <c r="B526" t="s">
         <v>515</v>
       </c>
       <c r="C526" t="s">
         <v>1796</v>
       </c>
       <c r="D526">
         <v>1319</v>
       </c>
-      <c r="E526" s="2" t="s">
+      <c r="E526" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="F526" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="527" spans="2:6">
       <c r="B527" t="s">
         <v>516</v>
       </c>
       <c r="C527" t="s">
         <v>1796</v>
       </c>
       <c r="D527">
         <v>1319</v>
       </c>
-      <c r="E527" s="2" t="s">
+      <c r="E527" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="F527" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="528" spans="2:6">
       <c r="B528" t="s">
         <v>517</v>
       </c>
       <c r="C528" t="s">
         <v>1796</v>
       </c>
       <c r="D528">
         <v>1319</v>
       </c>
-      <c r="E528" s="2" t="s">
+      <c r="E528" s="1" t="s">
         <v>2323</v>
       </c>
       <c r="F528" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="529" spans="2:6">
       <c r="B529" t="s">
         <v>518</v>
       </c>
       <c r="C529" t="s">
         <v>1796</v>
       </c>
       <c r="D529">
         <v>1319</v>
       </c>
-      <c r="E529" s="2" t="s">
+      <c r="E529" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="F529" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="530" spans="2:6">
       <c r="B530" t="s">
         <v>519</v>
       </c>
       <c r="C530" t="s">
         <v>1796</v>
       </c>
       <c r="D530">
         <v>1319</v>
       </c>
-      <c r="E530" s="2" t="s">
+      <c r="E530" s="1" t="s">
         <v>2325</v>
       </c>
       <c r="F530" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="531" spans="2:6">
       <c r="B531" t="s">
         <v>520</v>
       </c>
       <c r="C531" t="s">
         <v>1796</v>
       </c>
       <c r="D531">
         <v>1319</v>
       </c>
-      <c r="E531" s="2" t="s">
+      <c r="E531" s="1" t="s">
         <v>2326</v>
       </c>
       <c r="F531" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="532" spans="2:6">
       <c r="B532" t="s">
         <v>521</v>
       </c>
       <c r="C532" t="s">
         <v>1796</v>
       </c>
       <c r="D532">
         <v>1319</v>
       </c>
-      <c r="E532" s="2" t="s">
+      <c r="E532" s="1" t="s">
         <v>2327</v>
       </c>
       <c r="F532" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="533" spans="2:6">
       <c r="B533" t="s">
         <v>522</v>
       </c>
       <c r="C533" t="s">
         <v>1796</v>
       </c>
       <c r="D533">
         <v>1320</v>
       </c>
-      <c r="E533" s="2" t="s">
+      <c r="E533" s="1" t="s">
         <v>2328</v>
       </c>
       <c r="F533" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="534" spans="2:6">
       <c r="B534" t="s">
         <v>523</v>
       </c>
       <c r="C534" t="s">
         <v>1796</v>
       </c>
       <c r="D534">
         <v>1320</v>
       </c>
-      <c r="E534" s="2" t="s">
+      <c r="E534" s="1" t="s">
         <v>2329</v>
       </c>
       <c r="F534" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="535" spans="2:6">
       <c r="B535" t="s">
         <v>524</v>
       </c>
       <c r="C535" t="s">
         <v>1796</v>
       </c>
       <c r="D535">
         <v>1320</v>
       </c>
-      <c r="E535" s="2" t="s">
+      <c r="E535" s="1" t="s">
         <v>2330</v>
       </c>
       <c r="F535" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="536" spans="2:6">
       <c r="B536" t="s">
         <v>525</v>
       </c>
       <c r="C536" t="s">
         <v>1796</v>
       </c>
       <c r="D536">
         <v>1320</v>
       </c>
-      <c r="E536" s="2" t="s">
+      <c r="E536" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="F536" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="537" spans="2:6">
       <c r="B537" t="s">
         <v>526</v>
       </c>
       <c r="C537" t="s">
         <v>1796</v>
       </c>
       <c r="D537">
         <v>1320</v>
       </c>
-      <c r="E537" s="2" t="s">
+      <c r="E537" s="1" t="s">
         <v>2332</v>
       </c>
       <c r="F537" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="538" spans="2:6">
       <c r="B538" t="s">
         <v>527</v>
       </c>
       <c r="C538" t="s">
         <v>1796</v>
       </c>
       <c r="D538">
         <v>1320</v>
       </c>
-      <c r="E538" s="2" t="s">
+      <c r="E538" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="F538" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="539" spans="2:6">
       <c r="B539" t="s">
         <v>528</v>
       </c>
       <c r="C539" t="s">
         <v>1796</v>
       </c>
       <c r="D539">
         <v>1320</v>
       </c>
-      <c r="E539" s="2" t="s">
+      <c r="E539" s="1" t="s">
         <v>2334</v>
       </c>
       <c r="F539" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="540" spans="2:6">
       <c r="B540" t="s">
         <v>529</v>
       </c>
       <c r="C540" t="s">
         <v>1796</v>
       </c>
       <c r="D540">
         <v>1320</v>
       </c>
-      <c r="E540" s="2" t="s">
+      <c r="E540" s="1" t="s">
         <v>2335</v>
       </c>
       <c r="F540" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="541" spans="2:6">
       <c r="B541" t="s">
         <v>530</v>
       </c>
       <c r="C541" t="s">
         <v>1796</v>
       </c>
       <c r="D541">
         <v>1320</v>
       </c>
-      <c r="E541" s="2" t="s">
+      <c r="E541" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="F541" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="542" spans="2:6">
       <c r="B542" t="s">
         <v>531</v>
       </c>
       <c r="C542" t="s">
         <v>1796</v>
       </c>
       <c r="D542">
         <v>1320</v>
       </c>
-      <c r="E542" s="2" t="s">
+      <c r="E542" s="1" t="s">
         <v>2337</v>
       </c>
       <c r="F542" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="543" spans="2:6">
       <c r="B543" t="s">
         <v>532</v>
       </c>
       <c r="C543" t="s">
         <v>1796</v>
       </c>
       <c r="D543">
         <v>1320</v>
       </c>
-      <c r="E543" s="2" t="s">
+      <c r="E543" s="1" t="s">
         <v>2338</v>
       </c>
       <c r="F543" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="544" spans="2:6">
       <c r="B544" t="s">
         <v>533</v>
       </c>
       <c r="C544" t="s">
         <v>1796</v>
       </c>
       <c r="D544">
         <v>1320</v>
       </c>
-      <c r="E544" s="2" t="s">
+      <c r="E544" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="F544" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="545" spans="2:6">
       <c r="B545" t="s">
         <v>534</v>
       </c>
       <c r="C545" t="s">
         <v>1796</v>
       </c>
       <c r="D545">
         <v>1321</v>
       </c>
-      <c r="E545" s="2" t="s">
+      <c r="E545" s="1" t="s">
         <v>2340</v>
       </c>
       <c r="F545" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="546" spans="2:6">
       <c r="B546" t="s">
         <v>535</v>
       </c>
       <c r="C546" t="s">
         <v>1796</v>
       </c>
       <c r="D546">
         <v>1321</v>
       </c>
-      <c r="E546" s="2" t="s">
+      <c r="E546" s="1" t="s">
         <v>2341</v>
       </c>
       <c r="F546" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="547" spans="2:6">
       <c r="B547" t="s">
         <v>536</v>
       </c>
       <c r="C547" t="s">
         <v>1796</v>
       </c>
       <c r="D547">
         <v>1321</v>
       </c>
-      <c r="E547" s="2" t="s">
+      <c r="E547" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="F547" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="548" spans="2:6">
       <c r="B548" t="s">
         <v>537</v>
       </c>
       <c r="C548" t="s">
         <v>1796</v>
       </c>
       <c r="D548">
         <v>1321</v>
       </c>
-      <c r="E548" s="2" t="s">
+      <c r="E548" s="1" t="s">
         <v>2343</v>
       </c>
       <c r="F548" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="549" spans="2:6">
       <c r="B549" t="s">
         <v>538</v>
       </c>
       <c r="C549" t="s">
         <v>1796</v>
       </c>
       <c r="D549">
         <v>1321</v>
       </c>
-      <c r="E549" s="2" t="s">
+      <c r="E549" s="1" t="s">
         <v>2344</v>
       </c>
       <c r="F549" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="550" spans="2:6">
       <c r="B550" t="s">
         <v>539</v>
       </c>
       <c r="C550" t="s">
         <v>1796</v>
       </c>
       <c r="D550">
         <v>1321</v>
       </c>
-      <c r="E550" s="2" t="s">
+      <c r="E550" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="F550" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="551" spans="2:6">
       <c r="B551" t="s">
         <v>540</v>
       </c>
       <c r="C551" t="s">
         <v>1796</v>
       </c>
       <c r="D551">
         <v>1321</v>
       </c>
-      <c r="E551" s="2" t="s">
+      <c r="E551" s="1" t="s">
         <v>2346</v>
       </c>
       <c r="F551" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="552" spans="2:6">
       <c r="B552" t="s">
         <v>541</v>
       </c>
       <c r="C552" t="s">
         <v>1796</v>
       </c>
       <c r="D552">
         <v>1321</v>
       </c>
-      <c r="E552" s="2" t="s">
+      <c r="E552" s="1" t="s">
         <v>2347</v>
       </c>
       <c r="F552" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="553" spans="2:6">
       <c r="B553" t="s">
         <v>542</v>
       </c>
       <c r="C553" t="s">
         <v>1796</v>
       </c>
       <c r="D553">
         <v>1321</v>
       </c>
-      <c r="E553" s="2" t="s">
+      <c r="E553" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="F553" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="554" spans="2:6">
       <c r="B554" t="s">
         <v>543</v>
       </c>
       <c r="C554" t="s">
         <v>1796</v>
       </c>
       <c r="D554">
         <v>1321</v>
       </c>
-      <c r="E554" s="2" t="s">
+      <c r="E554" s="1" t="s">
         <v>2349</v>
       </c>
       <c r="F554" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="555" spans="2:6">
       <c r="B555" t="s">
         <v>544</v>
       </c>
       <c r="C555" t="s">
         <v>1796</v>
       </c>
       <c r="D555">
         <v>1321</v>
       </c>
-      <c r="E555" s="2" t="s">
+      <c r="E555" s="1" t="s">
         <v>2350</v>
       </c>
       <c r="F555" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="556" spans="2:6">
       <c r="B556" t="s">
         <v>545</v>
       </c>
       <c r="C556" t="s">
         <v>1796</v>
       </c>
       <c r="D556">
         <v>1321</v>
       </c>
-      <c r="E556" s="2" t="s">
+      <c r="E556" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="F556" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="557" spans="2:6">
       <c r="B557" t="s">
         <v>546</v>
       </c>
       <c r="C557" t="s">
         <v>1796</v>
       </c>
       <c r="D557">
         <v>1321</v>
       </c>
-      <c r="E557" s="2" t="s">
+      <c r="E557" s="1" t="s">
         <v>2352</v>
       </c>
       <c r="F557" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="558" spans="2:6">
       <c r="B558" t="s">
         <v>547</v>
       </c>
       <c r="C558" t="s">
         <v>1796</v>
       </c>
       <c r="D558">
         <v>1321</v>
       </c>
-      <c r="E558" s="2" t="s">
+      <c r="E558" s="1" t="s">
         <v>2353</v>
       </c>
       <c r="F558" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="559" spans="2:6">
       <c r="B559" t="s">
         <v>548</v>
       </c>
       <c r="C559" t="s">
         <v>1796</v>
       </c>
       <c r="D559">
         <v>1321</v>
       </c>
-      <c r="E559" s="2" t="s">
+      <c r="E559" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="F559" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="560" spans="2:6">
       <c r="B560" t="s">
         <v>549</v>
       </c>
       <c r="C560" t="s">
         <v>1796</v>
       </c>
       <c r="D560">
         <v>1321</v>
       </c>
-      <c r="E560" s="2" t="s">
+      <c r="E560" s="1" t="s">
         <v>2355</v>
       </c>
       <c r="F560" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="561" spans="2:6">
       <c r="B561" t="s">
         <v>550</v>
       </c>
       <c r="C561" t="s">
         <v>1796</v>
       </c>
       <c r="D561">
         <v>1321</v>
       </c>
-      <c r="E561" s="2" t="s">
+      <c r="E561" s="1" t="s">
         <v>2356</v>
       </c>
       <c r="F561" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="562" spans="2:6">
       <c r="B562" t="s">
         <v>551</v>
       </c>
       <c r="C562" t="s">
         <v>1796</v>
       </c>
       <c r="D562">
         <v>1321</v>
       </c>
-      <c r="E562" s="2" t="s">
+      <c r="E562" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="F562" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="563" spans="2:6">
       <c r="B563" t="s">
         <v>552</v>
       </c>
       <c r="C563" t="s">
         <v>1796</v>
       </c>
       <c r="D563">
         <v>1321</v>
       </c>
-      <c r="E563" s="2" t="s">
+      <c r="E563" s="1" t="s">
         <v>2358</v>
       </c>
       <c r="F563" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="564" spans="2:6">
       <c r="B564" t="s">
         <v>44</v>
       </c>
       <c r="C564" t="s">
         <v>1796</v>
       </c>
       <c r="D564">
         <v>1321</v>
       </c>
-      <c r="E564" s="2" t="s">
+      <c r="E564" s="1" t="s">
         <v>2359</v>
       </c>
       <c r="F564" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="565" spans="2:6">
       <c r="B565" t="s">
         <v>553</v>
       </c>
       <c r="C565" t="s">
         <v>1796</v>
       </c>
       <c r="D565">
         <v>1321</v>
       </c>
-      <c r="E565" s="2" t="s">
+      <c r="E565" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="F565" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="566" spans="2:6">
       <c r="B566" t="s">
         <v>554</v>
       </c>
       <c r="C566" t="s">
         <v>1796</v>
       </c>
       <c r="D566">
         <v>1321</v>
       </c>
-      <c r="E566" s="2" t="s">
+      <c r="E566" s="1" t="s">
         <v>2361</v>
       </c>
       <c r="F566" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="567" spans="2:6">
       <c r="B567" t="s">
         <v>555</v>
       </c>
       <c r="C567" t="s">
         <v>1796</v>
       </c>
       <c r="D567">
         <v>1322</v>
       </c>
-      <c r="E567" s="2" t="s">
+      <c r="E567" s="1" t="s">
         <v>2362</v>
       </c>
       <c r="F567" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="568" spans="2:6">
       <c r="B568" t="s">
         <v>556</v>
       </c>
       <c r="C568" t="s">
         <v>1796</v>
       </c>
       <c r="D568">
         <v>1322</v>
       </c>
-      <c r="E568" s="2" t="s">
+      <c r="E568" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="F568" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="569" spans="2:6">
       <c r="B569" t="s">
         <v>557</v>
       </c>
       <c r="C569" t="s">
         <v>1796</v>
       </c>
       <c r="D569">
         <v>1322</v>
       </c>
-      <c r="E569" s="2" t="s">
+      <c r="E569" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="F569" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="570" spans="2:6">
       <c r="B570" t="s">
         <v>558</v>
       </c>
       <c r="C570" t="s">
         <v>1796</v>
       </c>
       <c r="D570">
         <v>1322</v>
       </c>
-      <c r="E570" s="2" t="s">
+      <c r="E570" s="1" t="s">
         <v>2365</v>
       </c>
       <c r="F570" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="571" spans="2:6">
       <c r="B571" t="s">
         <v>559</v>
       </c>
       <c r="C571" t="s">
         <v>1796</v>
       </c>
       <c r="D571">
         <v>1322</v>
       </c>
-      <c r="E571" s="2" t="s">
+      <c r="E571" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="F571" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="572" spans="2:6">
       <c r="B572" t="s">
         <v>560</v>
       </c>
       <c r="C572" t="s">
         <v>1796</v>
       </c>
       <c r="D572">
         <v>1322</v>
       </c>
-      <c r="E572" s="2" t="s">
+      <c r="E572" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="F572" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="573" spans="2:6">
       <c r="B573" t="s">
         <v>561</v>
       </c>
       <c r="C573" t="s">
         <v>1796</v>
       </c>
       <c r="D573">
         <v>1322</v>
       </c>
-      <c r="E573" s="2" t="s">
+      <c r="E573" s="1" t="s">
         <v>2368</v>
       </c>
       <c r="F573" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="574" spans="2:6">
       <c r="B574" t="s">
         <v>562</v>
       </c>
       <c r="C574" t="s">
         <v>1796</v>
       </c>
       <c r="D574">
         <v>1322</v>
       </c>
-      <c r="E574" s="2" t="s">
+      <c r="E574" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="F574" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="575" spans="2:6">
       <c r="B575" t="s">
         <v>563</v>
       </c>
       <c r="C575" t="s">
         <v>1796</v>
       </c>
       <c r="D575">
         <v>1322</v>
       </c>
-      <c r="E575" s="2" t="s">
+      <c r="E575" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="F575" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="576" spans="2:6">
       <c r="B576" t="s">
         <v>563</v>
       </c>
       <c r="C576" t="s">
         <v>1796</v>
       </c>
       <c r="D576">
         <v>1322</v>
       </c>
-      <c r="E576" s="2" t="s">
+      <c r="E576" s="1" t="s">
         <v>2371</v>
       </c>
       <c r="F576" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="577" spans="2:6">
       <c r="B577" t="s">
         <v>564</v>
       </c>
       <c r="C577" t="s">
         <v>1796</v>
       </c>
       <c r="D577">
         <v>1322</v>
       </c>
-      <c r="E577" s="2" t="s">
+      <c r="E577" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="F577" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="578" spans="2:6">
       <c r="B578" t="s">
         <v>565</v>
       </c>
       <c r="C578" t="s">
         <v>1796</v>
       </c>
       <c r="D578">
         <v>1322</v>
       </c>
-      <c r="E578" s="2" t="s">
+      <c r="E578" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="F578" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="579" spans="2:6">
       <c r="B579" t="s">
         <v>566</v>
       </c>
       <c r="C579" t="s">
         <v>1796</v>
       </c>
       <c r="D579">
         <v>1323</v>
       </c>
-      <c r="E579" s="2" t="s">
+      <c r="E579" s="1" t="s">
         <v>2374</v>
       </c>
       <c r="F579" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="580" spans="2:6">
       <c r="B580" t="s">
         <v>567</v>
       </c>
       <c r="C580" t="s">
         <v>1796</v>
       </c>
       <c r="D580">
         <v>1323</v>
       </c>
-      <c r="E580" s="2" t="s">
+      <c r="E580" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="F580" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="581" spans="2:6">
       <c r="B581" t="s">
         <v>568</v>
       </c>
       <c r="C581" t="s">
         <v>1796</v>
       </c>
       <c r="D581">
         <v>1324</v>
       </c>
-      <c r="E581" s="2" t="s">
+      <c r="E581" s="1" t="s">
         <v>2376</v>
       </c>
       <c r="F581" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="582" spans="2:6">
       <c r="B582" t="s">
         <v>569</v>
       </c>
       <c r="C582" t="s">
         <v>1796</v>
       </c>
       <c r="D582">
         <v>1324</v>
       </c>
-      <c r="E582" s="2" t="s">
+      <c r="E582" s="1" t="s">
         <v>2377</v>
       </c>
       <c r="F582" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="583" spans="2:6">
       <c r="B583" t="s">
         <v>570</v>
       </c>
       <c r="C583" t="s">
         <v>1796</v>
       </c>
       <c r="D583">
         <v>1324</v>
       </c>
-      <c r="E583" s="2" t="s">
+      <c r="E583" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="F583" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="584" spans="2:6">
       <c r="B584" t="s">
         <v>571</v>
       </c>
       <c r="C584" t="s">
         <v>1796</v>
       </c>
       <c r="D584">
         <v>1324</v>
       </c>
-      <c r="E584" s="2" t="s">
+      <c r="E584" s="1" t="s">
         <v>2379</v>
       </c>
       <c r="F584" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="585" spans="2:6">
       <c r="B585" t="s">
         <v>572</v>
       </c>
       <c r="C585" t="s">
         <v>1796</v>
       </c>
       <c r="D585">
         <v>1324</v>
       </c>
-      <c r="E585" s="2" t="s">
+      <c r="E585" s="1" t="s">
         <v>2380</v>
       </c>
       <c r="F585" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="586" spans="2:6">
       <c r="B586" t="s">
         <v>573</v>
       </c>
       <c r="C586" t="s">
         <v>1796</v>
       </c>
       <c r="D586">
         <v>1325</v>
       </c>
-      <c r="E586" s="2" t="s">
+      <c r="E586" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="F586" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="587" spans="2:6">
       <c r="B587" t="s">
         <v>574</v>
       </c>
       <c r="C587" t="s">
         <v>1796</v>
       </c>
       <c r="D587">
         <v>1325</v>
       </c>
-      <c r="E587" s="2" t="s">
+      <c r="E587" s="1" t="s">
         <v>2382</v>
       </c>
       <c r="F587" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="588" spans="2:6">
       <c r="B588" t="s">
         <v>575</v>
       </c>
       <c r="C588" t="s">
         <v>1796</v>
       </c>
       <c r="D588">
         <v>1325</v>
       </c>
-      <c r="E588" s="2" t="s">
+      <c r="E588" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="F588" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="589" spans="2:6">
       <c r="B589" t="s">
         <v>576</v>
       </c>
       <c r="C589" t="s">
         <v>1796</v>
       </c>
       <c r="D589">
         <v>1325</v>
       </c>
-      <c r="E589" s="2" t="s">
+      <c r="E589" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="F589" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="590" spans="2:6">
       <c r="B590" t="s">
         <v>577</v>
       </c>
       <c r="C590" t="s">
         <v>1796</v>
       </c>
       <c r="D590">
         <v>1325</v>
       </c>
-      <c r="E590" s="2" t="s">
+      <c r="E590" s="1" t="s">
         <v>2385</v>
       </c>
       <c r="F590" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="591" spans="2:6">
       <c r="B591" t="s">
         <v>577</v>
       </c>
       <c r="C591" t="s">
         <v>1796</v>
       </c>
       <c r="D591">
         <v>1325</v>
       </c>
-      <c r="E591" s="2" t="s">
+      <c r="E591" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="F591" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="592" spans="2:6">
       <c r="B592" t="s">
         <v>578</v>
       </c>
       <c r="C592" t="s">
         <v>1796</v>
       </c>
       <c r="D592">
         <v>1325</v>
       </c>
-      <c r="E592" s="2" t="s">
+      <c r="E592" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="F592" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="593" spans="2:6">
       <c r="B593" t="s">
         <v>579</v>
       </c>
       <c r="C593" t="s">
         <v>1796</v>
       </c>
       <c r="D593">
         <v>1325</v>
       </c>
-      <c r="E593" s="2" t="s">
+      <c r="E593" s="1" t="s">
         <v>2388</v>
       </c>
       <c r="F593" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="594" spans="2:6">
       <c r="B594" t="s">
         <v>580</v>
       </c>
       <c r="C594" t="s">
         <v>1796</v>
       </c>
       <c r="D594">
         <v>1325</v>
       </c>
-      <c r="E594" s="2" t="s">
+      <c r="E594" s="1" t="s">
         <v>2389</v>
       </c>
       <c r="F594" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="595" spans="2:6">
       <c r="B595" t="s">
         <v>581</v>
       </c>
       <c r="C595" t="s">
         <v>1796</v>
       </c>
       <c r="D595">
         <v>1325</v>
       </c>
-      <c r="E595" s="2" t="s">
+      <c r="E595" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="F595" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="596" spans="2:6">
       <c r="B596" t="s">
         <v>582</v>
       </c>
       <c r="C596" t="s">
         <v>1796</v>
       </c>
       <c r="D596">
         <v>1325</v>
       </c>
-      <c r="E596" s="2" t="s">
+      <c r="E596" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="F596" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="597" spans="2:6">
       <c r="B597" t="s">
         <v>582</v>
       </c>
       <c r="C597" t="s">
         <v>1796</v>
       </c>
       <c r="D597">
         <v>1325</v>
       </c>
-      <c r="E597" s="2" t="s">
+      <c r="E597" s="1" t="s">
         <v>2392</v>
       </c>
       <c r="F597" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="598" spans="2:6">
       <c r="B598" t="s">
         <v>583</v>
       </c>
       <c r="C598" t="s">
         <v>1796</v>
       </c>
       <c r="D598">
         <v>1325</v>
       </c>
-      <c r="E598" s="2" t="s">
+      <c r="E598" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="F598" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="599" spans="2:6">
       <c r="B599" t="s">
         <v>584</v>
       </c>
       <c r="C599" t="s">
         <v>1796</v>
       </c>
       <c r="D599">
         <v>1326</v>
       </c>
-      <c r="E599" s="2" t="s">
+      <c r="E599" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="F599" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="600" spans="2:6">
       <c r="B600" t="s">
         <v>585</v>
       </c>
       <c r="C600" t="s">
         <v>1796</v>
       </c>
       <c r="D600">
         <v>1326</v>
       </c>
-      <c r="E600" s="2" t="s">
+      <c r="E600" s="1" t="s">
         <v>2395</v>
       </c>
       <c r="F600" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="601" spans="2:6">
       <c r="B601" t="s">
         <v>586</v>
       </c>
       <c r="C601" t="s">
         <v>1796</v>
       </c>
       <c r="D601">
         <v>1326</v>
       </c>
-      <c r="E601" s="2" t="s">
+      <c r="E601" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="F601" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="602" spans="2:6">
       <c r="B602" t="s">
         <v>587</v>
       </c>
       <c r="C602" t="s">
         <v>1796</v>
       </c>
       <c r="D602">
         <v>1326</v>
       </c>
-      <c r="E602" s="2" t="s">
+      <c r="E602" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="F602" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="603" spans="2:6">
       <c r="B603" t="s">
         <v>588</v>
       </c>
       <c r="C603" t="s">
         <v>1796</v>
       </c>
       <c r="D603">
         <v>1326</v>
       </c>
-      <c r="E603" s="2" t="s">
+      <c r="E603" s="1" t="s">
         <v>2398</v>
       </c>
       <c r="F603" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="604" spans="2:6">
       <c r="B604" t="s">
         <v>589</v>
       </c>
       <c r="C604" t="s">
         <v>1796</v>
       </c>
       <c r="D604">
         <v>1327</v>
       </c>
-      <c r="E604" s="2" t="s">
+      <c r="E604" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="F604" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="605" spans="2:6">
       <c r="B605" t="s">
         <v>590</v>
       </c>
       <c r="C605" t="s">
         <v>1796</v>
       </c>
       <c r="D605">
         <v>1327</v>
       </c>
-      <c r="E605" s="2" t="s">
+      <c r="E605" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="F605" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="606" spans="2:6">
       <c r="B606" t="s">
         <v>591</v>
       </c>
       <c r="C606" t="s">
         <v>1796</v>
       </c>
       <c r="D606">
         <v>1327</v>
       </c>
-      <c r="E606" s="2" t="s">
+      <c r="E606" s="1" t="s">
         <v>2401</v>
       </c>
       <c r="F606" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="607" spans="2:6">
       <c r="B607" t="s">
         <v>592</v>
       </c>
       <c r="C607" t="s">
         <v>1796</v>
       </c>
       <c r="D607">
         <v>1327</v>
       </c>
-      <c r="E607" s="2" t="s">
+      <c r="E607" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="F607" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="608" spans="2:6">
       <c r="B608" t="s">
         <v>593</v>
       </c>
       <c r="C608" t="s">
         <v>1796</v>
       </c>
       <c r="D608">
         <v>1327</v>
       </c>
-      <c r="E608" s="2" t="s">
+      <c r="E608" s="1" t="s">
         <v>2403</v>
       </c>
       <c r="F608" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="609" spans="2:6">
       <c r="B609" t="s">
         <v>594</v>
       </c>
       <c r="C609" t="s">
         <v>1796</v>
       </c>
       <c r="D609">
         <v>1328</v>
       </c>
-      <c r="E609" s="2" t="s">
+      <c r="E609" s="1" t="s">
         <v>2404</v>
       </c>
       <c r="F609" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="610" spans="2:6">
       <c r="B610" t="s">
         <v>595</v>
       </c>
       <c r="C610" t="s">
         <v>1796</v>
       </c>
       <c r="D610">
         <v>1328</v>
       </c>
-      <c r="E610" s="2" t="s">
+      <c r="E610" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="F610" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="611" spans="2:6">
       <c r="B611" t="s">
         <v>596</v>
       </c>
       <c r="C611" t="s">
         <v>1796</v>
       </c>
       <c r="D611">
         <v>1328</v>
       </c>
-      <c r="E611" s="2" t="s">
+      <c r="E611" s="1" t="s">
         <v>2406</v>
       </c>
       <c r="F611" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="612" spans="2:6">
       <c r="B612" t="s">
         <v>597</v>
       </c>
       <c r="C612" t="s">
         <v>1796</v>
       </c>
       <c r="D612">
         <v>1328</v>
       </c>
-      <c r="E612" s="2" t="s">
+      <c r="E612" s="1" t="s">
         <v>2407</v>
       </c>
       <c r="F612" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="613" spans="2:6">
       <c r="B613" t="s">
         <v>561</v>
       </c>
       <c r="C613" t="s">
         <v>1796</v>
       </c>
       <c r="D613">
         <v>1328</v>
       </c>
-      <c r="E613" s="2" t="s">
+      <c r="E613" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="F613" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="614" spans="2:6">
       <c r="B614" t="s">
         <v>598</v>
       </c>
       <c r="C614" t="s">
         <v>1796</v>
       </c>
       <c r="D614">
         <v>1328</v>
       </c>
-      <c r="E614" s="2" t="s">
+      <c r="E614" s="1" t="s">
         <v>2409</v>
       </c>
       <c r="F614" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="615" spans="2:6">
       <c r="B615" t="s">
         <v>44</v>
       </c>
       <c r="C615" t="s">
         <v>1796</v>
       </c>
       <c r="D615">
         <v>1328</v>
       </c>
-      <c r="E615" s="2" t="s">
+      <c r="E615" s="1" t="s">
         <v>2410</v>
       </c>
       <c r="F615" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="616" spans="2:6">
       <c r="B616" t="s">
         <v>599</v>
       </c>
       <c r="C616" t="s">
         <v>1796</v>
       </c>
       <c r="D616">
         <v>1328</v>
       </c>
-      <c r="E616" s="2" t="s">
+      <c r="E616" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="F616" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="617" spans="2:6">
       <c r="B617" t="s">
         <v>600</v>
       </c>
       <c r="C617" t="s">
         <v>1796</v>
       </c>
       <c r="D617">
         <v>1328</v>
       </c>
-      <c r="E617" s="2" t="s">
+      <c r="E617" s="1" t="s">
         <v>2412</v>
       </c>
       <c r="F617" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="618" spans="2:6">
       <c r="B618" t="s">
         <v>601</v>
       </c>
       <c r="C618" t="s">
         <v>1796</v>
       </c>
       <c r="D618">
         <v>1329</v>
       </c>
-      <c r="E618" s="2" t="s">
+      <c r="E618" s="1" t="s">
         <v>2413</v>
       </c>
       <c r="F618" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="619" spans="2:6">
       <c r="B619" t="s">
         <v>602</v>
       </c>
       <c r="C619" t="s">
         <v>1796</v>
       </c>
       <c r="D619">
         <v>1329</v>
       </c>
-      <c r="E619" s="2" t="s">
+      <c r="E619" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="F619" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="620" spans="2:6">
       <c r="B620" t="s">
         <v>603</v>
       </c>
       <c r="C620" t="s">
         <v>1796</v>
       </c>
       <c r="D620">
         <v>1329</v>
       </c>
-      <c r="E620" s="2" t="s">
+      <c r="E620" s="1" t="s">
         <v>2415</v>
       </c>
       <c r="F620" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="621" spans="2:6">
       <c r="B621" t="s">
         <v>604</v>
       </c>
       <c r="C621" t="s">
         <v>1796</v>
       </c>
       <c r="D621">
         <v>1329</v>
       </c>
-      <c r="E621" s="2" t="s">
+      <c r="E621" s="1" t="s">
         <v>2416</v>
       </c>
       <c r="F621" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="622" spans="2:6">
       <c r="B622" t="s">
         <v>605</v>
       </c>
       <c r="C622" t="s">
         <v>1796</v>
       </c>
       <c r="D622">
         <v>1329</v>
       </c>
-      <c r="E622" s="2" t="s">
+      <c r="E622" s="1" t="s">
         <v>2417</v>
       </c>
       <c r="F622" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="623" spans="2:6">
       <c r="B623" t="s">
         <v>606</v>
       </c>
       <c r="C623" t="s">
         <v>1796</v>
       </c>
       <c r="D623">
         <v>1329</v>
       </c>
-      <c r="E623" s="2" t="s">
+      <c r="E623" s="1" t="s">
         <v>2418</v>
       </c>
       <c r="F623" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="624" spans="2:6">
       <c r="B624" t="s">
         <v>607</v>
       </c>
       <c r="C624" t="s">
         <v>1796</v>
       </c>
       <c r="D624">
         <v>1329</v>
       </c>
-      <c r="E624" s="2" t="s">
+      <c r="E624" s="1" t="s">
         <v>2419</v>
       </c>
       <c r="F624" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="625" spans="2:6">
       <c r="B625" t="s">
         <v>608</v>
       </c>
       <c r="C625" t="s">
         <v>1796</v>
       </c>
       <c r="D625">
         <v>1329</v>
       </c>
-      <c r="E625" s="2" t="s">
+      <c r="E625" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="F625" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="626" spans="2:6">
       <c r="B626" t="s">
         <v>609</v>
       </c>
       <c r="C626" t="s">
         <v>1796</v>
       </c>
       <c r="D626">
         <v>1329</v>
       </c>
-      <c r="E626" s="2" t="s">
+      <c r="E626" s="1" t="s">
         <v>2421</v>
       </c>
       <c r="F626" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="627" spans="2:6">
       <c r="B627" t="s">
         <v>610</v>
       </c>
       <c r="C627" t="s">
         <v>1796</v>
       </c>
       <c r="D627">
         <v>1329</v>
       </c>
-      <c r="E627" s="2" t="s">
+      <c r="E627" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="F627" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="628" spans="2:6">
       <c r="B628" t="s">
         <v>611</v>
       </c>
       <c r="C628" t="s">
         <v>1796</v>
       </c>
       <c r="D628">
         <v>1329</v>
       </c>
-      <c r="E628" s="2" t="s">
+      <c r="E628" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="F628" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="629" spans="2:6">
       <c r="B629" t="s">
         <v>612</v>
       </c>
       <c r="C629" t="s">
         <v>1796</v>
       </c>
       <c r="D629">
         <v>1330</v>
       </c>
-      <c r="E629" s="2" t="s">
+      <c r="E629" s="1" t="s">
         <v>2424</v>
       </c>
       <c r="F629" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="630" spans="2:6">
       <c r="B630" t="s">
         <v>613</v>
       </c>
       <c r="C630" t="s">
         <v>1796</v>
       </c>
       <c r="D630">
         <v>1330</v>
       </c>
-      <c r="E630" s="2" t="s">
+      <c r="E630" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="F630" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="631" spans="2:6">
       <c r="B631" t="s">
         <v>614</v>
       </c>
       <c r="C631" t="s">
         <v>1796</v>
       </c>
       <c r="D631">
         <v>1330</v>
       </c>
-      <c r="E631" s="2" t="s">
+      <c r="E631" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="F631" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="632" spans="2:6">
       <c r="B632" t="s">
         <v>615</v>
       </c>
       <c r="C632" t="s">
         <v>1796</v>
       </c>
       <c r="D632">
         <v>1330</v>
       </c>
-      <c r="E632" s="2" t="s">
+      <c r="E632" s="1" t="s">
         <v>2427</v>
       </c>
       <c r="F632" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="633" spans="2:6">
       <c r="B633" t="s">
         <v>616</v>
       </c>
       <c r="C633" t="s">
         <v>1796</v>
       </c>
       <c r="D633">
         <v>1330</v>
       </c>
-      <c r="E633" s="2" t="s">
+      <c r="E633" s="1" t="s">
         <v>2428</v>
       </c>
       <c r="F633" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="634" spans="2:6">
       <c r="B634" t="s">
         <v>617</v>
       </c>
       <c r="C634" t="s">
         <v>1796</v>
       </c>
       <c r="D634">
         <v>1330</v>
       </c>
-      <c r="E634" s="2" t="s">
+      <c r="E634" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="F634" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="635" spans="2:6">
       <c r="B635" t="s">
         <v>618</v>
       </c>
       <c r="C635" t="s">
         <v>1796</v>
       </c>
       <c r="D635">
         <v>1330</v>
       </c>
-      <c r="E635" s="2" t="s">
+      <c r="E635" s="1" t="s">
         <v>2430</v>
       </c>
       <c r="F635" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="636" spans="2:6">
       <c r="B636" t="s">
         <v>44</v>
       </c>
       <c r="C636" t="s">
         <v>1796</v>
       </c>
       <c r="D636">
         <v>1330</v>
       </c>
-      <c r="E636" s="2" t="s">
+      <c r="E636" s="1" t="s">
         <v>2431</v>
       </c>
       <c r="F636" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="637" spans="2:6">
       <c r="B637" t="s">
         <v>619</v>
       </c>
       <c r="C637" t="s">
         <v>1796</v>
       </c>
       <c r="D637">
         <v>1330</v>
       </c>
-      <c r="E637" s="2" t="s">
+      <c r="E637" s="1" t="s">
         <v>2432</v>
       </c>
       <c r="F637" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="638" spans="2:6">
       <c r="B638" t="s">
         <v>620</v>
       </c>
       <c r="C638" t="s">
         <v>1796</v>
       </c>
       <c r="D638">
         <v>1331</v>
       </c>
-      <c r="E638" s="2" t="s">
+      <c r="E638" s="1" t="s">
         <v>2433</v>
       </c>
       <c r="F638" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="639" spans="2:6">
       <c r="B639" t="s">
         <v>621</v>
       </c>
       <c r="C639" t="s">
         <v>1796</v>
       </c>
       <c r="D639">
         <v>1331</v>
       </c>
-      <c r="E639" s="2" t="s">
+      <c r="E639" s="1" t="s">
         <v>2434</v>
       </c>
       <c r="F639" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="640" spans="2:6">
       <c r="B640" t="s">
         <v>622</v>
       </c>
       <c r="C640" t="s">
         <v>1796</v>
       </c>
       <c r="D640">
         <v>1331</v>
       </c>
-      <c r="E640" s="2" t="s">
+      <c r="E640" s="1" t="s">
         <v>2435</v>
       </c>
       <c r="F640" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="641" spans="2:6">
       <c r="B641" t="s">
         <v>623</v>
       </c>
       <c r="C641" t="s">
         <v>1796</v>
       </c>
       <c r="D641">
         <v>1332</v>
       </c>
-      <c r="E641" s="2" t="s">
+      <c r="E641" s="1" t="s">
         <v>2436</v>
       </c>
       <c r="F641" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="642" spans="2:6">
       <c r="B642" t="s">
         <v>624</v>
       </c>
       <c r="C642" t="s">
         <v>1796</v>
       </c>
       <c r="D642">
         <v>1332</v>
       </c>
-      <c r="E642" s="2" t="s">
+      <c r="E642" s="1" t="s">
         <v>2437</v>
       </c>
       <c r="F642" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="643" spans="2:6">
       <c r="B643" t="s">
         <v>625</v>
       </c>
       <c r="C643" t="s">
         <v>1796</v>
       </c>
       <c r="D643">
         <v>1332</v>
       </c>
-      <c r="E643" s="2" t="s">
+      <c r="E643" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="F643" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="644" spans="2:6">
       <c r="B644" t="s">
         <v>626</v>
       </c>
       <c r="C644" t="s">
         <v>1796</v>
       </c>
       <c r="D644">
         <v>1332</v>
       </c>
-      <c r="E644" s="2" t="s">
+      <c r="E644" s="1" t="s">
         <v>2439</v>
       </c>
       <c r="F644" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="645" spans="2:6">
       <c r="B645" t="s">
         <v>627</v>
       </c>
       <c r="C645" t="s">
         <v>1796</v>
       </c>
       <c r="D645">
         <v>1332</v>
       </c>
-      <c r="E645" s="2" t="s">
+      <c r="E645" s="1" t="s">
         <v>2440</v>
       </c>
       <c r="F645" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="646" spans="2:6">
       <c r="B646" t="s">
         <v>44</v>
       </c>
       <c r="C646" t="s">
         <v>1796</v>
       </c>
       <c r="D646">
         <v>1332</v>
       </c>
-      <c r="E646" s="2" t="s">
+      <c r="E646" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="F646" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="647" spans="2:6">
       <c r="B647" t="s">
         <v>628</v>
       </c>
       <c r="C647" t="s">
         <v>1796</v>
       </c>
       <c r="D647">
         <v>1332</v>
       </c>
-      <c r="E647" s="2" t="s">
+      <c r="E647" s="1" t="s">
         <v>2442</v>
       </c>
       <c r="F647" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="648" spans="2:6">
       <c r="B648" t="s">
         <v>629</v>
       </c>
       <c r="C648" t="s">
         <v>1796</v>
       </c>
       <c r="D648">
         <v>1333</v>
       </c>
-      <c r="E648" s="2" t="s">
+      <c r="E648" s="1" t="s">
         <v>2443</v>
       </c>
       <c r="F648" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="649" spans="2:6">
       <c r="B649" t="s">
         <v>630</v>
       </c>
       <c r="C649" t="s">
         <v>1796</v>
       </c>
       <c r="D649">
         <v>1333</v>
       </c>
-      <c r="E649" s="2" t="s">
+      <c r="E649" s="1" t="s">
         <v>2444</v>
       </c>
       <c r="F649" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="650" spans="2:6">
       <c r="B650" t="s">
         <v>631</v>
       </c>
       <c r="C650" t="s">
         <v>1796</v>
       </c>
       <c r="D650">
         <v>1333</v>
       </c>
-      <c r="E650" s="2" t="s">
+      <c r="E650" s="1" t="s">
         <v>2445</v>
       </c>
       <c r="F650" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="651" spans="2:6">
       <c r="B651" t="s">
         <v>632</v>
       </c>
       <c r="C651" t="s">
         <v>1796</v>
       </c>
       <c r="D651">
         <v>1333</v>
       </c>
-      <c r="E651" s="2" t="s">
+      <c r="E651" s="1" t="s">
         <v>2446</v>
       </c>
       <c r="F651" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="652" spans="2:6">
       <c r="B652" t="s">
         <v>633</v>
       </c>
       <c r="C652" t="s">
         <v>1796</v>
       </c>
       <c r="D652">
         <v>1333</v>
       </c>
-      <c r="E652" s="2" t="s">
+      <c r="E652" s="1" t="s">
         <v>2447</v>
       </c>
       <c r="F652" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="653" spans="2:6">
       <c r="B653" t="s">
         <v>634</v>
       </c>
       <c r="C653" t="s">
         <v>1796</v>
       </c>
       <c r="D653">
         <v>1333</v>
       </c>
-      <c r="E653" s="2" t="s">
+      <c r="E653" s="1" t="s">
         <v>2448</v>
       </c>
       <c r="F653" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="654" spans="2:6">
       <c r="B654" t="s">
         <v>635</v>
       </c>
       <c r="C654" t="s">
         <v>1796</v>
       </c>
       <c r="D654">
         <v>1333</v>
       </c>
-      <c r="E654" s="2" t="s">
+      <c r="E654" s="1" t="s">
         <v>2449</v>
       </c>
       <c r="F654" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="655" spans="2:6">
       <c r="B655" t="s">
         <v>636</v>
       </c>
       <c r="C655" t="s">
         <v>1796</v>
       </c>
       <c r="D655">
         <v>1333</v>
       </c>
-      <c r="E655" s="2" t="s">
+      <c r="E655" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="F655" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="656" spans="2:6">
       <c r="B656" t="s">
         <v>637</v>
       </c>
       <c r="C656" t="s">
         <v>1796</v>
       </c>
       <c r="D656">
         <v>1333</v>
       </c>
-      <c r="E656" s="2" t="s">
+      <c r="E656" s="1" t="s">
         <v>2451</v>
       </c>
       <c r="F656" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="657" spans="2:6">
       <c r="B657" t="s">
         <v>638</v>
       </c>
       <c r="C657" t="s">
         <v>1796</v>
       </c>
       <c r="D657">
         <v>1333</v>
       </c>
-      <c r="E657" s="2" t="s">
+      <c r="E657" s="1" t="s">
         <v>2452</v>
       </c>
       <c r="F657" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="658" spans="2:6">
       <c r="B658" t="s">
         <v>639</v>
       </c>
       <c r="C658" t="s">
         <v>1796</v>
       </c>
       <c r="D658">
         <v>1334</v>
       </c>
-      <c r="E658" s="2" t="s">
+      <c r="E658" s="1" t="s">
         <v>2453</v>
       </c>
       <c r="F658" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="659" spans="2:6">
       <c r="B659" t="s">
         <v>640</v>
       </c>
       <c r="C659" t="s">
         <v>1796</v>
       </c>
       <c r="D659">
         <v>1334</v>
       </c>
-      <c r="E659" s="2" t="s">
+      <c r="E659" s="1" t="s">
         <v>2454</v>
       </c>
       <c r="F659" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="660" spans="2:6">
       <c r="B660" t="s">
         <v>641</v>
       </c>
       <c r="C660" t="s">
         <v>1796</v>
       </c>
       <c r="D660">
         <v>1334</v>
       </c>
-      <c r="E660" s="2" t="s">
+      <c r="E660" s="1" t="s">
         <v>2455</v>
       </c>
       <c r="F660" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="661" spans="2:6">
       <c r="B661" t="s">
         <v>642</v>
       </c>
       <c r="C661" t="s">
         <v>1796</v>
       </c>
       <c r="D661">
         <v>1334</v>
       </c>
-      <c r="E661" s="2" t="s">
+      <c r="E661" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="F661" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="662" spans="2:6">
       <c r="B662" t="s">
         <v>643</v>
       </c>
       <c r="C662" t="s">
         <v>1796</v>
       </c>
       <c r="D662">
         <v>1334</v>
       </c>
-      <c r="E662" s="2" t="s">
+      <c r="E662" s="1" t="s">
         <v>2457</v>
       </c>
       <c r="F662" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="663" spans="2:6">
       <c r="B663" t="s">
         <v>644</v>
       </c>
       <c r="C663" t="s">
         <v>1796</v>
       </c>
       <c r="D663">
         <v>1334</v>
       </c>
-      <c r="E663" s="2" t="s">
+      <c r="E663" s="1" t="s">
         <v>2458</v>
       </c>
       <c r="F663" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="664" spans="2:6">
       <c r="B664" t="s">
         <v>645</v>
       </c>
       <c r="C664" t="s">
         <v>1796</v>
       </c>
       <c r="D664">
         <v>1334</v>
       </c>
-      <c r="E664" s="2" t="s">
+      <c r="E664" s="1" t="s">
         <v>2459</v>
       </c>
       <c r="F664" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="665" spans="2:6">
       <c r="B665" t="s">
         <v>646</v>
       </c>
       <c r="C665" t="s">
         <v>1796</v>
       </c>
       <c r="D665">
         <v>1334</v>
       </c>
-      <c r="E665" s="2" t="s">
+      <c r="E665" s="1" t="s">
         <v>2460</v>
       </c>
       <c r="F665" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="666" spans="2:6">
       <c r="B666" t="s">
         <v>647</v>
       </c>
       <c r="C666" t="s">
         <v>1796</v>
       </c>
       <c r="D666">
         <v>1334</v>
       </c>
-      <c r="E666" s="2" t="s">
+      <c r="E666" s="1" t="s">
         <v>2461</v>
       </c>
       <c r="F666" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="667" spans="2:6">
       <c r="B667" t="s">
         <v>648</v>
       </c>
       <c r="C667" t="s">
         <v>1796</v>
       </c>
       <c r="D667">
         <v>1334</v>
       </c>
-      <c r="E667" s="2" t="s">
+      <c r="E667" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="F667" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="668" spans="2:6">
       <c r="B668" t="s">
         <v>649</v>
       </c>
       <c r="C668" t="s">
         <v>1796</v>
       </c>
       <c r="D668">
         <v>1334</v>
       </c>
-      <c r="E668" s="2" t="s">
+      <c r="E668" s="1" t="s">
         <v>2463</v>
       </c>
       <c r="F668" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="669" spans="2:6">
       <c r="B669" t="s">
         <v>650</v>
       </c>
       <c r="C669" t="s">
         <v>1796</v>
       </c>
       <c r="D669">
         <v>1334</v>
       </c>
-      <c r="E669" s="2" t="s">
+      <c r="E669" s="1" t="s">
         <v>2464</v>
       </c>
       <c r="F669" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="670" spans="2:6">
       <c r="B670" t="s">
         <v>651</v>
       </c>
       <c r="C670" t="s">
         <v>1796</v>
       </c>
       <c r="D670">
         <v>1334</v>
       </c>
-      <c r="E670" s="2" t="s">
+      <c r="E670" s="1" t="s">
         <v>2465</v>
       </c>
       <c r="F670" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="671" spans="2:6">
       <c r="B671" t="s">
         <v>652</v>
       </c>
       <c r="C671" t="s">
         <v>1796</v>
       </c>
       <c r="D671">
         <v>1335</v>
       </c>
-      <c r="E671" s="2" t="s">
+      <c r="E671" s="1" t="s">
         <v>2466</v>
       </c>
       <c r="F671" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="672" spans="2:6">
       <c r="B672" t="s">
         <v>653</v>
       </c>
       <c r="C672" t="s">
         <v>1796</v>
       </c>
       <c r="D672">
         <v>1335</v>
       </c>
-      <c r="E672" s="2" t="s">
+      <c r="E672" s="1" t="s">
         <v>2467</v>
       </c>
       <c r="F672" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="673" spans="2:6">
       <c r="B673" t="s">
         <v>654</v>
       </c>
       <c r="C673" t="s">
         <v>1796</v>
       </c>
       <c r="D673">
         <v>1335</v>
       </c>
-      <c r="E673" s="2" t="s">
+      <c r="E673" s="1" t="s">
         <v>2468</v>
       </c>
       <c r="F673" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="674" spans="2:6">
       <c r="B674" t="s">
         <v>655</v>
       </c>
       <c r="C674" t="s">
         <v>1796</v>
       </c>
       <c r="D674">
         <v>1335</v>
       </c>
-      <c r="E674" s="2" t="s">
+      <c r="E674" s="1" t="s">
         <v>2469</v>
       </c>
       <c r="F674" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="675" spans="2:6">
       <c r="B675" t="s">
         <v>656</v>
       </c>
       <c r="C675" t="s">
         <v>1796</v>
       </c>
       <c r="D675">
         <v>1335</v>
       </c>
-      <c r="E675" s="2" t="s">
+      <c r="E675" s="1" t="s">
         <v>2470</v>
       </c>
       <c r="F675" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="676" spans="2:6">
       <c r="B676" t="s">
         <v>657</v>
       </c>
       <c r="C676" t="s">
         <v>1796</v>
       </c>
       <c r="D676">
         <v>1335</v>
       </c>
-      <c r="E676" s="2" t="s">
+      <c r="E676" s="1" t="s">
         <v>2471</v>
       </c>
       <c r="F676" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="677" spans="2:6">
       <c r="B677" t="s">
         <v>658</v>
       </c>
       <c r="C677" t="s">
         <v>1796</v>
       </c>
       <c r="D677">
         <v>1335</v>
       </c>
-      <c r="E677" s="2" t="s">
+      <c r="E677" s="1" t="s">
         <v>2472</v>
       </c>
       <c r="F677" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="678" spans="2:6">
       <c r="B678" t="s">
         <v>659</v>
       </c>
       <c r="C678" t="s">
         <v>1796</v>
       </c>
       <c r="D678">
         <v>1335</v>
       </c>
-      <c r="E678" s="2" t="s">
+      <c r="E678" s="1" t="s">
         <v>2473</v>
       </c>
       <c r="F678" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="679" spans="2:6">
       <c r="B679" t="s">
         <v>660</v>
       </c>
       <c r="C679" t="s">
         <v>1796</v>
       </c>
       <c r="D679">
         <v>1335</v>
       </c>
-      <c r="E679" s="2" t="s">
+      <c r="E679" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="F679" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="680" spans="2:6">
       <c r="B680" t="s">
         <v>661</v>
       </c>
       <c r="C680" t="s">
         <v>1796</v>
       </c>
       <c r="D680">
         <v>1335</v>
       </c>
-      <c r="E680" s="2" t="s">
+      <c r="E680" s="1" t="s">
         <v>2475</v>
       </c>
       <c r="F680" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="681" spans="2:6">
       <c r="B681" t="s">
         <v>662</v>
       </c>
       <c r="C681" t="s">
         <v>1796</v>
       </c>
       <c r="D681">
         <v>1335</v>
       </c>
-      <c r="E681" s="2" t="s">
+      <c r="E681" s="1" t="s">
         <v>2476</v>
       </c>
       <c r="F681" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="682" spans="2:6">
       <c r="B682" t="s">
         <v>663</v>
       </c>
       <c r="C682" t="s">
         <v>1796</v>
       </c>
       <c r="D682">
         <v>1335</v>
       </c>
-      <c r="E682" s="2" t="s">
+      <c r="E682" s="1" t="s">
         <v>2477</v>
       </c>
       <c r="F682" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="683" spans="2:6">
       <c r="B683" t="s">
         <v>664</v>
       </c>
       <c r="C683" t="s">
         <v>1796</v>
       </c>
       <c r="D683">
         <v>1335</v>
       </c>
-      <c r="E683" s="2" t="s">
+      <c r="E683" s="1" t="s">
         <v>2478</v>
       </c>
       <c r="F683" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="684" spans="2:6">
       <c r="B684" t="s">
         <v>665</v>
       </c>
       <c r="C684" t="s">
         <v>1796</v>
       </c>
       <c r="D684">
         <v>1335</v>
       </c>
-      <c r="E684" s="2" t="s">
+      <c r="E684" s="1" t="s">
         <v>2479</v>
       </c>
       <c r="F684" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="685" spans="2:6">
       <c r="B685" t="s">
         <v>666</v>
       </c>
       <c r="C685" t="s">
         <v>1796</v>
       </c>
       <c r="D685">
         <v>1335</v>
       </c>
-      <c r="E685" s="2" t="s">
+      <c r="E685" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="F685" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="686" spans="2:6">
       <c r="B686" t="s">
         <v>667</v>
       </c>
       <c r="C686" t="s">
         <v>1796</v>
       </c>
       <c r="D686">
         <v>1335</v>
       </c>
-      <c r="E686" s="2" t="s">
+      <c r="E686" s="1" t="s">
         <v>2481</v>
       </c>
       <c r="F686" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="687" spans="2:6">
       <c r="B687" t="s">
         <v>668</v>
       </c>
       <c r="C687" t="s">
         <v>1796</v>
       </c>
       <c r="D687">
         <v>1335</v>
       </c>
-      <c r="E687" s="2" t="s">
+      <c r="E687" s="1" t="s">
         <v>2482</v>
       </c>
       <c r="F687" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="688" spans="2:6">
       <c r="B688" t="s">
         <v>669</v>
       </c>
       <c r="C688" t="s">
         <v>1796</v>
       </c>
       <c r="D688">
         <v>1336</v>
       </c>
-      <c r="E688" s="2" t="s">
+      <c r="E688" s="1" t="s">
         <v>2483</v>
       </c>
       <c r="F688" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="689" spans="2:6">
       <c r="B689" t="s">
         <v>670</v>
       </c>
       <c r="C689" t="s">
         <v>1796</v>
       </c>
       <c r="D689">
         <v>1336</v>
       </c>
-      <c r="E689" s="2" t="s">
+      <c r="E689" s="1" t="s">
         <v>2484</v>
       </c>
       <c r="F689" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="690" spans="2:6">
       <c r="B690" t="s">
         <v>671</v>
       </c>
       <c r="C690" t="s">
         <v>1796</v>
       </c>
       <c r="D690">
         <v>1336</v>
       </c>
-      <c r="E690" s="2" t="s">
+      <c r="E690" s="1" t="s">
         <v>2485</v>
       </c>
       <c r="F690" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="691" spans="2:6">
       <c r="B691" t="s">
         <v>672</v>
       </c>
       <c r="C691" t="s">
         <v>1796</v>
       </c>
       <c r="D691">
         <v>1336</v>
       </c>
-      <c r="E691" s="2" t="s">
+      <c r="E691" s="1" t="s">
         <v>2486</v>
       </c>
       <c r="F691" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="692" spans="2:6">
       <c r="B692" t="s">
         <v>673</v>
       </c>
       <c r="C692" t="s">
         <v>1796</v>
       </c>
       <c r="D692">
         <v>1336</v>
       </c>
-      <c r="E692" s="2" t="s">
+      <c r="E692" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="F692" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="693" spans="2:6">
       <c r="B693" t="s">
         <v>674</v>
       </c>
       <c r="C693" t="s">
         <v>1796</v>
       </c>
       <c r="D693">
         <v>1336</v>
       </c>
-      <c r="E693" s="2" t="s">
+      <c r="E693" s="1" t="s">
         <v>2488</v>
       </c>
       <c r="F693" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="694" spans="2:6">
       <c r="B694" t="s">
         <v>675</v>
       </c>
       <c r="C694" t="s">
         <v>1796</v>
       </c>
       <c r="D694">
         <v>1336</v>
       </c>
-      <c r="E694" s="2" t="s">
+      <c r="E694" s="1" t="s">
         <v>2489</v>
       </c>
       <c r="F694" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="695" spans="2:6">
       <c r="B695" t="s">
         <v>676</v>
       </c>
       <c r="C695" t="s">
         <v>1796</v>
       </c>
       <c r="D695">
         <v>1336</v>
       </c>
-      <c r="E695" s="2" t="s">
+      <c r="E695" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="F695" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="696" spans="2:6">
       <c r="B696" t="s">
         <v>677</v>
       </c>
       <c r="C696" t="s">
         <v>1796</v>
       </c>
       <c r="D696">
         <v>1336</v>
       </c>
-      <c r="E696" s="2" t="s">
+      <c r="E696" s="1" t="s">
         <v>2491</v>
       </c>
       <c r="F696" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="697" spans="2:6">
       <c r="B697" t="s">
         <v>44</v>
       </c>
       <c r="C697" t="s">
         <v>1796</v>
       </c>
       <c r="D697">
         <v>1336</v>
       </c>
-      <c r="E697" s="2" t="s">
+      <c r="E697" s="1" t="s">
         <v>2492</v>
       </c>
       <c r="F697" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="698" spans="2:6">
       <c r="B698" t="s">
         <v>44</v>
       </c>
       <c r="C698" t="s">
         <v>1796</v>
       </c>
       <c r="D698">
         <v>1336</v>
       </c>
-      <c r="E698" s="2" t="s">
+      <c r="E698" s="1" t="s">
         <v>2493</v>
       </c>
       <c r="F698" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="699" spans="2:6">
       <c r="B699" t="s">
         <v>678</v>
       </c>
       <c r="C699" t="s">
         <v>1796</v>
       </c>
       <c r="D699">
         <v>1337</v>
       </c>
-      <c r="E699" s="2" t="s">
+      <c r="E699" s="1" t="s">
         <v>2494</v>
       </c>
       <c r="F699" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="700" spans="2:6">
       <c r="B700" t="s">
         <v>679</v>
       </c>
       <c r="C700" t="s">
         <v>1796</v>
       </c>
       <c r="D700">
         <v>1337</v>
       </c>
-      <c r="E700" s="2" t="s">
+      <c r="E700" s="1" t="s">
         <v>2495</v>
       </c>
       <c r="F700" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="701" spans="2:6">
       <c r="B701" t="s">
         <v>680</v>
       </c>
       <c r="C701" t="s">
         <v>1796</v>
       </c>
       <c r="D701">
         <v>1337</v>
       </c>
-      <c r="E701" s="2" t="s">
+      <c r="E701" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="F701" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="702" spans="2:6">
       <c r="B702" t="s">
         <v>681</v>
       </c>
       <c r="C702" t="s">
         <v>1796</v>
       </c>
       <c r="D702">
         <v>1337</v>
       </c>
-      <c r="E702" s="2" t="s">
+      <c r="E702" s="1" t="s">
         <v>2497</v>
       </c>
       <c r="F702" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="703" spans="2:6">
       <c r="B703" t="s">
         <v>682</v>
       </c>
       <c r="C703" t="s">
         <v>1796</v>
       </c>
       <c r="D703">
         <v>1337</v>
       </c>
-      <c r="E703" s="2" t="s">
+      <c r="E703" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="F703" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="704" spans="2:6">
       <c r="B704" t="s">
         <v>683</v>
       </c>
       <c r="C704" t="s">
         <v>1796</v>
       </c>
       <c r="D704">
         <v>1337</v>
       </c>
-      <c r="E704" s="2" t="s">
+      <c r="E704" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="F704" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="705" spans="2:6">
       <c r="B705" t="s">
         <v>684</v>
       </c>
       <c r="C705" t="s">
         <v>1796</v>
       </c>
       <c r="D705">
         <v>1338</v>
       </c>
-      <c r="E705" s="2" t="s">
+      <c r="E705" s="1" t="s">
         <v>2500</v>
       </c>
       <c r="F705" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="706" spans="2:6">
       <c r="B706" t="s">
         <v>685</v>
       </c>
       <c r="C706" t="s">
         <v>1796</v>
       </c>
       <c r="D706">
         <v>1338</v>
       </c>
-      <c r="E706" s="2" t="s">
+      <c r="E706" s="1" t="s">
         <v>2501</v>
       </c>
       <c r="F706" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="707" spans="2:6">
       <c r="B707" t="s">
         <v>686</v>
       </c>
       <c r="C707" t="s">
         <v>1796</v>
       </c>
       <c r="D707">
         <v>1338</v>
       </c>
-      <c r="E707" s="2" t="s">
+      <c r="E707" s="1" t="s">
         <v>2502</v>
       </c>
       <c r="F707" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="708" spans="2:6">
       <c r="B708" t="s">
         <v>687</v>
       </c>
       <c r="C708" t="s">
         <v>1796</v>
       </c>
       <c r="D708">
         <v>1338</v>
       </c>
-      <c r="E708" s="2" t="s">
+      <c r="E708" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="F708" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="709" spans="2:6">
       <c r="B709" t="s">
         <v>688</v>
       </c>
       <c r="C709" t="s">
         <v>1796</v>
       </c>
       <c r="D709">
         <v>1338</v>
       </c>
-      <c r="E709" s="2" t="s">
+      <c r="E709" s="1" t="s">
         <v>2504</v>
       </c>
       <c r="F709" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="710" spans="2:6">
       <c r="B710" t="s">
         <v>689</v>
       </c>
       <c r="C710" t="s">
         <v>1796</v>
       </c>
       <c r="D710">
         <v>1338</v>
       </c>
-      <c r="E710" s="2" t="s">
+      <c r="E710" s="1" t="s">
         <v>2505</v>
       </c>
       <c r="F710" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="711" spans="2:6">
       <c r="B711" t="s">
         <v>690</v>
       </c>
       <c r="C711" t="s">
         <v>1796</v>
       </c>
       <c r="D711">
         <v>1338</v>
       </c>
-      <c r="E711" s="2" t="s">
+      <c r="E711" s="1" t="s">
         <v>2506</v>
       </c>
       <c r="F711" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="712" spans="2:6">
       <c r="B712" t="s">
         <v>691</v>
       </c>
       <c r="C712" t="s">
         <v>1796</v>
       </c>
       <c r="D712">
         <v>1338</v>
       </c>
-      <c r="E712" s="2" t="s">
+      <c r="E712" s="1" t="s">
         <v>2507</v>
       </c>
       <c r="F712" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="713" spans="2:6">
       <c r="B713" t="s">
         <v>692</v>
       </c>
       <c r="C713" t="s">
         <v>1796</v>
       </c>
       <c r="D713">
         <v>1338</v>
       </c>
-      <c r="E713" s="2" t="s">
+      <c r="E713" s="1" t="s">
         <v>2508</v>
       </c>
       <c r="F713" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="714" spans="2:6">
       <c r="B714" t="s">
         <v>693</v>
       </c>
       <c r="C714" t="s">
         <v>1796</v>
       </c>
       <c r="D714">
         <v>1339</v>
       </c>
-      <c r="E714" s="2" t="s">
+      <c r="E714" s="1" t="s">
         <v>2509</v>
       </c>
       <c r="F714" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="715" spans="2:6">
       <c r="B715" t="s">
         <v>694</v>
       </c>
       <c r="C715" t="s">
         <v>1796</v>
       </c>
       <c r="D715">
         <v>1339</v>
       </c>
-      <c r="E715" s="2" t="s">
+      <c r="E715" s="1" t="s">
         <v>2510</v>
       </c>
       <c r="F715" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="716" spans="2:6">
       <c r="B716" t="s">
         <v>695</v>
       </c>
       <c r="C716" t="s">
         <v>1796</v>
       </c>
       <c r="D716">
         <v>1339</v>
       </c>
-      <c r="E716" s="2" t="s">
+      <c r="E716" s="1" t="s">
         <v>2511</v>
       </c>
       <c r="F716" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="717" spans="2:6">
       <c r="B717" t="s">
         <v>696</v>
       </c>
       <c r="C717" t="s">
         <v>1796</v>
       </c>
       <c r="D717">
         <v>1339</v>
       </c>
-      <c r="E717" s="2" t="s">
+      <c r="E717" s="1" t="s">
         <v>2512</v>
       </c>
       <c r="F717" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="718" spans="2:6">
       <c r="B718" t="s">
         <v>697</v>
       </c>
       <c r="C718" t="s">
         <v>1796</v>
       </c>
       <c r="D718">
         <v>1339</v>
       </c>
-      <c r="E718" s="2" t="s">
+      <c r="E718" s="1" t="s">
         <v>2513</v>
       </c>
       <c r="F718" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="719" spans="2:6">
       <c r="B719" t="s">
         <v>698</v>
       </c>
       <c r="C719" t="s">
         <v>1796</v>
       </c>
       <c r="D719">
         <v>1339</v>
       </c>
-      <c r="E719" s="2" t="s">
+      <c r="E719" s="1" t="s">
         <v>2514</v>
       </c>
       <c r="F719" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="720" spans="2:6">
       <c r="B720" t="s">
         <v>699</v>
       </c>
       <c r="C720" t="s">
         <v>1796</v>
       </c>
       <c r="D720">
         <v>1339</v>
       </c>
-      <c r="E720" s="2" t="s">
+      <c r="E720" s="1" t="s">
         <v>2515</v>
       </c>
       <c r="F720" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="721" spans="2:6">
       <c r="B721" t="s">
         <v>700</v>
       </c>
       <c r="C721" t="s">
         <v>1796</v>
       </c>
       <c r="D721">
         <v>1339</v>
       </c>
-      <c r="E721" s="2" t="s">
+      <c r="E721" s="1" t="s">
         <v>2516</v>
       </c>
       <c r="F721" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="722" spans="2:6">
       <c r="B722" t="s">
         <v>701</v>
       </c>
       <c r="C722" t="s">
         <v>1796</v>
       </c>
       <c r="D722">
         <v>1339</v>
       </c>
-      <c r="E722" s="2" t="s">
+      <c r="E722" s="1" t="s">
         <v>2517</v>
       </c>
       <c r="F722" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="723" spans="2:6">
       <c r="B723" t="s">
         <v>702</v>
       </c>
       <c r="C723" t="s">
         <v>1796</v>
       </c>
       <c r="D723">
         <v>1339</v>
       </c>
-      <c r="E723" s="2" t="s">
+      <c r="E723" s="1" t="s">
         <v>2518</v>
       </c>
       <c r="F723" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="724" spans="2:6">
       <c r="B724" t="s">
         <v>669</v>
       </c>
       <c r="C724" t="s">
         <v>1796</v>
       </c>
       <c r="D724">
         <v>1340</v>
       </c>
-      <c r="E724" s="2" t="s">
+      <c r="E724" s="1" t="s">
         <v>2519</v>
       </c>
       <c r="F724" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="725" spans="2:6">
       <c r="B725" t="s">
         <v>703</v>
       </c>
       <c r="C725" t="s">
         <v>1796</v>
       </c>
       <c r="D725">
         <v>1340</v>
       </c>
-      <c r="E725" s="2" t="s">
+      <c r="E725" s="1" t="s">
         <v>2520</v>
       </c>
       <c r="F725" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="726" spans="2:6">
       <c r="B726" t="s">
         <v>704</v>
       </c>
       <c r="C726" t="s">
         <v>1796</v>
       </c>
       <c r="D726">
         <v>1340</v>
       </c>
-      <c r="E726" s="2" t="s">
+      <c r="E726" s="1" t="s">
         <v>2521</v>
       </c>
       <c r="F726" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="727" spans="2:6">
       <c r="B727" t="s">
         <v>705</v>
       </c>
       <c r="C727" t="s">
         <v>1796</v>
       </c>
       <c r="D727">
         <v>1340</v>
       </c>
-      <c r="E727" s="2" t="s">
+      <c r="E727" s="1" t="s">
         <v>2522</v>
       </c>
       <c r="F727" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="728" spans="2:6">
       <c r="B728" t="s">
         <v>706</v>
       </c>
       <c r="C728" t="s">
         <v>1796</v>
       </c>
       <c r="D728">
         <v>1340</v>
       </c>
-      <c r="E728" s="2" t="s">
+      <c r="E728" s="1" t="s">
         <v>2523</v>
       </c>
       <c r="F728" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="729" spans="2:6">
       <c r="B729" t="s">
         <v>707</v>
       </c>
       <c r="C729" t="s">
         <v>1796</v>
       </c>
       <c r="D729">
         <v>1340</v>
       </c>
-      <c r="E729" s="2" t="s">
+      <c r="E729" s="1" t="s">
         <v>2524</v>
       </c>
       <c r="F729" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="730" spans="2:6">
       <c r="B730" t="s">
         <v>708</v>
       </c>
       <c r="C730" t="s">
         <v>1796</v>
       </c>
       <c r="D730">
         <v>1340</v>
       </c>
-      <c r="E730" s="2" t="s">
+      <c r="E730" s="1" t="s">
         <v>2525</v>
       </c>
       <c r="F730" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="731" spans="2:6">
       <c r="B731" t="s">
         <v>709</v>
       </c>
       <c r="C731" t="s">
         <v>1796</v>
       </c>
       <c r="D731">
         <v>1340</v>
       </c>
-      <c r="E731" s="2" t="s">
+      <c r="E731" s="1" t="s">
         <v>2526</v>
       </c>
       <c r="F731" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="732" spans="2:6">
       <c r="B732" t="s">
         <v>710</v>
       </c>
       <c r="C732" t="s">
         <v>1796</v>
       </c>
       <c r="D732">
         <v>1340</v>
       </c>
-      <c r="E732" s="2" t="s">
+      <c r="E732" s="1" t="s">
         <v>2527</v>
       </c>
       <c r="F732" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="733" spans="2:6">
       <c r="B733" t="s">
         <v>711</v>
       </c>
       <c r="C733" t="s">
         <v>1796</v>
       </c>
       <c r="D733">
         <v>1340</v>
       </c>
-      <c r="E733" s="2" t="s">
+      <c r="E733" s="1" t="s">
         <v>2528</v>
       </c>
       <c r="F733" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="734" spans="2:6">
       <c r="B734" t="s">
         <v>712</v>
       </c>
       <c r="C734" t="s">
         <v>1796</v>
       </c>
       <c r="D734">
         <v>1340</v>
       </c>
-      <c r="E734" s="2" t="s">
+      <c r="E734" s="1" t="s">
         <v>2529</v>
       </c>
       <c r="F734" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="735" spans="2:6">
       <c r="B735" t="s">
         <v>713</v>
       </c>
       <c r="C735" t="s">
         <v>1796</v>
       </c>
       <c r="D735">
         <v>1340</v>
       </c>
-      <c r="E735" s="2" t="s">
+      <c r="E735" s="1" t="s">
         <v>2530</v>
       </c>
       <c r="F735" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="736" spans="2:6">
       <c r="B736" t="s">
         <v>496</v>
       </c>
       <c r="C736" t="s">
         <v>1796</v>
       </c>
       <c r="D736">
         <v>1340</v>
       </c>
-      <c r="E736" s="2" t="s">
+      <c r="E736" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="F736" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="737" spans="2:6">
       <c r="B737" t="s">
         <v>714</v>
       </c>
       <c r="C737" t="s">
         <v>1796</v>
       </c>
       <c r="D737">
         <v>1340</v>
       </c>
-      <c r="E737" s="2" t="s">
+      <c r="E737" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="F737" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="738" spans="2:6">
       <c r="B738" t="s">
         <v>715</v>
       </c>
       <c r="C738" t="s">
         <v>1796</v>
       </c>
       <c r="D738">
         <v>1340</v>
       </c>
-      <c r="E738" s="2" t="s">
+      <c r="E738" s="1" t="s">
         <v>2533</v>
       </c>
       <c r="F738" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="739" spans="2:6">
       <c r="B739" t="s">
         <v>716</v>
       </c>
       <c r="C739" t="s">
         <v>1796</v>
       </c>
       <c r="D739">
         <v>1340</v>
       </c>
-      <c r="E739" s="2" t="s">
+      <c r="E739" s="1" t="s">
         <v>2534</v>
       </c>
       <c r="F739" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="740" spans="2:6">
       <c r="B740" t="s">
         <v>717</v>
       </c>
       <c r="C740" t="s">
         <v>1796</v>
       </c>
       <c r="D740">
         <v>1341</v>
       </c>
-      <c r="E740" s="2" t="s">
+      <c r="E740" s="1" t="s">
         <v>2535</v>
       </c>
       <c r="F740" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="741" spans="2:6">
       <c r="B741" t="s">
         <v>718</v>
       </c>
       <c r="C741" t="s">
         <v>1796</v>
       </c>
       <c r="D741">
         <v>1341</v>
       </c>
-      <c r="E741" s="2" t="s">
+      <c r="E741" s="1" t="s">
         <v>2536</v>
       </c>
       <c r="F741" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="742" spans="2:6">
       <c r="B742" t="s">
         <v>719</v>
       </c>
       <c r="C742" t="s">
         <v>1796</v>
       </c>
       <c r="D742">
         <v>1341</v>
       </c>
-      <c r="E742" s="2" t="s">
+      <c r="E742" s="1" t="s">
         <v>2537</v>
       </c>
       <c r="F742" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="743" spans="2:6">
       <c r="B743" t="s">
         <v>720</v>
       </c>
       <c r="C743" t="s">
         <v>1796</v>
       </c>
       <c r="D743">
         <v>1341</v>
       </c>
-      <c r="E743" s="2" t="s">
+      <c r="E743" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="F743" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="744" spans="2:6">
       <c r="B744" t="s">
         <v>721</v>
       </c>
       <c r="C744" t="s">
         <v>1796</v>
       </c>
       <c r="D744">
         <v>1341</v>
       </c>
-      <c r="E744" s="2" t="s">
+      <c r="E744" s="1" t="s">
         <v>2539</v>
       </c>
       <c r="F744" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="745" spans="2:6">
       <c r="B745" t="s">
         <v>722</v>
       </c>
       <c r="C745" t="s">
         <v>1796</v>
       </c>
       <c r="D745">
         <v>1341</v>
       </c>
-      <c r="E745" s="2" t="s">
+      <c r="E745" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="F745" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="746" spans="2:6">
       <c r="B746" t="s">
         <v>723</v>
       </c>
       <c r="C746" t="s">
         <v>1796</v>
       </c>
       <c r="D746">
         <v>1341</v>
       </c>
-      <c r="E746" s="2" t="s">
+      <c r="E746" s="1" t="s">
         <v>2541</v>
       </c>
       <c r="F746" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="747" spans="2:6">
       <c r="B747" t="s">
         <v>724</v>
       </c>
       <c r="C747" t="s">
         <v>1796</v>
       </c>
       <c r="D747">
         <v>1341</v>
       </c>
-      <c r="E747" s="2" t="s">
+      <c r="E747" s="1" t="s">
         <v>2542</v>
       </c>
       <c r="F747" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="748" spans="2:6">
       <c r="B748" t="s">
         <v>725</v>
       </c>
       <c r="C748" t="s">
         <v>1796</v>
       </c>
       <c r="D748">
         <v>1341</v>
       </c>
-      <c r="E748" s="2" t="s">
+      <c r="E748" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="F748" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="749" spans="2:6">
       <c r="B749" t="s">
         <v>726</v>
       </c>
       <c r="C749" t="s">
         <v>1796</v>
       </c>
       <c r="D749">
         <v>1341</v>
       </c>
-      <c r="E749" s="2" t="s">
+      <c r="E749" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="F749" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="750" spans="2:6">
       <c r="B750" t="s">
         <v>727</v>
       </c>
       <c r="C750" t="s">
         <v>1796</v>
       </c>
       <c r="D750">
         <v>1342</v>
       </c>
-      <c r="E750" s="2" t="s">
+      <c r="E750" s="1" t="s">
         <v>2545</v>
       </c>
       <c r="F750" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="751" spans="2:6">
       <c r="B751" t="s">
         <v>728</v>
       </c>
       <c r="C751" t="s">
         <v>1796</v>
       </c>
       <c r="D751">
         <v>1342</v>
       </c>
-      <c r="E751" s="2" t="s">
+      <c r="E751" s="1" t="s">
         <v>2546</v>
       </c>
       <c r="F751" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="752" spans="2:6">
       <c r="B752" t="s">
         <v>729</v>
       </c>
       <c r="C752" t="s">
         <v>1796</v>
       </c>
       <c r="D752">
         <v>1342</v>
       </c>
-      <c r="E752" s="2" t="s">
+      <c r="E752" s="1" t="s">
         <v>2547</v>
       </c>
       <c r="F752" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="753" spans="2:6">
       <c r="B753" t="s">
         <v>730</v>
       </c>
       <c r="C753" t="s">
         <v>1796</v>
       </c>
       <c r="D753">
         <v>1342</v>
       </c>
-      <c r="E753" s="2" t="s">
+      <c r="E753" s="1" t="s">
         <v>2548</v>
       </c>
       <c r="F753" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="754" spans="2:6">
       <c r="B754" t="s">
         <v>731</v>
       </c>
       <c r="C754" t="s">
         <v>1796</v>
       </c>
       <c r="D754">
         <v>1342</v>
       </c>
-      <c r="E754" s="2" t="s">
+      <c r="E754" s="1" t="s">
         <v>2549</v>
       </c>
       <c r="F754" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="755" spans="2:6">
       <c r="B755" t="s">
         <v>732</v>
       </c>
       <c r="C755" t="s">
         <v>1796</v>
       </c>
       <c r="D755">
         <v>1342</v>
       </c>
-      <c r="E755" s="2" t="s">
+      <c r="E755" s="1" t="s">
         <v>2550</v>
       </c>
       <c r="F755" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="756" spans="2:6">
       <c r="B756" t="s">
         <v>733</v>
       </c>
       <c r="C756" t="s">
         <v>1796</v>
       </c>
       <c r="D756">
         <v>1342</v>
       </c>
-      <c r="E756" s="2" t="s">
+      <c r="E756" s="1" t="s">
         <v>2551</v>
       </c>
       <c r="F756" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="757" spans="2:6">
       <c r="B757" t="s">
         <v>734</v>
       </c>
       <c r="C757" t="s">
         <v>1796</v>
       </c>
       <c r="D757">
         <v>1342</v>
       </c>
-      <c r="E757" s="2" t="s">
+      <c r="E757" s="1" t="s">
         <v>2552</v>
       </c>
       <c r="F757" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="758" spans="2:6">
       <c r="B758" t="s">
         <v>735</v>
       </c>
       <c r="C758" t="s">
         <v>1796</v>
       </c>
       <c r="D758">
         <v>1342</v>
       </c>
-      <c r="E758" s="2" t="s">
+      <c r="E758" s="1" t="s">
         <v>2553</v>
       </c>
       <c r="F758" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="759" spans="2:6">
       <c r="B759" t="s">
         <v>736</v>
       </c>
       <c r="C759" t="s">
         <v>1796</v>
       </c>
       <c r="D759">
         <v>1342</v>
       </c>
-      <c r="E759" s="2" t="s">
+      <c r="E759" s="1" t="s">
         <v>2554</v>
       </c>
       <c r="F759" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="760" spans="2:6">
       <c r="B760" t="s">
         <v>737</v>
       </c>
       <c r="C760" t="s">
         <v>1796</v>
       </c>
       <c r="D760">
         <v>1342</v>
       </c>
-      <c r="E760" s="2" t="s">
+      <c r="E760" s="1" t="s">
         <v>2555</v>
       </c>
       <c r="F760" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="761" spans="2:6">
       <c r="B761" t="s">
         <v>738</v>
       </c>
       <c r="C761" t="s">
         <v>1796</v>
       </c>
       <c r="D761">
         <v>1342</v>
       </c>
-      <c r="E761" s="2" t="s">
+      <c r="E761" s="1" t="s">
         <v>2556</v>
       </c>
       <c r="F761" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="762" spans="2:6">
       <c r="B762" t="s">
         <v>739</v>
       </c>
       <c r="C762" t="s">
         <v>1796</v>
       </c>
       <c r="D762">
         <v>1342</v>
       </c>
-      <c r="E762" s="2" t="s">
+      <c r="E762" s="1" t="s">
         <v>2557</v>
       </c>
       <c r="F762" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="763" spans="2:6">
       <c r="B763" t="s">
         <v>740</v>
       </c>
       <c r="C763" t="s">
         <v>1796</v>
       </c>
       <c r="D763">
         <v>1342</v>
       </c>
-      <c r="E763" s="2" t="s">
+      <c r="E763" s="1" t="s">
         <v>2558</v>
       </c>
       <c r="F763" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="764" spans="2:6">
       <c r="B764" t="s">
         <v>741</v>
       </c>
       <c r="C764" t="s">
         <v>1796</v>
       </c>
       <c r="D764">
         <v>1342</v>
       </c>
-      <c r="E764" s="2" t="s">
+      <c r="E764" s="1" t="s">
         <v>2559</v>
       </c>
       <c r="F764" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="765" spans="2:6">
       <c r="B765" t="s">
         <v>742</v>
       </c>
       <c r="C765" t="s">
         <v>1796</v>
       </c>
       <c r="D765">
         <v>1342</v>
       </c>
-      <c r="E765" s="2" t="s">
+      <c r="E765" s="1" t="s">
         <v>2560</v>
       </c>
       <c r="F765" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="766" spans="2:6">
       <c r="B766" t="s">
         <v>743</v>
       </c>
       <c r="C766" t="s">
         <v>1796</v>
       </c>
       <c r="D766">
         <v>1342</v>
       </c>
-      <c r="E766" s="2" t="s">
+      <c r="E766" s="1" t="s">
         <v>2561</v>
       </c>
       <c r="F766" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="767" spans="2:6">
       <c r="B767" t="s">
         <v>744</v>
       </c>
       <c r="C767" t="s">
         <v>1796</v>
       </c>
       <c r="D767">
         <v>1342</v>
       </c>
-      <c r="E767" s="2" t="s">
+      <c r="E767" s="1" t="s">
         <v>2562</v>
       </c>
       <c r="F767" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="768" spans="2:6">
       <c r="B768" t="s">
         <v>44</v>
       </c>
       <c r="C768" t="s">
         <v>1796</v>
       </c>
       <c r="D768">
         <v>1342</v>
       </c>
-      <c r="E768" s="2" t="s">
+      <c r="E768" s="1" t="s">
         <v>2563</v>
       </c>
       <c r="F768" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="769" spans="2:6">
       <c r="B769" t="s">
         <v>745</v>
       </c>
       <c r="C769" t="s">
         <v>1796</v>
       </c>
       <c r="D769">
         <v>1343</v>
       </c>
-      <c r="E769" s="2" t="s">
+      <c r="E769" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="F769" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="770" spans="2:6">
       <c r="B770" t="s">
         <v>746</v>
       </c>
       <c r="C770" t="s">
         <v>1796</v>
       </c>
       <c r="D770">
         <v>1343</v>
       </c>
-      <c r="E770" s="2" t="s">
+      <c r="E770" s="1" t="s">
         <v>2565</v>
       </c>
       <c r="F770" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="771" spans="2:6">
       <c r="B771" t="s">
         <v>747</v>
       </c>
       <c r="C771" t="s">
         <v>1796</v>
       </c>
       <c r="D771">
         <v>1343</v>
       </c>
-      <c r="E771" s="2" t="s">
+      <c r="E771" s="1" t="s">
         <v>2566</v>
       </c>
       <c r="F771" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="772" spans="2:6">
       <c r="B772" t="s">
         <v>748</v>
       </c>
       <c r="C772" t="s">
         <v>1796</v>
       </c>
       <c r="D772">
         <v>1343</v>
       </c>
-      <c r="E772" s="2" t="s">
+      <c r="E772" s="1" t="s">
         <v>2567</v>
       </c>
       <c r="F772" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="773" spans="2:6">
       <c r="B773" t="s">
         <v>749</v>
       </c>
       <c r="C773" t="s">
         <v>1796</v>
       </c>
       <c r="D773">
         <v>1343</v>
       </c>
-      <c r="E773" s="2" t="s">
+      <c r="E773" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="F773" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="774" spans="2:6">
       <c r="B774" t="s">
         <v>750</v>
       </c>
       <c r="C774" t="s">
         <v>1796</v>
       </c>
       <c r="D774">
         <v>1343</v>
       </c>
-      <c r="E774" s="2" t="s">
+      <c r="E774" s="1" t="s">
         <v>2569</v>
       </c>
       <c r="F774" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="775" spans="2:6">
       <c r="B775" t="s">
         <v>751</v>
       </c>
       <c r="C775" t="s">
         <v>1796</v>
       </c>
       <c r="D775">
         <v>1343</v>
       </c>
-      <c r="E775" s="2" t="s">
+      <c r="E775" s="1" t="s">
         <v>2570</v>
       </c>
       <c r="F775" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="776" spans="2:6">
       <c r="B776" t="s">
         <v>752</v>
       </c>
       <c r="C776" t="s">
         <v>1796</v>
       </c>
       <c r="D776">
         <v>1343</v>
       </c>
-      <c r="E776" s="2" t="s">
+      <c r="E776" s="1" t="s">
         <v>2571</v>
       </c>
       <c r="F776" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="777" spans="2:6">
       <c r="B777" t="s">
         <v>753</v>
       </c>
       <c r="C777" t="s">
         <v>1796</v>
       </c>
       <c r="D777">
         <v>1343</v>
       </c>
-      <c r="E777" s="2" t="s">
+      <c r="E777" s="1" t="s">
         <v>2572</v>
       </c>
       <c r="F777" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="778" spans="2:6">
       <c r="B778" t="s">
         <v>754</v>
       </c>
       <c r="C778" t="s">
         <v>1796</v>
       </c>
       <c r="D778">
         <v>1343</v>
       </c>
-      <c r="E778" s="2" t="s">
+      <c r="E778" s="1" t="s">
         <v>2573</v>
       </c>
       <c r="F778" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="779" spans="2:6">
       <c r="B779" t="s">
         <v>755</v>
       </c>
       <c r="C779" t="s">
         <v>1796</v>
       </c>
       <c r="D779">
         <v>1344</v>
       </c>
-      <c r="E779" s="2" t="s">
+      <c r="E779" s="1" t="s">
         <v>2574</v>
       </c>
       <c r="F779" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="780" spans="2:6">
       <c r="B780" t="s">
         <v>756</v>
       </c>
       <c r="C780" t="s">
         <v>1796</v>
       </c>
       <c r="D780">
         <v>1344</v>
       </c>
-      <c r="E780" s="2" t="s">
+      <c r="E780" s="1" t="s">
         <v>2575</v>
       </c>
       <c r="F780" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="781" spans="2:6">
       <c r="B781" t="s">
         <v>757</v>
       </c>
       <c r="C781" t="s">
         <v>1796</v>
       </c>
       <c r="D781">
         <v>1344</v>
       </c>
-      <c r="E781" s="2" t="s">
+      <c r="E781" s="1" t="s">
         <v>2576</v>
       </c>
       <c r="F781" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="782" spans="2:6">
       <c r="B782" t="s">
         <v>758</v>
       </c>
       <c r="C782" t="s">
         <v>1796</v>
       </c>
       <c r="D782">
         <v>1344</v>
       </c>
-      <c r="E782" s="2" t="s">
+      <c r="E782" s="1" t="s">
         <v>2577</v>
       </c>
       <c r="F782" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="783" spans="2:6">
       <c r="B783" t="s">
         <v>759</v>
       </c>
       <c r="C783" t="s">
         <v>1796</v>
       </c>
       <c r="D783">
         <v>1344</v>
       </c>
-      <c r="E783" s="2" t="s">
+      <c r="E783" s="1" t="s">
         <v>2578</v>
       </c>
       <c r="F783" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="784" spans="2:6">
       <c r="B784" t="s">
         <v>760</v>
       </c>
       <c r="C784" t="s">
         <v>1796</v>
       </c>
       <c r="D784">
         <v>1344</v>
       </c>
-      <c r="E784" s="2" t="s">
+      <c r="E784" s="1" t="s">
         <v>2579</v>
       </c>
       <c r="F784" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="785" spans="2:6">
       <c r="B785" t="s">
         <v>761</v>
       </c>
       <c r="C785" t="s">
         <v>1796</v>
       </c>
       <c r="D785">
         <v>1345</v>
       </c>
-      <c r="E785" s="2" t="s">
+      <c r="E785" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="F785" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="786" spans="2:6">
       <c r="B786" t="s">
         <v>762</v>
       </c>
       <c r="C786" t="s">
         <v>1796</v>
       </c>
       <c r="D786">
         <v>1345</v>
       </c>
-      <c r="E786" s="2" t="s">
+      <c r="E786" s="1" t="s">
         <v>2581</v>
       </c>
       <c r="F786" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="787" spans="2:6">
       <c r="B787" t="s">
         <v>763</v>
       </c>
       <c r="C787" t="s">
         <v>1796</v>
       </c>
       <c r="D787">
         <v>1345</v>
       </c>
-      <c r="E787" s="2" t="s">
+      <c r="E787" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="F787" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="788" spans="2:6">
       <c r="B788" t="s">
         <v>764</v>
       </c>
       <c r="C788" t="s">
         <v>1796</v>
       </c>
       <c r="D788">
         <v>1345</v>
       </c>
-      <c r="E788" s="2" t="s">
+      <c r="E788" s="1" t="s">
         <v>2583</v>
       </c>
       <c r="F788" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="789" spans="2:6">
       <c r="B789" t="s">
         <v>765</v>
       </c>
       <c r="C789" t="s">
         <v>1796</v>
       </c>
       <c r="D789">
         <v>1345</v>
       </c>
-      <c r="E789" s="2" t="s">
+      <c r="E789" s="1" t="s">
         <v>2584</v>
       </c>
       <c r="F789" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="790" spans="2:6">
       <c r="B790" t="s">
         <v>766</v>
       </c>
       <c r="C790" t="s">
         <v>1796</v>
       </c>
       <c r="D790">
         <v>1345</v>
       </c>
-      <c r="E790" s="2" t="s">
+      <c r="E790" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="F790" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="791" spans="2:6">
       <c r="B791" t="s">
         <v>767</v>
       </c>
       <c r="C791" t="s">
         <v>1796</v>
       </c>
       <c r="D791">
         <v>1345</v>
       </c>
-      <c r="E791" s="2" t="s">
+      <c r="E791" s="1" t="s">
         <v>2586</v>
       </c>
       <c r="F791" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="792" spans="2:6">
       <c r="B792" t="s">
         <v>768</v>
       </c>
       <c r="C792" t="s">
         <v>1796</v>
       </c>
       <c r="D792">
         <v>1345</v>
       </c>
-      <c r="E792" s="2" t="s">
+      <c r="E792" s="1" t="s">
         <v>2587</v>
       </c>
       <c r="F792" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="793" spans="2:6">
       <c r="B793" t="s">
         <v>769</v>
       </c>
       <c r="C793" t="s">
         <v>1796</v>
       </c>
       <c r="D793">
         <v>1345</v>
       </c>
-      <c r="E793" s="2" t="s">
+      <c r="E793" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="F793" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="794" spans="2:6">
       <c r="B794" t="s">
         <v>770</v>
       </c>
       <c r="C794" t="s">
         <v>1796</v>
       </c>
       <c r="D794">
         <v>1345</v>
       </c>
-      <c r="E794" s="2" t="s">
+      <c r="E794" s="1" t="s">
         <v>2589</v>
       </c>
       <c r="F794" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="795" spans="2:6">
       <c r="B795" t="s">
         <v>771</v>
       </c>
       <c r="C795" t="s">
         <v>1796</v>
       </c>
       <c r="D795">
         <v>1345</v>
       </c>
-      <c r="E795" s="2" t="s">
+      <c r="E795" s="1" t="s">
         <v>2590</v>
       </c>
       <c r="F795" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="796" spans="2:6">
       <c r="B796" t="s">
         <v>772</v>
       </c>
       <c r="C796" t="s">
         <v>1796</v>
       </c>
       <c r="D796">
         <v>1345</v>
       </c>
-      <c r="E796" s="2" t="s">
+      <c r="E796" s="1" t="s">
         <v>2591</v>
       </c>
       <c r="F796" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="797" spans="2:6">
       <c r="B797" t="s">
         <v>773</v>
       </c>
       <c r="C797" t="s">
         <v>1796</v>
       </c>
       <c r="D797">
         <v>1345</v>
       </c>
-      <c r="E797" s="2" t="s">
+      <c r="E797" s="1" t="s">
         <v>2592</v>
       </c>
       <c r="F797" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="798" spans="2:6">
       <c r="B798" t="s">
         <v>774</v>
       </c>
       <c r="C798" t="s">
         <v>1796</v>
       </c>
       <c r="D798">
         <v>1345</v>
       </c>
-      <c r="E798" s="2" t="s">
+      <c r="E798" s="1" t="s">
         <v>2593</v>
       </c>
       <c r="F798" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="799" spans="2:6">
       <c r="B799" t="s">
         <v>775</v>
       </c>
       <c r="C799" t="s">
         <v>1796</v>
       </c>
       <c r="D799">
         <v>1345</v>
       </c>
-      <c r="E799" s="2" t="s">
+      <c r="E799" s="1" t="s">
         <v>2594</v>
       </c>
       <c r="F799" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="800" spans="2:6">
       <c r="B800" t="s">
         <v>776</v>
       </c>
       <c r="C800" t="s">
         <v>1796</v>
       </c>
       <c r="D800">
         <v>1345</v>
       </c>
-      <c r="E800" s="2" t="s">
+      <c r="E800" s="1" t="s">
         <v>2595</v>
       </c>
       <c r="F800" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="801" spans="2:6">
       <c r="B801" t="s">
         <v>777</v>
       </c>
       <c r="C801" t="s">
         <v>1796</v>
       </c>
       <c r="D801">
         <v>1346</v>
       </c>
-      <c r="E801" s="2" t="s">
+      <c r="E801" s="1" t="s">
         <v>2596</v>
       </c>
       <c r="F801" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="802" spans="2:6">
       <c r="B802" t="s">
         <v>778</v>
       </c>
       <c r="C802" t="s">
         <v>1796</v>
       </c>
       <c r="D802">
         <v>1346</v>
       </c>
-      <c r="E802" s="2" t="s">
+      <c r="E802" s="1" t="s">
         <v>2597</v>
       </c>
       <c r="F802" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="803" spans="2:6">
       <c r="B803" t="s">
         <v>779</v>
       </c>
       <c r="C803" t="s">
         <v>1796</v>
       </c>
       <c r="D803">
         <v>1346</v>
       </c>
-      <c r="E803" s="2" t="s">
+      <c r="E803" s="1" t="s">
         <v>2598</v>
       </c>
       <c r="F803" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="804" spans="2:6">
       <c r="B804" t="s">
         <v>780</v>
       </c>
       <c r="C804" t="s">
         <v>1796</v>
       </c>
       <c r="D804">
         <v>1346</v>
       </c>
-      <c r="E804" s="2" t="s">
+      <c r="E804" s="1" t="s">
         <v>2599</v>
       </c>
       <c r="F804" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="805" spans="2:6">
       <c r="B805" t="s">
         <v>781</v>
       </c>
       <c r="C805" t="s">
         <v>1796</v>
       </c>
       <c r="D805">
         <v>1346</v>
       </c>
-      <c r="E805" s="2" t="s">
+      <c r="E805" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="F805" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="806" spans="2:6">
       <c r="B806" t="s">
         <v>782</v>
       </c>
       <c r="C806" t="s">
         <v>1796</v>
       </c>
       <c r="D806">
         <v>1346</v>
       </c>
-      <c r="E806" s="2" t="s">
+      <c r="E806" s="1" t="s">
         <v>2601</v>
       </c>
       <c r="F806" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="807" spans="2:6">
       <c r="B807" t="s">
         <v>783</v>
       </c>
       <c r="C807" t="s">
         <v>1796</v>
       </c>
       <c r="D807">
         <v>1346</v>
       </c>
-      <c r="E807" s="2" t="s">
+      <c r="E807" s="1" t="s">
         <v>2602</v>
       </c>
       <c r="F807" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="808" spans="2:6">
       <c r="B808" t="s">
         <v>784</v>
       </c>
       <c r="C808" t="s">
         <v>1796</v>
       </c>
       <c r="D808">
         <v>1346</v>
       </c>
-      <c r="E808" s="2" t="s">
+      <c r="E808" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="F808" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="809" spans="2:6">
       <c r="B809" t="s">
         <v>785</v>
       </c>
       <c r="C809" t="s">
         <v>1796</v>
       </c>
       <c r="D809">
         <v>1347</v>
       </c>
-      <c r="E809" s="2" t="s">
+      <c r="E809" s="1" t="s">
         <v>2604</v>
       </c>
       <c r="F809" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="810" spans="2:6">
       <c r="B810" t="s">
         <v>786</v>
       </c>
       <c r="C810" t="s">
         <v>1796</v>
       </c>
       <c r="D810">
         <v>1347</v>
       </c>
-      <c r="E810" s="2" t="s">
+      <c r="E810" s="1" t="s">
         <v>2605</v>
       </c>
       <c r="F810" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="811" spans="2:6">
       <c r="B811" t="s">
         <v>787</v>
       </c>
       <c r="C811" t="s">
         <v>1796</v>
       </c>
       <c r="D811">
         <v>1347</v>
       </c>
-      <c r="E811" s="2" t="s">
+      <c r="E811" s="1" t="s">
         <v>2606</v>
       </c>
       <c r="F811" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="812" spans="2:6">
       <c r="B812" t="s">
         <v>788</v>
       </c>
       <c r="C812" t="s">
         <v>1796</v>
       </c>
       <c r="D812">
         <v>1347</v>
       </c>
-      <c r="E812" s="2" t="s">
+      <c r="E812" s="1" t="s">
         <v>2607</v>
       </c>
       <c r="F812" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="813" spans="2:6">
       <c r="B813" t="s">
         <v>789</v>
       </c>
       <c r="C813" t="s">
         <v>1796</v>
       </c>
       <c r="D813">
         <v>1347</v>
       </c>
-      <c r="E813" s="2" t="s">
+      <c r="E813" s="1" t="s">
         <v>2608</v>
       </c>
       <c r="F813" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="814" spans="2:6">
       <c r="B814" t="s">
         <v>790</v>
       </c>
       <c r="C814" t="s">
         <v>1796</v>
       </c>
       <c r="D814">
         <v>1347</v>
       </c>
-      <c r="E814" s="2" t="s">
+      <c r="E814" s="1" t="s">
         <v>2609</v>
       </c>
       <c r="F814" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="815" spans="2:6">
       <c r="B815" t="s">
         <v>791</v>
       </c>
       <c r="C815" t="s">
         <v>1796</v>
       </c>
       <c r="D815">
         <v>1348</v>
       </c>
-      <c r="E815" s="2" t="s">
+      <c r="E815" s="1" t="s">
         <v>2610</v>
       </c>
       <c r="F815" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="816" spans="2:6">
       <c r="B816" t="s">
         <v>792</v>
       </c>
       <c r="C816" t="s">
         <v>1796</v>
       </c>
       <c r="D816">
         <v>1348</v>
       </c>
-      <c r="E816" s="2" t="s">
+      <c r="E816" s="1" t="s">
         <v>2611</v>
       </c>
       <c r="F816" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="817" spans="2:6">
       <c r="B817" t="s">
         <v>793</v>
       </c>
       <c r="C817" t="s">
         <v>1796</v>
       </c>
       <c r="D817">
         <v>1348</v>
       </c>
-      <c r="E817" s="2" t="s">
+      <c r="E817" s="1" t="s">
         <v>2612</v>
       </c>
       <c r="F817" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="818" spans="2:6">
       <c r="B818" t="s">
         <v>794</v>
       </c>
       <c r="C818" t="s">
         <v>1796</v>
       </c>
       <c r="D818">
         <v>1348</v>
       </c>
-      <c r="E818" s="2" t="s">
+      <c r="E818" s="1" t="s">
         <v>2613</v>
       </c>
       <c r="F818" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="819" spans="2:6">
       <c r="B819" t="s">
         <v>795</v>
       </c>
       <c r="C819" t="s">
         <v>1796</v>
       </c>
       <c r="D819">
         <v>1348</v>
       </c>
-      <c r="E819" s="2" t="s">
+      <c r="E819" s="1" t="s">
         <v>2614</v>
       </c>
       <c r="F819" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="820" spans="2:6">
       <c r="B820" t="s">
         <v>796</v>
       </c>
       <c r="C820" t="s">
         <v>1796</v>
       </c>
       <c r="D820">
         <v>1348</v>
       </c>
-      <c r="E820" s="2" t="s">
+      <c r="E820" s="1" t="s">
         <v>2615</v>
       </c>
       <c r="F820" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="821" spans="2:6">
       <c r="B821" t="s">
         <v>797</v>
       </c>
       <c r="C821" t="s">
         <v>1796</v>
       </c>
       <c r="D821">
         <v>1348</v>
       </c>
-      <c r="E821" s="2" t="s">
+      <c r="E821" s="1" t="s">
         <v>2616</v>
       </c>
       <c r="F821" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="822" spans="2:6">
       <c r="B822" t="s">
         <v>798</v>
       </c>
       <c r="C822" t="s">
         <v>1796</v>
       </c>
       <c r="D822">
         <v>1348</v>
       </c>
-      <c r="E822" s="2" t="s">
+      <c r="E822" s="1" t="s">
         <v>2617</v>
       </c>
       <c r="F822" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="823" spans="2:6">
       <c r="B823" t="s">
         <v>799</v>
       </c>
       <c r="C823" t="s">
         <v>1796</v>
       </c>
       <c r="D823">
         <v>1348</v>
       </c>
-      <c r="E823" s="2" t="s">
+      <c r="E823" s="1" t="s">
         <v>2618</v>
       </c>
       <c r="F823" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="824" spans="2:6">
       <c r="B824" t="s">
         <v>790</v>
       </c>
       <c r="C824" t="s">
         <v>1796</v>
       </c>
       <c r="D824">
         <v>1348</v>
       </c>
-      <c r="E824" s="2" t="s">
+      <c r="E824" s="1" t="s">
         <v>2619</v>
       </c>
       <c r="F824" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="825" spans="2:6">
       <c r="B825" t="s">
         <v>800</v>
       </c>
       <c r="C825" t="s">
         <v>1796</v>
       </c>
       <c r="D825">
         <v>1348</v>
       </c>
-      <c r="E825" s="2" t="s">
+      <c r="E825" s="1" t="s">
         <v>2620</v>
       </c>
       <c r="F825" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="826" spans="2:6">
       <c r="B826" t="s">
         <v>801</v>
       </c>
       <c r="C826" t="s">
         <v>1796</v>
       </c>
       <c r="D826">
         <v>1348</v>
       </c>
-      <c r="E826" s="2" t="s">
+      <c r="E826" s="1" t="s">
         <v>2621</v>
       </c>
       <c r="F826" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="827" spans="2:6">
       <c r="B827" t="s">
         <v>44</v>
       </c>
       <c r="C827" t="s">
         <v>1796</v>
       </c>
       <c r="D827">
         <v>1348</v>
       </c>
-      <c r="E827" s="2" t="s">
+      <c r="E827" s="1" t="s">
         <v>2622</v>
       </c>
       <c r="F827" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="828" spans="2:6">
       <c r="B828" t="s">
         <v>44</v>
       </c>
       <c r="C828" t="s">
         <v>1796</v>
       </c>
       <c r="D828">
         <v>1348</v>
       </c>
-      <c r="E828" s="2" t="s">
+      <c r="E828" s="1" t="s">
         <v>2623</v>
       </c>
       <c r="F828" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="829" spans="2:6">
       <c r="B829" t="s">
         <v>44</v>
       </c>
       <c r="C829" t="s">
         <v>1796</v>
       </c>
       <c r="D829">
         <v>1348</v>
       </c>
-      <c r="E829" s="2" t="s">
+      <c r="E829" s="1" t="s">
         <v>2624</v>
       </c>
       <c r="F829" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="830" spans="2:6">
       <c r="B830" t="s">
         <v>44</v>
       </c>
       <c r="C830" t="s">
         <v>1796</v>
       </c>
       <c r="D830">
         <v>1348</v>
       </c>
-      <c r="E830" s="2" t="s">
+      <c r="E830" s="1" t="s">
         <v>2625</v>
       </c>
       <c r="F830" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="831" spans="2:6">
       <c r="B831" t="s">
         <v>802</v>
       </c>
       <c r="C831" t="s">
         <v>1796</v>
       </c>
       <c r="D831">
         <v>1348</v>
       </c>
-      <c r="E831" s="2" t="s">
+      <c r="E831" s="1" t="s">
         <v>2626</v>
       </c>
       <c r="F831" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="832" spans="2:6">
       <c r="B832" t="s">
         <v>803</v>
       </c>
       <c r="C832" t="s">
         <v>1796</v>
       </c>
       <c r="D832">
         <v>1348</v>
       </c>
-      <c r="E832" s="2" t="s">
+      <c r="E832" s="1" t="s">
         <v>2627</v>
       </c>
       <c r="F832" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="833" spans="2:6">
       <c r="B833" t="s">
         <v>804</v>
       </c>
       <c r="C833" t="s">
         <v>1796</v>
       </c>
       <c r="D833">
         <v>1348</v>
       </c>
-      <c r="E833" s="2" t="s">
+      <c r="E833" s="1" t="s">
         <v>2628</v>
       </c>
       <c r="F833" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="834" spans="2:6">
       <c r="B834" t="s">
         <v>805</v>
       </c>
       <c r="C834" t="s">
         <v>1796</v>
       </c>
       <c r="D834">
         <v>1348</v>
       </c>
-      <c r="E834" s="2" t="s">
+      <c r="E834" s="1" t="s">
         <v>2629</v>
       </c>
       <c r="F834" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="835" spans="2:6">
       <c r="B835" t="s">
         <v>354</v>
       </c>
       <c r="C835" t="s">
         <v>1796</v>
       </c>
       <c r="D835">
         <v>1348</v>
       </c>
-      <c r="E835" s="2" t="s">
+      <c r="E835" s="1" t="s">
         <v>2630</v>
       </c>
       <c r="F835" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="836" spans="2:6">
       <c r="B836" t="s">
         <v>354</v>
       </c>
       <c r="C836" t="s">
         <v>1796</v>
       </c>
       <c r="D836">
         <v>1348</v>
       </c>
-      <c r="E836" s="2" t="s">
+      <c r="E836" s="1" t="s">
         <v>2631</v>
       </c>
       <c r="F836" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="837" spans="2:6">
       <c r="B837" t="s">
         <v>806</v>
       </c>
       <c r="C837" t="s">
         <v>1796</v>
       </c>
       <c r="D837">
         <v>1349</v>
       </c>
-      <c r="E837" s="2" t="s">
+      <c r="E837" s="1" t="s">
         <v>2632</v>
       </c>
       <c r="F837" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="838" spans="2:6">
       <c r="B838" t="s">
         <v>807</v>
       </c>
       <c r="C838" t="s">
         <v>1796</v>
       </c>
       <c r="D838">
         <v>1349</v>
       </c>
-      <c r="E838" s="2" t="s">
+      <c r="E838" s="1" t="s">
         <v>2633</v>
       </c>
       <c r="F838" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="839" spans="2:6">
       <c r="B839" t="s">
         <v>808</v>
       </c>
       <c r="C839" t="s">
         <v>1796</v>
       </c>
       <c r="D839">
         <v>1349</v>
       </c>
-      <c r="E839" s="2" t="s">
+      <c r="E839" s="1" t="s">
         <v>2634</v>
       </c>
       <c r="F839" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="840" spans="2:6">
       <c r="B840" t="s">
         <v>809</v>
       </c>
       <c r="C840" t="s">
         <v>1796</v>
       </c>
       <c r="D840">
         <v>1349</v>
       </c>
-      <c r="E840" s="2" t="s">
+      <c r="E840" s="1" t="s">
         <v>2635</v>
       </c>
       <c r="F840" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="841" spans="2:6">
       <c r="B841" t="s">
         <v>810</v>
       </c>
       <c r="C841" t="s">
         <v>1796</v>
       </c>
       <c r="D841">
         <v>1349</v>
       </c>
-      <c r="E841" s="2" t="s">
+      <c r="E841" s="1" t="s">
         <v>2636</v>
       </c>
       <c r="F841" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="842" spans="2:6">
       <c r="B842" t="s">
         <v>811</v>
       </c>
       <c r="C842" t="s">
         <v>1796</v>
       </c>
       <c r="D842">
         <v>1349</v>
       </c>
-      <c r="E842" s="2" t="s">
+      <c r="E842" s="1" t="s">
         <v>2637</v>
       </c>
       <c r="F842" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="843" spans="2:6">
       <c r="B843" t="s">
         <v>812</v>
       </c>
       <c r="C843" t="s">
         <v>1796</v>
       </c>
       <c r="D843">
         <v>1349</v>
       </c>
-      <c r="E843" s="2" t="s">
+      <c r="E843" s="1" t="s">
         <v>2638</v>
       </c>
       <c r="F843" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="844" spans="2:6">
       <c r="B844" t="s">
         <v>813</v>
       </c>
       <c r="C844" t="s">
         <v>1796</v>
       </c>
       <c r="D844">
         <v>1349</v>
       </c>
-      <c r="E844" s="2" t="s">
+      <c r="E844" s="1" t="s">
         <v>2639</v>
       </c>
       <c r="F844" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="845" spans="2:6">
       <c r="B845" t="s">
         <v>814</v>
       </c>
       <c r="C845" t="s">
         <v>1796</v>
       </c>
       <c r="D845">
         <v>1349</v>
       </c>
-      <c r="E845" s="2" t="s">
+      <c r="E845" s="1" t="s">
         <v>2640</v>
       </c>
       <c r="F845" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="846" spans="2:6">
       <c r="B846" t="s">
         <v>815</v>
       </c>
       <c r="C846" t="s">
         <v>1796</v>
       </c>
       <c r="D846">
         <v>1349</v>
       </c>
-      <c r="E846" s="2" t="s">
+      <c r="E846" s="1" t="s">
         <v>2641</v>
       </c>
       <c r="F846" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="847" spans="2:6">
       <c r="B847" t="s">
         <v>816</v>
       </c>
       <c r="C847" t="s">
         <v>1796</v>
       </c>
       <c r="D847">
         <v>1349</v>
       </c>
-      <c r="E847" s="2" t="s">
+      <c r="E847" s="1" t="s">
         <v>2642</v>
       </c>
       <c r="F847" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="848" spans="2:6">
       <c r="B848" t="s">
         <v>817</v>
       </c>
       <c r="C848" t="s">
         <v>1796</v>
       </c>
       <c r="D848">
         <v>1349</v>
       </c>
-      <c r="E848" s="2" t="s">
+      <c r="E848" s="1" t="s">
         <v>2643</v>
       </c>
       <c r="F848" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="849" spans="2:6">
       <c r="B849" t="s">
         <v>44</v>
       </c>
       <c r="C849" t="s">
         <v>1796</v>
       </c>
       <c r="D849">
         <v>1349</v>
       </c>
-      <c r="E849" s="2" t="s">
+      <c r="E849" s="1" t="s">
         <v>2644</v>
       </c>
       <c r="F849" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="850" spans="2:6">
       <c r="B850" t="s">
         <v>818</v>
       </c>
       <c r="C850" t="s">
         <v>1796</v>
       </c>
       <c r="D850">
         <v>1350</v>
       </c>
-      <c r="E850" s="2" t="s">
+      <c r="E850" s="1" t="s">
         <v>2645</v>
       </c>
       <c r="F850" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="851" spans="2:6">
       <c r="B851" t="s">
         <v>819</v>
       </c>
       <c r="C851" t="s">
         <v>1796</v>
       </c>
       <c r="D851">
         <v>1350</v>
       </c>
-      <c r="E851" s="2" t="s">
+      <c r="E851" s="1" t="s">
         <v>2646</v>
       </c>
       <c r="F851" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="852" spans="2:6">
       <c r="B852" t="s">
         <v>820</v>
       </c>
       <c r="C852" t="s">
         <v>1796</v>
       </c>
       <c r="D852">
         <v>1350</v>
       </c>
-      <c r="E852" s="2" t="s">
+      <c r="E852" s="1" t="s">
         <v>2647</v>
       </c>
       <c r="F852" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="853" spans="2:6">
       <c r="B853" t="s">
         <v>821</v>
       </c>
       <c r="C853" t="s">
         <v>1796</v>
       </c>
       <c r="D853">
         <v>1350</v>
       </c>
-      <c r="E853" s="2" t="s">
+      <c r="E853" s="1" t="s">
         <v>2648</v>
       </c>
       <c r="F853" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="854" spans="2:6">
       <c r="B854" t="s">
         <v>822</v>
       </c>
       <c r="C854" t="s">
         <v>1796</v>
       </c>
       <c r="D854">
         <v>1350</v>
       </c>
-      <c r="E854" s="2" t="s">
+      <c r="E854" s="1" t="s">
         <v>2649</v>
       </c>
       <c r="F854" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="855" spans="2:6">
       <c r="B855" t="s">
         <v>823</v>
       </c>
       <c r="C855" t="s">
         <v>1796</v>
       </c>
       <c r="D855">
         <v>1350</v>
       </c>
-      <c r="E855" s="2" t="s">
+      <c r="E855" s="1" t="s">
         <v>2650</v>
       </c>
       <c r="F855" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="856" spans="2:6">
       <c r="B856" t="s">
         <v>824</v>
       </c>
       <c r="C856" t="s">
         <v>1796</v>
       </c>
       <c r="D856">
         <v>1350</v>
       </c>
-      <c r="E856" s="2" t="s">
+      <c r="E856" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="F856" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="857" spans="2:6">
       <c r="B857" t="s">
         <v>825</v>
       </c>
       <c r="C857" t="s">
         <v>1796</v>
       </c>
       <c r="D857">
         <v>1350</v>
       </c>
-      <c r="E857" s="2" t="s">
+      <c r="E857" s="1" t="s">
         <v>2652</v>
       </c>
       <c r="F857" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="858" spans="2:6">
       <c r="B858" t="s">
         <v>826</v>
       </c>
       <c r="C858" t="s">
         <v>1796</v>
       </c>
       <c r="D858">
         <v>1350</v>
       </c>
-      <c r="E858" s="2" t="s">
+      <c r="E858" s="1" t="s">
         <v>2653</v>
       </c>
       <c r="F858" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="859" spans="2:6">
       <c r="B859" t="s">
         <v>827</v>
       </c>
       <c r="C859" t="s">
         <v>1796</v>
       </c>
       <c r="D859">
         <v>1350</v>
       </c>
-      <c r="E859" s="2" t="s">
+      <c r="E859" s="1" t="s">
         <v>2654</v>
       </c>
       <c r="F859" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="860" spans="2:6">
       <c r="B860" t="s">
         <v>828</v>
       </c>
       <c r="C860" t="s">
         <v>1796</v>
       </c>
       <c r="D860">
         <v>1350</v>
       </c>
-      <c r="E860" s="2" t="s">
+      <c r="E860" s="1" t="s">
         <v>2655</v>
       </c>
       <c r="F860" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="861" spans="2:6">
       <c r="B861" t="s">
         <v>829</v>
       </c>
       <c r="C861" t="s">
         <v>1796</v>
       </c>
       <c r="D861">
         <v>1350</v>
       </c>
-      <c r="E861" s="2" t="s">
+      <c r="E861" s="1" t="s">
         <v>2656</v>
       </c>
       <c r="F861" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="862" spans="2:6">
       <c r="B862" t="s">
         <v>830</v>
       </c>
       <c r="C862" t="s">
         <v>1796</v>
       </c>
       <c r="D862">
         <v>1350</v>
       </c>
-      <c r="E862" s="2" t="s">
+      <c r="E862" s="1" t="s">
         <v>2657</v>
       </c>
       <c r="F862" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="863" spans="2:6">
       <c r="B863" t="s">
         <v>831</v>
       </c>
       <c r="C863" t="s">
         <v>1796</v>
       </c>
       <c r="D863">
         <v>1350</v>
       </c>
-      <c r="E863" s="2" t="s">
+      <c r="E863" s="1" t="s">
         <v>2658</v>
       </c>
       <c r="F863" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="864" spans="2:6">
       <c r="B864" t="s">
         <v>832</v>
       </c>
       <c r="C864" t="s">
         <v>1796</v>
       </c>
       <c r="D864">
         <v>1351</v>
       </c>
-      <c r="E864" s="2" t="s">
+      <c r="E864" s="1" t="s">
         <v>2659</v>
       </c>
       <c r="F864" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="865" spans="2:6">
       <c r="B865" t="s">
         <v>833</v>
       </c>
       <c r="C865" t="s">
         <v>1796</v>
       </c>
       <c r="D865">
         <v>1351</v>
       </c>
-      <c r="E865" s="2" t="s">
+      <c r="E865" s="1" t="s">
         <v>2660</v>
       </c>
       <c r="F865" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="866" spans="2:6">
       <c r="B866" t="s">
         <v>834</v>
       </c>
       <c r="C866" t="s">
         <v>1796</v>
       </c>
       <c r="D866">
         <v>1351</v>
       </c>
-      <c r="E866" s="2" t="s">
+      <c r="E866" s="1" t="s">
         <v>2661</v>
       </c>
       <c r="F866" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="867" spans="2:6">
       <c r="B867" t="s">
         <v>835</v>
       </c>
       <c r="C867" t="s">
         <v>1796</v>
       </c>
       <c r="D867">
         <v>1351</v>
       </c>
-      <c r="E867" s="2" t="s">
+      <c r="E867" s="1" t="s">
         <v>2662</v>
       </c>
       <c r="F867" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="868" spans="2:6">
       <c r="B868" t="s">
         <v>836</v>
       </c>
       <c r="C868" t="s">
         <v>1796</v>
       </c>
       <c r="D868">
         <v>1351</v>
       </c>
-      <c r="E868" s="2" t="s">
+      <c r="E868" s="1" t="s">
         <v>2663</v>
       </c>
       <c r="F868" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="869" spans="2:6">
       <c r="B869" t="s">
         <v>837</v>
       </c>
       <c r="C869" t="s">
         <v>1796</v>
       </c>
       <c r="D869">
         <v>1351</v>
       </c>
-      <c r="E869" s="2" t="s">
+      <c r="E869" s="1" t="s">
         <v>2664</v>
       </c>
       <c r="F869" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="870" spans="2:6">
       <c r="B870" t="s">
         <v>838</v>
       </c>
       <c r="C870" t="s">
         <v>1796</v>
       </c>
       <c r="D870">
         <v>1351</v>
       </c>
-      <c r="E870" s="2" t="s">
+      <c r="E870" s="1" t="s">
         <v>2665</v>
       </c>
       <c r="F870" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="871" spans="2:6">
       <c r="B871" t="s">
         <v>839</v>
       </c>
       <c r="C871" t="s">
         <v>1796</v>
       </c>
       <c r="D871">
         <v>1351</v>
       </c>
-      <c r="E871" s="2" t="s">
+      <c r="E871" s="1" t="s">
         <v>2666</v>
       </c>
       <c r="F871" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="872" spans="2:6">
       <c r="B872" t="s">
         <v>840</v>
       </c>
       <c r="C872" t="s">
         <v>1796</v>
       </c>
       <c r="D872">
         <v>1352</v>
       </c>
-      <c r="E872" s="2" t="s">
+      <c r="E872" s="1" t="s">
         <v>2667</v>
       </c>
       <c r="F872" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="873" spans="2:6">
       <c r="B873" t="s">
         <v>841</v>
       </c>
       <c r="C873" t="s">
         <v>1796</v>
       </c>
       <c r="D873">
         <v>1352</v>
       </c>
-      <c r="E873" s="2" t="s">
+      <c r="E873" s="1" t="s">
         <v>2668</v>
       </c>
       <c r="F873" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="874" spans="2:6">
       <c r="B874" t="s">
         <v>842</v>
       </c>
       <c r="C874" t="s">
         <v>1796</v>
       </c>
       <c r="D874">
         <v>1352</v>
       </c>
-      <c r="E874" s="2" t="s">
+      <c r="E874" s="1" t="s">
         <v>2669</v>
       </c>
       <c r="F874" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="875" spans="2:6">
       <c r="B875" t="s">
         <v>843</v>
       </c>
       <c r="C875" t="s">
         <v>1796</v>
       </c>
       <c r="D875">
         <v>1352</v>
       </c>
-      <c r="E875" s="2" t="s">
+      <c r="E875" s="1" t="s">
         <v>2670</v>
       </c>
       <c r="F875" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="876" spans="2:6">
       <c r="B876" t="s">
         <v>844</v>
       </c>
       <c r="C876" t="s">
         <v>1796</v>
       </c>
       <c r="D876">
         <v>1352</v>
       </c>
-      <c r="E876" s="2" t="s">
+      <c r="E876" s="1" t="s">
         <v>2671</v>
       </c>
       <c r="F876" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="877" spans="2:6">
       <c r="B877" t="s">
         <v>845</v>
       </c>
       <c r="C877" t="s">
         <v>1796</v>
       </c>
       <c r="D877">
         <v>1352</v>
       </c>
-      <c r="E877" s="2" t="s">
+      <c r="E877" s="1" t="s">
         <v>2672</v>
       </c>
       <c r="F877" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="878" spans="2:6">
       <c r="B878" t="s">
         <v>846</v>
       </c>
       <c r="C878" t="s">
         <v>1796</v>
       </c>
       <c r="D878">
         <v>1352</v>
       </c>
-      <c r="E878" s="2" t="s">
+      <c r="E878" s="1" t="s">
         <v>2673</v>
       </c>
       <c r="F878" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="879" spans="2:6">
       <c r="B879" t="s">
         <v>847</v>
       </c>
       <c r="C879" t="s">
         <v>1796</v>
       </c>
       <c r="D879">
         <v>1352</v>
       </c>
-      <c r="E879" s="2" t="s">
+      <c r="E879" s="1" t="s">
         <v>2674</v>
       </c>
       <c r="F879" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="880" spans="2:6">
       <c r="B880" t="s">
         <v>848</v>
       </c>
       <c r="C880" t="s">
         <v>1796</v>
       </c>
       <c r="D880">
         <v>1353</v>
       </c>
-      <c r="E880" s="2" t="s">
+      <c r="E880" s="1" t="s">
         <v>2675</v>
       </c>
       <c r="F880" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="881" spans="2:6">
       <c r="B881" t="s">
         <v>849</v>
       </c>
       <c r="C881" t="s">
         <v>1796</v>
       </c>
       <c r="D881">
         <v>1353</v>
       </c>
-      <c r="E881" s="2" t="s">
+      <c r="E881" s="1" t="s">
         <v>2676</v>
       </c>
       <c r="F881" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="882" spans="2:6">
       <c r="B882" t="s">
         <v>850</v>
       </c>
       <c r="C882" t="s">
         <v>1796</v>
       </c>
       <c r="D882">
         <v>1353</v>
       </c>
-      <c r="E882" s="2" t="s">
+      <c r="E882" s="1" t="s">
         <v>2677</v>
       </c>
       <c r="F882" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="883" spans="2:6">
       <c r="B883" t="s">
         <v>851</v>
       </c>
       <c r="C883" t="s">
         <v>1796</v>
       </c>
       <c r="D883">
         <v>1353</v>
       </c>
-      <c r="E883" s="2" t="s">
+      <c r="E883" s="1" t="s">
         <v>2678</v>
       </c>
       <c r="F883" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="884" spans="2:6">
       <c r="B884" t="s">
         <v>852</v>
       </c>
       <c r="C884" t="s">
         <v>1796</v>
       </c>
       <c r="D884">
         <v>1353</v>
       </c>
-      <c r="E884" s="2" t="s">
+      <c r="E884" s="1" t="s">
         <v>2679</v>
       </c>
       <c r="F884" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="885" spans="2:6">
       <c r="B885" t="s">
         <v>853</v>
       </c>
       <c r="C885" t="s">
         <v>1796</v>
       </c>
       <c r="D885">
         <v>1353</v>
       </c>
-      <c r="E885" s="2" t="s">
+      <c r="E885" s="1" t="s">
         <v>2680</v>
       </c>
       <c r="F885" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="886" spans="2:6">
       <c r="B886" t="s">
         <v>854</v>
       </c>
       <c r="C886" t="s">
         <v>1796</v>
       </c>
       <c r="D886">
         <v>1353</v>
       </c>
-      <c r="E886" s="2" t="s">
+      <c r="E886" s="1" t="s">
         <v>2681</v>
       </c>
       <c r="F886" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="887" spans="2:6">
       <c r="B887" t="s">
         <v>855</v>
       </c>
       <c r="C887" t="s">
         <v>1796</v>
       </c>
       <c r="D887">
         <v>1353</v>
       </c>
-      <c r="E887" s="2" t="s">
+      <c r="E887" s="1" t="s">
         <v>2682</v>
       </c>
       <c r="F887" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="888" spans="2:6">
       <c r="B888" t="s">
         <v>856</v>
       </c>
       <c r="C888" t="s">
         <v>1796</v>
       </c>
       <c r="D888">
         <v>1353</v>
       </c>
-      <c r="E888" s="2" t="s">
+      <c r="E888" s="1" t="s">
         <v>2683</v>
       </c>
       <c r="F888" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="889" spans="2:6">
       <c r="B889" t="s">
         <v>857</v>
       </c>
       <c r="C889" t="s">
         <v>1796</v>
       </c>
       <c r="D889">
         <v>1354</v>
       </c>
-      <c r="E889" s="2" t="s">
+      <c r="E889" s="1" t="s">
         <v>2684</v>
       </c>
       <c r="F889" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="890" spans="2:6">
       <c r="B890" t="s">
         <v>858</v>
       </c>
       <c r="C890" t="s">
         <v>1796</v>
       </c>
       <c r="D890">
         <v>1354</v>
       </c>
-      <c r="E890" s="2" t="s">
+      <c r="E890" s="1" t="s">
         <v>2685</v>
       </c>
       <c r="F890" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="891" spans="2:6">
       <c r="B891" t="s">
         <v>859</v>
       </c>
       <c r="C891" t="s">
         <v>1796</v>
       </c>
       <c r="D891">
         <v>1354</v>
       </c>
-      <c r="E891" s="2" t="s">
+      <c r="E891" s="1" t="s">
         <v>2686</v>
       </c>
       <c r="F891" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="892" spans="2:6">
       <c r="B892" t="s">
         <v>860</v>
       </c>
       <c r="C892" t="s">
         <v>1796</v>
       </c>
       <c r="D892">
         <v>1354</v>
       </c>
-      <c r="E892" s="2" t="s">
+      <c r="E892" s="1" t="s">
         <v>2687</v>
       </c>
       <c r="F892" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="893" spans="2:6">
       <c r="B893" t="s">
         <v>861</v>
       </c>
       <c r="C893" t="s">
         <v>1796</v>
       </c>
       <c r="D893">
         <v>1354</v>
       </c>
-      <c r="E893" s="2" t="s">
+      <c r="E893" s="1" t="s">
         <v>2688</v>
       </c>
       <c r="F893" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="894" spans="2:6">
       <c r="B894" t="s">
         <v>862</v>
       </c>
       <c r="C894" t="s">
         <v>1796</v>
       </c>
       <c r="D894">
         <v>1354</v>
       </c>
-      <c r="E894" s="2" t="s">
+      <c r="E894" s="1" t="s">
         <v>2689</v>
       </c>
       <c r="F894" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="895" spans="2:6">
       <c r="B895" t="s">
         <v>863</v>
       </c>
       <c r="C895" t="s">
         <v>1796</v>
       </c>
       <c r="D895">
         <v>1354</v>
       </c>
-      <c r="E895" s="2" t="s">
+      <c r="E895" s="1" t="s">
         <v>2690</v>
       </c>
       <c r="F895" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="896" spans="2:6">
       <c r="B896" t="s">
         <v>864</v>
       </c>
       <c r="C896" t="s">
         <v>1796</v>
       </c>
       <c r="D896">
         <v>1354</v>
       </c>
-      <c r="E896" s="2" t="s">
+      <c r="E896" s="1" t="s">
         <v>2691</v>
       </c>
       <c r="F896" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="897" spans="2:6">
       <c r="B897" t="s">
         <v>865</v>
       </c>
       <c r="C897" t="s">
         <v>1796</v>
       </c>
       <c r="D897">
         <v>1354</v>
       </c>
-      <c r="E897" s="2" t="s">
+      <c r="E897" s="1" t="s">
         <v>2692</v>
       </c>
       <c r="F897" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="898" spans="2:6">
       <c r="B898" t="s">
         <v>866</v>
       </c>
       <c r="C898" t="s">
         <v>1796</v>
       </c>
       <c r="D898">
         <v>1354</v>
       </c>
-      <c r="E898" s="2" t="s">
+      <c r="E898" s="1" t="s">
         <v>2693</v>
       </c>
       <c r="F898" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="899" spans="2:6">
       <c r="B899" t="s">
         <v>867</v>
       </c>
       <c r="C899" t="s">
         <v>1796</v>
       </c>
       <c r="D899">
         <v>1355</v>
       </c>
-      <c r="E899" s="2" t="s">
+      <c r="E899" s="1" t="s">
         <v>2694</v>
       </c>
       <c r="F899" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="900" spans="2:6">
       <c r="B900" t="s">
         <v>868</v>
       </c>
       <c r="C900" t="s">
         <v>1796</v>
       </c>
       <c r="D900">
         <v>1355</v>
       </c>
-      <c r="E900" s="2" t="s">
+      <c r="E900" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="F900" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="901" spans="2:6">
       <c r="B901" t="s">
         <v>869</v>
       </c>
       <c r="C901" t="s">
         <v>1796</v>
       </c>
       <c r="D901">
         <v>1355</v>
       </c>
-      <c r="E901" s="2" t="s">
+      <c r="E901" s="1" t="s">
         <v>2696</v>
       </c>
       <c r="F901" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="902" spans="2:6">
       <c r="B902" t="s">
         <v>870</v>
       </c>
       <c r="C902" t="s">
         <v>1796</v>
       </c>
       <c r="D902">
         <v>1355</v>
       </c>
-      <c r="E902" s="2" t="s">
+      <c r="E902" s="1" t="s">
         <v>2697</v>
       </c>
       <c r="F902" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="903" spans="2:6">
       <c r="B903" t="s">
         <v>871</v>
       </c>
       <c r="C903" t="s">
         <v>1796</v>
       </c>
       <c r="D903">
         <v>1355</v>
       </c>
-      <c r="E903" s="2" t="s">
+      <c r="E903" s="1" t="s">
         <v>2698</v>
       </c>
       <c r="F903" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="904" spans="2:6">
       <c r="B904" t="s">
         <v>872</v>
       </c>
       <c r="C904" t="s">
         <v>1796</v>
       </c>
       <c r="D904">
         <v>1355</v>
       </c>
-      <c r="E904" s="2" t="s">
+      <c r="E904" s="1" t="s">
         <v>2699</v>
       </c>
       <c r="F904" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="905" spans="2:6">
       <c r="B905" t="s">
         <v>873</v>
       </c>
       <c r="C905" t="s">
         <v>1796</v>
       </c>
       <c r="D905">
         <v>1355</v>
       </c>
-      <c r="E905" s="2" t="s">
+      <c r="E905" s="1" t="s">
         <v>2700</v>
       </c>
       <c r="F905" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="906" spans="2:6">
       <c r="B906" t="s">
         <v>874</v>
       </c>
       <c r="C906" t="s">
         <v>1796</v>
       </c>
       <c r="D906">
         <v>1355</v>
       </c>
-      <c r="E906" s="2" t="s">
+      <c r="E906" s="1" t="s">
         <v>2701</v>
       </c>
       <c r="F906" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="907" spans="2:6">
       <c r="B907" t="s">
         <v>875</v>
       </c>
       <c r="C907" t="s">
         <v>1796</v>
       </c>
       <c r="D907">
         <v>1355</v>
       </c>
-      <c r="E907" s="2" t="s">
+      <c r="E907" s="1" t="s">
         <v>2702</v>
       </c>
       <c r="F907" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="908" spans="2:6">
       <c r="B908" t="s">
         <v>876</v>
       </c>
       <c r="C908" t="s">
         <v>1796</v>
       </c>
       <c r="D908">
         <v>1355</v>
       </c>
-      <c r="E908" s="2" t="s">
+      <c r="E908" s="1" t="s">
         <v>2703</v>
       </c>
       <c r="F908" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="909" spans="2:6">
       <c r="B909" t="s">
         <v>877</v>
       </c>
       <c r="C909" t="s">
         <v>1796</v>
       </c>
       <c r="D909">
         <v>1355</v>
       </c>
-      <c r="E909" s="2" t="s">
+      <c r="E909" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="F909" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="910" spans="2:6">
       <c r="B910" t="s">
         <v>878</v>
       </c>
       <c r="C910" t="s">
         <v>1796</v>
       </c>
       <c r="D910">
         <v>1355</v>
       </c>
-      <c r="E910" s="2" t="s">
+      <c r="E910" s="1" t="s">
         <v>2705</v>
       </c>
       <c r="F910" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="911" spans="2:6">
       <c r="B911" t="s">
         <v>879</v>
       </c>
       <c r="C911" t="s">
         <v>1796</v>
       </c>
       <c r="D911">
         <v>1355</v>
       </c>
-      <c r="E911" s="2" t="s">
+      <c r="E911" s="1" t="s">
         <v>2706</v>
       </c>
       <c r="F911" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="912" spans="2:6">
       <c r="B912" t="s">
         <v>880</v>
       </c>
       <c r="C912" t="s">
         <v>1796</v>
       </c>
       <c r="D912">
         <v>1355</v>
       </c>
-      <c r="E912" s="2" t="s">
+      <c r="E912" s="1" t="s">
         <v>2707</v>
       </c>
       <c r="F912" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="913" spans="2:6">
       <c r="B913" t="s">
         <v>880</v>
       </c>
       <c r="C913" t="s">
         <v>1796</v>
       </c>
       <c r="D913">
         <v>1355</v>
       </c>
-      <c r="E913" s="2" t="s">
+      <c r="E913" s="1" t="s">
         <v>2708</v>
       </c>
       <c r="F913" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="914" spans="2:6">
       <c r="B914" t="s">
         <v>881</v>
       </c>
       <c r="C914" t="s">
         <v>1796</v>
       </c>
       <c r="D914">
         <v>1356</v>
       </c>
-      <c r="E914" s="2" t="s">
+      <c r="E914" s="1" t="s">
         <v>2709</v>
       </c>
       <c r="F914" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="915" spans="2:6">
       <c r="B915" t="s">
         <v>882</v>
       </c>
       <c r="C915" t="s">
         <v>1796</v>
       </c>
       <c r="D915">
         <v>1356</v>
       </c>
-      <c r="E915" s="2" t="s">
+      <c r="E915" s="1" t="s">
         <v>2710</v>
       </c>
       <c r="F915" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="916" spans="2:6">
       <c r="B916" t="s">
         <v>883</v>
       </c>
       <c r="C916" t="s">
         <v>1796</v>
       </c>
       <c r="D916">
         <v>1356</v>
       </c>
-      <c r="E916" s="2" t="s">
+      <c r="E916" s="1" t="s">
         <v>2711</v>
       </c>
       <c r="F916" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="917" spans="2:6">
       <c r="B917" t="s">
         <v>884</v>
       </c>
       <c r="C917" t="s">
         <v>1796</v>
       </c>
       <c r="D917">
         <v>1356</v>
       </c>
-      <c r="E917" s="2" t="s">
+      <c r="E917" s="1" t="s">
         <v>2712</v>
       </c>
       <c r="F917" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="918" spans="2:6">
       <c r="B918" t="s">
         <v>885</v>
       </c>
       <c r="C918" t="s">
         <v>1796</v>
       </c>
       <c r="D918">
         <v>1356</v>
       </c>
-      <c r="E918" s="2" t="s">
+      <c r="E918" s="1" t="s">
         <v>2713</v>
       </c>
       <c r="F918" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="919" spans="2:6">
       <c r="B919" t="s">
         <v>886</v>
       </c>
       <c r="C919" t="s">
         <v>1796</v>
       </c>
       <c r="D919">
         <v>1356</v>
       </c>
-      <c r="E919" s="2" t="s">
+      <c r="E919" s="1" t="s">
         <v>2714</v>
       </c>
       <c r="F919" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="920" spans="2:6">
       <c r="B920" t="s">
         <v>887</v>
       </c>
       <c r="C920" t="s">
         <v>1796</v>
       </c>
       <c r="D920">
         <v>1356</v>
       </c>
-      <c r="E920" s="2" t="s">
+      <c r="E920" s="1" t="s">
         <v>2715</v>
       </c>
       <c r="F920" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="921" spans="2:6">
       <c r="B921" t="s">
         <v>888</v>
       </c>
       <c r="C921" t="s">
         <v>1796</v>
       </c>
       <c r="D921">
         <v>1356</v>
       </c>
-      <c r="E921" s="2" t="s">
+      <c r="E921" s="1" t="s">
         <v>2716</v>
       </c>
       <c r="F921" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="922" spans="2:6">
       <c r="B922" t="s">
         <v>889</v>
       </c>
       <c r="C922" t="s">
         <v>1796</v>
       </c>
       <c r="D922">
         <v>1356</v>
       </c>
-      <c r="E922" s="2" t="s">
+      <c r="E922" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="F922" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="923" spans="2:6">
       <c r="B923" t="s">
         <v>890</v>
       </c>
       <c r="C923" t="s">
         <v>1796</v>
       </c>
       <c r="D923">
         <v>1356</v>
       </c>
-      <c r="E923" s="2" t="s">
+      <c r="E923" s="1" t="s">
         <v>2718</v>
       </c>
       <c r="F923" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="924" spans="2:6">
       <c r="B924" t="s">
         <v>891</v>
       </c>
       <c r="C924" t="s">
         <v>1796</v>
       </c>
       <c r="D924">
         <v>1356</v>
       </c>
-      <c r="E924" s="2" t="s">
+      <c r="E924" s="1" t="s">
         <v>2719</v>
       </c>
       <c r="F924" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="925" spans="2:6">
       <c r="B925" t="s">
         <v>892</v>
       </c>
       <c r="C925" t="s">
         <v>1796</v>
       </c>
       <c r="D925">
         <v>1356</v>
       </c>
-      <c r="E925" s="2" t="s">
+      <c r="E925" s="1" t="s">
         <v>2720</v>
       </c>
       <c r="F925" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="926" spans="2:6">
       <c r="B926" t="s">
         <v>893</v>
       </c>
       <c r="C926" t="s">
         <v>1796</v>
       </c>
       <c r="D926">
         <v>1356</v>
       </c>
-      <c r="E926" s="2" t="s">
+      <c r="E926" s="1" t="s">
         <v>2721</v>
       </c>
       <c r="F926" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="927" spans="2:6">
       <c r="B927" t="s">
         <v>894</v>
       </c>
       <c r="C927" t="s">
         <v>1796</v>
       </c>
       <c r="D927">
         <v>1357</v>
       </c>
-      <c r="E927" s="2" t="s">
+      <c r="E927" s="1" t="s">
         <v>2722</v>
       </c>
       <c r="F927" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="928" spans="2:6">
       <c r="B928" t="s">
         <v>895</v>
       </c>
       <c r="C928" t="s">
         <v>1796</v>
       </c>
       <c r="D928">
         <v>1357</v>
       </c>
-      <c r="E928" s="2" t="s">
+      <c r="E928" s="1" t="s">
         <v>2723</v>
       </c>
       <c r="F928" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="929" spans="2:6">
       <c r="B929" t="s">
         <v>896</v>
       </c>
       <c r="C929" t="s">
         <v>1796</v>
       </c>
       <c r="D929">
         <v>1357</v>
       </c>
-      <c r="E929" s="2" t="s">
+      <c r="E929" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="F929" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="930" spans="2:6">
       <c r="B930" t="s">
         <v>897</v>
       </c>
       <c r="C930" t="s">
         <v>1796</v>
       </c>
       <c r="D930">
         <v>1357</v>
       </c>
-      <c r="E930" s="2" t="s">
+      <c r="E930" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="F930" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="931" spans="2:6">
       <c r="B931" t="s">
         <v>898</v>
       </c>
       <c r="C931" t="s">
         <v>1796</v>
       </c>
       <c r="D931">
         <v>1357</v>
       </c>
-      <c r="E931" s="2" t="s">
+      <c r="E931" s="1" t="s">
         <v>2726</v>
       </c>
       <c r="F931" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="932" spans="2:6">
       <c r="B932" t="s">
         <v>899</v>
       </c>
       <c r="C932" t="s">
         <v>1796</v>
       </c>
       <c r="D932">
         <v>1357</v>
       </c>
-      <c r="E932" s="2" t="s">
+      <c r="E932" s="1" t="s">
         <v>2727</v>
       </c>
       <c r="F932" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="933" spans="2:6">
       <c r="B933" t="s">
         <v>900</v>
       </c>
       <c r="C933" t="s">
         <v>1796</v>
       </c>
       <c r="D933">
         <v>1357</v>
       </c>
-      <c r="E933" s="2" t="s">
+      <c r="E933" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="F933" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="934" spans="2:6">
       <c r="B934" t="s">
         <v>44</v>
       </c>
       <c r="C934" t="s">
         <v>1796</v>
       </c>
       <c r="D934">
         <v>1357</v>
       </c>
-      <c r="E934" s="2" t="s">
+      <c r="E934" s="1" t="s">
         <v>2729</v>
       </c>
       <c r="F934" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="935" spans="2:6">
       <c r="B935" t="s">
         <v>901</v>
       </c>
       <c r="C935" t="s">
         <v>1796</v>
       </c>
       <c r="D935">
         <v>1358</v>
       </c>
-      <c r="E935" s="2" t="s">
+      <c r="E935" s="1" t="s">
         <v>2730</v>
       </c>
       <c r="F935" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="936" spans="2:6">
       <c r="B936" t="s">
         <v>44</v>
       </c>
       <c r="C936" t="s">
         <v>1796</v>
       </c>
       <c r="D936">
         <v>1358</v>
       </c>
-      <c r="E936" s="2" t="s">
+      <c r="E936" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="F936" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="937" spans="2:6">
       <c r="B937" t="s">
         <v>902</v>
       </c>
       <c r="C937" t="s">
         <v>1796</v>
       </c>
       <c r="D937">
         <v>1358</v>
       </c>
-      <c r="E937" s="2" t="s">
+      <c r="E937" s="1" t="s">
         <v>2732</v>
       </c>
       <c r="F937" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="938" spans="2:6">
       <c r="B938" t="s">
         <v>903</v>
       </c>
       <c r="C938" t="s">
         <v>1796</v>
       </c>
       <c r="D938">
         <v>1358</v>
       </c>
-      <c r="E938" s="2" t="s">
+      <c r="E938" s="1" t="s">
         <v>2733</v>
       </c>
       <c r="F938" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="939" spans="2:6">
       <c r="B939" t="s">
         <v>904</v>
       </c>
       <c r="C939" t="s">
         <v>1796</v>
       </c>
       <c r="D939">
         <v>1358</v>
       </c>
-      <c r="E939" s="2" t="s">
+      <c r="E939" s="1" t="s">
         <v>2734</v>
       </c>
       <c r="F939" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="940" spans="2:6">
       <c r="B940" t="s">
         <v>905</v>
       </c>
       <c r="C940" t="s">
         <v>1796</v>
       </c>
       <c r="D940">
         <v>1358</v>
       </c>
-      <c r="E940" s="2" t="s">
+      <c r="E940" s="1" t="s">
         <v>2735</v>
       </c>
       <c r="F940" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="941" spans="2:6">
       <c r="B941" t="s">
         <v>906</v>
       </c>
       <c r="C941" t="s">
         <v>1796</v>
       </c>
       <c r="D941">
         <v>1359</v>
       </c>
-      <c r="E941" s="2" t="s">
+      <c r="E941" s="1" t="s">
         <v>2736</v>
       </c>
       <c r="F941" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="942" spans="2:6">
       <c r="B942" t="s">
         <v>907</v>
       </c>
       <c r="C942" t="s">
         <v>1796</v>
       </c>
       <c r="D942">
         <v>1359</v>
       </c>
-      <c r="E942" s="2" t="s">
+      <c r="E942" s="1" t="s">
         <v>2737</v>
       </c>
       <c r="F942" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="943" spans="2:6">
       <c r="B943" t="s">
         <v>908</v>
       </c>
       <c r="C943" t="s">
         <v>1796</v>
       </c>
       <c r="D943">
         <v>1359</v>
       </c>
-      <c r="E943" s="2" t="s">
+      <c r="E943" s="1" t="s">
         <v>2738</v>
       </c>
       <c r="F943" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="944" spans="2:6">
       <c r="B944" t="s">
         <v>909</v>
       </c>
       <c r="C944" t="s">
         <v>1796</v>
       </c>
       <c r="D944">
         <v>1359</v>
       </c>
-      <c r="E944" s="2" t="s">
+      <c r="E944" s="1" t="s">
         <v>2739</v>
       </c>
       <c r="F944" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="945" spans="2:6">
       <c r="B945" t="s">
         <v>910</v>
       </c>
       <c r="C945" t="s">
         <v>1796</v>
       </c>
       <c r="D945">
         <v>1359</v>
       </c>
-      <c r="E945" s="2" t="s">
+      <c r="E945" s="1" t="s">
         <v>2740</v>
       </c>
       <c r="F945" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="946" spans="2:6">
       <c r="B946" t="s">
         <v>911</v>
       </c>
       <c r="C946" t="s">
         <v>1796</v>
       </c>
       <c r="D946">
         <v>1359</v>
       </c>
-      <c r="E946" s="2" t="s">
+      <c r="E946" s="1" t="s">
         <v>2741</v>
       </c>
       <c r="F946" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="947" spans="2:6">
       <c r="B947" t="s">
         <v>912</v>
       </c>
       <c r="C947" t="s">
         <v>1796</v>
       </c>
       <c r="D947">
         <v>1359</v>
       </c>
-      <c r="E947" s="2" t="s">
+      <c r="E947" s="1" t="s">
         <v>2742</v>
       </c>
       <c r="F947" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="948" spans="2:6">
       <c r="B948" t="s">
         <v>913</v>
       </c>
       <c r="C948" t="s">
         <v>1796</v>
       </c>
       <c r="D948">
         <v>1359</v>
       </c>
-      <c r="E948" s="2" t="s">
+      <c r="E948" s="1" t="s">
         <v>2743</v>
       </c>
       <c r="F948" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="949" spans="2:6">
       <c r="B949" t="s">
         <v>914</v>
       </c>
       <c r="C949" t="s">
         <v>1796</v>
       </c>
       <c r="D949">
         <v>1359</v>
       </c>
-      <c r="E949" s="2" t="s">
+      <c r="E949" s="1" t="s">
         <v>2744</v>
       </c>
       <c r="F949" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="950" spans="2:6">
       <c r="B950" t="s">
         <v>915</v>
       </c>
       <c r="C950" t="s">
         <v>1796</v>
       </c>
       <c r="D950">
         <v>1359</v>
       </c>
-      <c r="E950" s="2" t="s">
+      <c r="E950" s="1" t="s">
         <v>2745</v>
       </c>
       <c r="F950" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="951" spans="2:6">
       <c r="B951" t="s">
         <v>916</v>
       </c>
       <c r="C951" t="s">
         <v>1796</v>
       </c>
       <c r="D951">
         <v>1359</v>
       </c>
-      <c r="E951" s="2" t="s">
+      <c r="E951" s="1" t="s">
         <v>2746</v>
       </c>
       <c r="F951" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="952" spans="2:6">
       <c r="B952" t="s">
         <v>917</v>
       </c>
       <c r="C952" t="s">
         <v>1796</v>
       </c>
       <c r="D952">
         <v>1359</v>
       </c>
-      <c r="E952" s="2" t="s">
+      <c r="E952" s="1" t="s">
         <v>2747</v>
       </c>
       <c r="F952" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="953" spans="2:6">
       <c r="B953" t="s">
         <v>918</v>
       </c>
       <c r="C953" t="s">
         <v>1796</v>
       </c>
       <c r="D953">
         <v>1360</v>
       </c>
-      <c r="E953" s="2" t="s">
+      <c r="E953" s="1" t="s">
         <v>2748</v>
       </c>
       <c r="F953" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="954" spans="2:6">
       <c r="B954" t="s">
         <v>919</v>
       </c>
       <c r="C954" t="s">
         <v>1796</v>
       </c>
       <c r="D954">
         <v>1360</v>
       </c>
-      <c r="E954" s="2" t="s">
+      <c r="E954" s="1" t="s">
         <v>2749</v>
       </c>
       <c r="F954" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="955" spans="2:6">
       <c r="B955" t="s">
         <v>920</v>
       </c>
       <c r="C955" t="s">
         <v>1796</v>
       </c>
       <c r="D955">
         <v>1360</v>
       </c>
-      <c r="E955" s="2" t="s">
+      <c r="E955" s="1" t="s">
         <v>2750</v>
       </c>
       <c r="F955" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="956" spans="2:6">
       <c r="B956" t="s">
         <v>921</v>
       </c>
       <c r="C956" t="s">
         <v>1796</v>
       </c>
       <c r="D956">
         <v>1360</v>
       </c>
-      <c r="E956" s="2" t="s">
+      <c r="E956" s="1" t="s">
         <v>2751</v>
       </c>
       <c r="F956" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="957" spans="2:6">
       <c r="B957" t="s">
         <v>922</v>
       </c>
       <c r="C957" t="s">
         <v>1796</v>
       </c>
       <c r="D957">
         <v>1360</v>
       </c>
-      <c r="E957" s="2" t="s">
+      <c r="E957" s="1" t="s">
         <v>2752</v>
       </c>
       <c r="F957" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="958" spans="2:6">
       <c r="B958" t="s">
         <v>923</v>
       </c>
       <c r="C958" t="s">
         <v>1796</v>
       </c>
       <c r="D958">
         <v>1360</v>
       </c>
-      <c r="E958" s="2" t="s">
+      <c r="E958" s="1" t="s">
         <v>2753</v>
       </c>
       <c r="F958" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="959" spans="2:6">
       <c r="B959" t="s">
         <v>924</v>
       </c>
       <c r="C959" t="s">
         <v>1796</v>
       </c>
       <c r="D959">
         <v>1360</v>
       </c>
-      <c r="E959" s="2" t="s">
+      <c r="E959" s="1" t="s">
         <v>2754</v>
       </c>
       <c r="F959" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="960" spans="2:6">
       <c r="B960" t="s">
         <v>925</v>
       </c>
       <c r="C960" t="s">
         <v>1796</v>
       </c>
       <c r="D960">
         <v>1360</v>
       </c>
-      <c r="E960" s="2" t="s">
+      <c r="E960" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="F960" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="961" spans="2:6">
       <c r="B961" t="s">
         <v>926</v>
       </c>
       <c r="C961" t="s">
         <v>1796</v>
       </c>
       <c r="D961">
         <v>1360</v>
       </c>
-      <c r="E961" s="2" t="s">
+      <c r="E961" s="1" t="s">
         <v>2756</v>
       </c>
       <c r="F961" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="962" spans="2:6">
       <c r="B962" t="s">
         <v>927</v>
       </c>
       <c r="C962" t="s">
         <v>1796</v>
       </c>
       <c r="D962">
         <v>1360</v>
       </c>
-      <c r="E962" s="2" t="s">
+      <c r="E962" s="1" t="s">
         <v>2757</v>
       </c>
       <c r="F962" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="963" spans="2:6">
       <c r="B963" t="s">
         <v>44</v>
       </c>
       <c r="C963" t="s">
         <v>1796</v>
       </c>
       <c r="D963">
         <v>1360</v>
       </c>
-      <c r="E963" s="2" t="s">
+      <c r="E963" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="F963" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="964" spans="2:6">
       <c r="B964" t="s">
         <v>928</v>
       </c>
       <c r="C964" t="s">
         <v>1796</v>
       </c>
       <c r="D964">
         <v>1360</v>
       </c>
-      <c r="E964" s="2" t="s">
+      <c r="E964" s="1" t="s">
         <v>2759</v>
       </c>
       <c r="F964" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="965" spans="2:6">
       <c r="B965" t="s">
         <v>929</v>
       </c>
       <c r="C965" t="s">
         <v>1796</v>
       </c>
       <c r="D965">
         <v>1360</v>
       </c>
-      <c r="E965" s="2" t="s">
+      <c r="E965" s="1" t="s">
         <v>2760</v>
       </c>
       <c r="F965" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="966" spans="2:6">
       <c r="B966" t="s">
         <v>930</v>
       </c>
       <c r="C966" t="s">
         <v>1796</v>
       </c>
       <c r="D966">
         <v>1360</v>
       </c>
-      <c r="E966" s="2" t="s">
+      <c r="E966" s="1" t="s">
         <v>2761</v>
       </c>
       <c r="F966" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="967" spans="2:6">
       <c r="B967" t="s">
         <v>628</v>
       </c>
       <c r="C967" t="s">
         <v>1796</v>
       </c>
       <c r="D967">
         <v>1360</v>
       </c>
-      <c r="E967" s="2" t="s">
+      <c r="E967" s="1" t="s">
         <v>2762</v>
       </c>
       <c r="F967" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="968" spans="2:6">
       <c r="B968" t="s">
         <v>931</v>
       </c>
       <c r="C968" t="s">
         <v>1796</v>
       </c>
       <c r="D968">
         <v>1360</v>
       </c>
-      <c r="E968" s="2" t="s">
+      <c r="E968" s="1" t="s">
         <v>2763</v>
       </c>
       <c r="F968" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="969" spans="2:6">
       <c r="B969" t="s">
         <v>932</v>
       </c>
       <c r="C969" t="s">
         <v>1796</v>
       </c>
       <c r="D969">
         <v>1361</v>
       </c>
-      <c r="E969" s="2" t="s">
+      <c r="E969" s="1" t="s">
         <v>2764</v>
       </c>
       <c r="F969" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="970" spans="2:6">
       <c r="B970" t="s">
         <v>933</v>
       </c>
       <c r="C970" t="s">
         <v>1796</v>
       </c>
       <c r="D970">
         <v>1361</v>
       </c>
-      <c r="E970" s="2" t="s">
+      <c r="E970" s="1" t="s">
         <v>2765</v>
       </c>
       <c r="F970" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="971" spans="2:6">
       <c r="B971" t="s">
         <v>934</v>
       </c>
       <c r="C971" t="s">
         <v>1796</v>
       </c>
       <c r="D971">
         <v>1361</v>
       </c>
-      <c r="E971" s="2" t="s">
+      <c r="E971" s="1" t="s">
         <v>2766</v>
       </c>
       <c r="F971" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="972" spans="2:6">
       <c r="B972" t="s">
         <v>935</v>
       </c>
       <c r="C972" t="s">
         <v>1796</v>
       </c>
       <c r="D972">
         <v>1361</v>
       </c>
-      <c r="E972" s="2" t="s">
+      <c r="E972" s="1" t="s">
         <v>2767</v>
       </c>
       <c r="F972" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="973" spans="2:6">
       <c r="B973" t="s">
         <v>936</v>
       </c>
       <c r="C973" t="s">
         <v>1796</v>
       </c>
       <c r="D973">
         <v>1361</v>
       </c>
-      <c r="E973" s="2" t="s">
+      <c r="E973" s="1" t="s">
         <v>2768</v>
       </c>
       <c r="F973" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="974" spans="2:6">
       <c r="B974" t="s">
         <v>937</v>
       </c>
       <c r="C974" t="s">
         <v>1796</v>
       </c>
       <c r="D974">
         <v>1361</v>
       </c>
-      <c r="E974" s="2" t="s">
+      <c r="E974" s="1" t="s">
         <v>2769</v>
       </c>
       <c r="F974" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="975" spans="2:6">
       <c r="B975" t="s">
         <v>938</v>
       </c>
       <c r="C975" t="s">
         <v>1796</v>
       </c>
       <c r="D975">
         <v>1361</v>
       </c>
-      <c r="E975" s="2" t="s">
+      <c r="E975" s="1" t="s">
         <v>2770</v>
       </c>
       <c r="F975" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="976" spans="2:6">
       <c r="B976" t="s">
         <v>939</v>
       </c>
       <c r="C976" t="s">
         <v>1796</v>
       </c>
       <c r="D976">
         <v>1361</v>
       </c>
-      <c r="E976" s="2" t="s">
+      <c r="E976" s="1" t="s">
         <v>2771</v>
       </c>
       <c r="F976" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="977" spans="2:6">
       <c r="B977" t="s">
         <v>940</v>
       </c>
       <c r="C977" t="s">
         <v>1796</v>
       </c>
       <c r="D977">
         <v>1361</v>
       </c>
-      <c r="E977" s="2" t="s">
+      <c r="E977" s="1" t="s">
         <v>2772</v>
       </c>
       <c r="F977" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="978" spans="2:6">
       <c r="B978" t="s">
         <v>941</v>
       </c>
       <c r="C978" t="s">
         <v>1796</v>
       </c>
       <c r="D978">
         <v>1361</v>
       </c>
-      <c r="E978" s="2" t="s">
+      <c r="E978" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="F978" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="979" spans="2:6">
       <c r="B979" t="s">
         <v>942</v>
       </c>
       <c r="C979" t="s">
         <v>1796</v>
       </c>
       <c r="D979">
         <v>1361</v>
       </c>
-      <c r="E979" s="2" t="s">
+      <c r="E979" s="1" t="s">
         <v>2774</v>
       </c>
       <c r="F979" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="980" spans="2:6">
       <c r="B980" t="s">
         <v>943</v>
       </c>
       <c r="C980" t="s">
         <v>1796</v>
       </c>
       <c r="D980">
         <v>1361</v>
       </c>
-      <c r="E980" s="2" t="s">
+      <c r="E980" s="1" t="s">
         <v>2775</v>
       </c>
       <c r="F980" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="981" spans="2:6">
       <c r="B981" t="s">
         <v>944</v>
       </c>
       <c r="C981" t="s">
         <v>1796</v>
       </c>
       <c r="D981">
         <v>1361</v>
       </c>
-      <c r="E981" s="2" t="s">
+      <c r="E981" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="F981" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="982" spans="2:6">
       <c r="B982" t="s">
         <v>945</v>
       </c>
       <c r="C982" t="s">
         <v>1796</v>
       </c>
       <c r="D982">
         <v>1361</v>
       </c>
-      <c r="E982" s="2" t="s">
+      <c r="E982" s="1" t="s">
         <v>2777</v>
       </c>
       <c r="F982" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="983" spans="2:6">
       <c r="B983" t="s">
         <v>946</v>
       </c>
       <c r="C983" t="s">
         <v>1796</v>
       </c>
       <c r="D983">
         <v>1361</v>
       </c>
-      <c r="E983" s="2" t="s">
+      <c r="E983" s="1" t="s">
         <v>2778</v>
       </c>
       <c r="F983" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="984" spans="2:6">
       <c r="B984" t="s">
         <v>947</v>
       </c>
       <c r="C984" t="s">
         <v>1796</v>
       </c>
       <c r="D984">
         <v>1361</v>
       </c>
-      <c r="E984" s="2" t="s">
+      <c r="E984" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="F984" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="985" spans="2:6">
       <c r="B985" t="s">
         <v>948</v>
       </c>
       <c r="C985" t="s">
         <v>1796</v>
       </c>
       <c r="D985">
         <v>1361</v>
       </c>
-      <c r="E985" s="2" t="s">
+      <c r="E985" s="1" t="s">
         <v>2780</v>
       </c>
       <c r="F985" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="986" spans="2:6">
       <c r="B986" t="s">
         <v>949</v>
       </c>
       <c r="C986" t="s">
         <v>1796</v>
       </c>
       <c r="D986">
         <v>1361</v>
       </c>
-      <c r="E986" s="2" t="s">
+      <c r="E986" s="1" t="s">
         <v>2781</v>
       </c>
       <c r="F986" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="987" spans="2:6">
       <c r="B987" t="s">
         <v>950</v>
       </c>
       <c r="C987" t="s">
         <v>1796</v>
       </c>
       <c r="D987">
         <v>1361</v>
       </c>
-      <c r="E987" s="2" t="s">
+      <c r="E987" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="F987" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="988" spans="2:6">
       <c r="B988" t="s">
         <v>951</v>
       </c>
       <c r="C988" t="s">
         <v>1796</v>
       </c>
       <c r="D988">
         <v>1361</v>
       </c>
-      <c r="E988" s="2" t="s">
+      <c r="E988" s="1" t="s">
         <v>2783</v>
       </c>
       <c r="F988" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="989" spans="2:6">
       <c r="B989" t="s">
         <v>952</v>
       </c>
       <c r="C989" t="s">
         <v>1796</v>
       </c>
       <c r="D989">
         <v>1361</v>
       </c>
-      <c r="E989" s="2" t="s">
+      <c r="E989" s="1" t="s">
         <v>2784</v>
       </c>
       <c r="F989" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="990" spans="2:6">
       <c r="B990" t="s">
         <v>953</v>
       </c>
       <c r="C990" t="s">
         <v>1796</v>
       </c>
       <c r="D990">
         <v>1361</v>
       </c>
-      <c r="E990" s="2" t="s">
+      <c r="E990" s="1" t="s">
         <v>2785</v>
       </c>
       <c r="F990" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="991" spans="2:6">
       <c r="B991" t="s">
         <v>954</v>
       </c>
       <c r="C991" t="s">
         <v>1796</v>
       </c>
       <c r="D991">
         <v>1362</v>
       </c>
-      <c r="E991" s="2" t="s">
+      <c r="E991" s="1" t="s">
         <v>2786</v>
       </c>
       <c r="F991" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="992" spans="2:6">
       <c r="B992" t="s">
         <v>955</v>
       </c>
       <c r="C992" t="s">
         <v>1796</v>
       </c>
       <c r="D992">
         <v>1362</v>
       </c>
-      <c r="E992" s="2" t="s">
+      <c r="E992" s="1" t="s">
         <v>2787</v>
       </c>
       <c r="F992" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="993" spans="2:6">
       <c r="B993" t="s">
         <v>956</v>
       </c>
       <c r="C993" t="s">
         <v>1796</v>
       </c>
       <c r="D993">
         <v>1362</v>
       </c>
-      <c r="E993" s="2" t="s">
+      <c r="E993" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="F993" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="994" spans="2:6">
       <c r="B994" t="s">
         <v>957</v>
       </c>
       <c r="C994" t="s">
         <v>1796</v>
       </c>
       <c r="D994">
         <v>1362</v>
       </c>
-      <c r="E994" s="2" t="s">
+      <c r="E994" s="1" t="s">
         <v>2789</v>
       </c>
       <c r="F994" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="995" spans="2:6">
       <c r="B995" t="s">
         <v>958</v>
       </c>
       <c r="C995" t="s">
         <v>1796</v>
       </c>
       <c r="D995">
         <v>1362</v>
       </c>
-      <c r="E995" s="2" t="s">
+      <c r="E995" s="1" t="s">
         <v>2790</v>
       </c>
       <c r="F995" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="996" spans="2:6">
       <c r="B996" t="s">
         <v>959</v>
       </c>
       <c r="C996" t="s">
         <v>1796</v>
       </c>
       <c r="D996">
         <v>1362</v>
       </c>
-      <c r="E996" s="2" t="s">
+      <c r="E996" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="F996" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="997" spans="2:6">
       <c r="B997" t="s">
         <v>960</v>
       </c>
       <c r="C997" t="s">
         <v>1796</v>
       </c>
       <c r="D997">
         <v>1362</v>
       </c>
-      <c r="E997" s="2" t="s">
+      <c r="E997" s="1" t="s">
         <v>2792</v>
       </c>
       <c r="F997" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="998" spans="2:6">
       <c r="B998" t="s">
         <v>961</v>
       </c>
       <c r="C998" t="s">
         <v>1796</v>
       </c>
       <c r="D998">
         <v>1362</v>
       </c>
-      <c r="E998" s="2" t="s">
+      <c r="E998" s="1" t="s">
         <v>2793</v>
       </c>
       <c r="F998" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="999" spans="2:6">
       <c r="B999" t="s">
         <v>962</v>
       </c>
       <c r="C999" t="s">
         <v>1796</v>
       </c>
       <c r="D999">
         <v>1362</v>
       </c>
-      <c r="E999" s="2" t="s">
+      <c r="E999" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="F999" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1000" spans="2:6">
       <c r="B1000" t="s">
         <v>963</v>
       </c>
       <c r="C1000" t="s">
         <v>1796</v>
       </c>
       <c r="D1000">
         <v>1362</v>
       </c>
-      <c r="E1000" s="2" t="s">
+      <c r="E1000" s="1" t="s">
         <v>2795</v>
       </c>
       <c r="F1000" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1001" spans="2:6">
       <c r="B1001" t="s">
         <v>964</v>
       </c>
       <c r="C1001" t="s">
         <v>1796</v>
       </c>
       <c r="D1001">
         <v>1362</v>
       </c>
-      <c r="E1001" s="2" t="s">
+      <c r="E1001" s="1" t="s">
         <v>2796</v>
       </c>
       <c r="F1001" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1002" spans="2:6">
       <c r="B1002" t="s">
         <v>965</v>
       </c>
       <c r="C1002" t="s">
         <v>1796</v>
       </c>
       <c r="D1002">
         <v>1362</v>
       </c>
-      <c r="E1002" s="2" t="s">
+      <c r="E1002" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="F1002" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1003" spans="2:6">
       <c r="B1003" t="s">
         <v>966</v>
       </c>
       <c r="C1003" t="s">
         <v>1796</v>
       </c>
       <c r="D1003">
         <v>1362</v>
       </c>
-      <c r="E1003" s="2" t="s">
+      <c r="E1003" s="1" t="s">
         <v>2798</v>
       </c>
       <c r="F1003" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1004" spans="2:6">
       <c r="B1004" t="s">
         <v>967</v>
       </c>
       <c r="C1004" t="s">
         <v>1796</v>
       </c>
       <c r="D1004">
         <v>1362</v>
       </c>
-      <c r="E1004" s="2" t="s">
+      <c r="E1004" s="1" t="s">
         <v>2799</v>
       </c>
       <c r="F1004" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1005" spans="2:6">
       <c r="B1005" t="s">
         <v>968</v>
       </c>
       <c r="C1005" t="s">
         <v>1796</v>
       </c>
       <c r="D1005">
         <v>1362</v>
       </c>
-      <c r="E1005" s="2" t="s">
+      <c r="E1005" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="F1005" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1006" spans="2:6">
       <c r="B1006" t="s">
         <v>969</v>
       </c>
       <c r="C1006" t="s">
         <v>1796</v>
       </c>
       <c r="D1006">
         <v>1362</v>
       </c>
-      <c r="E1006" s="2" t="s">
+      <c r="E1006" s="1" t="s">
         <v>2801</v>
       </c>
       <c r="F1006" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1007" spans="2:6">
       <c r="B1007" t="s">
         <v>970</v>
       </c>
       <c r="C1007" t="s">
         <v>1796</v>
       </c>
       <c r="D1007">
         <v>1362</v>
       </c>
-      <c r="E1007" s="2" t="s">
+      <c r="E1007" s="1" t="s">
         <v>2802</v>
       </c>
       <c r="F1007" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1008" spans="2:6">
       <c r="B1008" t="s">
         <v>971</v>
       </c>
       <c r="C1008" t="s">
         <v>1796</v>
       </c>
       <c r="D1008">
         <v>1362</v>
       </c>
-      <c r="E1008" s="2" t="s">
+      <c r="E1008" s="1" t="s">
         <v>2803</v>
       </c>
       <c r="F1008" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1009" spans="2:6">
       <c r="B1009" t="s">
         <v>972</v>
       </c>
       <c r="C1009" t="s">
         <v>1796</v>
       </c>
       <c r="D1009">
         <v>1362</v>
       </c>
-      <c r="E1009" s="2" t="s">
+      <c r="E1009" s="1" t="s">
         <v>2804</v>
       </c>
       <c r="F1009" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1010" spans="2:6">
       <c r="B1010" t="s">
         <v>973</v>
       </c>
       <c r="C1010" t="s">
         <v>1796</v>
       </c>
       <c r="D1010">
         <v>1362</v>
       </c>
-      <c r="E1010" s="2" t="s">
+      <c r="E1010" s="1" t="s">
         <v>2805</v>
       </c>
       <c r="F1010" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1011" spans="2:6">
       <c r="B1011" t="s">
         <v>974</v>
       </c>
       <c r="C1011" t="s">
         <v>1796</v>
       </c>
       <c r="D1011">
         <v>1362</v>
       </c>
-      <c r="E1011" s="2" t="s">
+      <c r="E1011" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="F1011" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1012" spans="2:6">
       <c r="B1012" t="s">
         <v>975</v>
       </c>
       <c r="C1012" t="s">
         <v>1796</v>
       </c>
       <c r="D1012">
         <v>1363</v>
       </c>
-      <c r="E1012" s="2" t="s">
+      <c r="E1012" s="1" t="s">
         <v>2807</v>
       </c>
       <c r="F1012" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1013" spans="2:6">
       <c r="B1013" t="s">
         <v>976</v>
       </c>
       <c r="C1013" t="s">
         <v>1796</v>
       </c>
       <c r="D1013">
         <v>1363</v>
       </c>
-      <c r="E1013" s="2" t="s">
+      <c r="E1013" s="1" t="s">
         <v>2808</v>
       </c>
       <c r="F1013" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1014" spans="2:6">
       <c r="B1014" t="s">
         <v>977</v>
       </c>
       <c r="C1014" t="s">
         <v>1796</v>
       </c>
       <c r="D1014">
         <v>1363</v>
       </c>
-      <c r="E1014" s="2" t="s">
+      <c r="E1014" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="F1014" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1015" spans="2:6">
       <c r="B1015" t="s">
         <v>978</v>
       </c>
       <c r="C1015" t="s">
         <v>1796</v>
       </c>
       <c r="D1015">
         <v>1363</v>
       </c>
-      <c r="E1015" s="2" t="s">
+      <c r="E1015" s="1" t="s">
         <v>2810</v>
       </c>
       <c r="F1015" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1016" spans="2:6">
       <c r="B1016" t="s">
         <v>979</v>
       </c>
       <c r="C1016" t="s">
         <v>1796</v>
       </c>
       <c r="D1016">
         <v>1363</v>
       </c>
-      <c r="E1016" s="2" t="s">
+      <c r="E1016" s="1" t="s">
         <v>2811</v>
       </c>
       <c r="F1016" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1017" spans="2:6">
       <c r="B1017" t="s">
         <v>980</v>
       </c>
       <c r="C1017" t="s">
         <v>1796</v>
       </c>
       <c r="D1017">
         <v>1363</v>
       </c>
-      <c r="E1017" s="2" t="s">
+      <c r="E1017" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="F1017" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1018" spans="2:6">
       <c r="B1018" t="s">
         <v>981</v>
       </c>
       <c r="C1018" t="s">
         <v>1796</v>
       </c>
       <c r="D1018">
         <v>1363</v>
       </c>
-      <c r="E1018" s="2" t="s">
+      <c r="E1018" s="1" t="s">
         <v>2813</v>
       </c>
       <c r="F1018" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1019" spans="2:6">
       <c r="B1019" t="s">
         <v>982</v>
       </c>
       <c r="C1019" t="s">
         <v>1796</v>
       </c>
       <c r="D1019">
         <v>1363</v>
       </c>
-      <c r="E1019" s="2" t="s">
+      <c r="E1019" s="1" t="s">
         <v>2814</v>
       </c>
       <c r="F1019" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1020" spans="2:6">
       <c r="B1020" t="s">
         <v>983</v>
       </c>
       <c r="C1020" t="s">
         <v>1796</v>
       </c>
       <c r="D1020">
         <v>1363</v>
       </c>
-      <c r="E1020" s="2" t="s">
+      <c r="E1020" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="F1020" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1021" spans="2:6">
       <c r="B1021" t="s">
         <v>984</v>
       </c>
       <c r="C1021" t="s">
         <v>1796</v>
       </c>
       <c r="D1021">
         <v>1363</v>
       </c>
-      <c r="E1021" s="2" t="s">
+      <c r="E1021" s="1" t="s">
         <v>2816</v>
       </c>
       <c r="F1021" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1022" spans="2:6">
       <c r="B1022" t="s">
         <v>985</v>
       </c>
       <c r="C1022" t="s">
         <v>1796</v>
       </c>
       <c r="D1022">
         <v>1363</v>
       </c>
-      <c r="E1022" s="2" t="s">
+      <c r="E1022" s="1" t="s">
         <v>2817</v>
       </c>
       <c r="F1022" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1023" spans="2:6">
       <c r="B1023" t="s">
         <v>986</v>
       </c>
       <c r="C1023" t="s">
         <v>1796</v>
       </c>
       <c r="D1023">
         <v>1363</v>
       </c>
-      <c r="E1023" s="2" t="s">
+      <c r="E1023" s="1" t="s">
         <v>2818</v>
       </c>
       <c r="F1023" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1024" spans="2:6">
       <c r="B1024" t="s">
         <v>987</v>
       </c>
       <c r="C1024" t="s">
         <v>1796</v>
       </c>
       <c r="D1024">
         <v>1363</v>
       </c>
-      <c r="E1024" s="2" t="s">
+      <c r="E1024" s="1" t="s">
         <v>2819</v>
       </c>
       <c r="F1024" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1025" spans="2:6">
       <c r="B1025" t="s">
         <v>988</v>
       </c>
       <c r="C1025" t="s">
         <v>1796</v>
       </c>
       <c r="D1025">
         <v>1363</v>
       </c>
-      <c r="E1025" s="2" t="s">
+      <c r="E1025" s="1" t="s">
         <v>2820</v>
       </c>
       <c r="F1025" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1026" spans="2:6">
       <c r="B1026" t="s">
         <v>989</v>
       </c>
       <c r="C1026" t="s">
         <v>1796</v>
       </c>
       <c r="D1026">
         <v>1363</v>
       </c>
-      <c r="E1026" s="2" t="s">
+      <c r="E1026" s="1" t="s">
         <v>2821</v>
       </c>
       <c r="F1026" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1027" spans="2:6">
       <c r="B1027" t="s">
         <v>990</v>
       </c>
       <c r="C1027" t="s">
         <v>1796</v>
       </c>
       <c r="D1027">
         <v>1363</v>
       </c>
-      <c r="E1027" s="2" t="s">
+      <c r="E1027" s="1" t="s">
         <v>2822</v>
       </c>
       <c r="F1027" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1028" spans="2:6">
       <c r="B1028" t="s">
         <v>991</v>
       </c>
       <c r="C1028" t="s">
         <v>1796</v>
       </c>
       <c r="D1028">
         <v>1363</v>
       </c>
-      <c r="E1028" s="2" t="s">
+      <c r="E1028" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="F1028" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1029" spans="2:6">
       <c r="B1029" t="s">
         <v>992</v>
       </c>
       <c r="C1029" t="s">
         <v>1796</v>
       </c>
       <c r="D1029">
         <v>1363</v>
       </c>
-      <c r="E1029" s="2" t="s">
+      <c r="E1029" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="F1029" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1030" spans="2:6">
       <c r="B1030" t="s">
         <v>993</v>
       </c>
       <c r="C1030" t="s">
         <v>1796</v>
       </c>
       <c r="D1030">
         <v>1363</v>
       </c>
-      <c r="E1030" s="2" t="s">
+      <c r="E1030" s="1" t="s">
         <v>2825</v>
       </c>
       <c r="F1030" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1031" spans="2:6">
       <c r="B1031" t="s">
         <v>354</v>
       </c>
       <c r="C1031" t="s">
         <v>1796</v>
       </c>
       <c r="D1031">
         <v>1363</v>
       </c>
-      <c r="E1031" s="2" t="s">
+      <c r="E1031" s="1" t="s">
         <v>2826</v>
       </c>
       <c r="F1031" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1032" spans="2:6">
       <c r="B1032" t="s">
         <v>994</v>
       </c>
       <c r="C1032" t="s">
         <v>1796</v>
       </c>
       <c r="D1032">
         <v>1364</v>
       </c>
-      <c r="E1032" s="2" t="s">
+      <c r="E1032" s="1" t="s">
         <v>2827</v>
       </c>
       <c r="F1032" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1033" spans="2:6">
       <c r="B1033" t="s">
         <v>995</v>
       </c>
       <c r="C1033" t="s">
         <v>1796</v>
       </c>
       <c r="D1033">
         <v>1364</v>
       </c>
-      <c r="E1033" s="2" t="s">
+      <c r="E1033" s="1" t="s">
         <v>2828</v>
       </c>
       <c r="F1033" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1034" spans="2:6">
       <c r="B1034" t="s">
         <v>996</v>
       </c>
       <c r="C1034" t="s">
         <v>1796</v>
       </c>
       <c r="D1034">
         <v>1364</v>
       </c>
-      <c r="E1034" s="2" t="s">
+      <c r="E1034" s="1" t="s">
         <v>2829</v>
       </c>
       <c r="F1034" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1035" spans="2:6">
       <c r="B1035" t="s">
         <v>997</v>
       </c>
       <c r="C1035" t="s">
         <v>1796</v>
       </c>
       <c r="D1035">
         <v>1364</v>
       </c>
-      <c r="E1035" s="2" t="s">
+      <c r="E1035" s="1" t="s">
         <v>2830</v>
       </c>
       <c r="F1035" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1036" spans="2:6">
       <c r="B1036" t="s">
         <v>998</v>
       </c>
       <c r="C1036" t="s">
         <v>1796</v>
       </c>
       <c r="D1036">
         <v>1364</v>
       </c>
-      <c r="E1036" s="2" t="s">
+      <c r="E1036" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="F1036" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1037" spans="2:6">
       <c r="B1037" t="s">
         <v>999</v>
       </c>
       <c r="C1037" t="s">
         <v>1796</v>
       </c>
       <c r="D1037">
         <v>1364</v>
       </c>
-      <c r="E1037" s="2" t="s">
+      <c r="E1037" s="1" t="s">
         <v>2832</v>
       </c>
       <c r="F1037" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1038" spans="2:6">
       <c r="B1038" t="s">
         <v>1000</v>
       </c>
       <c r="C1038" t="s">
         <v>1796</v>
       </c>
       <c r="D1038">
         <v>1364</v>
       </c>
-      <c r="E1038" s="2" t="s">
+      <c r="E1038" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="F1038" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1039" spans="2:6">
       <c r="B1039" t="s">
         <v>1001</v>
       </c>
       <c r="C1039" t="s">
         <v>1796</v>
       </c>
       <c r="D1039">
         <v>1364</v>
       </c>
-      <c r="E1039" s="2" t="s">
+      <c r="E1039" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="F1039" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1040" spans="2:6">
       <c r="B1040" t="s">
         <v>1002</v>
       </c>
       <c r="C1040" t="s">
         <v>1796</v>
       </c>
       <c r="D1040">
         <v>1364</v>
       </c>
-      <c r="E1040" s="2" t="s">
+      <c r="E1040" s="1" t="s">
         <v>2835</v>
       </c>
       <c r="F1040" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1041" spans="2:6">
       <c r="B1041" t="s">
         <v>1003</v>
       </c>
       <c r="C1041" t="s">
         <v>1796</v>
       </c>
       <c r="D1041">
         <v>1364</v>
       </c>
-      <c r="E1041" s="2" t="s">
+      <c r="E1041" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="F1041" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1042" spans="2:6">
       <c r="B1042" t="s">
         <v>1004</v>
       </c>
       <c r="C1042" t="s">
         <v>1796</v>
       </c>
       <c r="D1042">
         <v>1364</v>
       </c>
-      <c r="E1042" s="2" t="s">
+      <c r="E1042" s="1" t="s">
         <v>2837</v>
       </c>
       <c r="F1042" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1043" spans="2:6">
       <c r="B1043" t="s">
         <v>1005</v>
       </c>
       <c r="C1043" t="s">
         <v>1796</v>
       </c>
       <c r="D1043">
         <v>1364</v>
       </c>
-      <c r="E1043" s="2" t="s">
+      <c r="E1043" s="1" t="s">
         <v>2838</v>
       </c>
       <c r="F1043" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1044" spans="2:6">
       <c r="B1044" t="s">
         <v>1006</v>
       </c>
       <c r="C1044" t="s">
         <v>1796</v>
       </c>
       <c r="D1044">
         <v>1364</v>
       </c>
-      <c r="E1044" s="2" t="s">
+      <c r="E1044" s="1" t="s">
         <v>2839</v>
       </c>
       <c r="F1044" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1045" spans="2:6">
       <c r="B1045" t="s">
         <v>44</v>
       </c>
       <c r="C1045" t="s">
         <v>1796</v>
       </c>
       <c r="D1045">
         <v>1364</v>
       </c>
-      <c r="E1045" s="2" t="s">
+      <c r="E1045" s="1" t="s">
         <v>2840</v>
       </c>
       <c r="F1045" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1046" spans="2:6">
       <c r="B1046" t="s">
         <v>1007</v>
       </c>
       <c r="C1046" t="s">
         <v>1796</v>
       </c>
       <c r="D1046">
         <v>1364</v>
       </c>
-      <c r="E1046" s="2" t="s">
+      <c r="E1046" s="1" t="s">
         <v>2841</v>
       </c>
       <c r="F1046" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1047" spans="2:6">
       <c r="B1047" t="s">
         <v>1008</v>
       </c>
       <c r="C1047" t="s">
         <v>1796</v>
       </c>
       <c r="D1047">
         <v>1364</v>
       </c>
-      <c r="E1047" s="2" t="s">
+      <c r="E1047" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="F1047" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1048" spans="2:6">
       <c r="B1048" t="s">
         <v>1009</v>
       </c>
       <c r="C1048" t="s">
         <v>1796</v>
       </c>
       <c r="D1048">
         <v>1364</v>
       </c>
-      <c r="E1048" s="2" t="s">
+      <c r="E1048" s="1" t="s">
         <v>2843</v>
       </c>
       <c r="F1048" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1049" spans="2:6">
       <c r="B1049" t="s">
         <v>1010</v>
       </c>
       <c r="C1049" t="s">
         <v>1796</v>
       </c>
       <c r="D1049">
         <v>1364</v>
       </c>
-      <c r="E1049" s="2" t="s">
+      <c r="E1049" s="1" t="s">
         <v>2844</v>
       </c>
       <c r="F1049" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1050" spans="2:6">
       <c r="B1050" t="s">
         <v>1011</v>
       </c>
       <c r="C1050" t="s">
         <v>1796</v>
       </c>
       <c r="D1050">
         <v>1364</v>
       </c>
-      <c r="E1050" s="2" t="s">
+      <c r="E1050" s="1" t="s">
         <v>2845</v>
       </c>
       <c r="F1050" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1051" spans="2:6">
       <c r="B1051" t="s">
         <v>1012</v>
       </c>
       <c r="C1051" t="s">
         <v>1796</v>
       </c>
       <c r="D1051">
         <v>1365</v>
       </c>
-      <c r="E1051" s="2" t="s">
+      <c r="E1051" s="1" t="s">
         <v>2846</v>
       </c>
       <c r="F1051" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1052" spans="2:6">
       <c r="B1052" t="s">
         <v>1013</v>
       </c>
       <c r="C1052" t="s">
         <v>1796</v>
       </c>
       <c r="D1052">
         <v>1365</v>
       </c>
-      <c r="E1052" s="2" t="s">
+      <c r="E1052" s="1" t="s">
         <v>2847</v>
       </c>
       <c r="F1052" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1053" spans="2:6">
       <c r="B1053" t="s">
         <v>1014</v>
       </c>
       <c r="C1053" t="s">
         <v>1796</v>
       </c>
       <c r="D1053">
         <v>1365</v>
       </c>
-      <c r="E1053" s="2" t="s">
+      <c r="E1053" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="F1053" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1054" spans="2:6">
       <c r="B1054" t="s">
         <v>1015</v>
       </c>
       <c r="C1054" t="s">
         <v>1796</v>
       </c>
       <c r="D1054">
         <v>1365</v>
       </c>
-      <c r="E1054" s="2" t="s">
+      <c r="E1054" s="1" t="s">
         <v>2849</v>
       </c>
       <c r="F1054" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1055" spans="2:6">
       <c r="B1055" t="s">
         <v>1016</v>
       </c>
       <c r="C1055" t="s">
         <v>1796</v>
       </c>
       <c r="D1055">
         <v>1365</v>
       </c>
-      <c r="E1055" s="2" t="s">
+      <c r="E1055" s="1" t="s">
         <v>2850</v>
       </c>
       <c r="F1055" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1056" spans="2:6">
       <c r="B1056" t="s">
         <v>1017</v>
       </c>
       <c r="C1056" t="s">
         <v>1796</v>
       </c>
       <c r="D1056">
         <v>1365</v>
       </c>
-      <c r="E1056" s="2" t="s">
+      <c r="E1056" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="F1056" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1057" spans="2:6">
       <c r="B1057" t="s">
         <v>1018</v>
       </c>
       <c r="C1057" t="s">
         <v>1796</v>
       </c>
       <c r="D1057">
         <v>1365</v>
       </c>
-      <c r="E1057" s="2" t="s">
+      <c r="E1057" s="1" t="s">
         <v>2852</v>
       </c>
       <c r="F1057" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1058" spans="2:6">
       <c r="B1058" t="s">
         <v>1019</v>
       </c>
       <c r="C1058" t="s">
         <v>1796</v>
       </c>
       <c r="D1058">
         <v>1365</v>
       </c>
-      <c r="E1058" s="2" t="s">
+      <c r="E1058" s="1" t="s">
         <v>2853</v>
       </c>
       <c r="F1058" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1059" spans="2:6">
       <c r="B1059" t="s">
         <v>1020</v>
       </c>
       <c r="C1059" t="s">
         <v>1796</v>
       </c>
       <c r="D1059">
         <v>1365</v>
       </c>
-      <c r="E1059" s="2" t="s">
+      <c r="E1059" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="F1059" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1060" spans="2:6">
       <c r="B1060" t="s">
         <v>1021</v>
       </c>
       <c r="C1060" t="s">
         <v>1796</v>
       </c>
       <c r="D1060">
         <v>1365</v>
       </c>
-      <c r="E1060" s="2" t="s">
+      <c r="E1060" s="1" t="s">
         <v>2855</v>
       </c>
       <c r="F1060" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1061" spans="2:6">
       <c r="B1061" t="s">
         <v>1022</v>
       </c>
       <c r="C1061" t="s">
         <v>1796</v>
       </c>
       <c r="D1061">
         <v>1365</v>
       </c>
-      <c r="E1061" s="2" t="s">
+      <c r="E1061" s="1" t="s">
         <v>2856</v>
       </c>
       <c r="F1061" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1062" spans="2:6">
       <c r="B1062" t="s">
         <v>974</v>
       </c>
       <c r="C1062" t="s">
         <v>1796</v>
       </c>
       <c r="D1062">
         <v>1365</v>
       </c>
-      <c r="E1062" s="2" t="s">
+      <c r="E1062" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="F1062" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1063" spans="2:6">
       <c r="B1063" t="s">
         <v>1023</v>
       </c>
       <c r="C1063" t="s">
         <v>1796</v>
       </c>
       <c r="D1063">
         <v>1365</v>
       </c>
-      <c r="E1063" s="2" t="s">
+      <c r="E1063" s="1" t="s">
         <v>2858</v>
       </c>
       <c r="F1063" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1064" spans="2:6">
       <c r="B1064" t="s">
         <v>1024</v>
       </c>
       <c r="C1064" t="s">
         <v>1796</v>
       </c>
       <c r="D1064">
         <v>1365</v>
       </c>
-      <c r="E1064" s="2" t="s">
+      <c r="E1064" s="1" t="s">
         <v>2859</v>
       </c>
       <c r="F1064" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1065" spans="2:6">
       <c r="B1065" t="s">
         <v>1025</v>
       </c>
       <c r="C1065" t="s">
         <v>1796</v>
       </c>
       <c r="D1065">
         <v>1366</v>
       </c>
-      <c r="E1065" s="2" t="s">
+      <c r="E1065" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="F1065" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1066" spans="2:6">
       <c r="B1066" t="s">
         <v>1026</v>
       </c>
       <c r="C1066" t="s">
         <v>1796</v>
       </c>
       <c r="D1066">
         <v>1366</v>
       </c>
-      <c r="E1066" s="2" t="s">
+      <c r="E1066" s="1" t="s">
         <v>2861</v>
       </c>
       <c r="F1066" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1067" spans="2:6">
       <c r="B1067" t="s">
         <v>1027</v>
       </c>
       <c r="C1067" t="s">
         <v>1796</v>
       </c>
       <c r="D1067">
         <v>1366</v>
       </c>
-      <c r="E1067" s="2" t="s">
+      <c r="E1067" s="1" t="s">
         <v>2862</v>
       </c>
       <c r="F1067" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1068" spans="2:6">
       <c r="B1068" t="s">
         <v>1028</v>
       </c>
       <c r="C1068" t="s">
         <v>1796</v>
       </c>
       <c r="D1068">
         <v>1366</v>
       </c>
-      <c r="E1068" s="2" t="s">
+      <c r="E1068" s="1" t="s">
         <v>2863</v>
       </c>
       <c r="F1068" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1069" spans="2:6">
       <c r="B1069" t="s">
         <v>1029</v>
       </c>
       <c r="C1069" t="s">
         <v>1796</v>
       </c>
       <c r="D1069">
         <v>1366</v>
       </c>
-      <c r="E1069" s="2" t="s">
+      <c r="E1069" s="1" t="s">
         <v>2864</v>
       </c>
       <c r="F1069" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1070" spans="2:6">
       <c r="B1070" t="s">
         <v>1030</v>
       </c>
       <c r="C1070" t="s">
         <v>1796</v>
       </c>
       <c r="D1070">
         <v>1366</v>
       </c>
-      <c r="E1070" s="2" t="s">
+      <c r="E1070" s="1" t="s">
         <v>2865</v>
       </c>
       <c r="F1070" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1071" spans="2:6">
       <c r="B1071" t="s">
         <v>1031</v>
       </c>
       <c r="C1071" t="s">
         <v>1796</v>
       </c>
       <c r="D1071">
         <v>1366</v>
       </c>
-      <c r="E1071" s="2" t="s">
+      <c r="E1071" s="1" t="s">
         <v>2866</v>
       </c>
       <c r="F1071" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1072" spans="2:6">
       <c r="B1072" t="s">
         <v>1032</v>
       </c>
       <c r="C1072" t="s">
         <v>1796</v>
       </c>
       <c r="D1072">
         <v>1366</v>
       </c>
-      <c r="E1072" s="2" t="s">
+      <c r="E1072" s="1" t="s">
         <v>2867</v>
       </c>
       <c r="F1072" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1073" spans="2:6">
       <c r="B1073" t="s">
         <v>1033</v>
       </c>
       <c r="C1073" t="s">
         <v>1796</v>
       </c>
       <c r="D1073">
         <v>1366</v>
       </c>
-      <c r="E1073" s="2" t="s">
+      <c r="E1073" s="1" t="s">
         <v>2868</v>
       </c>
       <c r="F1073" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1074" spans="2:6">
       <c r="B1074" t="s">
         <v>1034</v>
       </c>
       <c r="C1074" t="s">
         <v>1796</v>
       </c>
       <c r="D1074">
         <v>1367</v>
       </c>
-      <c r="E1074" s="2" t="s">
+      <c r="E1074" s="1" t="s">
         <v>2869</v>
       </c>
       <c r="F1074" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1075" spans="2:6">
       <c r="B1075" t="s">
         <v>1035</v>
       </c>
       <c r="C1075" t="s">
         <v>1796</v>
       </c>
       <c r="D1075">
         <v>1367</v>
       </c>
-      <c r="E1075" s="2" t="s">
+      <c r="E1075" s="1" t="s">
         <v>2870</v>
       </c>
       <c r="F1075" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1076" spans="2:6">
       <c r="B1076" t="s">
         <v>1036</v>
       </c>
       <c r="C1076" t="s">
         <v>1796</v>
       </c>
       <c r="D1076">
         <v>1367</v>
       </c>
-      <c r="E1076" s="2" t="s">
+      <c r="E1076" s="1" t="s">
         <v>2871</v>
       </c>
       <c r="F1076" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1077" spans="2:6">
       <c r="B1077" t="s">
         <v>1037</v>
       </c>
       <c r="C1077" t="s">
         <v>1796</v>
       </c>
       <c r="D1077">
         <v>1367</v>
       </c>
-      <c r="E1077" s="2" t="s">
+      <c r="E1077" s="1" t="s">
         <v>2872</v>
       </c>
       <c r="F1077" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1078" spans="2:6">
       <c r="B1078" t="s">
         <v>1038</v>
       </c>
       <c r="C1078" t="s">
         <v>1796</v>
       </c>
       <c r="D1078">
         <v>1367</v>
       </c>
-      <c r="E1078" s="2" t="s">
+      <c r="E1078" s="1" t="s">
         <v>2873</v>
       </c>
       <c r="F1078" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1079" spans="2:6">
       <c r="B1079" t="s">
         <v>1039</v>
       </c>
       <c r="C1079" t="s">
         <v>1796</v>
       </c>
       <c r="D1079">
         <v>1367</v>
       </c>
-      <c r="E1079" s="2" t="s">
+      <c r="E1079" s="1" t="s">
         <v>2874</v>
       </c>
       <c r="F1079" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1080" spans="2:6">
       <c r="B1080" t="s">
         <v>1040</v>
       </c>
       <c r="C1080" t="s">
         <v>1796</v>
       </c>
       <c r="D1080">
         <v>1367</v>
       </c>
-      <c r="E1080" s="2" t="s">
+      <c r="E1080" s="1" t="s">
         <v>2875</v>
       </c>
       <c r="F1080" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1081" spans="2:6">
       <c r="B1081" t="s">
         <v>1041</v>
       </c>
       <c r="C1081" t="s">
         <v>1796</v>
       </c>
       <c r="D1081">
         <v>1367</v>
       </c>
-      <c r="E1081" s="2" t="s">
+      <c r="E1081" s="1" t="s">
         <v>2876</v>
       </c>
       <c r="F1081" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1082" spans="2:6">
       <c r="B1082" t="s">
         <v>1042</v>
       </c>
       <c r="C1082" t="s">
         <v>1796</v>
       </c>
       <c r="D1082">
         <v>1367</v>
       </c>
-      <c r="E1082" s="2" t="s">
+      <c r="E1082" s="1" t="s">
         <v>2877</v>
       </c>
       <c r="F1082" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1083" spans="2:6">
       <c r="B1083" t="s">
         <v>1043</v>
       </c>
       <c r="C1083" t="s">
         <v>1796</v>
       </c>
       <c r="D1083">
         <v>1367</v>
       </c>
-      <c r="E1083" s="2" t="s">
+      <c r="E1083" s="1" t="s">
         <v>2878</v>
       </c>
       <c r="F1083" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1084" spans="2:6">
       <c r="B1084" t="s">
         <v>1044</v>
       </c>
       <c r="C1084" t="s">
         <v>1796</v>
       </c>
       <c r="D1084">
         <v>1367</v>
       </c>
-      <c r="E1084" s="2" t="s">
+      <c r="E1084" s="1" t="s">
         <v>2879</v>
       </c>
       <c r="F1084" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1085" spans="2:6">
       <c r="B1085" t="s">
         <v>1045</v>
       </c>
       <c r="C1085" t="s">
         <v>1796</v>
       </c>
       <c r="D1085">
         <v>1367</v>
       </c>
-      <c r="E1085" s="2" t="s">
+      <c r="E1085" s="1" t="s">
         <v>2880</v>
       </c>
       <c r="F1085" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1086" spans="2:6">
       <c r="B1086" t="s">
         <v>1046</v>
       </c>
       <c r="C1086" t="s">
         <v>1796</v>
       </c>
       <c r="D1086">
         <v>1367</v>
       </c>
-      <c r="E1086" s="2" t="s">
+      <c r="E1086" s="1" t="s">
         <v>2881</v>
       </c>
       <c r="F1086" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1087" spans="2:6">
       <c r="B1087" t="s">
         <v>1047</v>
       </c>
       <c r="C1087" t="s">
         <v>1796</v>
       </c>
       <c r="D1087">
         <v>1367</v>
       </c>
-      <c r="E1087" s="2" t="s">
+      <c r="E1087" s="1" t="s">
         <v>2882</v>
       </c>
       <c r="F1087" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1088" spans="2:6">
       <c r="B1088" t="s">
         <v>1048</v>
       </c>
       <c r="C1088" t="s">
         <v>1796</v>
       </c>
       <c r="D1088">
         <v>1367</v>
       </c>
-      <c r="E1088" s="2" t="s">
+      <c r="E1088" s="1" t="s">
         <v>2883</v>
       </c>
       <c r="F1088" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1089" spans="2:6">
       <c r="B1089" t="s">
         <v>1049</v>
       </c>
       <c r="C1089" t="s">
         <v>1796</v>
       </c>
       <c r="D1089">
         <v>1367</v>
       </c>
-      <c r="E1089" s="2" t="s">
+      <c r="E1089" s="1" t="s">
         <v>2884</v>
       </c>
       <c r="F1089" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1090" spans="2:6">
       <c r="B1090" t="s">
         <v>1050</v>
       </c>
       <c r="C1090" t="s">
         <v>1796</v>
       </c>
       <c r="D1090">
         <v>1367</v>
       </c>
-      <c r="E1090" s="2" t="s">
+      <c r="E1090" s="1" t="s">
         <v>2885</v>
       </c>
       <c r="F1090" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1091" spans="2:6">
       <c r="B1091" t="s">
         <v>1051</v>
       </c>
       <c r="C1091" t="s">
         <v>1796</v>
       </c>
       <c r="D1091">
         <v>1367</v>
       </c>
-      <c r="E1091" s="2" t="s">
+      <c r="E1091" s="1" t="s">
         <v>2886</v>
       </c>
       <c r="F1091" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1092" spans="2:6">
       <c r="B1092" t="s">
         <v>1052</v>
       </c>
       <c r="C1092" t="s">
         <v>1796</v>
       </c>
       <c r="D1092">
         <v>1367</v>
       </c>
-      <c r="E1092" s="2" t="s">
+      <c r="E1092" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="F1092" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1093" spans="2:6">
       <c r="B1093" t="s">
         <v>1053</v>
       </c>
       <c r="C1093" t="s">
         <v>1796</v>
       </c>
       <c r="D1093">
         <v>1367</v>
       </c>
-      <c r="E1093" s="2" t="s">
+      <c r="E1093" s="1" t="s">
         <v>2888</v>
       </c>
       <c r="F1093" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1094" spans="2:6">
       <c r="B1094" t="s">
         <v>1054</v>
       </c>
       <c r="C1094" t="s">
         <v>1796</v>
       </c>
       <c r="D1094">
         <v>1367</v>
       </c>
-      <c r="E1094" s="2" t="s">
+      <c r="E1094" s="1" t="s">
         <v>2889</v>
       </c>
       <c r="F1094" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1095" spans="2:6">
       <c r="B1095" t="s">
         <v>1055</v>
       </c>
       <c r="C1095" t="s">
         <v>1796</v>
       </c>
       <c r="D1095">
         <v>1368</v>
       </c>
-      <c r="E1095" s="2" t="s">
+      <c r="E1095" s="1" t="s">
         <v>2890</v>
       </c>
       <c r="F1095" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1096" spans="2:6">
       <c r="B1096" t="s">
         <v>1056</v>
       </c>
       <c r="C1096" t="s">
         <v>1796</v>
       </c>
       <c r="D1096">
         <v>1368</v>
       </c>
-      <c r="E1096" s="2" t="s">
+      <c r="E1096" s="1" t="s">
         <v>2891</v>
       </c>
       <c r="F1096" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1097" spans="2:6">
       <c r="B1097" t="s">
         <v>1057</v>
       </c>
       <c r="C1097" t="s">
         <v>1796</v>
       </c>
       <c r="D1097">
         <v>1368</v>
       </c>
-      <c r="E1097" s="2" t="s">
+      <c r="E1097" s="1" t="s">
         <v>2892</v>
       </c>
       <c r="F1097" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1098" spans="2:6">
       <c r="B1098" t="s">
         <v>1058</v>
       </c>
       <c r="C1098" t="s">
         <v>1796</v>
       </c>
       <c r="D1098">
         <v>1368</v>
       </c>
-      <c r="E1098" s="2" t="s">
+      <c r="E1098" s="1" t="s">
         <v>2893</v>
       </c>
       <c r="F1098" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1099" spans="2:6">
       <c r="B1099" t="s">
         <v>1059</v>
       </c>
       <c r="C1099" t="s">
         <v>1796</v>
       </c>
       <c r="D1099">
         <v>1368</v>
       </c>
-      <c r="E1099" s="2" t="s">
+      <c r="E1099" s="1" t="s">
         <v>2894</v>
       </c>
       <c r="F1099" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1100" spans="2:6">
       <c r="B1100" t="s">
         <v>1060</v>
       </c>
       <c r="C1100" t="s">
         <v>1796</v>
       </c>
       <c r="D1100">
         <v>1368</v>
       </c>
-      <c r="E1100" s="2" t="s">
+      <c r="E1100" s="1" t="s">
         <v>2895</v>
       </c>
       <c r="F1100" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1101" spans="2:6">
       <c r="B1101" t="s">
         <v>1061</v>
       </c>
       <c r="C1101" t="s">
         <v>1796</v>
       </c>
       <c r="D1101">
         <v>1368</v>
       </c>
-      <c r="E1101" s="2" t="s">
+      <c r="E1101" s="1" t="s">
         <v>2896</v>
       </c>
       <c r="F1101" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1102" spans="2:6">
       <c r="B1102" t="s">
         <v>1062</v>
       </c>
       <c r="C1102" t="s">
         <v>1796</v>
       </c>
       <c r="D1102">
         <v>1368</v>
       </c>
-      <c r="E1102" s="2" t="s">
+      <c r="E1102" s="1" t="s">
         <v>2897</v>
       </c>
       <c r="F1102" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1103" spans="2:6">
       <c r="B1103" t="s">
         <v>1063</v>
       </c>
       <c r="C1103" t="s">
         <v>1796</v>
       </c>
       <c r="D1103">
         <v>1368</v>
       </c>
-      <c r="E1103" s="2" t="s">
+      <c r="E1103" s="1" t="s">
         <v>2898</v>
       </c>
       <c r="F1103" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1104" spans="2:6">
       <c r="B1104" t="s">
         <v>1064</v>
       </c>
       <c r="C1104" t="s">
         <v>1796</v>
       </c>
       <c r="D1104">
         <v>1368</v>
       </c>
-      <c r="E1104" s="2" t="s">
+      <c r="E1104" s="1" t="s">
         <v>2899</v>
       </c>
       <c r="F1104" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1105" spans="2:6">
       <c r="B1105" t="s">
         <v>1065</v>
       </c>
       <c r="C1105" t="s">
         <v>1796</v>
       </c>
       <c r="D1105">
         <v>1368</v>
       </c>
-      <c r="E1105" s="2" t="s">
+      <c r="E1105" s="1" t="s">
         <v>2900</v>
       </c>
       <c r="F1105" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1106" spans="2:6">
       <c r="B1106" t="s">
         <v>1066</v>
       </c>
       <c r="C1106" t="s">
         <v>1796</v>
       </c>
       <c r="D1106">
         <v>1368</v>
       </c>
-      <c r="E1106" s="2" t="s">
+      <c r="E1106" s="1" t="s">
         <v>2901</v>
       </c>
       <c r="F1106" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1107" spans="2:6">
       <c r="B1107" t="s">
         <v>1067</v>
       </c>
       <c r="C1107" t="s">
         <v>1796</v>
       </c>
       <c r="D1107">
         <v>1368</v>
       </c>
-      <c r="E1107" s="2" t="s">
+      <c r="E1107" s="1" t="s">
         <v>2902</v>
       </c>
       <c r="F1107" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1108" spans="2:6">
       <c r="B1108" t="s">
         <v>1068</v>
       </c>
       <c r="C1108" t="s">
         <v>1796</v>
       </c>
       <c r="D1108">
         <v>1368</v>
       </c>
-      <c r="E1108" s="2" t="s">
+      <c r="E1108" s="1" t="s">
         <v>2903</v>
       </c>
       <c r="F1108" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1109" spans="2:6">
       <c r="B1109" t="s">
         <v>1069</v>
       </c>
       <c r="C1109" t="s">
         <v>1796</v>
       </c>
       <c r="D1109">
         <v>1368</v>
       </c>
-      <c r="E1109" s="2" t="s">
+      <c r="E1109" s="1" t="s">
         <v>2904</v>
       </c>
       <c r="F1109" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1110" spans="2:6">
       <c r="B1110" t="s">
         <v>1070</v>
       </c>
       <c r="C1110" t="s">
         <v>1796</v>
       </c>
       <c r="D1110">
         <v>1368</v>
       </c>
-      <c r="E1110" s="2" t="s">
+      <c r="E1110" s="1" t="s">
         <v>2905</v>
       </c>
       <c r="F1110" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1111" spans="2:6">
       <c r="B1111" t="s">
         <v>1071</v>
       </c>
       <c r="C1111" t="s">
         <v>1796</v>
       </c>
       <c r="D1111">
         <v>1368</v>
       </c>
-      <c r="E1111" s="2" t="s">
+      <c r="E1111" s="1" t="s">
         <v>2906</v>
       </c>
       <c r="F1111" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1112" spans="2:6">
       <c r="B1112" t="s">
         <v>974</v>
       </c>
       <c r="C1112" t="s">
         <v>1796</v>
       </c>
       <c r="D1112">
         <v>1368</v>
       </c>
-      <c r="E1112" s="2" t="s">
+      <c r="E1112" s="1" t="s">
         <v>2907</v>
       </c>
       <c r="F1112" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1113" spans="2:6">
       <c r="B1113" t="s">
         <v>1072</v>
       </c>
       <c r="C1113" t="s">
         <v>1796</v>
       </c>
       <c r="D1113">
         <v>1369</v>
       </c>
-      <c r="E1113" s="2" t="s">
+      <c r="E1113" s="1" t="s">
         <v>2908</v>
       </c>
       <c r="F1113" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1114" spans="2:6">
       <c r="B1114" t="s">
         <v>1073</v>
       </c>
       <c r="C1114" t="s">
         <v>1796</v>
       </c>
       <c r="D1114">
         <v>1369</v>
       </c>
-      <c r="E1114" s="2" t="s">
+      <c r="E1114" s="1" t="s">
         <v>2909</v>
       </c>
       <c r="F1114" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1115" spans="2:6">
       <c r="B1115" t="s">
         <v>1074</v>
       </c>
       <c r="C1115" t="s">
         <v>1796</v>
       </c>
       <c r="D1115">
         <v>1369</v>
       </c>
-      <c r="E1115" s="2" t="s">
+      <c r="E1115" s="1" t="s">
         <v>2910</v>
       </c>
       <c r="F1115" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1116" spans="2:6">
       <c r="B1116" t="s">
         <v>1075</v>
       </c>
       <c r="C1116" t="s">
         <v>1796</v>
       </c>
       <c r="D1116">
         <v>1369</v>
       </c>
-      <c r="E1116" s="2" t="s">
+      <c r="E1116" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="F1116" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1117" spans="2:6">
       <c r="B1117" t="s">
         <v>1076</v>
       </c>
       <c r="C1117" t="s">
         <v>1796</v>
       </c>
       <c r="D1117">
         <v>1369</v>
       </c>
-      <c r="E1117" s="2" t="s">
+      <c r="E1117" s="1" t="s">
         <v>2912</v>
       </c>
       <c r="F1117" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1118" spans="2:6">
       <c r="B1118" t="s">
         <v>1077</v>
       </c>
       <c r="C1118" t="s">
         <v>1796</v>
       </c>
       <c r="D1118">
         <v>1369</v>
       </c>
-      <c r="E1118" s="2" t="s">
+      <c r="E1118" s="1" t="s">
         <v>2913</v>
       </c>
       <c r="F1118" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1119" spans="2:6">
       <c r="B1119" t="s">
         <v>1078</v>
       </c>
       <c r="C1119" t="s">
         <v>1796</v>
       </c>
       <c r="D1119">
         <v>1369</v>
       </c>
-      <c r="E1119" s="2" t="s">
+      <c r="E1119" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="F1119" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1120" spans="2:6">
       <c r="B1120" t="s">
         <v>1079</v>
       </c>
       <c r="C1120" t="s">
         <v>1796</v>
       </c>
       <c r="D1120">
         <v>1369</v>
       </c>
-      <c r="E1120" s="2" t="s">
+      <c r="E1120" s="1" t="s">
         <v>2915</v>
       </c>
       <c r="F1120" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1121" spans="2:6">
       <c r="B1121" t="s">
         <v>1080</v>
       </c>
       <c r="C1121" t="s">
         <v>1796</v>
       </c>
       <c r="D1121">
         <v>1369</v>
       </c>
-      <c r="E1121" s="2" t="s">
+      <c r="E1121" s="1" t="s">
         <v>2916</v>
       </c>
       <c r="F1121" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1122" spans="2:6">
       <c r="B1122" t="s">
         <v>1081</v>
       </c>
       <c r="C1122" t="s">
         <v>1796</v>
       </c>
       <c r="D1122">
         <v>1370</v>
       </c>
-      <c r="E1122" s="2" t="s">
+      <c r="E1122" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="F1122" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1123" spans="2:6">
       <c r="B1123" t="s">
         <v>1082</v>
       </c>
       <c r="C1123" t="s">
         <v>1796</v>
       </c>
       <c r="D1123">
         <v>1370</v>
       </c>
-      <c r="E1123" s="2" t="s">
+      <c r="E1123" s="1" t="s">
         <v>2918</v>
       </c>
       <c r="F1123" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1124" spans="2:6">
       <c r="B1124" t="s">
         <v>1083</v>
       </c>
       <c r="C1124" t="s">
         <v>1796</v>
       </c>
       <c r="D1124">
         <v>1370</v>
       </c>
-      <c r="E1124" s="2" t="s">
+      <c r="E1124" s="1" t="s">
         <v>2919</v>
       </c>
       <c r="F1124" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1125" spans="2:6">
       <c r="B1125" t="s">
         <v>1084</v>
       </c>
       <c r="C1125" t="s">
         <v>1796</v>
       </c>
       <c r="D1125">
         <v>1370</v>
       </c>
-      <c r="E1125" s="2" t="s">
+      <c r="E1125" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="F1125" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1126" spans="2:6">
       <c r="B1126" t="s">
         <v>1085</v>
       </c>
       <c r="C1126" t="s">
         <v>1796</v>
       </c>
       <c r="D1126">
         <v>1370</v>
       </c>
-      <c r="E1126" s="2" t="s">
+      <c r="E1126" s="1" t="s">
         <v>2921</v>
       </c>
       <c r="F1126" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1127" spans="2:6">
       <c r="B1127" t="s">
         <v>1086</v>
       </c>
       <c r="C1127" t="s">
         <v>1796</v>
       </c>
       <c r="D1127">
         <v>1370</v>
       </c>
-      <c r="E1127" s="2" t="s">
+      <c r="E1127" s="1" t="s">
         <v>2922</v>
       </c>
       <c r="F1127" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1128" spans="2:6">
       <c r="B1128" t="s">
         <v>1087</v>
       </c>
       <c r="C1128" t="s">
         <v>1796</v>
       </c>
       <c r="D1128">
         <v>1370</v>
       </c>
-      <c r="E1128" s="2" t="s">
+      <c r="E1128" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="F1128" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1129" spans="2:6">
       <c r="B1129" t="s">
         <v>1088</v>
       </c>
       <c r="C1129" t="s">
         <v>1796</v>
       </c>
       <c r="D1129">
         <v>1370</v>
       </c>
-      <c r="E1129" s="2" t="s">
+      <c r="E1129" s="1" t="s">
         <v>2924</v>
       </c>
       <c r="F1129" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1130" spans="2:6">
       <c r="B1130" t="s">
         <v>1089</v>
       </c>
       <c r="C1130" t="s">
         <v>1796</v>
       </c>
       <c r="D1130">
         <v>1370</v>
       </c>
-      <c r="E1130" s="2" t="s">
+      <c r="E1130" s="1" t="s">
         <v>2925</v>
       </c>
       <c r="F1130" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1131" spans="2:6">
       <c r="B1131" t="s">
         <v>1090</v>
       </c>
       <c r="C1131" t="s">
         <v>1796</v>
       </c>
       <c r="D1131">
         <v>1370</v>
       </c>
-      <c r="E1131" s="2" t="s">
+      <c r="E1131" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="F1131" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1132" spans="2:6">
       <c r="B1132" t="s">
         <v>1091</v>
       </c>
       <c r="C1132" t="s">
         <v>1796</v>
       </c>
       <c r="D1132">
         <v>1370</v>
       </c>
-      <c r="E1132" s="2" t="s">
+      <c r="E1132" s="1" t="s">
         <v>2927</v>
       </c>
       <c r="F1132" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1133" spans="2:6">
       <c r="B1133" t="s">
         <v>1070</v>
       </c>
       <c r="C1133" t="s">
         <v>1796</v>
       </c>
       <c r="D1133">
         <v>1370</v>
       </c>
-      <c r="E1133" s="2" t="s">
+      <c r="E1133" s="1" t="s">
         <v>2928</v>
       </c>
       <c r="F1133" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1134" spans="2:6">
       <c r="B1134" t="s">
         <v>1092</v>
       </c>
       <c r="C1134" t="s">
         <v>1796</v>
       </c>
       <c r="D1134">
         <v>1370</v>
       </c>
-      <c r="E1134" s="2" t="s">
+      <c r="E1134" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="F1134" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1135" spans="2:6">
       <c r="B1135" t="s">
         <v>1093</v>
       </c>
       <c r="C1135" t="s">
         <v>1796</v>
       </c>
       <c r="D1135">
         <v>1370</v>
       </c>
-      <c r="E1135" s="2" t="s">
+      <c r="E1135" s="1" t="s">
         <v>2930</v>
       </c>
       <c r="F1135" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1136" spans="2:6">
       <c r="B1136" t="s">
         <v>1094</v>
       </c>
       <c r="C1136" t="s">
         <v>1796</v>
       </c>
       <c r="D1136">
         <v>1370</v>
       </c>
-      <c r="E1136" s="2" t="s">
+      <c r="E1136" s="1" t="s">
         <v>2931</v>
       </c>
       <c r="F1136" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1137" spans="2:6">
       <c r="B1137" t="s">
         <v>1095</v>
       </c>
       <c r="C1137" t="s">
         <v>1796</v>
       </c>
       <c r="D1137">
         <v>1370</v>
       </c>
-      <c r="E1137" s="2" t="s">
+      <c r="E1137" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="F1137" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1138" spans="2:6">
       <c r="B1138" t="s">
         <v>1096</v>
       </c>
       <c r="C1138" t="s">
         <v>1796</v>
       </c>
       <c r="D1138">
         <v>1370</v>
       </c>
-      <c r="E1138" s="2" t="s">
+      <c r="E1138" s="1" t="s">
         <v>2933</v>
       </c>
       <c r="F1138" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1139" spans="2:6">
       <c r="B1139" t="s">
         <v>1097</v>
       </c>
       <c r="C1139" t="s">
         <v>1796</v>
       </c>
       <c r="D1139">
         <v>1370</v>
       </c>
-      <c r="E1139" s="2" t="s">
+      <c r="E1139" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="F1139" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1140" spans="2:6">
       <c r="B1140" t="s">
         <v>1098</v>
       </c>
       <c r="C1140" t="s">
         <v>1796</v>
       </c>
       <c r="D1140">
         <v>1370</v>
       </c>
-      <c r="E1140" s="2" t="s">
+      <c r="E1140" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="F1140" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1141" spans="2:6">
       <c r="B1141" t="s">
         <v>1099</v>
       </c>
       <c r="C1141" t="s">
         <v>1796</v>
       </c>
       <c r="D1141">
         <v>1370</v>
       </c>
-      <c r="E1141" s="2" t="s">
+      <c r="E1141" s="1" t="s">
         <v>2936</v>
       </c>
       <c r="F1141" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1142" spans="2:6">
       <c r="B1142" t="s">
         <v>1100</v>
       </c>
       <c r="C1142" t="s">
         <v>1796</v>
       </c>
       <c r="D1142">
         <v>1371</v>
       </c>
-      <c r="E1142" s="2" t="s">
+      <c r="E1142" s="1" t="s">
         <v>2937</v>
       </c>
       <c r="F1142" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1143" spans="2:6">
       <c r="B1143" t="s">
         <v>1101</v>
       </c>
       <c r="C1143" t="s">
         <v>1796</v>
       </c>
       <c r="D1143">
         <v>1371</v>
       </c>
-      <c r="E1143" s="2" t="s">
+      <c r="E1143" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="F1143" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1144" spans="2:6">
       <c r="B1144" t="s">
         <v>1102</v>
       </c>
       <c r="C1144" t="s">
         <v>1796</v>
       </c>
       <c r="D1144">
         <v>1371</v>
       </c>
-      <c r="E1144" s="2" t="s">
+      <c r="E1144" s="1" t="s">
         <v>2939</v>
       </c>
       <c r="F1144" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1145" spans="2:6">
       <c r="B1145" t="s">
         <v>1103</v>
       </c>
       <c r="C1145" t="s">
         <v>1796</v>
       </c>
       <c r="D1145">
         <v>1371</v>
       </c>
-      <c r="E1145" s="2" t="s">
+      <c r="E1145" s="1" t="s">
         <v>2940</v>
       </c>
       <c r="F1145" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1146" spans="2:6">
       <c r="B1146" t="s">
         <v>1104</v>
       </c>
       <c r="C1146" t="s">
         <v>1796</v>
       </c>
       <c r="D1146">
         <v>1371</v>
       </c>
-      <c r="E1146" s="2" t="s">
+      <c r="E1146" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="F1146" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1147" spans="2:6">
       <c r="B1147" t="s">
         <v>1105</v>
       </c>
       <c r="C1147" t="s">
         <v>1796</v>
       </c>
       <c r="D1147">
         <v>1371</v>
       </c>
-      <c r="E1147" s="2" t="s">
+      <c r="E1147" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="F1147" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1148" spans="2:6">
       <c r="B1148" t="s">
         <v>1106</v>
       </c>
       <c r="C1148" t="s">
         <v>1796</v>
       </c>
       <c r="D1148">
         <v>1371</v>
       </c>
-      <c r="E1148" s="2" t="s">
+      <c r="E1148" s="1" t="s">
         <v>2943</v>
       </c>
       <c r="F1148" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1149" spans="2:6">
       <c r="B1149" t="s">
         <v>1107</v>
       </c>
       <c r="C1149" t="s">
         <v>1796</v>
       </c>
       <c r="D1149">
         <v>1371</v>
       </c>
-      <c r="E1149" s="2" t="s">
+      <c r="E1149" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="F1149" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1150" spans="2:6">
       <c r="B1150" t="s">
         <v>1108</v>
       </c>
       <c r="C1150" t="s">
         <v>1796</v>
       </c>
       <c r="D1150">
         <v>1371</v>
       </c>
-      <c r="E1150" s="2" t="s">
+      <c r="E1150" s="1" t="s">
         <v>2945</v>
       </c>
       <c r="F1150" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1151" spans="2:6">
       <c r="B1151" t="s">
         <v>1109</v>
       </c>
       <c r="C1151" t="s">
         <v>1796</v>
       </c>
       <c r="D1151">
         <v>1371</v>
       </c>
-      <c r="E1151" s="2" t="s">
+      <c r="E1151" s="1" t="s">
         <v>2946</v>
       </c>
       <c r="F1151" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1152" spans="2:6">
       <c r="B1152" t="s">
         <v>1110</v>
       </c>
       <c r="C1152" t="s">
         <v>1796</v>
       </c>
       <c r="D1152">
         <v>1371</v>
       </c>
-      <c r="E1152" s="2" t="s">
+      <c r="E1152" s="1" t="s">
         <v>2947</v>
       </c>
       <c r="F1152" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1153" spans="2:6">
       <c r="B1153" t="s">
         <v>1111</v>
       </c>
       <c r="C1153" t="s">
         <v>1796</v>
       </c>
       <c r="D1153">
         <v>1371</v>
       </c>
-      <c r="E1153" s="2" t="s">
+      <c r="E1153" s="1" t="s">
         <v>2948</v>
       </c>
       <c r="F1153" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1154" spans="2:6">
       <c r="B1154" t="s">
         <v>1112</v>
       </c>
       <c r="C1154" t="s">
         <v>1796</v>
       </c>
       <c r="D1154">
         <v>1371</v>
       </c>
-      <c r="E1154" s="2" t="s">
+      <c r="E1154" s="1" t="s">
         <v>2949</v>
       </c>
       <c r="F1154" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1155" spans="2:6">
       <c r="B1155" t="s">
         <v>1113</v>
       </c>
       <c r="C1155" t="s">
         <v>1796</v>
       </c>
       <c r="D1155">
         <v>1371</v>
       </c>
-      <c r="E1155" s="2" t="s">
+      <c r="E1155" s="1" t="s">
         <v>2950</v>
       </c>
       <c r="F1155" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1156" spans="2:6">
       <c r="B1156" t="s">
         <v>1114</v>
       </c>
       <c r="C1156" t="s">
         <v>1796</v>
       </c>
       <c r="D1156">
         <v>1371</v>
       </c>
-      <c r="E1156" s="2" t="s">
+      <c r="E1156" s="1" t="s">
         <v>2951</v>
       </c>
       <c r="F1156" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1157" spans="2:6">
       <c r="B1157" t="s">
         <v>1115</v>
       </c>
       <c r="C1157" t="s">
         <v>1796</v>
       </c>
       <c r="D1157">
         <v>1371</v>
       </c>
-      <c r="E1157" s="2" t="s">
+      <c r="E1157" s="1" t="s">
         <v>2952</v>
       </c>
       <c r="F1157" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1158" spans="2:6">
       <c r="B1158" t="s">
         <v>1116</v>
       </c>
       <c r="C1158" t="s">
         <v>1796</v>
       </c>
       <c r="D1158">
         <v>1371</v>
       </c>
-      <c r="E1158" s="2" t="s">
+      <c r="E1158" s="1" t="s">
         <v>2953</v>
       </c>
       <c r="F1158" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1159" spans="2:6">
       <c r="B1159" t="s">
         <v>1117</v>
       </c>
       <c r="C1159" t="s">
         <v>1796</v>
       </c>
       <c r="D1159">
         <v>1371</v>
       </c>
-      <c r="E1159" s="2" t="s">
+      <c r="E1159" s="1" t="s">
         <v>2954</v>
       </c>
       <c r="F1159" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1160" spans="2:6">
       <c r="B1160" t="s">
         <v>1118</v>
       </c>
       <c r="C1160" t="s">
         <v>1796</v>
       </c>
       <c r="D1160">
         <v>1371</v>
       </c>
-      <c r="E1160" s="2" t="s">
+      <c r="E1160" s="1" t="s">
         <v>2955</v>
       </c>
       <c r="F1160" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1161" spans="2:6">
       <c r="B1161" t="s">
         <v>1119</v>
       </c>
       <c r="C1161" t="s">
         <v>1796</v>
       </c>
       <c r="D1161">
         <v>1371</v>
       </c>
-      <c r="E1161" s="2" t="s">
+      <c r="E1161" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="F1161" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1162" spans="2:6">
       <c r="B1162" t="s">
         <v>1120</v>
       </c>
       <c r="C1162" t="s">
         <v>1796</v>
       </c>
       <c r="D1162">
         <v>1371</v>
       </c>
-      <c r="E1162" s="2" t="s">
+      <c r="E1162" s="1" t="s">
         <v>2957</v>
       </c>
       <c r="F1162" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1163" spans="2:6">
       <c r="B1163" t="s">
         <v>1121</v>
       </c>
       <c r="C1163" t="s">
         <v>1796</v>
       </c>
       <c r="D1163">
         <v>1371</v>
       </c>
-      <c r="E1163" s="2" t="s">
+      <c r="E1163" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="F1163" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1164" spans="2:6">
       <c r="B1164" t="s">
         <v>1122</v>
       </c>
       <c r="C1164" t="s">
         <v>1796</v>
       </c>
       <c r="D1164">
         <v>1371</v>
       </c>
-      <c r="E1164" s="2" t="s">
+      <c r="E1164" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="F1164" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1165" spans="2:6">
       <c r="B1165" t="s">
         <v>1123</v>
       </c>
       <c r="C1165" t="s">
         <v>1796</v>
       </c>
       <c r="D1165">
         <v>1371</v>
       </c>
-      <c r="E1165" s="2" t="s">
+      <c r="E1165" s="1" t="s">
         <v>2960</v>
       </c>
       <c r="F1165" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1166" spans="2:6">
       <c r="B1166" t="s">
         <v>1124</v>
       </c>
       <c r="C1166" t="s">
         <v>1796</v>
       </c>
       <c r="D1166">
         <v>1371</v>
       </c>
-      <c r="E1166" s="2" t="s">
+      <c r="E1166" s="1" t="s">
         <v>2961</v>
       </c>
       <c r="F1166" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1167" spans="2:6">
       <c r="B1167" t="s">
         <v>1125</v>
       </c>
       <c r="C1167" t="s">
         <v>1796</v>
       </c>
       <c r="D1167">
         <v>1372</v>
       </c>
-      <c r="E1167" s="2" t="s">
+      <c r="E1167" s="1" t="s">
         <v>2962</v>
       </c>
       <c r="F1167" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1168" spans="2:6">
       <c r="B1168" t="s">
         <v>1126</v>
       </c>
       <c r="C1168" t="s">
         <v>1796</v>
       </c>
       <c r="D1168">
         <v>1372</v>
       </c>
-      <c r="E1168" s="2" t="s">
+      <c r="E1168" s="1" t="s">
         <v>2963</v>
       </c>
       <c r="F1168" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1169" spans="2:6">
       <c r="B1169" t="s">
         <v>1127</v>
       </c>
       <c r="C1169" t="s">
         <v>1796</v>
       </c>
       <c r="D1169">
         <v>1372</v>
       </c>
-      <c r="E1169" s="2" t="s">
+      <c r="E1169" s="1" t="s">
         <v>2964</v>
       </c>
       <c r="F1169" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1170" spans="2:6">
       <c r="B1170" t="s">
         <v>1128</v>
       </c>
       <c r="C1170" t="s">
         <v>1796</v>
       </c>
       <c r="D1170">
         <v>1372</v>
       </c>
-      <c r="E1170" s="2" t="s">
+      <c r="E1170" s="1" t="s">
         <v>2965</v>
       </c>
       <c r="F1170" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1171" spans="2:6">
       <c r="B1171" t="s">
         <v>1129</v>
       </c>
       <c r="C1171" t="s">
         <v>1796</v>
       </c>
       <c r="D1171">
         <v>1372</v>
       </c>
-      <c r="E1171" s="2" t="s">
+      <c r="E1171" s="1" t="s">
         <v>2966</v>
       </c>
       <c r="F1171" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1172" spans="2:6">
       <c r="B1172" t="s">
         <v>1130</v>
       </c>
       <c r="C1172" t="s">
         <v>1796</v>
       </c>
       <c r="D1172">
         <v>1372</v>
       </c>
-      <c r="E1172" s="2" t="s">
+      <c r="E1172" s="1" t="s">
         <v>2967</v>
       </c>
       <c r="F1172" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1173" spans="2:6">
       <c r="B1173" t="s">
         <v>1131</v>
       </c>
       <c r="C1173" t="s">
         <v>1796</v>
       </c>
       <c r="D1173">
         <v>1372</v>
       </c>
-      <c r="E1173" s="2" t="s">
+      <c r="E1173" s="1" t="s">
         <v>2968</v>
       </c>
       <c r="F1173" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1174" spans="2:6">
       <c r="B1174" t="s">
         <v>1055</v>
       </c>
       <c r="C1174" t="s">
         <v>1796</v>
       </c>
       <c r="D1174">
         <v>1372</v>
       </c>
-      <c r="E1174" s="2" t="s">
+      <c r="E1174" s="1" t="s">
         <v>2969</v>
       </c>
       <c r="F1174" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1175" spans="2:6">
       <c r="B1175" t="s">
         <v>1132</v>
       </c>
       <c r="C1175" t="s">
         <v>1796</v>
       </c>
       <c r="D1175">
         <v>1373</v>
       </c>
-      <c r="E1175" s="2" t="s">
+      <c r="E1175" s="1" t="s">
         <v>2970</v>
       </c>
       <c r="F1175" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1176" spans="2:6">
       <c r="B1176" t="s">
         <v>1133</v>
       </c>
       <c r="C1176" t="s">
         <v>1796</v>
       </c>
       <c r="D1176">
         <v>1373</v>
       </c>
-      <c r="E1176" s="2" t="s">
+      <c r="E1176" s="1" t="s">
         <v>2971</v>
       </c>
       <c r="F1176" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1177" spans="2:6">
       <c r="B1177" t="s">
         <v>1134</v>
       </c>
       <c r="C1177" t="s">
         <v>1796</v>
       </c>
       <c r="D1177">
         <v>1373</v>
       </c>
-      <c r="E1177" s="2" t="s">
+      <c r="E1177" s="1" t="s">
         <v>2972</v>
       </c>
       <c r="F1177" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1178" spans="2:6">
       <c r="B1178" t="s">
         <v>1135</v>
       </c>
       <c r="C1178" t="s">
         <v>1796</v>
       </c>
       <c r="D1178">
         <v>1373</v>
       </c>
-      <c r="E1178" s="2" t="s">
+      <c r="E1178" s="1" t="s">
         <v>2973</v>
       </c>
       <c r="F1178" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1179" spans="2:6">
       <c r="B1179" t="s">
         <v>1136</v>
       </c>
       <c r="C1179" t="s">
         <v>1796</v>
       </c>
       <c r="D1179">
         <v>1373</v>
       </c>
-      <c r="E1179" s="2" t="s">
+      <c r="E1179" s="1" t="s">
         <v>2974</v>
       </c>
       <c r="F1179" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1180" spans="2:6">
       <c r="B1180" t="s">
         <v>1137</v>
       </c>
       <c r="C1180" t="s">
         <v>1796</v>
       </c>
       <c r="D1180">
         <v>1373</v>
       </c>
-      <c r="E1180" s="2" t="s">
+      <c r="E1180" s="1" t="s">
         <v>2975</v>
       </c>
       <c r="F1180" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1181" spans="2:6">
       <c r="B1181" t="s">
         <v>1138</v>
       </c>
       <c r="C1181" t="s">
         <v>1796</v>
       </c>
       <c r="D1181">
         <v>1373</v>
       </c>
-      <c r="E1181" s="2" t="s">
+      <c r="E1181" s="1" t="s">
         <v>2976</v>
       </c>
       <c r="F1181" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1182" spans="2:6">
       <c r="B1182" t="s">
         <v>1139</v>
       </c>
       <c r="C1182" t="s">
         <v>1796</v>
       </c>
       <c r="D1182">
         <v>1373</v>
       </c>
-      <c r="E1182" s="2" t="s">
+      <c r="E1182" s="1" t="s">
         <v>2977</v>
       </c>
       <c r="F1182" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1183" spans="2:6">
       <c r="B1183" t="s">
         <v>1140</v>
       </c>
       <c r="C1183" t="s">
         <v>1796</v>
       </c>
       <c r="D1183">
         <v>1373</v>
       </c>
-      <c r="E1183" s="2" t="s">
+      <c r="E1183" s="1" t="s">
         <v>2978</v>
       </c>
       <c r="F1183" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1184" spans="2:6">
       <c r="B1184" t="s">
         <v>1141</v>
       </c>
       <c r="C1184" t="s">
         <v>1796</v>
       </c>
       <c r="D1184">
         <v>1373</v>
       </c>
-      <c r="E1184" s="2" t="s">
+      <c r="E1184" s="1" t="s">
         <v>2979</v>
       </c>
       <c r="F1184" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1185" spans="2:6">
       <c r="B1185" t="s">
         <v>1142</v>
       </c>
       <c r="C1185" t="s">
         <v>1796</v>
       </c>
       <c r="D1185">
         <v>1373</v>
       </c>
-      <c r="E1185" s="2" t="s">
+      <c r="E1185" s="1" t="s">
         <v>2980</v>
       </c>
       <c r="F1185" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1186" spans="2:6">
       <c r="B1186" t="s">
         <v>1143</v>
       </c>
       <c r="C1186" t="s">
         <v>1796</v>
       </c>
       <c r="D1186">
         <v>1373</v>
       </c>
-      <c r="E1186" s="2" t="s">
+      <c r="E1186" s="1" t="s">
         <v>2981</v>
       </c>
       <c r="F1186" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1187" spans="2:6">
       <c r="B1187" t="s">
         <v>1144</v>
       </c>
       <c r="C1187" t="s">
         <v>1796</v>
       </c>
       <c r="D1187">
         <v>1373</v>
       </c>
-      <c r="E1187" s="2" t="s">
+      <c r="E1187" s="1" t="s">
         <v>2982</v>
       </c>
       <c r="F1187" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1188" spans="2:6">
       <c r="B1188" t="s">
         <v>1145</v>
       </c>
       <c r="C1188" t="s">
         <v>1796</v>
       </c>
       <c r="D1188">
         <v>1373</v>
       </c>
-      <c r="E1188" s="2" t="s">
+      <c r="E1188" s="1" t="s">
         <v>2983</v>
       </c>
       <c r="F1188" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1189" spans="2:6">
       <c r="B1189" t="s">
         <v>1146</v>
       </c>
       <c r="C1189" t="s">
         <v>1796</v>
       </c>
       <c r="D1189">
         <v>1373</v>
       </c>
-      <c r="E1189" s="2" t="s">
+      <c r="E1189" s="1" t="s">
         <v>2984</v>
       </c>
       <c r="F1189" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1190" spans="2:6">
       <c r="B1190" t="s">
         <v>44</v>
       </c>
       <c r="C1190" t="s">
         <v>1796</v>
       </c>
       <c r="D1190">
         <v>1373</v>
       </c>
-      <c r="E1190" s="2" t="s">
+      <c r="E1190" s="1" t="s">
         <v>2985</v>
       </c>
       <c r="F1190" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1191" spans="2:6">
       <c r="B1191" t="s">
         <v>1147</v>
       </c>
       <c r="C1191" t="s">
         <v>1796</v>
       </c>
       <c r="D1191">
         <v>1373</v>
       </c>
-      <c r="E1191" s="2" t="s">
+      <c r="E1191" s="1" t="s">
         <v>2986</v>
       </c>
       <c r="F1191" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1192" spans="2:6">
       <c r="B1192" t="s">
         <v>1148</v>
       </c>
       <c r="C1192" t="s">
         <v>1796</v>
       </c>
       <c r="D1192">
         <v>1373</v>
       </c>
-      <c r="E1192" s="2" t="s">
+      <c r="E1192" s="1" t="s">
         <v>2987</v>
       </c>
       <c r="F1192" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1193" spans="2:6">
       <c r="B1193" t="s">
         <v>974</v>
       </c>
       <c r="C1193" t="s">
         <v>1796</v>
       </c>
       <c r="D1193">
         <v>1373</v>
       </c>
-      <c r="E1193" s="2" t="s">
+      <c r="E1193" s="1" t="s">
         <v>2988</v>
       </c>
       <c r="F1193" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1194" spans="2:6">
       <c r="B1194" t="s">
         <v>790</v>
       </c>
       <c r="C1194" t="s">
         <v>1796</v>
       </c>
       <c r="D1194">
         <v>1373</v>
       </c>
-      <c r="E1194" s="2" t="s">
+      <c r="E1194" s="1" t="s">
         <v>2989</v>
       </c>
       <c r="F1194" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1195" spans="2:6">
       <c r="B1195" t="s">
         <v>1149</v>
       </c>
       <c r="C1195" t="s">
         <v>1796</v>
       </c>
       <c r="D1195">
         <v>1373</v>
       </c>
-      <c r="E1195" s="2" t="s">
+      <c r="E1195" s="1" t="s">
         <v>2990</v>
       </c>
       <c r="F1195" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1196" spans="2:6">
       <c r="B1196" t="s">
         <v>1150</v>
       </c>
       <c r="C1196" t="s">
         <v>1796</v>
       </c>
       <c r="D1196">
         <v>1374</v>
       </c>
-      <c r="E1196" s="2" t="s">
+      <c r="E1196" s="1" t="s">
         <v>2991</v>
       </c>
       <c r="F1196" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1197" spans="2:6">
       <c r="B1197" t="s">
         <v>1151</v>
       </c>
       <c r="C1197" t="s">
         <v>1796</v>
       </c>
       <c r="D1197">
         <v>1374</v>
       </c>
-      <c r="E1197" s="2" t="s">
+      <c r="E1197" s="1" t="s">
         <v>2992</v>
       </c>
       <c r="F1197" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1198" spans="2:6">
       <c r="B1198" t="s">
         <v>1152</v>
       </c>
       <c r="C1198" t="s">
         <v>1796</v>
       </c>
       <c r="D1198">
         <v>1374</v>
       </c>
-      <c r="E1198" s="2" t="s">
+      <c r="E1198" s="1" t="s">
         <v>2993</v>
       </c>
       <c r="F1198" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1199" spans="2:6">
       <c r="B1199" t="s">
         <v>1153</v>
       </c>
       <c r="C1199" t="s">
         <v>1796</v>
       </c>
       <c r="D1199">
         <v>1374</v>
       </c>
-      <c r="E1199" s="2" t="s">
+      <c r="E1199" s="1" t="s">
         <v>2994</v>
       </c>
       <c r="F1199" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1200" spans="2:6">
       <c r="B1200" t="s">
         <v>1154</v>
       </c>
       <c r="C1200" t="s">
         <v>1796</v>
       </c>
       <c r="D1200">
         <v>1374</v>
       </c>
-      <c r="E1200" s="2" t="s">
+      <c r="E1200" s="1" t="s">
         <v>2995</v>
       </c>
       <c r="F1200" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1201" spans="2:6">
       <c r="B1201" t="s">
         <v>1155</v>
       </c>
       <c r="C1201" t="s">
         <v>1796</v>
       </c>
       <c r="D1201">
         <v>1374</v>
       </c>
-      <c r="E1201" s="2" t="s">
+      <c r="E1201" s="1" t="s">
         <v>2996</v>
       </c>
       <c r="F1201" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1202" spans="2:6">
       <c r="B1202" t="s">
         <v>1156</v>
       </c>
       <c r="C1202" t="s">
         <v>1796</v>
       </c>
       <c r="D1202">
         <v>1374</v>
       </c>
-      <c r="E1202" s="2" t="s">
+      <c r="E1202" s="1" t="s">
         <v>2997</v>
       </c>
       <c r="F1202" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1203" spans="2:6">
       <c r="B1203" t="s">
         <v>1104</v>
       </c>
       <c r="C1203" t="s">
         <v>1796</v>
       </c>
       <c r="D1203">
         <v>1374</v>
       </c>
-      <c r="E1203" s="2" t="s">
+      <c r="E1203" s="1" t="s">
         <v>2998</v>
       </c>
       <c r="F1203" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1204" spans="2:6">
       <c r="B1204" t="s">
         <v>1157</v>
       </c>
       <c r="C1204" t="s">
         <v>1796</v>
       </c>
       <c r="D1204">
         <v>1374</v>
       </c>
-      <c r="E1204" s="2" t="s">
+      <c r="E1204" s="1" t="s">
         <v>2999</v>
       </c>
       <c r="F1204" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1205" spans="2:6">
       <c r="B1205" t="s">
         <v>1158</v>
       </c>
       <c r="C1205" t="s">
         <v>1796</v>
       </c>
       <c r="D1205">
         <v>1374</v>
       </c>
-      <c r="E1205" s="2" t="s">
+      <c r="E1205" s="1" t="s">
         <v>3000</v>
       </c>
       <c r="F1205" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1206" spans="2:6">
       <c r="B1206" t="s">
         <v>1159</v>
       </c>
       <c r="C1206" t="s">
         <v>1796</v>
       </c>
       <c r="D1206">
         <v>1374</v>
       </c>
-      <c r="E1206" s="2" t="s">
+      <c r="E1206" s="1" t="s">
         <v>3001</v>
       </c>
       <c r="F1206" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1207" spans="2:6">
       <c r="B1207" t="s">
         <v>1160</v>
       </c>
       <c r="C1207" t="s">
         <v>1796</v>
       </c>
       <c r="D1207">
         <v>1374</v>
       </c>
-      <c r="E1207" s="2" t="s">
+      <c r="E1207" s="1" t="s">
         <v>3002</v>
       </c>
       <c r="F1207" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1208" spans="2:6">
       <c r="B1208" t="s">
         <v>1161</v>
       </c>
       <c r="C1208" t="s">
         <v>1796</v>
       </c>
       <c r="D1208">
         <v>1374</v>
       </c>
-      <c r="E1208" s="2" t="s">
+      <c r="E1208" s="1" t="s">
         <v>3003</v>
       </c>
       <c r="F1208" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1209" spans="2:6">
       <c r="B1209" t="s">
         <v>1162</v>
       </c>
       <c r="C1209" t="s">
         <v>1796</v>
       </c>
       <c r="D1209">
         <v>1374</v>
       </c>
-      <c r="E1209" s="2" t="s">
+      <c r="E1209" s="1" t="s">
         <v>3004</v>
       </c>
       <c r="F1209" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1210" spans="2:6">
       <c r="B1210" t="s">
         <v>1163</v>
       </c>
       <c r="C1210" t="s">
         <v>1796</v>
       </c>
       <c r="D1210">
         <v>1374</v>
       </c>
-      <c r="E1210" s="2" t="s">
+      <c r="E1210" s="1" t="s">
         <v>3005</v>
       </c>
       <c r="F1210" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1211" spans="2:6">
       <c r="B1211" t="s">
         <v>1164</v>
       </c>
       <c r="C1211" t="s">
         <v>1796</v>
       </c>
       <c r="D1211">
         <v>1374</v>
       </c>
-      <c r="E1211" s="2" t="s">
+      <c r="E1211" s="1" t="s">
         <v>3006</v>
       </c>
       <c r="F1211" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1212" spans="2:6">
       <c r="B1212" t="s">
         <v>1165</v>
       </c>
       <c r="C1212" t="s">
         <v>1796</v>
       </c>
       <c r="D1212">
         <v>1374</v>
       </c>
-      <c r="E1212" s="2" t="s">
+      <c r="E1212" s="1" t="s">
         <v>3007</v>
       </c>
       <c r="F1212" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1213" spans="2:6">
       <c r="B1213" t="s">
         <v>1166</v>
       </c>
       <c r="C1213" t="s">
         <v>1796</v>
       </c>
       <c r="D1213">
         <v>1374</v>
       </c>
-      <c r="E1213" s="2" t="s">
+      <c r="E1213" s="1" t="s">
         <v>3008</v>
       </c>
       <c r="F1213" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1214" spans="2:6">
       <c r="B1214" t="s">
         <v>1167</v>
       </c>
       <c r="C1214" t="s">
         <v>1796</v>
       </c>
       <c r="D1214">
         <v>1374</v>
       </c>
-      <c r="E1214" s="2" t="s">
+      <c r="E1214" s="1" t="s">
         <v>3009</v>
       </c>
       <c r="F1214" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1215" spans="2:6">
       <c r="B1215" t="s">
         <v>1168</v>
       </c>
       <c r="C1215" t="s">
         <v>1796</v>
       </c>
       <c r="D1215">
         <v>1374</v>
       </c>
-      <c r="E1215" s="2" t="s">
+      <c r="E1215" s="1" t="s">
         <v>3010</v>
       </c>
       <c r="F1215" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1216" spans="2:6">
       <c r="B1216" t="s">
         <v>1169</v>
       </c>
       <c r="C1216" t="s">
         <v>1796</v>
       </c>
       <c r="D1216">
         <v>1374</v>
       </c>
-      <c r="E1216" s="2" t="s">
+      <c r="E1216" s="1" t="s">
         <v>3011</v>
       </c>
       <c r="F1216" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1217" spans="2:6">
       <c r="B1217" t="s">
         <v>1170</v>
       </c>
       <c r="C1217" t="s">
         <v>1796</v>
       </c>
       <c r="D1217">
         <v>1374</v>
       </c>
-      <c r="E1217" s="2" t="s">
+      <c r="E1217" s="1" t="s">
         <v>3012</v>
       </c>
       <c r="F1217" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1218" spans="2:6">
       <c r="B1218" t="s">
         <v>1171</v>
       </c>
       <c r="C1218" t="s">
         <v>1796</v>
       </c>
       <c r="D1218">
         <v>1374</v>
       </c>
-      <c r="E1218" s="2" t="s">
+      <c r="E1218" s="1" t="s">
         <v>3013</v>
       </c>
       <c r="F1218" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1219" spans="2:6">
       <c r="B1219" t="s">
         <v>1172</v>
       </c>
       <c r="C1219" t="s">
         <v>1796</v>
       </c>
       <c r="D1219">
         <v>1374</v>
       </c>
-      <c r="E1219" s="2" t="s">
+      <c r="E1219" s="1" t="s">
         <v>3014</v>
       </c>
       <c r="F1219" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1220" spans="2:6">
       <c r="B1220" t="s">
         <v>1173</v>
       </c>
       <c r="C1220" t="s">
         <v>1796</v>
       </c>
       <c r="D1220">
         <v>1374</v>
       </c>
-      <c r="E1220" s="2" t="s">
+      <c r="E1220" s="1" t="s">
         <v>3015</v>
       </c>
       <c r="F1220" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1221" spans="2:6">
       <c r="B1221" t="s">
         <v>1174</v>
       </c>
       <c r="C1221" t="s">
         <v>1796</v>
       </c>
       <c r="D1221">
         <v>1374</v>
       </c>
-      <c r="E1221" s="2" t="s">
+      <c r="E1221" s="1" t="s">
         <v>3016</v>
       </c>
       <c r="F1221" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1222" spans="2:6">
       <c r="B1222" t="s">
         <v>1175</v>
       </c>
       <c r="C1222" t="s">
         <v>1796</v>
       </c>
       <c r="D1222">
         <v>1374</v>
       </c>
-      <c r="E1222" s="2" t="s">
+      <c r="E1222" s="1" t="s">
         <v>3017</v>
       </c>
       <c r="F1222" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1223" spans="2:6">
       <c r="B1223" t="s">
         <v>1176</v>
       </c>
       <c r="C1223" t="s">
         <v>1796</v>
       </c>
       <c r="D1223">
         <v>1374</v>
       </c>
-      <c r="E1223" s="2" t="s">
+      <c r="E1223" s="1" t="s">
         <v>3018</v>
       </c>
       <c r="F1223" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1224" spans="2:6">
       <c r="B1224" t="s">
         <v>44</v>
       </c>
       <c r="C1224" t="s">
         <v>1796</v>
       </c>
       <c r="D1224">
         <v>1374</v>
       </c>
-      <c r="E1224" s="2" t="s">
+      <c r="E1224" s="1" t="s">
         <v>3019</v>
       </c>
       <c r="F1224" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1225" spans="2:6">
       <c r="B1225" t="s">
         <v>1177</v>
       </c>
       <c r="C1225" t="s">
         <v>1796</v>
       </c>
       <c r="D1225">
         <v>1374</v>
       </c>
-      <c r="E1225" s="2" t="s">
+      <c r="E1225" s="1" t="s">
         <v>3020</v>
       </c>
       <c r="F1225" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1226" spans="2:6">
       <c r="B1226" t="s">
         <v>1178</v>
       </c>
       <c r="C1226" t="s">
         <v>1796</v>
       </c>
       <c r="D1226">
         <v>1375</v>
       </c>
-      <c r="E1226" s="2" t="s">
+      <c r="E1226" s="1" t="s">
         <v>3021</v>
       </c>
       <c r="F1226" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1227" spans="2:6">
       <c r="B1227" t="s">
         <v>1179</v>
       </c>
       <c r="C1227" t="s">
         <v>1796</v>
       </c>
       <c r="D1227">
         <v>1375</v>
       </c>
-      <c r="E1227" s="2" t="s">
+      <c r="E1227" s="1" t="s">
         <v>3022</v>
       </c>
       <c r="F1227" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1228" spans="2:6">
       <c r="B1228" t="s">
         <v>1180</v>
       </c>
       <c r="C1228" t="s">
         <v>1796</v>
       </c>
       <c r="D1228">
         <v>1375</v>
       </c>
-      <c r="E1228" s="2" t="s">
+      <c r="E1228" s="1" t="s">
         <v>3023</v>
       </c>
       <c r="F1228" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1229" spans="2:6">
       <c r="B1229" t="s">
         <v>1181</v>
       </c>
       <c r="C1229" t="s">
         <v>1796</v>
       </c>
       <c r="D1229">
         <v>1375</v>
       </c>
-      <c r="E1229" s="2" t="s">
+      <c r="E1229" s="1" t="s">
         <v>3024</v>
       </c>
       <c r="F1229" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1230" spans="2:6">
       <c r="B1230" t="s">
         <v>1182</v>
       </c>
       <c r="C1230" t="s">
         <v>1796</v>
       </c>
       <c r="D1230">
         <v>1375</v>
       </c>
-      <c r="E1230" s="2" t="s">
+      <c r="E1230" s="1" t="s">
         <v>3025</v>
       </c>
       <c r="F1230" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1231" spans="2:6">
       <c r="B1231" t="s">
         <v>1183</v>
       </c>
       <c r="C1231" t="s">
         <v>1796</v>
       </c>
       <c r="D1231">
         <v>1375</v>
       </c>
-      <c r="E1231" s="2" t="s">
+      <c r="E1231" s="1" t="s">
         <v>3026</v>
       </c>
       <c r="F1231" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1232" spans="2:6">
       <c r="B1232" t="s">
         <v>1184</v>
       </c>
       <c r="C1232" t="s">
         <v>1796</v>
       </c>
       <c r="D1232">
         <v>1375</v>
       </c>
-      <c r="E1232" s="2" t="s">
+      <c r="E1232" s="1" t="s">
         <v>3027</v>
       </c>
       <c r="F1232" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1233" spans="2:6">
       <c r="B1233" t="s">
         <v>1185</v>
       </c>
       <c r="C1233" t="s">
         <v>1796</v>
       </c>
       <c r="D1233">
         <v>1375</v>
       </c>
-      <c r="E1233" s="2" t="s">
+      <c r="E1233" s="1" t="s">
         <v>3028</v>
       </c>
       <c r="F1233" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1234" spans="2:6">
       <c r="B1234" t="s">
         <v>1186</v>
       </c>
       <c r="C1234" t="s">
         <v>1796</v>
       </c>
       <c r="D1234">
         <v>1375</v>
       </c>
-      <c r="E1234" s="2" t="s">
+      <c r="E1234" s="1" t="s">
         <v>3029</v>
       </c>
       <c r="F1234" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1235" spans="2:6">
       <c r="B1235" t="s">
         <v>1187</v>
       </c>
       <c r="C1235" t="s">
         <v>1796</v>
       </c>
       <c r="D1235">
         <v>1375</v>
       </c>
-      <c r="E1235" s="2" t="s">
+      <c r="E1235" s="1" t="s">
         <v>3030</v>
       </c>
       <c r="F1235" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1236" spans="2:6">
       <c r="B1236" t="s">
         <v>1188</v>
       </c>
       <c r="C1236" t="s">
         <v>1796</v>
       </c>
       <c r="D1236">
         <v>1375</v>
       </c>
-      <c r="E1236" s="2" t="s">
+      <c r="E1236" s="1" t="s">
         <v>3031</v>
       </c>
       <c r="F1236" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1237" spans="2:6">
       <c r="B1237" t="s">
         <v>1189</v>
       </c>
       <c r="C1237" t="s">
         <v>1796</v>
       </c>
       <c r="D1237">
         <v>1375</v>
       </c>
-      <c r="E1237" s="2" t="s">
+      <c r="E1237" s="1" t="s">
         <v>3032</v>
       </c>
       <c r="F1237" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1238" spans="2:6">
       <c r="B1238" t="s">
         <v>1190</v>
       </c>
       <c r="C1238" t="s">
         <v>1796</v>
       </c>
       <c r="D1238">
         <v>1375</v>
       </c>
-      <c r="E1238" s="2" t="s">
+      <c r="E1238" s="1" t="s">
         <v>3033</v>
       </c>
       <c r="F1238" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1239" spans="2:6">
       <c r="B1239" t="s">
         <v>1191</v>
       </c>
       <c r="C1239" t="s">
         <v>1796</v>
       </c>
       <c r="D1239">
         <v>1375</v>
       </c>
-      <c r="E1239" s="2" t="s">
+      <c r="E1239" s="1" t="s">
         <v>3034</v>
       </c>
       <c r="F1239" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1240" spans="2:6">
       <c r="B1240" t="s">
         <v>1192</v>
       </c>
       <c r="C1240" t="s">
         <v>1796</v>
       </c>
       <c r="D1240">
         <v>1375</v>
       </c>
-      <c r="E1240" s="2" t="s">
+      <c r="E1240" s="1" t="s">
         <v>3035</v>
       </c>
       <c r="F1240" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1241" spans="2:6">
       <c r="B1241" t="s">
         <v>1193</v>
       </c>
       <c r="C1241" t="s">
         <v>1796</v>
       </c>
       <c r="D1241">
         <v>1375</v>
       </c>
-      <c r="E1241" s="2" t="s">
+      <c r="E1241" s="1" t="s">
         <v>3036</v>
       </c>
       <c r="F1241" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1242" spans="2:6">
       <c r="B1242" t="s">
         <v>1194</v>
       </c>
       <c r="C1242" t="s">
         <v>1796</v>
       </c>
       <c r="D1242">
         <v>1375</v>
       </c>
-      <c r="E1242" s="2" t="s">
+      <c r="E1242" s="1" t="s">
         <v>3037</v>
       </c>
       <c r="F1242" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1243" spans="2:6">
       <c r="B1243" t="s">
         <v>1195</v>
       </c>
       <c r="C1243" t="s">
         <v>1796</v>
       </c>
       <c r="D1243">
         <v>1375</v>
       </c>
-      <c r="E1243" s="2" t="s">
+      <c r="E1243" s="1" t="s">
         <v>3038</v>
       </c>
       <c r="F1243" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1244" spans="2:6">
       <c r="B1244" t="s">
         <v>1196</v>
       </c>
       <c r="C1244" t="s">
         <v>1796</v>
       </c>
       <c r="D1244">
         <v>1375</v>
       </c>
-      <c r="E1244" s="2" t="s">
+      <c r="E1244" s="1" t="s">
         <v>3039</v>
       </c>
       <c r="F1244" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1245" spans="2:6">
       <c r="B1245" t="s">
         <v>1197</v>
       </c>
       <c r="C1245" t="s">
         <v>1796</v>
       </c>
       <c r="D1245">
         <v>1375</v>
       </c>
-      <c r="E1245" s="2" t="s">
+      <c r="E1245" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="F1245" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1246" spans="2:6">
       <c r="B1246" t="s">
         <v>1198</v>
       </c>
       <c r="C1246" t="s">
         <v>1796</v>
       </c>
       <c r="D1246">
         <v>1375</v>
       </c>
-      <c r="E1246" s="2" t="s">
+      <c r="E1246" s="1" t="s">
         <v>3041</v>
       </c>
       <c r="F1246" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1247" spans="2:6">
       <c r="B1247" t="s">
         <v>1199</v>
       </c>
       <c r="C1247" t="s">
         <v>1796</v>
       </c>
       <c r="D1247">
         <v>1375</v>
       </c>
-      <c r="E1247" s="2" t="s">
+      <c r="E1247" s="1" t="s">
         <v>3042</v>
       </c>
       <c r="F1247" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1248" spans="2:6">
       <c r="B1248" t="s">
         <v>1200</v>
       </c>
       <c r="C1248" t="s">
         <v>1796</v>
       </c>
       <c r="D1248">
         <v>1375</v>
       </c>
-      <c r="E1248" s="2" t="s">
+      <c r="E1248" s="1" t="s">
         <v>3043</v>
       </c>
       <c r="F1248" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1249" spans="2:6">
       <c r="B1249" t="s">
         <v>44</v>
       </c>
       <c r="C1249" t="s">
         <v>1796</v>
       </c>
       <c r="D1249">
         <v>1375</v>
       </c>
-      <c r="E1249" s="2" t="s">
+      <c r="E1249" s="1" t="s">
         <v>3044</v>
       </c>
       <c r="F1249" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1250" spans="2:6">
       <c r="B1250" t="s">
         <v>44</v>
       </c>
       <c r="C1250" t="s">
         <v>1796</v>
       </c>
       <c r="D1250">
         <v>1375</v>
       </c>
-      <c r="E1250" s="2" t="s">
+      <c r="E1250" s="1" t="s">
         <v>3045</v>
       </c>
       <c r="F1250" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1251" spans="2:6">
       <c r="B1251" t="s">
         <v>1201</v>
       </c>
       <c r="C1251" t="s">
         <v>1796</v>
       </c>
       <c r="D1251">
         <v>1375</v>
       </c>
-      <c r="E1251" s="2" t="s">
+      <c r="E1251" s="1" t="s">
         <v>3046</v>
       </c>
       <c r="F1251" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1252" spans="2:6">
       <c r="B1252" t="s">
         <v>1202</v>
       </c>
       <c r="C1252" t="s">
         <v>1796</v>
       </c>
       <c r="D1252">
         <v>1375</v>
       </c>
-      <c r="E1252" s="2" t="s">
+      <c r="E1252" s="1" t="s">
         <v>3047</v>
       </c>
       <c r="F1252" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1253" spans="2:6">
       <c r="B1253" t="s">
         <v>1203</v>
       </c>
       <c r="C1253" t="s">
         <v>1796</v>
       </c>
       <c r="D1253">
         <v>1375</v>
       </c>
-      <c r="E1253" s="2" t="s">
+      <c r="E1253" s="1" t="s">
         <v>3048</v>
       </c>
       <c r="F1253" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1254" spans="2:6">
       <c r="B1254" t="s">
         <v>1204</v>
       </c>
       <c r="C1254" t="s">
         <v>1796</v>
       </c>
       <c r="D1254">
         <v>1375</v>
       </c>
-      <c r="E1254" s="2" t="s">
+      <c r="E1254" s="1" t="s">
         <v>3049</v>
       </c>
       <c r="F1254" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1255" spans="2:6">
       <c r="B1255" t="s">
         <v>1205</v>
       </c>
       <c r="C1255" t="s">
         <v>1796</v>
       </c>
       <c r="D1255">
         <v>1375</v>
       </c>
-      <c r="E1255" s="2" t="s">
+      <c r="E1255" s="1" t="s">
         <v>3050</v>
       </c>
       <c r="F1255" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1256" spans="2:6">
       <c r="B1256" t="s">
         <v>1206</v>
       </c>
       <c r="C1256" t="s">
         <v>1796</v>
       </c>
       <c r="D1256">
         <v>1375</v>
       </c>
-      <c r="E1256" s="2" t="s">
+      <c r="E1256" s="1" t="s">
         <v>3051</v>
       </c>
       <c r="F1256" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1257" spans="2:6">
       <c r="B1257" t="s">
         <v>1207</v>
       </c>
       <c r="C1257" t="s">
         <v>1796</v>
       </c>
       <c r="D1257">
         <v>1375</v>
       </c>
-      <c r="E1257" s="2" t="s">
+      <c r="E1257" s="1" t="s">
         <v>3052</v>
       </c>
       <c r="F1257" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1258" spans="2:6">
       <c r="B1258" t="s">
         <v>1104</v>
       </c>
       <c r="C1258" t="s">
         <v>1796</v>
       </c>
       <c r="D1258">
         <v>1376</v>
       </c>
-      <c r="E1258" s="2" t="s">
+      <c r="E1258" s="1" t="s">
         <v>3053</v>
       </c>
       <c r="F1258" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1259" spans="2:6">
       <c r="B1259" t="s">
         <v>1208</v>
       </c>
       <c r="C1259" t="s">
         <v>1796</v>
       </c>
       <c r="D1259">
         <v>1377</v>
       </c>
-      <c r="E1259" s="2" t="s">
+      <c r="E1259" s="1" t="s">
         <v>3054</v>
       </c>
       <c r="F1259" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1260" spans="2:6">
       <c r="B1260" t="s">
         <v>1209</v>
       </c>
       <c r="C1260" t="s">
         <v>1796</v>
       </c>
       <c r="D1260">
         <v>1377</v>
       </c>
-      <c r="E1260" s="2" t="s">
+      <c r="E1260" s="1" t="s">
         <v>3055</v>
       </c>
       <c r="F1260" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1261" spans="2:6">
       <c r="B1261" t="s">
         <v>1104</v>
       </c>
       <c r="C1261" t="s">
         <v>1796</v>
       </c>
       <c r="D1261">
         <v>1377</v>
       </c>
-      <c r="E1261" s="2" t="s">
+      <c r="E1261" s="1" t="s">
         <v>3056</v>
       </c>
       <c r="F1261" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1262" spans="2:6">
       <c r="B1262" t="s">
         <v>1210</v>
       </c>
       <c r="C1262" t="s">
         <v>1796</v>
       </c>
       <c r="D1262">
         <v>1377</v>
       </c>
-      <c r="E1262" s="2" t="s">
+      <c r="E1262" s="1" t="s">
         <v>3057</v>
       </c>
       <c r="F1262" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1263" spans="2:6">
       <c r="B1263" t="s">
         <v>1211</v>
       </c>
       <c r="C1263" t="s">
         <v>1796</v>
       </c>
       <c r="D1263">
         <v>1377</v>
       </c>
-      <c r="E1263" s="2" t="s">
+      <c r="E1263" s="1" t="s">
         <v>3058</v>
       </c>
       <c r="F1263" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1264" spans="2:6">
       <c r="B1264" t="s">
         <v>1212</v>
       </c>
       <c r="C1264" t="s">
         <v>1796</v>
       </c>
       <c r="D1264">
         <v>1377</v>
       </c>
-      <c r="E1264" s="2" t="s">
+      <c r="E1264" s="1" t="s">
         <v>3059</v>
       </c>
       <c r="F1264" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1265" spans="2:6">
       <c r="B1265" t="s">
         <v>1213</v>
       </c>
       <c r="C1265" t="s">
         <v>1796</v>
       </c>
       <c r="D1265">
         <v>1377</v>
       </c>
-      <c r="E1265" s="2" t="s">
+      <c r="E1265" s="1" t="s">
         <v>3060</v>
       </c>
       <c r="F1265" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1266" spans="2:6">
       <c r="B1266" t="s">
         <v>1214</v>
       </c>
       <c r="C1266" t="s">
         <v>1796</v>
       </c>
       <c r="D1266">
         <v>1378</v>
       </c>
-      <c r="E1266" s="2" t="s">
+      <c r="E1266" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="F1266" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1267" spans="2:6">
       <c r="B1267" t="s">
         <v>1215</v>
       </c>
       <c r="C1267" t="s">
         <v>1796</v>
       </c>
       <c r="D1267">
         <v>1378</v>
       </c>
-      <c r="E1267" s="2" t="s">
+      <c r="E1267" s="1" t="s">
         <v>3062</v>
       </c>
       <c r="F1267" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1268" spans="2:6">
       <c r="B1268" t="s">
         <v>1216</v>
       </c>
       <c r="C1268" t="s">
         <v>1796</v>
       </c>
       <c r="D1268">
         <v>1378</v>
       </c>
-      <c r="E1268" s="2" t="s">
+      <c r="E1268" s="1" t="s">
         <v>3063</v>
       </c>
       <c r="F1268" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1269" spans="2:6">
       <c r="B1269" t="s">
         <v>1217</v>
       </c>
       <c r="C1269" t="s">
         <v>1796</v>
       </c>
       <c r="D1269">
         <v>1378</v>
       </c>
-      <c r="E1269" s="2" t="s">
+      <c r="E1269" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="F1269" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1270" spans="2:6">
       <c r="B1270" t="s">
         <v>974</v>
       </c>
       <c r="C1270" t="s">
         <v>1796</v>
       </c>
       <c r="D1270">
         <v>1378</v>
       </c>
-      <c r="E1270" s="2" t="s">
+      <c r="E1270" s="1" t="s">
         <v>3065</v>
       </c>
       <c r="F1270" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1271" spans="2:6">
       <c r="B1271" t="s">
         <v>1218</v>
       </c>
       <c r="C1271" t="s">
         <v>1796</v>
       </c>
       <c r="D1271">
         <v>1378</v>
       </c>
-      <c r="E1271" s="2" t="s">
+      <c r="E1271" s="1" t="s">
         <v>3066</v>
       </c>
       <c r="F1271" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1272" spans="2:6">
       <c r="B1272" t="s">
         <v>1219</v>
       </c>
       <c r="C1272" t="s">
         <v>1796</v>
       </c>
       <c r="D1272">
         <v>1379</v>
       </c>
-      <c r="E1272" s="2" t="s">
+      <c r="E1272" s="1" t="s">
         <v>3067</v>
       </c>
       <c r="F1272" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1273" spans="2:6">
       <c r="B1273" t="s">
         <v>1220</v>
       </c>
       <c r="C1273" t="s">
         <v>1796</v>
       </c>
       <c r="D1273">
         <v>1379</v>
       </c>
-      <c r="E1273" s="2" t="s">
+      <c r="E1273" s="1" t="s">
         <v>3068</v>
       </c>
       <c r="F1273" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1274" spans="2:6">
       <c r="B1274" t="s">
         <v>1221</v>
       </c>
       <c r="C1274" t="s">
         <v>1796</v>
       </c>
       <c r="D1274">
         <v>1379</v>
       </c>
-      <c r="E1274" s="2" t="s">
+      <c r="E1274" s="1" t="s">
         <v>3069</v>
       </c>
       <c r="F1274" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1275" spans="2:6">
       <c r="B1275" t="s">
         <v>1222</v>
       </c>
       <c r="C1275" t="s">
         <v>1796</v>
       </c>
       <c r="D1275">
         <v>1379</v>
       </c>
-      <c r="E1275" s="2" t="s">
+      <c r="E1275" s="1" t="s">
         <v>3070</v>
       </c>
       <c r="F1275" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1276" spans="2:6">
       <c r="B1276" t="s">
         <v>1084</v>
       </c>
       <c r="C1276" t="s">
         <v>1796</v>
       </c>
       <c r="D1276">
         <v>1379</v>
       </c>
-      <c r="E1276" s="2" t="s">
+      <c r="E1276" s="1" t="s">
         <v>3071</v>
       </c>
       <c r="F1276" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1277" spans="2:6">
       <c r="B1277" t="s">
         <v>1061</v>
       </c>
       <c r="C1277" t="s">
         <v>1796</v>
       </c>
       <c r="D1277">
         <v>1379</v>
       </c>
-      <c r="E1277" s="2" t="s">
+      <c r="E1277" s="1" t="s">
         <v>3072</v>
       </c>
       <c r="F1277" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1278" spans="2:6">
       <c r="B1278" t="s">
         <v>1223</v>
       </c>
       <c r="C1278" t="s">
         <v>1796</v>
       </c>
       <c r="D1278">
         <v>1379</v>
       </c>
-      <c r="E1278" s="2" t="s">
+      <c r="E1278" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="F1278" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1279" spans="2:6">
       <c r="B1279" t="s">
         <v>1224</v>
       </c>
       <c r="C1279" t="s">
         <v>1796</v>
       </c>
       <c r="D1279">
         <v>1379</v>
       </c>
-      <c r="E1279" s="2" t="s">
+      <c r="E1279" s="1" t="s">
         <v>3074</v>
       </c>
       <c r="F1279" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1280" spans="2:6">
       <c r="B1280" t="s">
         <v>1225</v>
       </c>
       <c r="C1280" t="s">
         <v>1796</v>
       </c>
       <c r="D1280">
         <v>1379</v>
       </c>
-      <c r="E1280" s="2" t="s">
+      <c r="E1280" s="1" t="s">
         <v>3075</v>
       </c>
       <c r="F1280" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1281" spans="2:6">
       <c r="B1281" t="s">
         <v>1226</v>
       </c>
       <c r="C1281" t="s">
         <v>1796</v>
       </c>
       <c r="D1281">
         <v>1379</v>
       </c>
-      <c r="E1281" s="2" t="s">
+      <c r="E1281" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="F1281" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1282" spans="2:6">
       <c r="B1282" t="s">
         <v>1227</v>
       </c>
       <c r="C1282" t="s">
         <v>1796</v>
       </c>
       <c r="D1282">
         <v>1379</v>
       </c>
-      <c r="E1282" s="2" t="s">
+      <c r="E1282" s="1" t="s">
         <v>3077</v>
       </c>
       <c r="F1282" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1283" spans="2:6">
       <c r="B1283" t="s">
         <v>1227</v>
       </c>
       <c r="C1283" t="s">
         <v>1796</v>
       </c>
       <c r="D1283">
         <v>1379</v>
       </c>
-      <c r="E1283" s="2" t="s">
+      <c r="E1283" s="1" t="s">
         <v>3078</v>
       </c>
       <c r="F1283" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1284" spans="2:6">
       <c r="B1284" t="s">
         <v>1228</v>
       </c>
       <c r="C1284" t="s">
         <v>1796</v>
       </c>
       <c r="D1284">
         <v>1379</v>
       </c>
-      <c r="E1284" s="2" t="s">
+      <c r="E1284" s="1" t="s">
         <v>3079</v>
       </c>
       <c r="F1284" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1285" spans="2:6">
       <c r="B1285" t="s">
         <v>44</v>
       </c>
       <c r="C1285" t="s">
         <v>1796</v>
       </c>
       <c r="D1285">
         <v>1379</v>
       </c>
-      <c r="E1285" s="2" t="s">
+      <c r="E1285" s="1" t="s">
         <v>3080</v>
       </c>
       <c r="F1285" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1286" spans="2:6">
       <c r="B1286" t="s">
         <v>44</v>
       </c>
       <c r="C1286" t="s">
         <v>1796</v>
       </c>
       <c r="D1286">
         <v>1379</v>
       </c>
-      <c r="E1286" s="2" t="s">
+      <c r="E1286" s="1" t="s">
         <v>3081</v>
       </c>
       <c r="F1286" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1287" spans="2:6">
       <c r="B1287" t="s">
         <v>1229</v>
       </c>
       <c r="C1287" t="s">
         <v>1796</v>
       </c>
       <c r="D1287">
         <v>1380</v>
       </c>
-      <c r="E1287" s="2" t="s">
+      <c r="E1287" s="1" t="s">
         <v>3082</v>
       </c>
       <c r="F1287" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1288" spans="2:6">
       <c r="B1288" t="s">
         <v>1230</v>
       </c>
       <c r="C1288" t="s">
         <v>1796</v>
       </c>
       <c r="D1288">
         <v>1380</v>
       </c>
-      <c r="E1288" s="2" t="s">
+      <c r="E1288" s="1" t="s">
         <v>3083</v>
       </c>
       <c r="F1288" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1289" spans="2:6">
       <c r="B1289" t="s">
         <v>1231</v>
       </c>
       <c r="C1289" t="s">
         <v>1796</v>
       </c>
       <c r="D1289">
         <v>1380</v>
       </c>
-      <c r="E1289" s="2" t="s">
+      <c r="E1289" s="1" t="s">
         <v>3084</v>
       </c>
       <c r="F1289" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1290" spans="2:6">
       <c r="B1290" t="s">
         <v>1232</v>
       </c>
       <c r="C1290" t="s">
         <v>1796</v>
       </c>
       <c r="D1290">
         <v>1380</v>
       </c>
-      <c r="E1290" s="2" t="s">
+      <c r="E1290" s="1" t="s">
         <v>3085</v>
       </c>
       <c r="F1290" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1291" spans="2:6">
       <c r="B1291" t="s">
         <v>974</v>
       </c>
       <c r="C1291" t="s">
         <v>1796</v>
       </c>
       <c r="D1291">
         <v>1381</v>
       </c>
-      <c r="E1291" s="2" t="s">
+      <c r="E1291" s="1" t="s">
         <v>3086</v>
       </c>
       <c r="F1291" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1292" spans="2:6">
       <c r="B1292" t="s">
         <v>1233</v>
       </c>
       <c r="C1292" t="s">
         <v>1796</v>
       </c>
       <c r="D1292">
         <v>1382</v>
       </c>
-      <c r="E1292" s="2" t="s">
+      <c r="E1292" s="1" t="s">
         <v>3087</v>
       </c>
       <c r="F1292" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1293" spans="2:6">
       <c r="B1293" t="s">
         <v>1234</v>
       </c>
       <c r="C1293" t="s">
         <v>1796</v>
       </c>
       <c r="D1293">
         <v>1383</v>
       </c>
-      <c r="E1293" s="2" t="s">
+      <c r="E1293" s="1" t="s">
         <v>3088</v>
       </c>
       <c r="F1293" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1294" spans="2:6">
       <c r="B1294" t="s">
         <v>1235</v>
       </c>
       <c r="C1294" t="s">
         <v>1796</v>
       </c>
       <c r="D1294">
         <v>1383</v>
       </c>
-      <c r="E1294" s="2" t="s">
+      <c r="E1294" s="1" t="s">
         <v>3089</v>
       </c>
       <c r="F1294" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1295" spans="2:6">
       <c r="B1295" t="s">
         <v>1236</v>
       </c>
       <c r="C1295" t="s">
         <v>1796</v>
       </c>
       <c r="D1295">
         <v>1384</v>
       </c>
-      <c r="E1295" s="2" t="s">
+      <c r="E1295" s="1" t="s">
         <v>3090</v>
       </c>
       <c r="F1295" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1296" spans="2:6">
       <c r="B1296" t="s">
         <v>44</v>
       </c>
       <c r="C1296" t="s">
         <v>1796</v>
       </c>
       <c r="D1296">
         <v>1385</v>
       </c>
-      <c r="E1296" s="2" t="s">
+      <c r="E1296" s="1" t="s">
         <v>3091</v>
       </c>
       <c r="F1296" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1297" spans="2:6">
       <c r="B1297" t="s">
         <v>1237</v>
       </c>
       <c r="C1297" t="s">
         <v>1796</v>
       </c>
       <c r="D1297">
         <v>1385</v>
       </c>
-      <c r="E1297" s="2" t="s">
+      <c r="E1297" s="1" t="s">
         <v>3092</v>
       </c>
       <c r="F1297" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1298" spans="2:6">
       <c r="B1298" t="s">
         <v>1238</v>
       </c>
       <c r="C1298" t="s">
         <v>1796</v>
       </c>
       <c r="D1298">
         <v>1385</v>
       </c>
-      <c r="E1298" s="2" t="s">
+      <c r="E1298" s="1" t="s">
         <v>3093</v>
       </c>
       <c r="F1298" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1299" spans="2:6">
       <c r="B1299" t="s">
         <v>1239</v>
       </c>
       <c r="C1299" t="s">
         <v>1796</v>
       </c>
       <c r="D1299">
         <v>1385</v>
       </c>
-      <c r="E1299" s="2" t="s">
+      <c r="E1299" s="1" t="s">
         <v>3094</v>
       </c>
       <c r="F1299" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1300" spans="2:6">
       <c r="B1300" t="s">
         <v>1070</v>
       </c>
       <c r="C1300" t="s">
         <v>1796</v>
       </c>
       <c r="D1300">
         <v>1386</v>
       </c>
-      <c r="E1300" s="2" t="s">
+      <c r="E1300" s="1" t="s">
         <v>3095</v>
       </c>
       <c r="F1300" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1301" spans="2:6">
       <c r="B1301" t="s">
         <v>1240</v>
       </c>
       <c r="C1301" t="s">
         <v>1796</v>
       </c>
       <c r="D1301">
         <v>1386</v>
       </c>
-      <c r="E1301" s="2" t="s">
+      <c r="E1301" s="1" t="s">
         <v>3096</v>
       </c>
       <c r="F1301" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1302" spans="2:6">
       <c r="B1302" t="s">
         <v>1241</v>
       </c>
       <c r="C1302" t="s">
         <v>1796</v>
       </c>
       <c r="D1302">
         <v>1386</v>
       </c>
-      <c r="E1302" s="2" t="s">
+      <c r="E1302" s="1" t="s">
         <v>3097</v>
       </c>
       <c r="F1302" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1303" spans="2:6">
       <c r="B1303" t="s">
         <v>1242</v>
       </c>
       <c r="C1303" t="s">
         <v>1796</v>
       </c>
       <c r="D1303">
         <v>1387</v>
       </c>
-      <c r="E1303" s="2" t="s">
+      <c r="E1303" s="1" t="s">
         <v>3098</v>
       </c>
       <c r="F1303" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1304" spans="2:6">
       <c r="B1304" t="s">
         <v>1243</v>
       </c>
       <c r="C1304" t="s">
         <v>1796</v>
       </c>
       <c r="D1304">
         <v>1388</v>
       </c>
-      <c r="E1304" s="2" t="s">
+      <c r="E1304" s="1" t="s">
         <v>3099</v>
       </c>
       <c r="F1304" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1305" spans="2:6">
       <c r="B1305" t="s">
         <v>1244</v>
       </c>
       <c r="C1305" t="s">
         <v>1796</v>
       </c>
       <c r="D1305">
         <v>1388</v>
       </c>
-      <c r="E1305" s="2" t="s">
+      <c r="E1305" s="1" t="s">
         <v>3100</v>
       </c>
       <c r="F1305" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1306" spans="2:6">
       <c r="B1306" t="s">
         <v>1207</v>
       </c>
       <c r="C1306" t="s">
         <v>1796</v>
       </c>
       <c r="D1306">
         <v>1388</v>
       </c>
-      <c r="E1306" s="2" t="s">
+      <c r="E1306" s="1" t="s">
         <v>3101</v>
       </c>
       <c r="F1306" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1307" spans="2:6">
       <c r="B1307" t="s">
         <v>1245</v>
       </c>
       <c r="C1307" t="s">
         <v>1796</v>
       </c>
       <c r="D1307">
         <v>1388</v>
       </c>
-      <c r="E1307" s="2" t="s">
+      <c r="E1307" s="1" t="s">
         <v>3102</v>
       </c>
       <c r="F1307" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1308" spans="2:6">
       <c r="B1308" t="s">
         <v>1246</v>
       </c>
       <c r="C1308" t="s">
         <v>1796</v>
       </c>
       <c r="D1308">
         <v>1388</v>
       </c>
-      <c r="E1308" s="2" t="s">
+      <c r="E1308" s="1" t="s">
         <v>3103</v>
       </c>
       <c r="F1308" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1309" spans="2:6">
       <c r="B1309" t="s">
         <v>1247</v>
       </c>
       <c r="C1309" t="s">
         <v>1796</v>
       </c>
       <c r="D1309">
         <v>1388</v>
       </c>
-      <c r="E1309" s="2" t="s">
+      <c r="E1309" s="1" t="s">
         <v>3104</v>
       </c>
       <c r="F1309" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1310" spans="2:6">
       <c r="B1310" t="s">
         <v>1248</v>
       </c>
       <c r="C1310" t="s">
         <v>1796</v>
       </c>
       <c r="D1310">
         <v>1388</v>
       </c>
-      <c r="E1310" s="2" t="s">
+      <c r="E1310" s="1" t="s">
         <v>3105</v>
       </c>
       <c r="F1310" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1311" spans="2:6">
       <c r="B1311" t="s">
         <v>1249</v>
       </c>
       <c r="C1311" t="s">
         <v>1796</v>
       </c>
       <c r="D1311">
         <v>1388</v>
       </c>
-      <c r="E1311" s="2" t="s">
+      <c r="E1311" s="1" t="s">
         <v>3106</v>
       </c>
       <c r="F1311" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1312" spans="2:6">
       <c r="B1312" t="s">
         <v>1250</v>
       </c>
       <c r="C1312" t="s">
         <v>1796</v>
       </c>
       <c r="D1312">
         <v>1388</v>
       </c>
-      <c r="E1312" s="2" t="s">
+      <c r="E1312" s="1" t="s">
         <v>3107</v>
       </c>
       <c r="F1312" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1313" spans="2:6">
       <c r="B1313" t="s">
         <v>1251</v>
       </c>
       <c r="C1313" t="s">
         <v>1796</v>
       </c>
       <c r="D1313">
         <v>1388</v>
       </c>
-      <c r="E1313" s="2" t="s">
+      <c r="E1313" s="1" t="s">
         <v>3108</v>
       </c>
       <c r="F1313" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1314" spans="2:6">
       <c r="B1314" t="s">
         <v>1252</v>
       </c>
       <c r="C1314" t="s">
         <v>1796</v>
       </c>
       <c r="D1314">
         <v>1388</v>
       </c>
-      <c r="E1314" s="2" t="s">
+      <c r="E1314" s="1" t="s">
         <v>3109</v>
       </c>
       <c r="F1314" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1315" spans="2:6">
       <c r="B1315" t="s">
         <v>1253</v>
       </c>
       <c r="C1315" t="s">
         <v>1796</v>
       </c>
       <c r="D1315">
         <v>1388</v>
       </c>
-      <c r="E1315" s="2" t="s">
+      <c r="E1315" s="1" t="s">
         <v>3110</v>
       </c>
       <c r="F1315" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1316" spans="2:6">
       <c r="B1316" t="s">
         <v>1254</v>
       </c>
       <c r="C1316" t="s">
         <v>1796</v>
       </c>
       <c r="D1316">
         <v>1388</v>
       </c>
-      <c r="E1316" s="2" t="s">
+      <c r="E1316" s="1" t="s">
         <v>3111</v>
       </c>
       <c r="F1316" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1317" spans="2:6">
       <c r="B1317" t="s">
         <v>1255</v>
       </c>
       <c r="C1317" t="s">
         <v>1796</v>
       </c>
       <c r="D1317">
         <v>1388</v>
       </c>
-      <c r="E1317" s="2" t="s">
+      <c r="E1317" s="1" t="s">
         <v>3112</v>
       </c>
       <c r="F1317" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1318" spans="2:6">
       <c r="B1318" t="s">
         <v>44</v>
       </c>
       <c r="C1318" t="s">
         <v>1796</v>
       </c>
       <c r="D1318">
         <v>1388</v>
       </c>
-      <c r="E1318" s="2" t="s">
+      <c r="E1318" s="1" t="s">
         <v>3113</v>
       </c>
       <c r="F1318" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1319" spans="2:6">
       <c r="B1319" t="s">
         <v>1256</v>
       </c>
       <c r="C1319" t="s">
         <v>1796</v>
       </c>
       <c r="D1319">
         <v>1388</v>
       </c>
-      <c r="E1319" s="2" t="s">
+      <c r="E1319" s="1" t="s">
         <v>3114</v>
       </c>
       <c r="F1319" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1320" spans="2:6">
       <c r="B1320" t="s">
         <v>1257</v>
       </c>
       <c r="C1320" t="s">
         <v>1796</v>
       </c>
       <c r="D1320">
         <v>1389</v>
       </c>
-      <c r="E1320" s="2" t="s">
+      <c r="E1320" s="1" t="s">
         <v>3115</v>
       </c>
       <c r="F1320" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1321" spans="2:6">
       <c r="B1321" t="s">
         <v>1258</v>
       </c>
       <c r="C1321" t="s">
         <v>1796</v>
       </c>
       <c r="D1321">
         <v>1389</v>
       </c>
-      <c r="E1321" s="2" t="s">
+      <c r="E1321" s="1" t="s">
         <v>3116</v>
       </c>
       <c r="F1321" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1322" spans="2:6">
       <c r="B1322" t="s">
         <v>1259</v>
       </c>
       <c r="C1322" t="s">
         <v>1796</v>
       </c>
       <c r="D1322">
         <v>1390</v>
       </c>
-      <c r="E1322" s="2" t="s">
+      <c r="E1322" s="1" t="s">
         <v>3117</v>
       </c>
       <c r="F1322" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1323" spans="2:6">
       <c r="B1323" t="s">
         <v>1260</v>
       </c>
       <c r="C1323" t="s">
         <v>1796</v>
       </c>
       <c r="D1323">
         <v>1391</v>
       </c>
-      <c r="E1323" s="2" t="s">
+      <c r="E1323" s="1" t="s">
         <v>3118</v>
       </c>
       <c r="F1323" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1324" spans="2:6">
       <c r="B1324" t="s">
         <v>1261</v>
       </c>
       <c r="C1324" t="s">
         <v>1796</v>
       </c>
       <c r="D1324">
         <v>1392</v>
       </c>
-      <c r="E1324" s="2" t="s">
+      <c r="E1324" s="1" t="s">
         <v>3119</v>
       </c>
       <c r="F1324" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1325" spans="2:6">
       <c r="B1325" t="s">
         <v>1262</v>
       </c>
       <c r="C1325" t="s">
         <v>1796</v>
       </c>
       <c r="D1325">
         <v>1396</v>
       </c>
-      <c r="E1325" s="2" t="s">
+      <c r="E1325" s="1" t="s">
         <v>3120</v>
       </c>
       <c r="F1325" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1326" spans="2:6">
       <c r="B1326" t="s">
         <v>1070</v>
       </c>
       <c r="C1326" t="s">
         <v>1796</v>
       </c>
       <c r="D1326">
         <v>1396</v>
       </c>
-      <c r="E1326" s="2" t="s">
+      <c r="E1326" s="1" t="s">
         <v>3121</v>
       </c>
       <c r="F1326" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1327" spans="2:6">
       <c r="B1327" t="s">
         <v>1263</v>
       </c>
       <c r="C1327" t="s">
         <v>1796</v>
       </c>
       <c r="D1327">
         <v>1396</v>
       </c>
-      <c r="E1327" s="2" t="s">
+      <c r="E1327" s="1" t="s">
         <v>3122</v>
       </c>
       <c r="F1327" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1328" spans="2:6">
       <c r="B1328" t="s">
         <v>1207</v>
       </c>
       <c r="C1328" t="s">
         <v>1796</v>
       </c>
       <c r="D1328">
         <v>1396</v>
       </c>
-      <c r="E1328" s="2" t="s">
+      <c r="E1328" s="1" t="s">
         <v>3123</v>
       </c>
       <c r="F1328" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1329" spans="2:6">
       <c r="B1329" t="s">
         <v>1264</v>
       </c>
       <c r="C1329" t="s">
         <v>1796</v>
       </c>
       <c r="D1329">
         <v>1396</v>
       </c>
-      <c r="E1329" s="2" t="s">
+      <c r="E1329" s="1" t="s">
         <v>3124</v>
       </c>
       <c r="F1329" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1330" spans="2:6">
       <c r="B1330" t="s">
         <v>1265</v>
       </c>
       <c r="C1330" t="s">
         <v>1796</v>
       </c>
       <c r="D1330">
         <v>1397</v>
       </c>
-      <c r="E1330" s="2" t="s">
+      <c r="E1330" s="1" t="s">
         <v>3125</v>
       </c>
       <c r="F1330" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1331" spans="2:6">
       <c r="B1331" t="s">
         <v>1266</v>
       </c>
       <c r="C1331" t="s">
         <v>1796</v>
       </c>
       <c r="D1331">
         <v>1397</v>
       </c>
-      <c r="E1331" s="2" t="s">
+      <c r="E1331" s="1" t="s">
         <v>3126</v>
       </c>
       <c r="F1331" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1332" spans="2:6">
       <c r="B1332" t="s">
         <v>1267</v>
       </c>
       <c r="C1332" t="s">
         <v>1796</v>
       </c>
       <c r="D1332">
         <v>1397</v>
       </c>
-      <c r="E1332" s="2" t="s">
+      <c r="E1332" s="1" t="s">
         <v>3127</v>
       </c>
       <c r="F1332" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1333" spans="2:6">
       <c r="B1333" t="s">
         <v>1268</v>
       </c>
       <c r="C1333" t="s">
         <v>1796</v>
       </c>
       <c r="D1333">
         <v>1398</v>
       </c>
-      <c r="E1333" s="2" t="s">
+      <c r="E1333" s="1" t="s">
         <v>3128</v>
       </c>
       <c r="F1333" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1334" spans="2:6">
       <c r="B1334" t="s">
         <v>1070</v>
       </c>
       <c r="C1334" t="s">
         <v>1796</v>
       </c>
       <c r="D1334">
         <v>1398</v>
       </c>
-      <c r="E1334" s="2" t="s">
+      <c r="E1334" s="1" t="s">
         <v>3129</v>
       </c>
       <c r="F1334" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1335" spans="2:6">
       <c r="B1335" t="s">
         <v>1269</v>
       </c>
       <c r="C1335" t="s">
         <v>1796</v>
       </c>
       <c r="D1335">
         <v>1398</v>
       </c>
-      <c r="E1335" s="2" t="s">
+      <c r="E1335" s="1" t="s">
         <v>3130</v>
       </c>
       <c r="F1335" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1336" spans="2:6">
       <c r="B1336" t="s">
         <v>1270</v>
       </c>
       <c r="C1336" t="s">
         <v>1796</v>
       </c>
       <c r="D1336">
         <v>1399</v>
       </c>
-      <c r="E1336" s="2" t="s">
+      <c r="E1336" s="1" t="s">
         <v>3131</v>
       </c>
       <c r="F1336" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1337" spans="2:6">
       <c r="B1337" t="s">
         <v>1271</v>
       </c>
       <c r="C1337" t="s">
         <v>1796</v>
       </c>
       <c r="D1337">
         <v>1400</v>
       </c>
-      <c r="E1337" s="2" t="s">
+      <c r="E1337" s="1" t="s">
         <v>3132</v>
       </c>
       <c r="F1337" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1338" spans="2:6">
       <c r="B1338" t="s">
         <v>1272</v>
       </c>
       <c r="C1338" t="s">
         <v>1796</v>
       </c>
       <c r="D1338">
         <v>1400</v>
       </c>
-      <c r="E1338" s="2" t="s">
+      <c r="E1338" s="1" t="s">
         <v>3133</v>
       </c>
       <c r="F1338" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1339" spans="2:6">
       <c r="B1339" t="s">
         <v>1273</v>
       </c>
       <c r="C1339" t="s">
         <v>1796</v>
       </c>
       <c r="D1339">
         <v>8100791</v>
       </c>
-      <c r="E1339" s="2" t="s">
+      <c r="E1339" s="1" t="s">
         <v>3134</v>
       </c>
       <c r="F1339" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1340" spans="2:6">
       <c r="B1340" t="s">
         <v>1274</v>
       </c>
       <c r="C1340" t="s">
         <v>1796</v>
       </c>
       <c r="D1340">
         <v>9000801</v>
       </c>
-      <c r="E1340" s="2" t="s">
+      <c r="E1340" s="1" t="s">
         <v>3135</v>
       </c>
       <c r="F1340" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1341" spans="2:6">
       <c r="B1341" t="s">
         <v>1275</v>
       </c>
       <c r="C1341" t="s">
         <v>1796</v>
       </c>
       <c r="D1341">
         <v>10000901</v>
       </c>
-      <c r="E1341" s="2" t="s">
+      <c r="E1341" s="1" t="s">
         <v>3136</v>
       </c>
       <c r="F1341" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1342" spans="2:6">
       <c r="B1342" t="s">
         <v>1276</v>
       </c>
       <c r="C1342" t="s">
         <v>1796</v>
       </c>
       <c r="D1342">
         <v>11001071</v>
       </c>
-      <c r="E1342" s="2" t="s">
+      <c r="E1342" s="1" t="s">
         <v>3137</v>
       </c>
       <c r="F1342" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1343" spans="2:6">
       <c r="B1343" t="s">
         <v>1277</v>
       </c>
       <c r="C1343" t="s">
         <v>1796</v>
       </c>
       <c r="D1343">
         <v>11501101</v>
       </c>
-      <c r="E1343" s="2" t="s">
+      <c r="E1343" s="1" t="s">
         <v>3138</v>
       </c>
       <c r="F1343" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1344" spans="2:6">
       <c r="B1344" t="s">
         <v>1278</v>
       </c>
       <c r="C1344" t="s">
         <v>1796</v>
       </c>
       <c r="D1344">
         <v>11751150</v>
       </c>
-      <c r="E1344" s="2" t="s">
+      <c r="E1344" s="1" t="s">
         <v>3139</v>
       </c>
       <c r="F1344" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1345" spans="2:6">
       <c r="B1345" t="s">
         <v>996</v>
       </c>
       <c r="C1345" t="s">
         <v>1796</v>
       </c>
       <c r="D1345">
         <v>12001101</v>
       </c>
-      <c r="E1345" s="2" t="s">
+      <c r="E1345" s="1" t="s">
         <v>3140</v>
       </c>
       <c r="F1345" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1346" spans="2:6">
       <c r="B1346" t="s">
         <v>1279</v>
       </c>
       <c r="C1346" t="s">
         <v>1796</v>
       </c>
       <c r="D1346">
         <v>12001101</v>
       </c>
-      <c r="E1346" s="2" t="s">
+      <c r="E1346" s="1" t="s">
         <v>3141</v>
       </c>
       <c r="F1346" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1347" spans="2:6">
       <c r="B1347" t="s">
         <v>1280</v>
       </c>
       <c r="C1347" t="s">
         <v>1796</v>
       </c>
       <c r="D1347">
         <v>12001150</v>
       </c>
-      <c r="E1347" s="2" t="s">
+      <c r="E1347" s="1" t="s">
         <v>3142</v>
       </c>
       <c r="F1347" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1348" spans="2:6">
       <c r="B1348" t="s">
         <v>1281</v>
       </c>
       <c r="C1348" t="s">
         <v>1796</v>
       </c>
       <c r="D1348">
         <v>12001150</v>
       </c>
-      <c r="E1348" s="2" t="s">
+      <c r="E1348" s="1" t="s">
         <v>3143</v>
       </c>
       <c r="F1348" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1349" spans="2:6">
       <c r="B1349" t="s">
         <v>1282</v>
       </c>
       <c r="C1349" t="s">
         <v>1796</v>
       </c>
       <c r="D1349">
         <v>12001176</v>
       </c>
-      <c r="E1349" s="2" t="s">
+      <c r="E1349" s="1" t="s">
         <v>3144</v>
       </c>
       <c r="F1349" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1350" spans="2:6">
       <c r="B1350" t="s">
         <v>1283</v>
       </c>
       <c r="C1350" t="s">
         <v>1796</v>
       </c>
       <c r="D1350">
         <v>12001191</v>
       </c>
-      <c r="E1350" s="2" t="s">
+      <c r="E1350" s="1" t="s">
         <v>3145</v>
       </c>
       <c r="F1350" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1351" spans="2:6">
       <c r="B1351" t="s">
         <v>1284</v>
       </c>
       <c r="C1351" t="s">
         <v>1796</v>
       </c>
       <c r="D1351">
         <v>12001191</v>
       </c>
-      <c r="E1351" s="2" t="s">
+      <c r="E1351" s="1" t="s">
         <v>3146</v>
       </c>
       <c r="F1351" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1352" spans="2:6">
       <c r="B1352" t="s">
         <v>1285</v>
       </c>
       <c r="C1352" t="s">
         <v>1796</v>
       </c>
       <c r="D1352">
         <v>12001191</v>
       </c>
-      <c r="E1352" s="2" t="s">
+      <c r="E1352" s="1" t="s">
         <v>3147</v>
       </c>
       <c r="F1352" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1353" spans="2:6">
       <c r="B1353" t="s">
         <v>1286</v>
       </c>
       <c r="C1353" t="s">
         <v>1796</v>
       </c>
       <c r="D1353">
         <v>12001191</v>
       </c>
-      <c r="E1353" s="2" t="s">
+      <c r="E1353" s="1" t="s">
         <v>3148</v>
       </c>
       <c r="F1353" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1354" spans="2:6">
       <c r="B1354" t="s">
         <v>1287</v>
       </c>
       <c r="C1354" t="s">
         <v>1796</v>
       </c>
       <c r="D1354">
         <v>12101201</v>
       </c>
-      <c r="E1354" s="2" t="s">
+      <c r="E1354" s="1" t="s">
         <v>3149</v>
       </c>
       <c r="F1354" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1355" spans="2:6">
       <c r="B1355" t="s">
         <v>1288</v>
       </c>
       <c r="C1355" t="s">
         <v>1796</v>
       </c>
       <c r="D1355">
         <v>12101201</v>
       </c>
-      <c r="E1355" s="2" t="s">
+      <c r="E1355" s="1" t="s">
         <v>3150</v>
       </c>
       <c r="F1355" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1356" spans="2:6">
       <c r="B1356" t="s">
         <v>1289</v>
       </c>
       <c r="C1356" t="s">
         <v>1796</v>
       </c>
       <c r="D1356">
         <v>12101201</v>
       </c>
-      <c r="E1356" s="2" t="s">
+      <c r="E1356" s="1" t="s">
         <v>3151</v>
       </c>
       <c r="F1356" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1357" spans="2:6">
       <c r="B1357" t="s">
         <v>1290</v>
       </c>
       <c r="C1357" t="s">
         <v>1796</v>
       </c>
       <c r="D1357">
         <v>12101201</v>
       </c>
-      <c r="E1357" s="2" t="s">
+      <c r="E1357" s="1" t="s">
         <v>3152</v>
       </c>
       <c r="F1357" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1358" spans="2:6">
       <c r="B1358" t="s">
         <v>1291</v>
       </c>
       <c r="C1358" t="s">
         <v>1796</v>
       </c>
       <c r="D1358">
         <v>12301201</v>
       </c>
-      <c r="E1358" s="2" t="s">
+      <c r="E1358" s="1" t="s">
         <v>3153</v>
       </c>
       <c r="F1358" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1359" spans="2:6">
       <c r="B1359" t="s">
         <v>1292</v>
       </c>
       <c r="C1359" t="s">
         <v>1796</v>
       </c>
       <c r="D1359">
         <v>12301201</v>
       </c>
-      <c r="E1359" s="2" t="s">
+      <c r="E1359" s="1" t="s">
         <v>3154</v>
       </c>
       <c r="F1359" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1360" spans="2:6">
       <c r="B1360" t="s">
         <v>44</v>
       </c>
       <c r="C1360" t="s">
         <v>1796</v>
       </c>
       <c r="D1360">
         <v>12301201</v>
       </c>
-      <c r="E1360" s="2" t="s">
+      <c r="E1360" s="1" t="s">
         <v>3155</v>
       </c>
       <c r="F1360" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1361" spans="2:6">
       <c r="B1361" t="s">
         <v>1293</v>
       </c>
       <c r="C1361" t="s">
         <v>1796</v>
       </c>
       <c r="D1361">
         <v>12501201</v>
       </c>
-      <c r="E1361" s="2" t="s">
+      <c r="E1361" s="1" t="s">
         <v>3156</v>
       </c>
       <c r="F1361" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1362" spans="2:6">
       <c r="B1362" t="s">
         <v>1294</v>
       </c>
       <c r="C1362" t="s">
         <v>1796</v>
       </c>
       <c r="D1362">
         <v>12501201</v>
       </c>
-      <c r="E1362" s="2" t="s">
+      <c r="E1362" s="1" t="s">
         <v>3157</v>
       </c>
       <c r="F1362" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1363" spans="2:6">
       <c r="B1363" t="s">
         <v>1295</v>
       </c>
       <c r="C1363" t="s">
         <v>1796</v>
       </c>
       <c r="D1363">
         <v>12501201</v>
       </c>
-      <c r="E1363" s="2" t="s">
+      <c r="E1363" s="1" t="s">
         <v>3158</v>
       </c>
       <c r="F1363" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1364" spans="2:6">
       <c r="B1364" t="s">
         <v>1296</v>
       </c>
       <c r="C1364" t="s">
         <v>1796</v>
       </c>
       <c r="D1364">
         <v>12501201</v>
       </c>
-      <c r="E1364" s="2" t="s">
+      <c r="E1364" s="1" t="s">
         <v>3159</v>
       </c>
       <c r="F1364" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1365" spans="2:6">
       <c r="B1365" t="s">
         <v>1297</v>
       </c>
       <c r="C1365" t="s">
         <v>1796</v>
       </c>
       <c r="D1365">
         <v>12501201</v>
       </c>
-      <c r="E1365" s="2" t="s">
+      <c r="E1365" s="1" t="s">
         <v>3160</v>
       </c>
       <c r="F1365" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1366" spans="2:6">
       <c r="B1366" t="s">
         <v>44</v>
       </c>
       <c r="C1366" t="s">
         <v>1796</v>
       </c>
       <c r="D1366">
         <v>12501201</v>
       </c>
-      <c r="E1366" s="2" t="s">
+      <c r="E1366" s="1" t="s">
         <v>3161</v>
       </c>
       <c r="F1366" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1367" spans="2:6">
       <c r="B1367" t="s">
         <v>44</v>
       </c>
       <c r="C1367" t="s">
         <v>1796</v>
       </c>
       <c r="D1367">
         <v>12501201</v>
       </c>
-      <c r="E1367" s="2" t="s">
+      <c r="E1367" s="1" t="s">
         <v>3162</v>
       </c>
       <c r="F1367" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1368" spans="2:6">
       <c r="B1368" t="s">
         <v>1298</v>
       </c>
       <c r="C1368" t="s">
         <v>1796</v>
       </c>
       <c r="D1368">
         <v>12501201</v>
       </c>
-      <c r="E1368" s="2" t="s">
+      <c r="E1368" s="1" t="s">
         <v>3163</v>
       </c>
       <c r="F1368" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1369" spans="2:6">
       <c r="B1369" t="s">
         <v>44</v>
       </c>
       <c r="C1369" t="s">
         <v>1796</v>
       </c>
       <c r="D1369">
         <v>12501201</v>
       </c>
-      <c r="E1369" s="2" t="s">
+      <c r="E1369" s="1" t="s">
         <v>3164</v>
       </c>
       <c r="F1369" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1370" spans="2:6">
       <c r="B1370" t="s">
         <v>1299</v>
       </c>
       <c r="C1370" t="s">
         <v>1796</v>
       </c>
       <c r="D1370">
         <v>12501201</v>
       </c>
-      <c r="E1370" s="2" t="s">
+      <c r="E1370" s="1" t="s">
         <v>3165</v>
       </c>
       <c r="F1370" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1371" spans="2:6">
       <c r="B1371" t="s">
         <v>1300</v>
       </c>
       <c r="C1371" t="s">
         <v>1796</v>
       </c>
       <c r="D1371">
         <v>12501201</v>
       </c>
-      <c r="E1371" s="2" t="s">
+      <c r="E1371" s="1" t="s">
         <v>3166</v>
       </c>
       <c r="F1371" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1372" spans="2:6">
       <c r="B1372" t="s">
         <v>1301</v>
       </c>
       <c r="C1372" t="s">
         <v>1796</v>
       </c>
       <c r="D1372">
         <v>12501201</v>
       </c>
-      <c r="E1372" s="2" t="s">
+      <c r="E1372" s="1" t="s">
         <v>3167</v>
       </c>
       <c r="F1372" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1373" spans="2:6">
       <c r="B1373" t="s">
         <v>1302</v>
       </c>
       <c r="C1373" t="s">
         <v>1796</v>
       </c>
       <c r="D1373">
         <v>12501201</v>
       </c>
-      <c r="E1373" s="2" t="s">
+      <c r="E1373" s="1" t="s">
         <v>3168</v>
       </c>
       <c r="F1373" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1374" spans="2:6">
       <c r="B1374" t="s">
         <v>1303</v>
       </c>
       <c r="C1374" t="s">
         <v>1796</v>
       </c>
       <c r="D1374">
         <v>12501201</v>
       </c>
-      <c r="E1374" s="2" t="s">
+      <c r="E1374" s="1" t="s">
         <v>3169</v>
       </c>
       <c r="F1374" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1375" spans="2:6">
       <c r="B1375" t="s">
         <v>44</v>
       </c>
       <c r="C1375" t="s">
         <v>1796</v>
       </c>
       <c r="D1375">
         <v>12501201</v>
       </c>
-      <c r="E1375" s="2" t="s">
+      <c r="E1375" s="1" t="s">
         <v>3170</v>
       </c>
       <c r="F1375" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1376" spans="2:6">
       <c r="B1376" t="s">
         <v>1304</v>
       </c>
       <c r="C1376" t="s">
         <v>1796</v>
       </c>
       <c r="D1376">
         <v>12501201</v>
       </c>
-      <c r="E1376" s="2" t="s">
+      <c r="E1376" s="1" t="s">
         <v>3171</v>
       </c>
       <c r="F1376" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1377" spans="2:6">
       <c r="B1377" t="s">
         <v>1305</v>
       </c>
       <c r="C1377" t="s">
         <v>1796</v>
       </c>
       <c r="D1377">
         <v>12501201</v>
       </c>
-      <c r="E1377" s="2" t="s">
+      <c r="E1377" s="1" t="s">
         <v>3172</v>
       </c>
       <c r="F1377" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1378" spans="2:6">
       <c r="B1378" t="s">
         <v>1306</v>
       </c>
       <c r="C1378" t="s">
         <v>1796</v>
       </c>
       <c r="D1378">
         <v>12551246</v>
       </c>
-      <c r="E1378" s="2" t="s">
+      <c r="E1378" s="1" t="s">
         <v>3173</v>
       </c>
       <c r="F1378" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1379" spans="2:6">
       <c r="B1379" t="s">
         <v>1307</v>
       </c>
       <c r="C1379" t="s">
         <v>1796</v>
       </c>
       <c r="D1379">
         <v>12551246</v>
       </c>
-      <c r="E1379" s="2" t="s">
+      <c r="E1379" s="1" t="s">
         <v>3174</v>
       </c>
       <c r="F1379" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1380" spans="2:6">
       <c r="B1380" t="s">
         <v>1308</v>
       </c>
       <c r="C1380" t="s">
         <v>1796</v>
       </c>
       <c r="D1380">
         <v>12551246</v>
       </c>
-      <c r="E1380" s="2" t="s">
+      <c r="E1380" s="1" t="s">
         <v>3175</v>
       </c>
       <c r="F1380" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1381" spans="2:6">
       <c r="B1381" t="s">
         <v>1309</v>
       </c>
       <c r="C1381" t="s">
         <v>1796</v>
       </c>
       <c r="D1381">
         <v>12551246</v>
       </c>
-      <c r="E1381" s="2" t="s">
+      <c r="E1381" s="1" t="s">
         <v>3176</v>
       </c>
       <c r="F1381" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1382" spans="2:6">
       <c r="B1382" t="s">
         <v>1310</v>
       </c>
       <c r="C1382" t="s">
         <v>1796</v>
       </c>
       <c r="D1382">
         <v>12551246</v>
       </c>
-      <c r="E1382" s="2" t="s">
+      <c r="E1382" s="1" t="s">
         <v>3177</v>
       </c>
       <c r="F1382" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1383" spans="2:6">
       <c r="B1383" t="s">
         <v>1311</v>
       </c>
       <c r="C1383" t="s">
         <v>1796</v>
       </c>
       <c r="D1383">
         <v>12551246</v>
       </c>
-      <c r="E1383" s="2" t="s">
+      <c r="E1383" s="1" t="s">
         <v>3178</v>
       </c>
       <c r="F1383" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1384" spans="2:6">
       <c r="B1384" t="s">
         <v>1312</v>
       </c>
       <c r="C1384" t="s">
         <v>1796</v>
       </c>
       <c r="D1384">
         <v>12551246</v>
       </c>
-      <c r="E1384" s="2" t="s">
+      <c r="E1384" s="1" t="s">
         <v>3179</v>
       </c>
       <c r="F1384" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1385" spans="2:6">
       <c r="B1385" t="s">
         <v>1313</v>
       </c>
       <c r="C1385" t="s">
         <v>1796</v>
       </c>
       <c r="D1385">
         <v>12551246</v>
       </c>
-      <c r="E1385" s="2" t="s">
+      <c r="E1385" s="1" t="s">
         <v>3180</v>
       </c>
       <c r="F1385" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1386" spans="2:6">
       <c r="B1386" t="s">
         <v>1314</v>
       </c>
       <c r="C1386" t="s">
         <v>1796</v>
       </c>
       <c r="D1386">
         <v>12551246</v>
       </c>
-      <c r="E1386" s="2" t="s">
+      <c r="E1386" s="1" t="s">
         <v>3181</v>
       </c>
       <c r="F1386" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1387" spans="2:6">
       <c r="B1387" t="s">
         <v>1315</v>
       </c>
       <c r="C1387" t="s">
         <v>1796</v>
       </c>
       <c r="D1387">
         <v>12551246</v>
       </c>
-      <c r="E1387" s="2" t="s">
+      <c r="E1387" s="1" t="s">
         <v>3182</v>
       </c>
       <c r="F1387" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1388" spans="2:6">
       <c r="B1388" t="s">
         <v>44</v>
       </c>
       <c r="C1388" t="s">
         <v>1796</v>
       </c>
       <c r="D1388">
         <v>12551246</v>
       </c>
-      <c r="E1388" s="2" t="s">
+      <c r="E1388" s="1" t="s">
         <v>3183</v>
       </c>
       <c r="F1388" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1389" spans="2:6">
       <c r="B1389" t="s">
         <v>44</v>
       </c>
       <c r="C1389" t="s">
         <v>1796</v>
       </c>
       <c r="D1389">
         <v>12551246</v>
       </c>
-      <c r="E1389" s="2" t="s">
+      <c r="E1389" s="1" t="s">
         <v>3184</v>
       </c>
       <c r="F1389" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1390" spans="2:6">
       <c r="B1390" t="s">
         <v>1316</v>
       </c>
       <c r="C1390" t="s">
         <v>1796</v>
       </c>
       <c r="D1390">
         <v>12551246</v>
       </c>
-      <c r="E1390" s="2" t="s">
+      <c r="E1390" s="1" t="s">
         <v>3185</v>
       </c>
       <c r="F1390" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1391" spans="2:6">
       <c r="B1391" t="s">
         <v>44</v>
       </c>
       <c r="C1391" t="s">
         <v>1796</v>
       </c>
       <c r="D1391">
         <v>12551246</v>
       </c>
-      <c r="E1391" s="2" t="s">
+      <c r="E1391" s="1" t="s">
         <v>3186</v>
       </c>
       <c r="F1391" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1392" spans="2:6">
       <c r="B1392" t="s">
         <v>1317</v>
       </c>
       <c r="C1392" t="s">
         <v>1796</v>
       </c>
       <c r="D1392">
         <v>12551246</v>
       </c>
-      <c r="E1392" s="2" t="s">
+      <c r="E1392" s="1" t="s">
         <v>3187</v>
       </c>
       <c r="F1392" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1393" spans="2:6">
       <c r="B1393" t="s">
         <v>1318</v>
       </c>
       <c r="C1393" t="s">
         <v>1796</v>
       </c>
       <c r="D1393">
         <v>12551246</v>
       </c>
-      <c r="E1393" s="2" t="s">
+      <c r="E1393" s="1" t="s">
         <v>3188</v>
       </c>
       <c r="F1393" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1394" spans="2:6">
       <c r="B1394" t="s">
         <v>1319</v>
       </c>
       <c r="C1394" t="s">
         <v>1796</v>
       </c>
       <c r="D1394">
         <v>12751251</v>
       </c>
-      <c r="E1394" s="2" t="s">
+      <c r="E1394" s="1" t="s">
         <v>3189</v>
       </c>
       <c r="F1394" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1395" spans="2:6">
       <c r="B1395" t="s">
         <v>1320</v>
       </c>
       <c r="C1395" t="s">
         <v>1796</v>
       </c>
       <c r="D1395">
         <v>12751251</v>
       </c>
-      <c r="E1395" s="2" t="s">
+      <c r="E1395" s="1" t="s">
         <v>3190</v>
       </c>
       <c r="F1395" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1396" spans="2:6">
       <c r="B1396" t="s">
         <v>1321</v>
       </c>
       <c r="C1396" t="s">
         <v>1796</v>
       </c>
       <c r="D1396">
         <v>12751251</v>
       </c>
-      <c r="E1396" s="2" t="s">
+      <c r="E1396" s="1" t="s">
         <v>3191</v>
       </c>
       <c r="F1396" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1397" spans="2:6">
       <c r="B1397" t="s">
         <v>1322</v>
       </c>
       <c r="C1397" t="s">
         <v>1796</v>
       </c>
       <c r="D1397">
         <v>12751251</v>
       </c>
-      <c r="E1397" s="2" t="s">
+      <c r="E1397" s="1" t="s">
         <v>3192</v>
       </c>
       <c r="F1397" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1398" spans="2:6">
       <c r="B1398" t="s">
         <v>1323</v>
       </c>
       <c r="C1398" t="s">
         <v>1796</v>
       </c>
       <c r="D1398">
         <v>12801271</v>
       </c>
-      <c r="E1398" s="2" t="s">
+      <c r="E1398" s="1" t="s">
         <v>3193</v>
       </c>
       <c r="F1398" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1399" spans="2:6">
       <c r="B1399" t="s">
         <v>1324</v>
       </c>
       <c r="C1399" t="s">
         <v>1796</v>
       </c>
       <c r="D1399">
         <v>12801271</v>
       </c>
-      <c r="E1399" s="2" t="s">
+      <c r="E1399" s="1" t="s">
         <v>3194</v>
       </c>
       <c r="F1399" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1400" spans="2:6">
       <c r="B1400" t="s">
         <v>1325</v>
       </c>
       <c r="C1400" t="s">
         <v>1796</v>
       </c>
       <c r="D1400">
         <v>12801271</v>
       </c>
-      <c r="E1400" s="2" t="s">
+      <c r="E1400" s="1" t="s">
         <v>3195</v>
       </c>
       <c r="F1400" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1401" spans="2:6">
       <c r="B1401" t="s">
         <v>1326</v>
       </c>
       <c r="C1401" t="s">
         <v>1796</v>
       </c>
       <c r="D1401">
         <v>12801271</v>
       </c>
-      <c r="E1401" s="2" t="s">
+      <c r="E1401" s="1" t="s">
         <v>3196</v>
       </c>
       <c r="F1401" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1402" spans="2:6">
       <c r="B1402" t="s">
         <v>1327</v>
       </c>
       <c r="C1402" t="s">
         <v>1796</v>
       </c>
       <c r="D1402">
         <v>13001201</v>
       </c>
-      <c r="E1402" s="2" t="s">
+      <c r="E1402" s="1" t="s">
         <v>3197</v>
       </c>
       <c r="F1402" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1403" spans="2:6">
       <c r="B1403" t="s">
         <v>1328</v>
       </c>
       <c r="C1403" t="s">
         <v>1796</v>
       </c>
       <c r="D1403">
         <v>13001201</v>
       </c>
-      <c r="E1403" s="2" t="s">
+      <c r="E1403" s="1" t="s">
         <v>3198</v>
       </c>
       <c r="F1403" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1404" spans="2:6">
       <c r="B1404" t="s">
         <v>1329</v>
       </c>
       <c r="C1404" t="s">
         <v>1796</v>
       </c>
       <c r="D1404">
         <v>13001201</v>
       </c>
-      <c r="E1404" s="2" t="s">
+      <c r="E1404" s="1" t="s">
         <v>3199</v>
       </c>
       <c r="F1404" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1405" spans="2:6">
       <c r="B1405" t="s">
         <v>1330</v>
       </c>
       <c r="C1405" t="s">
         <v>1796</v>
       </c>
       <c r="D1405">
         <v>13001201</v>
       </c>
-      <c r="E1405" s="2" t="s">
+      <c r="E1405" s="1" t="s">
         <v>3200</v>
       </c>
       <c r="F1405" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1406" spans="2:6">
       <c r="B1406" t="s">
         <v>1331</v>
       </c>
       <c r="C1406" t="s">
         <v>1796</v>
       </c>
       <c r="D1406">
         <v>13001201</v>
       </c>
-      <c r="E1406" s="2" t="s">
+      <c r="E1406" s="1" t="s">
         <v>3201</v>
       </c>
       <c r="F1406" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1407" spans="2:6">
       <c r="B1407" t="s">
         <v>44</v>
       </c>
       <c r="C1407" t="s">
         <v>1796</v>
       </c>
       <c r="D1407">
         <v>13001201</v>
       </c>
-      <c r="E1407" s="2" t="s">
+      <c r="E1407" s="1" t="s">
         <v>3202</v>
       </c>
       <c r="F1407" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1408" spans="2:6">
       <c r="B1408" t="s">
         <v>1332</v>
       </c>
       <c r="C1408" t="s">
         <v>1796</v>
       </c>
       <c r="D1408">
         <v>13001201</v>
       </c>
-      <c r="E1408" s="2" t="s">
+      <c r="E1408" s="1" t="s">
         <v>3203</v>
       </c>
       <c r="F1408" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1409" spans="2:6">
       <c r="B1409" t="s">
         <v>1333</v>
       </c>
       <c r="C1409" t="s">
         <v>1796</v>
       </c>
       <c r="D1409">
         <v>13001201</v>
       </c>
-      <c r="E1409" s="2" t="s">
+      <c r="E1409" s="1" t="s">
         <v>3204</v>
       </c>
       <c r="F1409" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1410" spans="2:6">
       <c r="B1410" t="s">
         <v>1334</v>
       </c>
       <c r="C1410" t="s">
         <v>1796</v>
       </c>
       <c r="D1410">
         <v>13001201</v>
       </c>
-      <c r="E1410" s="2" t="s">
+      <c r="E1410" s="1" t="s">
         <v>3205</v>
       </c>
       <c r="F1410" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1411" spans="2:6">
       <c r="B1411" t="s">
         <v>1335</v>
       </c>
       <c r="C1411" t="s">
         <v>1796</v>
       </c>
       <c r="D1411">
         <v>13001201</v>
       </c>
-      <c r="E1411" s="2" t="s">
+      <c r="E1411" s="1" t="s">
         <v>3206</v>
       </c>
       <c r="F1411" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1412" spans="2:6">
       <c r="B1412" t="s">
         <v>1336</v>
       </c>
       <c r="C1412" t="s">
         <v>1796</v>
       </c>
       <c r="D1412">
         <v>13001201</v>
       </c>
-      <c r="E1412" s="2" t="s">
+      <c r="E1412" s="1" t="s">
         <v>3207</v>
       </c>
       <c r="F1412" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1413" spans="2:6">
       <c r="B1413" t="s">
         <v>1337</v>
       </c>
       <c r="C1413" t="s">
         <v>1796</v>
       </c>
       <c r="D1413">
         <v>13001201</v>
       </c>
-      <c r="E1413" s="2" t="s">
+      <c r="E1413" s="1" t="s">
         <v>3208</v>
       </c>
       <c r="F1413" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1414" spans="2:6">
       <c r="B1414" t="s">
         <v>1338</v>
       </c>
       <c r="C1414" t="s">
         <v>1796</v>
       </c>
       <c r="D1414">
         <v>13001201</v>
       </c>
-      <c r="E1414" s="2" t="s">
+      <c r="E1414" s="1" t="s">
         <v>3209</v>
       </c>
       <c r="F1414" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1415" spans="2:6">
       <c r="B1415" t="s">
         <v>1339</v>
       </c>
       <c r="C1415" t="s">
         <v>1796</v>
       </c>
       <c r="D1415">
         <v>13001201</v>
       </c>
-      <c r="E1415" s="2" t="s">
+      <c r="E1415" s="1" t="s">
         <v>3210</v>
       </c>
       <c r="F1415" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1416" spans="2:6">
       <c r="B1416" t="s">
         <v>1340</v>
       </c>
       <c r="C1416" t="s">
         <v>1796</v>
       </c>
       <c r="D1416">
         <v>13001201</v>
       </c>
-      <c r="E1416" s="2" t="s">
+      <c r="E1416" s="1" t="s">
         <v>3211</v>
       </c>
       <c r="F1416" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1417" spans="2:6">
       <c r="B1417" t="s">
         <v>1341</v>
       </c>
       <c r="C1417" t="s">
         <v>1796</v>
       </c>
       <c r="D1417">
         <v>13001201</v>
       </c>
-      <c r="E1417" s="2" t="s">
+      <c r="E1417" s="1" t="s">
         <v>3212</v>
       </c>
       <c r="F1417" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1418" spans="2:6">
       <c r="B1418" t="s">
         <v>1342</v>
       </c>
       <c r="C1418" t="s">
         <v>1796</v>
       </c>
       <c r="D1418">
         <v>13001201</v>
       </c>
-      <c r="E1418" s="2" t="s">
+      <c r="E1418" s="1" t="s">
         <v>3213</v>
       </c>
       <c r="F1418" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1419" spans="2:6">
       <c r="B1419" t="s">
         <v>1343</v>
       </c>
       <c r="C1419" t="s">
         <v>1796</v>
       </c>
       <c r="D1419">
         <v>13001201</v>
       </c>
-      <c r="E1419" s="2" t="s">
+      <c r="E1419" s="1" t="s">
         <v>3214</v>
       </c>
       <c r="F1419" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1420" spans="2:6">
       <c r="B1420" t="s">
         <v>1344</v>
       </c>
       <c r="C1420" t="s">
         <v>1796</v>
       </c>
       <c r="D1420">
         <v>13001201</v>
       </c>
-      <c r="E1420" s="2" t="s">
+      <c r="E1420" s="1" t="s">
         <v>3215</v>
       </c>
       <c r="F1420" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1421" spans="2:6">
       <c r="B1421" t="s">
         <v>1345</v>
       </c>
       <c r="C1421" t="s">
         <v>1796</v>
       </c>
       <c r="D1421">
         <v>13001201</v>
       </c>
-      <c r="E1421" s="2" t="s">
+      <c r="E1421" s="1" t="s">
         <v>3216</v>
       </c>
       <c r="F1421" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1422" spans="2:6">
       <c r="B1422" t="s">
         <v>1346</v>
       </c>
       <c r="C1422" t="s">
         <v>1796</v>
       </c>
       <c r="D1422">
         <v>13001201</v>
       </c>
-      <c r="E1422" s="2" t="s">
+      <c r="E1422" s="1" t="s">
         <v>3217</v>
       </c>
       <c r="F1422" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1423" spans="2:6">
       <c r="B1423" t="s">
         <v>1347</v>
       </c>
       <c r="C1423" t="s">
         <v>1796</v>
       </c>
       <c r="D1423">
         <v>13001201</v>
       </c>
-      <c r="E1423" s="2" t="s">
+      <c r="E1423" s="1" t="s">
         <v>3218</v>
       </c>
       <c r="F1423" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1424" spans="2:6">
       <c r="B1424" t="s">
         <v>1348</v>
       </c>
       <c r="C1424" t="s">
         <v>1796</v>
       </c>
       <c r="D1424">
         <v>13001201</v>
       </c>
-      <c r="E1424" s="2" t="s">
+      <c r="E1424" s="1" t="s">
         <v>3219</v>
       </c>
       <c r="F1424" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1425" spans="2:6">
       <c r="B1425" t="s">
         <v>1349</v>
       </c>
       <c r="C1425" t="s">
         <v>1796</v>
       </c>
       <c r="D1425">
         <v>13001201</v>
       </c>
-      <c r="E1425" s="2" t="s">
+      <c r="E1425" s="1" t="s">
         <v>3220</v>
       </c>
       <c r="F1425" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1426" spans="2:6">
       <c r="B1426" t="s">
         <v>1350</v>
       </c>
       <c r="C1426" t="s">
         <v>1796</v>
       </c>
       <c r="D1426">
         <v>13001201</v>
       </c>
-      <c r="E1426" s="2" t="s">
+      <c r="E1426" s="1" t="s">
         <v>3221</v>
       </c>
       <c r="F1426" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1427" spans="2:6">
       <c r="B1427" t="s">
         <v>1351</v>
       </c>
       <c r="C1427" t="s">
         <v>1796</v>
       </c>
       <c r="D1427">
         <v>13001201</v>
       </c>
-      <c r="E1427" s="2" t="s">
+      <c r="E1427" s="1" t="s">
         <v>3222</v>
       </c>
       <c r="F1427" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1428" spans="2:6">
       <c r="B1428" t="s">
         <v>1352</v>
       </c>
       <c r="C1428" t="s">
         <v>1796</v>
       </c>
       <c r="D1428">
         <v>13001201</v>
       </c>
-      <c r="E1428" s="2" t="s">
+      <c r="E1428" s="1" t="s">
         <v>3223</v>
       </c>
       <c r="F1428" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1429" spans="2:6">
       <c r="B1429" t="s">
         <v>1353</v>
       </c>
       <c r="C1429" t="s">
         <v>1796</v>
       </c>
       <c r="D1429">
         <v>13001201</v>
       </c>
-      <c r="E1429" s="2" t="s">
+      <c r="E1429" s="1" t="s">
         <v>3224</v>
       </c>
       <c r="F1429" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1430" spans="2:6">
       <c r="B1430" t="s">
         <v>1354</v>
       </c>
       <c r="C1430" t="s">
         <v>1796</v>
       </c>
       <c r="D1430">
         <v>13001201</v>
       </c>
-      <c r="E1430" s="2" t="s">
+      <c r="E1430" s="1" t="s">
         <v>3225</v>
       </c>
       <c r="F1430" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1431" spans="2:6">
       <c r="B1431" t="s">
         <v>1355</v>
       </c>
       <c r="C1431" t="s">
         <v>1796</v>
       </c>
       <c r="D1431">
         <v>13001201</v>
       </c>
-      <c r="E1431" s="2" t="s">
+      <c r="E1431" s="1" t="s">
         <v>3226</v>
       </c>
       <c r="F1431" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1432" spans="2:6">
       <c r="B1432" t="s">
         <v>44</v>
       </c>
       <c r="C1432" t="s">
         <v>1796</v>
       </c>
       <c r="D1432">
         <v>13001201</v>
       </c>
-      <c r="E1432" s="2" t="s">
+      <c r="E1432" s="1" t="s">
         <v>3227</v>
       </c>
       <c r="F1432" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1433" spans="2:6">
       <c r="B1433" t="s">
         <v>1356</v>
       </c>
       <c r="C1433" t="s">
         <v>1796</v>
       </c>
       <c r="D1433">
         <v>13001201</v>
       </c>
-      <c r="E1433" s="2" t="s">
+      <c r="E1433" s="1" t="s">
         <v>3228</v>
       </c>
       <c r="F1433" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1434" spans="2:6">
       <c r="B1434" t="s">
         <v>1357</v>
       </c>
       <c r="C1434" t="s">
         <v>1796</v>
       </c>
       <c r="D1434">
         <v>13001201</v>
       </c>
-      <c r="E1434" s="2" t="s">
+      <c r="E1434" s="1" t="s">
         <v>3229</v>
       </c>
       <c r="F1434" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1435" spans="2:6">
       <c r="B1435" t="s">
         <v>1358</v>
       </c>
       <c r="C1435" t="s">
         <v>1796</v>
       </c>
       <c r="D1435">
         <v>13001201</v>
       </c>
-      <c r="E1435" s="2" t="s">
+      <c r="E1435" s="1" t="s">
         <v>3230</v>
       </c>
       <c r="F1435" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1436" spans="2:6">
       <c r="B1436" t="s">
         <v>1359</v>
       </c>
       <c r="C1436" t="s">
         <v>1796</v>
       </c>
       <c r="D1436">
         <v>13001201</v>
       </c>
-      <c r="E1436" s="2" t="s">
+      <c r="E1436" s="1" t="s">
         <v>3231</v>
       </c>
       <c r="F1436" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1437" spans="2:6">
       <c r="B1437" t="s">
         <v>1360</v>
       </c>
       <c r="C1437" t="s">
         <v>1796</v>
       </c>
       <c r="D1437">
         <v>13001201</v>
       </c>
-      <c r="E1437" s="2" t="s">
+      <c r="E1437" s="1" t="s">
         <v>3232</v>
       </c>
       <c r="F1437" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1438" spans="2:6">
       <c r="B1438" t="s">
         <v>1361</v>
       </c>
       <c r="C1438" t="s">
         <v>1796</v>
       </c>
       <c r="D1438">
         <v>13001201</v>
       </c>
-      <c r="E1438" s="2" t="s">
+      <c r="E1438" s="1" t="s">
         <v>3233</v>
       </c>
       <c r="F1438" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1439" spans="2:6">
       <c r="B1439" t="s">
         <v>1362</v>
       </c>
       <c r="C1439" t="s">
         <v>1796</v>
       </c>
       <c r="D1439">
         <v>13001201</v>
       </c>
-      <c r="E1439" s="2" t="s">
+      <c r="E1439" s="1" t="s">
         <v>3234</v>
       </c>
       <c r="F1439" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1440" spans="2:6">
       <c r="B1440" t="s">
         <v>1363</v>
       </c>
       <c r="C1440" t="s">
         <v>1796</v>
       </c>
       <c r="D1440">
         <v>13001201</v>
       </c>
-      <c r="E1440" s="2" t="s">
+      <c r="E1440" s="1" t="s">
         <v>3235</v>
       </c>
       <c r="F1440" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1441" spans="2:6">
       <c r="B1441" t="s">
         <v>1364</v>
       </c>
       <c r="C1441" t="s">
         <v>1796</v>
       </c>
       <c r="D1441">
         <v>13001201</v>
       </c>
-      <c r="E1441" s="2" t="s">
+      <c r="E1441" s="1" t="s">
         <v>3236</v>
       </c>
       <c r="F1441" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1442" spans="2:6">
       <c r="B1442" t="s">
         <v>1365</v>
       </c>
       <c r="C1442" t="s">
         <v>1796</v>
       </c>
       <c r="D1442">
         <v>13001201</v>
       </c>
-      <c r="E1442" s="2" t="s">
+      <c r="E1442" s="1" t="s">
         <v>3237</v>
       </c>
       <c r="F1442" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1443" spans="2:6">
       <c r="B1443" t="s">
         <v>1366</v>
       </c>
       <c r="C1443" t="s">
         <v>1796</v>
       </c>
       <c r="D1443">
         <v>13001201</v>
       </c>
-      <c r="E1443" s="2" t="s">
+      <c r="E1443" s="1" t="s">
         <v>3238</v>
       </c>
       <c r="F1443" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1444" spans="2:6">
       <c r="B1444" t="s">
         <v>1367</v>
       </c>
       <c r="C1444" t="s">
         <v>1796</v>
       </c>
       <c r="D1444">
         <v>13001251</v>
       </c>
-      <c r="E1444" s="2" t="s">
+      <c r="E1444" s="1" t="s">
         <v>3239</v>
       </c>
       <c r="F1444" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1445" spans="2:6">
       <c r="B1445" t="s">
         <v>1368</v>
       </c>
       <c r="C1445" t="s">
         <v>1796</v>
       </c>
       <c r="D1445">
         <v>13001251</v>
       </c>
-      <c r="E1445" s="2" t="s">
+      <c r="E1445" s="1" t="s">
         <v>3240</v>
       </c>
       <c r="F1445" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1446" spans="2:6">
       <c r="B1446" t="s">
         <v>1369</v>
       </c>
       <c r="C1446" t="s">
         <v>1796</v>
       </c>
       <c r="D1446">
         <v>13001251</v>
       </c>
-      <c r="E1446" s="2" t="s">
+      <c r="E1446" s="1" t="s">
         <v>3241</v>
       </c>
       <c r="F1446" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1447" spans="2:6">
       <c r="B1447" t="s">
         <v>1370</v>
       </c>
       <c r="C1447" t="s">
         <v>1796</v>
       </c>
       <c r="D1447">
         <v>13001251</v>
       </c>
-      <c r="E1447" s="2" t="s">
+      <c r="E1447" s="1" t="s">
         <v>3242</v>
       </c>
       <c r="F1447" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1448" spans="2:6">
       <c r="B1448" t="s">
         <v>1371</v>
       </c>
       <c r="C1448" t="s">
         <v>1796</v>
       </c>
       <c r="D1448">
         <v>13001251</v>
       </c>
-      <c r="E1448" s="2" t="s">
+      <c r="E1448" s="1" t="s">
         <v>3243</v>
       </c>
       <c r="F1448" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1449" spans="2:6">
       <c r="B1449" t="s">
         <v>1372</v>
       </c>
       <c r="C1449" t="s">
         <v>1796</v>
       </c>
       <c r="D1449">
         <v>13001251</v>
       </c>
-      <c r="E1449" s="2" t="s">
+      <c r="E1449" s="1" t="s">
         <v>3244</v>
       </c>
       <c r="F1449" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1450" spans="2:6">
       <c r="B1450" t="s">
         <v>1373</v>
       </c>
       <c r="C1450" t="s">
         <v>1796</v>
       </c>
       <c r="D1450">
         <v>13001251</v>
       </c>
-      <c r="E1450" s="2" t="s">
+      <c r="E1450" s="1" t="s">
         <v>3245</v>
       </c>
       <c r="F1450" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1451" spans="2:6">
       <c r="B1451" t="s">
         <v>1374</v>
       </c>
       <c r="C1451" t="s">
         <v>1796</v>
       </c>
       <c r="D1451">
         <v>13001251</v>
       </c>
-      <c r="E1451" s="2" t="s">
+      <c r="E1451" s="1" t="s">
         <v>3246</v>
       </c>
       <c r="F1451" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1452" spans="2:6">
       <c r="B1452" t="s">
         <v>1375</v>
       </c>
       <c r="C1452" t="s">
         <v>1796</v>
       </c>
       <c r="D1452">
         <v>13001251</v>
       </c>
-      <c r="E1452" s="2" t="s">
+      <c r="E1452" s="1" t="s">
         <v>3247</v>
       </c>
       <c r="F1452" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1453" spans="2:6">
       <c r="B1453" t="s">
         <v>1376</v>
       </c>
       <c r="C1453" t="s">
         <v>1796</v>
       </c>
       <c r="D1453">
         <v>13001251</v>
       </c>
-      <c r="E1453" s="2" t="s">
+      <c r="E1453" s="1" t="s">
         <v>3248</v>
       </c>
       <c r="F1453" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1454" spans="2:6">
       <c r="B1454" t="s">
         <v>1377</v>
       </c>
       <c r="C1454" t="s">
         <v>1796</v>
       </c>
       <c r="D1454">
         <v>13001251</v>
       </c>
-      <c r="E1454" s="2" t="s">
+      <c r="E1454" s="1" t="s">
         <v>3249</v>
       </c>
       <c r="F1454" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1455" spans="2:6">
       <c r="B1455" t="s">
         <v>1378</v>
       </c>
       <c r="C1455" t="s">
         <v>1796</v>
       </c>
       <c r="D1455">
         <v>13001251</v>
       </c>
-      <c r="E1455" s="2" t="s">
+      <c r="E1455" s="1" t="s">
         <v>3250</v>
       </c>
       <c r="F1455" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1456" spans="2:6">
       <c r="B1456" t="s">
         <v>1379</v>
       </c>
       <c r="C1456" t="s">
         <v>1796</v>
       </c>
       <c r="D1456">
         <v>13001251</v>
       </c>
-      <c r="E1456" s="2" t="s">
+      <c r="E1456" s="1" t="s">
         <v>3251</v>
       </c>
       <c r="F1456" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1457" spans="2:6">
       <c r="B1457" t="s">
         <v>1380</v>
       </c>
       <c r="C1457" t="s">
         <v>1796</v>
       </c>
       <c r="D1457">
         <v>13001251</v>
       </c>
-      <c r="E1457" s="2" t="s">
+      <c r="E1457" s="1" t="s">
         <v>3252</v>
       </c>
       <c r="F1457" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1458" spans="2:6">
       <c r="B1458" t="s">
         <v>1381</v>
       </c>
       <c r="C1458" t="s">
         <v>1796</v>
       </c>
       <c r="D1458">
         <v>13001251</v>
       </c>
-      <c r="E1458" s="2" t="s">
+      <c r="E1458" s="1" t="s">
         <v>3253</v>
       </c>
       <c r="F1458" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1459" spans="2:6">
       <c r="B1459" t="s">
         <v>1382</v>
       </c>
       <c r="C1459" t="s">
         <v>1796</v>
       </c>
       <c r="D1459">
         <v>13001251</v>
       </c>
-      <c r="E1459" s="2" t="s">
+      <c r="E1459" s="1" t="s">
         <v>3254</v>
       </c>
       <c r="F1459" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1460" spans="2:6">
       <c r="B1460" t="s">
         <v>1383</v>
       </c>
       <c r="C1460" t="s">
         <v>1796</v>
       </c>
       <c r="D1460">
         <v>13001251</v>
       </c>
-      <c r="E1460" s="2" t="s">
+      <c r="E1460" s="1" t="s">
         <v>3255</v>
       </c>
       <c r="F1460" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1461" spans="2:6">
       <c r="B1461" t="s">
         <v>1384</v>
       </c>
       <c r="C1461" t="s">
         <v>1796</v>
       </c>
       <c r="D1461">
         <v>13001251</v>
       </c>
-      <c r="E1461" s="2" t="s">
+      <c r="E1461" s="1" t="s">
         <v>3256</v>
       </c>
       <c r="F1461" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1462" spans="2:6">
       <c r="B1462" t="s">
         <v>1385</v>
       </c>
       <c r="C1462" t="s">
         <v>1796</v>
       </c>
       <c r="D1462">
         <v>13001251</v>
       </c>
-      <c r="E1462" s="2" t="s">
+      <c r="E1462" s="1" t="s">
         <v>3257</v>
       </c>
       <c r="F1462" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1463" spans="2:6">
       <c r="B1463" t="s">
         <v>1386</v>
       </c>
       <c r="C1463" t="s">
         <v>1796</v>
       </c>
       <c r="D1463">
         <v>13001251</v>
       </c>
-      <c r="E1463" s="2" t="s">
+      <c r="E1463" s="1" t="s">
         <v>3258</v>
       </c>
       <c r="F1463" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1464" spans="2:6">
       <c r="B1464" t="s">
         <v>1387</v>
       </c>
       <c r="C1464" t="s">
         <v>1796</v>
       </c>
       <c r="D1464">
         <v>13001251</v>
       </c>
-      <c r="E1464" s="2" t="s">
+      <c r="E1464" s="1" t="s">
         <v>3259</v>
       </c>
       <c r="F1464" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1465" spans="2:6">
       <c r="B1465" t="s">
         <v>1388</v>
       </c>
       <c r="C1465" t="s">
         <v>1796</v>
       </c>
       <c r="D1465">
         <v>13001251</v>
       </c>
-      <c r="E1465" s="2" t="s">
+      <c r="E1465" s="1" t="s">
         <v>3260</v>
       </c>
       <c r="F1465" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1466" spans="2:6">
       <c r="B1466" t="s">
         <v>1389</v>
       </c>
       <c r="C1466" t="s">
         <v>1796</v>
       </c>
       <c r="D1466">
         <v>13001251</v>
       </c>
-      <c r="E1466" s="2" t="s">
+      <c r="E1466" s="1" t="s">
         <v>3261</v>
       </c>
       <c r="F1466" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1467" spans="2:6">
       <c r="B1467" t="s">
         <v>1390</v>
       </c>
       <c r="C1467" t="s">
         <v>1796</v>
       </c>
       <c r="D1467">
         <v>13001251</v>
       </c>
-      <c r="E1467" s="2" t="s">
+      <c r="E1467" s="1" t="s">
         <v>3262</v>
       </c>
       <c r="F1467" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1468" spans="2:6">
       <c r="B1468" t="s">
         <v>1391</v>
       </c>
       <c r="C1468" t="s">
         <v>1796</v>
       </c>
       <c r="D1468">
         <v>13001251</v>
       </c>
-      <c r="E1468" s="2" t="s">
+      <c r="E1468" s="1" t="s">
         <v>3263</v>
       </c>
       <c r="F1468" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1469" spans="2:6">
       <c r="B1469" t="s">
         <v>1317</v>
       </c>
       <c r="C1469" t="s">
         <v>1796</v>
       </c>
       <c r="D1469">
         <v>13001251</v>
       </c>
-      <c r="E1469" s="2" t="s">
+      <c r="E1469" s="1" t="s">
         <v>3264</v>
       </c>
       <c r="F1469" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1470" spans="2:6">
       <c r="B1470" t="s">
         <v>1392</v>
       </c>
       <c r="C1470" t="s">
         <v>1796</v>
       </c>
       <c r="D1470">
         <v>13001251</v>
       </c>
-      <c r="E1470" s="2" t="s">
+      <c r="E1470" s="1" t="s">
         <v>3265</v>
       </c>
       <c r="F1470" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1471" spans="2:6">
       <c r="B1471" t="s">
         <v>1393</v>
       </c>
       <c r="C1471" t="s">
         <v>1796</v>
       </c>
       <c r="D1471">
         <v>13001251</v>
       </c>
-      <c r="E1471" s="2" t="s">
+      <c r="E1471" s="1" t="s">
         <v>3266</v>
       </c>
       <c r="F1471" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1472" spans="2:6">
       <c r="B1472" t="s">
         <v>1394</v>
       </c>
       <c r="C1472" t="s">
         <v>1796</v>
       </c>
       <c r="D1472">
         <v>13001251</v>
       </c>
-      <c r="E1472" s="2" t="s">
+      <c r="E1472" s="1" t="s">
         <v>3267</v>
       </c>
       <c r="F1472" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1473" spans="2:6">
       <c r="B1473" t="s">
         <v>1395</v>
       </c>
       <c r="C1473" t="s">
         <v>1796</v>
       </c>
       <c r="D1473">
         <v>13001251</v>
       </c>
-      <c r="E1473" s="2" t="s">
+      <c r="E1473" s="1" t="s">
         <v>3268</v>
       </c>
       <c r="F1473" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1474" spans="2:6">
       <c r="B1474" t="s">
         <v>44</v>
       </c>
       <c r="C1474" t="s">
         <v>1796</v>
       </c>
       <c r="D1474">
         <v>13001251</v>
       </c>
-      <c r="E1474" s="2" t="s">
+      <c r="E1474" s="1" t="s">
         <v>3269</v>
       </c>
       <c r="F1474" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1475" spans="2:6">
       <c r="B1475" t="s">
         <v>44</v>
       </c>
       <c r="C1475" t="s">
         <v>1796</v>
       </c>
       <c r="D1475">
         <v>13001251</v>
       </c>
-      <c r="E1475" s="2" t="s">
+      <c r="E1475" s="1" t="s">
         <v>3270</v>
       </c>
       <c r="F1475" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1476" spans="2:6">
       <c r="B1476" t="s">
         <v>1396</v>
       </c>
       <c r="C1476" t="s">
         <v>1796</v>
       </c>
       <c r="D1476">
         <v>13001251</v>
       </c>
-      <c r="E1476" s="2" t="s">
+      <c r="E1476" s="1" t="s">
         <v>3271</v>
       </c>
       <c r="F1476" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1477" spans="2:6">
       <c r="B1477" t="s">
         <v>1397</v>
       </c>
       <c r="C1477" t="s">
         <v>1796</v>
       </c>
       <c r="D1477">
         <v>13001251</v>
       </c>
-      <c r="E1477" s="2" t="s">
+      <c r="E1477" s="1" t="s">
         <v>3272</v>
       </c>
       <c r="F1477" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1478" spans="2:6">
       <c r="B1478" t="s">
         <v>1398</v>
       </c>
       <c r="C1478" t="s">
         <v>1796</v>
       </c>
       <c r="D1478">
         <v>13001251</v>
       </c>
-      <c r="E1478" s="2" t="s">
+      <c r="E1478" s="1" t="s">
         <v>3273</v>
       </c>
       <c r="F1478" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1479" spans="2:6">
       <c r="B1479" t="s">
         <v>1399</v>
       </c>
       <c r="C1479" t="s">
         <v>1796</v>
       </c>
       <c r="D1479">
         <v>13001251</v>
       </c>
-      <c r="E1479" s="2" t="s">
+      <c r="E1479" s="1" t="s">
         <v>3274</v>
       </c>
       <c r="F1479" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1480" spans="2:6">
       <c r="B1480" t="s">
         <v>974</v>
       </c>
       <c r="C1480" t="s">
         <v>1796</v>
       </c>
       <c r="D1480">
         <v>13001251</v>
       </c>
-      <c r="E1480" s="2" t="s">
+      <c r="E1480" s="1" t="s">
         <v>3275</v>
       </c>
       <c r="F1480" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1481" spans="2:6">
       <c r="B1481" t="s">
         <v>44</v>
       </c>
       <c r="C1481" t="s">
         <v>1796</v>
       </c>
       <c r="D1481">
         <v>13001251</v>
       </c>
-      <c r="E1481" s="2" t="s">
+      <c r="E1481" s="1" t="s">
         <v>3276</v>
       </c>
       <c r="F1481" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1482" spans="2:6">
       <c r="B1482" t="s">
         <v>1400</v>
       </c>
       <c r="C1482" t="s">
         <v>1796</v>
       </c>
       <c r="D1482">
         <v>13001251</v>
       </c>
-      <c r="E1482" s="2" t="s">
+      <c r="E1482" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="F1482" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1483" spans="2:6">
       <c r="B1483" t="s">
         <v>1401</v>
       </c>
       <c r="C1483" t="s">
         <v>1796</v>
       </c>
       <c r="D1483">
         <v>13001251</v>
       </c>
-      <c r="E1483" s="2" t="s">
+      <c r="E1483" s="1" t="s">
         <v>3278</v>
       </c>
       <c r="F1483" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1484" spans="2:6">
       <c r="B1484" t="s">
         <v>1402</v>
       </c>
       <c r="C1484" t="s">
         <v>1796</v>
       </c>
       <c r="D1484">
         <v>13001251</v>
       </c>
-      <c r="E1484" s="2" t="s">
+      <c r="E1484" s="1" t="s">
         <v>3279</v>
       </c>
       <c r="F1484" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1485" spans="2:6">
       <c r="B1485" t="s">
         <v>44</v>
       </c>
       <c r="C1485" t="s">
         <v>1796</v>
       </c>
       <c r="D1485">
         <v>13001251</v>
       </c>
-      <c r="E1485" s="2" t="s">
+      <c r="E1485" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="F1485" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1486" spans="2:6">
       <c r="B1486" t="s">
         <v>44</v>
       </c>
       <c r="C1486" t="s">
         <v>1796</v>
       </c>
       <c r="D1486">
         <v>13001251</v>
       </c>
-      <c r="E1486" s="2" t="s">
+      <c r="E1486" s="1" t="s">
         <v>3281</v>
       </c>
       <c r="F1486" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1487" spans="2:6">
       <c r="B1487" t="s">
         <v>44</v>
       </c>
       <c r="C1487" t="s">
         <v>1796</v>
       </c>
       <c r="D1487">
         <v>13001251</v>
       </c>
-      <c r="E1487" s="2" t="s">
+      <c r="E1487" s="1" t="s">
         <v>3282</v>
       </c>
       <c r="F1487" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1488" spans="2:6">
       <c r="B1488" t="s">
         <v>1403</v>
       </c>
       <c r="C1488" t="s">
         <v>1796</v>
       </c>
       <c r="D1488">
         <v>13001251</v>
       </c>
-      <c r="E1488" s="2" t="s">
+      <c r="E1488" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="F1488" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1489" spans="2:6">
       <c r="B1489" t="s">
         <v>1404</v>
       </c>
       <c r="C1489" t="s">
         <v>1796</v>
       </c>
       <c r="D1489">
         <v>13001251</v>
       </c>
-      <c r="E1489" s="2" t="s">
+      <c r="E1489" s="1" t="s">
         <v>3284</v>
       </c>
       <c r="F1489" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1490" spans="2:6">
       <c r="B1490" t="s">
         <v>1405</v>
       </c>
       <c r="C1490" t="s">
         <v>1796</v>
       </c>
       <c r="D1490">
         <v>13001251</v>
       </c>
-      <c r="E1490" s="2" t="s">
+      <c r="E1490" s="1" t="s">
         <v>3285</v>
       </c>
       <c r="F1490" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1491" spans="2:6">
       <c r="B1491" t="s">
         <v>44</v>
       </c>
       <c r="C1491" t="s">
         <v>1796</v>
       </c>
       <c r="D1491">
         <v>13001251</v>
       </c>
-      <c r="E1491" s="2" t="s">
+      <c r="E1491" s="1" t="s">
         <v>3286</v>
       </c>
       <c r="F1491" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1492" spans="2:6">
       <c r="B1492" t="s">
         <v>1406</v>
       </c>
       <c r="C1492" t="s">
         <v>1796</v>
       </c>
       <c r="D1492">
         <v>13001251</v>
       </c>
-      <c r="E1492" s="2" t="s">
+      <c r="E1492" s="1" t="s">
         <v>3287</v>
       </c>
       <c r="F1492" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1493" spans="2:6">
       <c r="B1493" t="s">
         <v>1407</v>
       </c>
       <c r="C1493" t="s">
         <v>1796</v>
       </c>
       <c r="D1493">
         <v>13001251</v>
       </c>
-      <c r="E1493" s="2" t="s">
+      <c r="E1493" s="1" t="s">
         <v>3288</v>
       </c>
       <c r="F1493" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1494" spans="2:6">
       <c r="B1494" t="s">
         <v>1408</v>
       </c>
       <c r="C1494" t="s">
         <v>1796</v>
       </c>
       <c r="D1494">
         <v>13001251</v>
       </c>
-      <c r="E1494" s="2" t="s">
+      <c r="E1494" s="1" t="s">
         <v>3289</v>
       </c>
       <c r="F1494" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1495" spans="2:6">
       <c r="B1495" t="s">
         <v>1409</v>
       </c>
       <c r="C1495" t="s">
         <v>1796</v>
       </c>
       <c r="D1495">
         <v>13001251</v>
       </c>
-      <c r="E1495" s="2" t="s">
+      <c r="E1495" s="1" t="s">
         <v>3290</v>
       </c>
       <c r="F1495" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1496" spans="2:6">
       <c r="B1496" t="s">
         <v>1410</v>
       </c>
       <c r="C1496" t="s">
         <v>1796</v>
       </c>
       <c r="D1496">
         <v>13001251</v>
       </c>
-      <c r="E1496" s="2" t="s">
+      <c r="E1496" s="1" t="s">
         <v>3291</v>
       </c>
       <c r="F1496" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1497" spans="2:6">
       <c r="B1497" t="s">
         <v>1411</v>
       </c>
       <c r="C1497" t="s">
         <v>1796</v>
       </c>
       <c r="D1497">
         <v>13001251</v>
       </c>
-      <c r="E1497" s="2" t="s">
+      <c r="E1497" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="F1497" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1498" spans="2:6">
       <c r="B1498" t="s">
         <v>44</v>
       </c>
       <c r="C1498" t="s">
         <v>1796</v>
       </c>
       <c r="D1498">
         <v>13001251</v>
       </c>
-      <c r="E1498" s="2" t="s">
+      <c r="E1498" s="1" t="s">
         <v>3293</v>
       </c>
       <c r="F1498" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1499" spans="2:6">
       <c r="B1499" t="s">
         <v>1412</v>
       </c>
       <c r="C1499" t="s">
         <v>1796</v>
       </c>
       <c r="D1499">
         <v>13001251</v>
       </c>
-      <c r="E1499" s="2" t="s">
+      <c r="E1499" s="1" t="s">
         <v>3294</v>
       </c>
       <c r="F1499" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1500" spans="2:6">
       <c r="B1500" t="s">
         <v>1413</v>
       </c>
       <c r="C1500" t="s">
         <v>1796</v>
       </c>
       <c r="D1500">
         <v>13001251</v>
       </c>
-      <c r="E1500" s="2" t="s">
+      <c r="E1500" s="1" t="s">
         <v>3295</v>
       </c>
       <c r="F1500" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1501" spans="2:6">
       <c r="B1501" t="s">
         <v>1414</v>
       </c>
       <c r="C1501" t="s">
         <v>1796</v>
       </c>
       <c r="D1501">
         <v>13001251</v>
       </c>
-      <c r="E1501" s="2" t="s">
+      <c r="E1501" s="1" t="s">
         <v>3296</v>
       </c>
       <c r="F1501" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1502" spans="2:6">
       <c r="B1502" t="s">
         <v>1415</v>
       </c>
       <c r="C1502" t="s">
         <v>1796</v>
       </c>
       <c r="D1502">
         <v>13001251</v>
       </c>
-      <c r="E1502" s="2" t="s">
+      <c r="E1502" s="1" t="s">
         <v>3297</v>
       </c>
       <c r="F1502" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1503" spans="2:6">
       <c r="B1503" t="s">
         <v>1416</v>
       </c>
       <c r="C1503" t="s">
         <v>1796</v>
       </c>
       <c r="D1503">
         <v>13001251</v>
       </c>
-      <c r="E1503" s="2" t="s">
+      <c r="E1503" s="1" t="s">
         <v>3298</v>
       </c>
       <c r="F1503" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1504" spans="2:6">
       <c r="B1504" t="s">
         <v>1417</v>
       </c>
       <c r="C1504" t="s">
         <v>1796</v>
       </c>
       <c r="D1504">
         <v>13001251</v>
       </c>
-      <c r="E1504" s="2" t="s">
+      <c r="E1504" s="1" t="s">
         <v>3299</v>
       </c>
       <c r="F1504" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1505" spans="2:6">
       <c r="B1505" t="s">
         <v>1418</v>
       </c>
       <c r="C1505" t="s">
         <v>1796</v>
       </c>
       <c r="D1505">
         <v>13001251</v>
       </c>
-      <c r="E1505" s="2" t="s">
+      <c r="E1505" s="1" t="s">
         <v>3300</v>
       </c>
       <c r="F1505" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1506" spans="2:6">
       <c r="B1506" t="s">
         <v>1419</v>
       </c>
       <c r="C1506" t="s">
         <v>1796</v>
       </c>
       <c r="D1506">
         <v>13001251</v>
       </c>
-      <c r="E1506" s="2" t="s">
+      <c r="E1506" s="1" t="s">
         <v>3301</v>
       </c>
       <c r="F1506" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1507" spans="2:6">
       <c r="B1507" t="s">
         <v>1420</v>
       </c>
       <c r="C1507" t="s">
         <v>1796</v>
       </c>
       <c r="D1507">
         <v>13001251</v>
       </c>
-      <c r="E1507" s="2" t="s">
+      <c r="E1507" s="1" t="s">
         <v>3302</v>
       </c>
       <c r="F1507" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1508" spans="2:6">
       <c r="B1508" t="s">
         <v>44</v>
       </c>
       <c r="C1508" t="s">
         <v>1796</v>
       </c>
       <c r="D1508">
         <v>13001251</v>
       </c>
-      <c r="E1508" s="2" t="s">
+      <c r="E1508" s="1" t="s">
         <v>3303</v>
       </c>
       <c r="F1508" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1509" spans="2:6">
       <c r="B1509" t="s">
         <v>44</v>
       </c>
       <c r="C1509" t="s">
         <v>1796</v>
       </c>
       <c r="D1509">
         <v>13001251</v>
       </c>
-      <c r="E1509" s="2" t="s">
+      <c r="E1509" s="1" t="s">
         <v>3304</v>
       </c>
       <c r="F1509" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1510" spans="2:6">
       <c r="B1510" t="s">
         <v>1421</v>
       </c>
       <c r="C1510" t="s">
         <v>1796</v>
       </c>
       <c r="D1510">
         <v>13001251</v>
       </c>
-      <c r="E1510" s="2" t="s">
+      <c r="E1510" s="1" t="s">
         <v>3305</v>
       </c>
       <c r="F1510" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1511" spans="2:6">
       <c r="B1511" t="s">
         <v>1422</v>
       </c>
       <c r="C1511" t="s">
         <v>1796</v>
       </c>
       <c r="D1511">
         <v>13001251</v>
       </c>
-      <c r="E1511" s="2" t="s">
+      <c r="E1511" s="1" t="s">
         <v>3306</v>
       </c>
       <c r="F1511" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1512" spans="2:6">
       <c r="B1512" t="s">
         <v>1423</v>
       </c>
       <c r="C1512" t="s">
         <v>1796</v>
       </c>
       <c r="D1512">
         <v>13001251</v>
       </c>
-      <c r="E1512" s="2" t="s">
+      <c r="E1512" s="1" t="s">
         <v>3307</v>
       </c>
       <c r="F1512" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1513" spans="2:6">
       <c r="B1513" t="s">
         <v>44</v>
       </c>
       <c r="C1513" t="s">
         <v>1796</v>
       </c>
       <c r="D1513">
         <v>13001251</v>
       </c>
-      <c r="E1513" s="2" t="s">
+      <c r="E1513" s="1" t="s">
         <v>3308</v>
       </c>
       <c r="F1513" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1514" spans="2:6">
       <c r="B1514" t="s">
         <v>1424</v>
       </c>
       <c r="C1514" t="s">
         <v>1796</v>
       </c>
       <c r="D1514">
         <v>13001251</v>
       </c>
-      <c r="E1514" s="2" t="s">
+      <c r="E1514" s="1" t="s">
         <v>3309</v>
       </c>
       <c r="F1514" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1515" spans="2:6">
       <c r="B1515" t="s">
         <v>1425</v>
       </c>
       <c r="C1515" t="s">
         <v>1796</v>
       </c>
       <c r="D1515">
         <v>13001251</v>
       </c>
-      <c r="E1515" s="2" t="s">
+      <c r="E1515" s="1" t="s">
         <v>3310</v>
       </c>
       <c r="F1515" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1516" spans="2:6">
       <c r="B1516" t="s">
         <v>1070</v>
       </c>
       <c r="C1516" t="s">
         <v>1796</v>
       </c>
       <c r="D1516">
         <v>13001251</v>
       </c>
-      <c r="E1516" s="2" t="s">
+      <c r="E1516" s="1" t="s">
         <v>3311</v>
       </c>
       <c r="F1516" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1517" spans="2:6">
       <c r="B1517" t="s">
         <v>1426</v>
       </c>
       <c r="C1517" t="s">
         <v>1796</v>
       </c>
       <c r="D1517">
         <v>13001251</v>
       </c>
-      <c r="E1517" s="2" t="s">
+      <c r="E1517" s="1" t="s">
         <v>3312</v>
       </c>
       <c r="F1517" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1518" spans="2:6">
       <c r="B1518" t="s">
         <v>44</v>
       </c>
       <c r="C1518" t="s">
         <v>1796</v>
       </c>
       <c r="D1518">
         <v>13001251</v>
       </c>
-      <c r="E1518" s="2" t="s">
+      <c r="E1518" s="1" t="s">
         <v>3313</v>
       </c>
       <c r="F1518" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1519" spans="2:6">
       <c r="B1519" t="s">
         <v>44</v>
       </c>
       <c r="C1519" t="s">
         <v>1796</v>
       </c>
       <c r="D1519">
         <v>13001251</v>
       </c>
-      <c r="E1519" s="2" t="s">
+      <c r="E1519" s="1" t="s">
         <v>3314</v>
       </c>
       <c r="F1519" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1520" spans="2:6">
       <c r="B1520" t="s">
         <v>44</v>
       </c>
       <c r="C1520" t="s">
         <v>1796</v>
       </c>
       <c r="D1520">
         <v>13001251</v>
       </c>
-      <c r="E1520" s="2" t="s">
+      <c r="E1520" s="1" t="s">
         <v>3315</v>
       </c>
       <c r="F1520" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1521" spans="2:6">
       <c r="B1521" t="s">
         <v>1427</v>
       </c>
       <c r="C1521" t="s">
         <v>1796</v>
       </c>
       <c r="D1521">
         <v>13001251</v>
       </c>
-      <c r="E1521" s="2" t="s">
+      <c r="E1521" s="1" t="s">
         <v>3316</v>
       </c>
       <c r="F1521" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1522" spans="2:6">
       <c r="B1522" t="s">
         <v>1428</v>
       </c>
       <c r="C1522" t="s">
         <v>1796</v>
       </c>
       <c r="D1522">
         <v>13001251</v>
       </c>
-      <c r="E1522" s="2" t="s">
+      <c r="E1522" s="1" t="s">
         <v>3317</v>
       </c>
       <c r="F1522" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1523" spans="2:6">
       <c r="B1523" t="s">
         <v>1429</v>
       </c>
       <c r="C1523" t="s">
         <v>1796</v>
       </c>
       <c r="D1523">
         <v>13001251</v>
       </c>
-      <c r="E1523" s="2" t="s">
+      <c r="E1523" s="1" t="s">
         <v>3318</v>
       </c>
       <c r="F1523" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1524" spans="2:6">
       <c r="B1524" t="s">
         <v>44</v>
       </c>
       <c r="C1524" t="s">
         <v>1796</v>
       </c>
       <c r="D1524">
         <v>13001251</v>
       </c>
-      <c r="E1524" s="2" t="s">
+      <c r="E1524" s="1" t="s">
         <v>3319</v>
       </c>
       <c r="F1524" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1525" spans="2:6">
       <c r="B1525" t="s">
         <v>1430</v>
       </c>
       <c r="C1525" t="s">
         <v>1796</v>
       </c>
       <c r="D1525">
         <v>13001251</v>
       </c>
-      <c r="E1525" s="2" t="s">
+      <c r="E1525" s="1" t="s">
         <v>3320</v>
       </c>
       <c r="F1525" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1526" spans="2:6">
       <c r="B1526" t="s">
         <v>44</v>
       </c>
       <c r="C1526" t="s">
         <v>1796</v>
       </c>
       <c r="D1526">
         <v>13001251</v>
       </c>
-      <c r="E1526" s="2" t="s">
+      <c r="E1526" s="1" t="s">
         <v>3321</v>
       </c>
       <c r="F1526" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1527" spans="2:6">
       <c r="B1527" t="s">
         <v>1431</v>
       </c>
       <c r="C1527" t="s">
         <v>1796</v>
       </c>
       <c r="D1527">
         <v>13001251</v>
       </c>
-      <c r="E1527" s="2" t="s">
+      <c r="E1527" s="1" t="s">
         <v>3322</v>
       </c>
       <c r="F1527" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1528" spans="2:6">
       <c r="B1528" t="s">
         <v>1432</v>
       </c>
       <c r="C1528" t="s">
         <v>1796</v>
       </c>
       <c r="D1528">
         <v>13001251</v>
       </c>
-      <c r="E1528" s="2" t="s">
+      <c r="E1528" s="1" t="s">
         <v>3323</v>
       </c>
       <c r="F1528" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1529" spans="2:6">
       <c r="B1529" t="s">
         <v>1433</v>
       </c>
       <c r="C1529" t="s">
         <v>1796</v>
       </c>
       <c r="D1529">
         <v>13001251</v>
       </c>
-      <c r="E1529" s="2" t="s">
+      <c r="E1529" s="1" t="s">
         <v>3324</v>
       </c>
       <c r="F1529" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1530" spans="2:6">
       <c r="B1530" t="s">
         <v>44</v>
       </c>
       <c r="C1530" t="s">
         <v>1796</v>
       </c>
       <c r="D1530">
         <v>13001251</v>
       </c>
-      <c r="E1530" s="2" t="s">
+      <c r="E1530" s="1" t="s">
         <v>3325</v>
       </c>
       <c r="F1530" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1531" spans="2:6">
       <c r="B1531" t="s">
         <v>1434</v>
       </c>
       <c r="C1531" t="s">
         <v>1796</v>
       </c>
       <c r="D1531">
         <v>13001251</v>
       </c>
-      <c r="E1531" s="2" t="s">
+      <c r="E1531" s="1" t="s">
         <v>3326</v>
       </c>
       <c r="F1531" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1532" spans="2:6">
       <c r="B1532" t="s">
         <v>1435</v>
       </c>
       <c r="C1532" t="s">
         <v>1796</v>
       </c>
       <c r="D1532">
         <v>13001251</v>
       </c>
-      <c r="E1532" s="2" t="s">
+      <c r="E1532" s="1" t="s">
         <v>3327</v>
       </c>
       <c r="F1532" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1533" spans="2:6">
       <c r="B1533" t="s">
         <v>1436</v>
       </c>
       <c r="C1533" t="s">
         <v>1796</v>
       </c>
       <c r="D1533">
         <v>13001251</v>
       </c>
-      <c r="E1533" s="2" t="s">
+      <c r="E1533" s="1" t="s">
         <v>3328</v>
       </c>
       <c r="F1533" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1534" spans="2:6">
       <c r="B1534" t="s">
         <v>1437</v>
       </c>
       <c r="C1534" t="s">
         <v>1796</v>
       </c>
       <c r="D1534">
         <v>13001251</v>
       </c>
-      <c r="E1534" s="2" t="s">
+      <c r="E1534" s="1" t="s">
         <v>3329</v>
       </c>
       <c r="F1534" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1535" spans="2:6">
       <c r="B1535" t="s">
         <v>1438</v>
       </c>
       <c r="C1535" t="s">
         <v>1796</v>
       </c>
       <c r="D1535">
         <v>13001251</v>
       </c>
-      <c r="E1535" s="2" t="s">
+      <c r="E1535" s="1" t="s">
         <v>3330</v>
       </c>
       <c r="F1535" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1536" spans="2:6">
       <c r="B1536" t="s">
         <v>44</v>
       </c>
       <c r="C1536" t="s">
         <v>1796</v>
       </c>
       <c r="D1536">
         <v>13001251</v>
       </c>
-      <c r="E1536" s="2" t="s">
+      <c r="E1536" s="1" t="s">
         <v>3331</v>
       </c>
       <c r="F1536" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1537" spans="2:6">
       <c r="B1537" t="s">
         <v>1439</v>
       </c>
       <c r="C1537" t="s">
         <v>1796</v>
       </c>
       <c r="D1537">
         <v>13001251</v>
       </c>
-      <c r="E1537" s="2" t="s">
+      <c r="E1537" s="1" t="s">
         <v>3332</v>
       </c>
       <c r="F1537" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1538" spans="2:6">
       <c r="B1538" t="s">
         <v>44</v>
       </c>
       <c r="C1538" t="s">
         <v>1796</v>
       </c>
       <c r="D1538">
         <v>13001251</v>
       </c>
-      <c r="E1538" s="2" t="s">
+      <c r="E1538" s="1" t="s">
         <v>3333</v>
       </c>
       <c r="F1538" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1539" spans="2:6">
       <c r="B1539" t="s">
         <v>44</v>
       </c>
       <c r="C1539" t="s">
         <v>1796</v>
       </c>
       <c r="D1539">
         <v>13001251</v>
       </c>
-      <c r="E1539" s="2" t="s">
+      <c r="E1539" s="1" t="s">
         <v>3334</v>
       </c>
       <c r="F1539" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1540" spans="2:6">
       <c r="B1540" t="s">
         <v>44</v>
       </c>
       <c r="C1540" t="s">
         <v>1796</v>
       </c>
       <c r="D1540">
         <v>13001251</v>
       </c>
-      <c r="E1540" s="2" t="s">
+      <c r="E1540" s="1" t="s">
         <v>3335</v>
       </c>
       <c r="F1540" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1541" spans="2:6">
       <c r="B1541" t="s">
         <v>1440</v>
       </c>
       <c r="C1541" t="s">
         <v>1796</v>
       </c>
       <c r="D1541">
         <v>13001251</v>
       </c>
-      <c r="E1541" s="2" t="s">
+      <c r="E1541" s="1" t="s">
         <v>3336</v>
       </c>
       <c r="F1541" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1542" spans="2:6">
       <c r="B1542" t="s">
         <v>1441</v>
       </c>
       <c r="C1542" t="s">
         <v>1796</v>
       </c>
       <c r="D1542">
         <v>13001251</v>
       </c>
-      <c r="E1542" s="2" t="s">
+      <c r="E1542" s="1" t="s">
         <v>3337</v>
       </c>
       <c r="F1542" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1543" spans="2:6">
       <c r="B1543" t="s">
         <v>1442</v>
       </c>
       <c r="C1543" t="s">
         <v>1796</v>
       </c>
       <c r="D1543">
         <v>13001251</v>
       </c>
-      <c r="E1543" s="2" t="s">
+      <c r="E1543" s="1" t="s">
         <v>3338</v>
       </c>
       <c r="F1543" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1544" spans="2:6">
       <c r="B1544" t="s">
         <v>44</v>
       </c>
       <c r="C1544" t="s">
         <v>1796</v>
       </c>
       <c r="D1544">
         <v>13001251</v>
       </c>
-      <c r="E1544" s="2" t="s">
+      <c r="E1544" s="1" t="s">
         <v>3339</v>
       </c>
       <c r="F1544" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1545" spans="2:6">
       <c r="B1545" t="s">
         <v>1443</v>
       </c>
       <c r="C1545" t="s">
         <v>1796</v>
       </c>
       <c r="D1545">
         <v>13001251</v>
       </c>
-      <c r="E1545" s="2" t="s">
+      <c r="E1545" s="1" t="s">
         <v>3340</v>
       </c>
       <c r="F1545" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1546" spans="2:6">
       <c r="B1546" t="s">
         <v>1444</v>
       </c>
       <c r="C1546" t="s">
         <v>1796</v>
       </c>
       <c r="D1546">
         <v>13001251</v>
       </c>
-      <c r="E1546" s="2" t="s">
+      <c r="E1546" s="1" t="s">
         <v>3341</v>
       </c>
       <c r="F1546" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1547" spans="2:6">
       <c r="B1547" t="s">
         <v>1445</v>
       </c>
       <c r="C1547" t="s">
         <v>1796</v>
       </c>
       <c r="D1547">
         <v>13001251</v>
       </c>
-      <c r="E1547" s="2" t="s">
+      <c r="E1547" s="1" t="s">
         <v>3342</v>
       </c>
       <c r="F1547" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1548" spans="2:6">
       <c r="B1548" t="s">
         <v>44</v>
       </c>
       <c r="C1548" t="s">
         <v>1796</v>
       </c>
       <c r="D1548">
         <v>13001251</v>
       </c>
-      <c r="E1548" s="2" t="s">
+      <c r="E1548" s="1" t="s">
         <v>3343</v>
       </c>
       <c r="F1548" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1549" spans="2:6">
       <c r="B1549" t="s">
         <v>1446</v>
       </c>
       <c r="C1549" t="s">
         <v>1796</v>
       </c>
       <c r="D1549">
         <v>13001251</v>
       </c>
-      <c r="E1549" s="2" t="s">
+      <c r="E1549" s="1" t="s">
         <v>3344</v>
       </c>
       <c r="F1549" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1550" spans="2:6">
       <c r="B1550" t="s">
         <v>1207</v>
       </c>
       <c r="C1550" t="s">
         <v>1796</v>
       </c>
       <c r="D1550">
         <v>13001251</v>
       </c>
-      <c r="E1550" s="2" t="s">
+      <c r="E1550" s="1" t="s">
         <v>3345</v>
       </c>
       <c r="F1550" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1551" spans="2:6">
       <c r="B1551" t="s">
         <v>1070</v>
       </c>
       <c r="C1551" t="s">
         <v>1796</v>
       </c>
       <c r="D1551">
         <v>13001251</v>
       </c>
-      <c r="E1551" s="2" t="s">
+      <c r="E1551" s="1" t="s">
         <v>3346</v>
       </c>
       <c r="F1551" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1552" spans="2:6">
       <c r="B1552" t="s">
         <v>1447</v>
       </c>
       <c r="C1552" t="s">
         <v>1796</v>
       </c>
       <c r="D1552">
         <v>13001251</v>
       </c>
-      <c r="E1552" s="2" t="s">
+      <c r="E1552" s="1" t="s">
         <v>3347</v>
       </c>
       <c r="F1552" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1553" spans="2:6">
       <c r="B1553" t="s">
         <v>44</v>
       </c>
       <c r="C1553" t="s">
         <v>1796</v>
       </c>
       <c r="D1553">
         <v>13001251</v>
       </c>
-      <c r="E1553" s="2" t="s">
+      <c r="E1553" s="1" t="s">
         <v>3348</v>
       </c>
       <c r="F1553" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1554" spans="2:6">
       <c r="B1554" t="s">
         <v>1448</v>
       </c>
       <c r="C1554" t="s">
         <v>1796</v>
       </c>
       <c r="D1554">
         <v>13001251</v>
       </c>
-      <c r="E1554" s="2" t="s">
+      <c r="E1554" s="1" t="s">
         <v>3349</v>
       </c>
       <c r="F1554" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1555" spans="2:6">
       <c r="B1555" t="s">
         <v>1449</v>
       </c>
       <c r="C1555" t="s">
         <v>1796</v>
       </c>
       <c r="D1555">
         <v>13001271</v>
       </c>
-      <c r="E1555" s="2" t="s">
+      <c r="E1555" s="1" t="s">
         <v>3350</v>
       </c>
       <c r="F1555" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1556" spans="2:6">
       <c r="B1556" t="s">
         <v>44</v>
       </c>
       <c r="C1556" t="s">
         <v>1796</v>
       </c>
       <c r="D1556">
         <v>13001271</v>
       </c>
-      <c r="E1556" s="2" t="s">
+      <c r="E1556" s="1" t="s">
         <v>3351</v>
       </c>
       <c r="F1556" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1557" spans="2:6">
       <c r="B1557" t="s">
         <v>1450</v>
       </c>
       <c r="C1557" t="s">
         <v>1796</v>
       </c>
       <c r="D1557">
         <v>13001271</v>
       </c>
-      <c r="E1557" s="2" t="s">
+      <c r="E1557" s="1" t="s">
         <v>3352</v>
       </c>
       <c r="F1557" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1558" spans="2:6">
       <c r="B1558" t="s">
         <v>1450</v>
       </c>
       <c r="C1558" t="s">
         <v>1796</v>
       </c>
       <c r="D1558">
         <v>13001271</v>
       </c>
-      <c r="E1558" s="2" t="s">
+      <c r="E1558" s="1" t="s">
         <v>3353</v>
       </c>
       <c r="F1558" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1559" spans="2:6">
       <c r="B1559" t="s">
         <v>1450</v>
       </c>
       <c r="C1559" t="s">
         <v>1796</v>
       </c>
       <c r="D1559">
         <v>13001271</v>
       </c>
-      <c r="E1559" s="2" t="s">
+      <c r="E1559" s="1" t="s">
         <v>3354</v>
       </c>
       <c r="F1559" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1560" spans="2:6">
       <c r="B1560" t="s">
         <v>1451</v>
       </c>
       <c r="C1560" t="s">
         <v>1796</v>
       </c>
       <c r="D1560">
         <v>13001271</v>
       </c>
-      <c r="E1560" s="2" t="s">
+      <c r="E1560" s="1" t="s">
         <v>3355</v>
       </c>
       <c r="F1560" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1561" spans="2:6">
       <c r="B1561" t="s">
         <v>44</v>
       </c>
       <c r="C1561" t="s">
         <v>1796</v>
       </c>
       <c r="D1561">
         <v>13001271</v>
       </c>
-      <c r="E1561" s="2" t="s">
+      <c r="E1561" s="1" t="s">
         <v>3356</v>
       </c>
       <c r="F1561" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1562" spans="2:6">
       <c r="B1562" t="s">
         <v>44</v>
       </c>
       <c r="C1562" t="s">
         <v>1796</v>
       </c>
       <c r="D1562">
         <v>13001271</v>
       </c>
-      <c r="E1562" s="2" t="s">
+      <c r="E1562" s="1" t="s">
         <v>3357</v>
       </c>
       <c r="F1562" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1563" spans="2:6">
       <c r="B1563" t="s">
         <v>1452</v>
       </c>
       <c r="C1563" t="s">
         <v>1796</v>
       </c>
       <c r="D1563">
         <v>13001271</v>
       </c>
-      <c r="E1563" s="2" t="s">
+      <c r="E1563" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="F1563" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1564" spans="2:6">
       <c r="B1564" t="s">
         <v>1453</v>
       </c>
       <c r="C1564" t="s">
         <v>1796</v>
       </c>
       <c r="D1564">
         <v>13001276</v>
       </c>
-      <c r="E1564" s="2" t="s">
+      <c r="E1564" s="1" t="s">
         <v>3359</v>
       </c>
       <c r="F1564" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1565" spans="2:6">
       <c r="B1565" t="s">
         <v>1454</v>
       </c>
       <c r="C1565" t="s">
         <v>1796</v>
       </c>
       <c r="D1565">
         <v>13001276</v>
       </c>
-      <c r="E1565" s="2" t="s">
+      <c r="E1565" s="1" t="s">
         <v>3360</v>
       </c>
       <c r="F1565" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1566" spans="2:6">
       <c r="B1566" t="s">
         <v>1455</v>
       </c>
       <c r="C1566" t="s">
         <v>1796</v>
       </c>
       <c r="D1566">
         <v>13001276</v>
       </c>
-      <c r="E1566" s="2" t="s">
+      <c r="E1566" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="F1566" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1567" spans="2:6">
       <c r="B1567" t="s">
         <v>1456</v>
       </c>
       <c r="C1567" t="s">
         <v>1796</v>
       </c>
       <c r="D1567">
         <v>13001276</v>
       </c>
-      <c r="E1567" s="2" t="s">
+      <c r="E1567" s="1" t="s">
         <v>3362</v>
       </c>
       <c r="F1567" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1568" spans="2:6">
       <c r="B1568" t="s">
         <v>1457</v>
       </c>
       <c r="C1568" t="s">
         <v>1796</v>
       </c>
       <c r="D1568">
         <v>13001281</v>
       </c>
-      <c r="E1568" s="2" t="s">
+      <c r="E1568" s="1" t="s">
         <v>3363</v>
       </c>
       <c r="F1568" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1569" spans="2:6">
       <c r="B1569" t="s">
         <v>1458</v>
       </c>
       <c r="C1569" t="s">
         <v>1796</v>
       </c>
       <c r="D1569">
         <v>13001281</v>
       </c>
-      <c r="E1569" s="2" t="s">
+      <c r="E1569" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="F1569" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1570" spans="2:6">
       <c r="B1570" t="s">
         <v>1459</v>
       </c>
       <c r="C1570" t="s">
         <v>1796</v>
       </c>
       <c r="D1570">
         <v>13001281</v>
       </c>
-      <c r="E1570" s="2" t="s">
+      <c r="E1570" s="1" t="s">
         <v>3365</v>
       </c>
       <c r="F1570" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1571" spans="2:6">
       <c r="B1571" t="s">
         <v>1460</v>
       </c>
       <c r="C1571" t="s">
         <v>1796</v>
       </c>
       <c r="D1571">
         <v>13001281</v>
       </c>
-      <c r="E1571" s="2" t="s">
+      <c r="E1571" s="1" t="s">
         <v>3366</v>
       </c>
       <c r="F1571" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1572" spans="2:6">
       <c r="B1572" t="s">
         <v>1461</v>
       </c>
       <c r="C1572" t="s">
         <v>1796</v>
       </c>
       <c r="D1572">
         <v>13001291</v>
       </c>
-      <c r="E1572" s="2" t="s">
+      <c r="E1572" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="F1572" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1573" spans="2:6">
       <c r="B1573" t="s">
         <v>1462</v>
       </c>
       <c r="C1573" t="s">
         <v>1796</v>
       </c>
       <c r="D1573">
         <v>13001291</v>
       </c>
-      <c r="E1573" s="2" t="s">
+      <c r="E1573" s="1" t="s">
         <v>3368</v>
       </c>
       <c r="F1573" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1574" spans="2:6">
       <c r="B1574" t="s">
         <v>1463</v>
       </c>
       <c r="C1574" t="s">
         <v>1796</v>
       </c>
       <c r="D1574">
         <v>13001291</v>
       </c>
-      <c r="E1574" s="2" t="s">
+      <c r="E1574" s="1" t="s">
         <v>3369</v>
       </c>
       <c r="F1574" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1575" spans="2:6">
       <c r="B1575" t="s">
         <v>1464</v>
       </c>
       <c r="C1575" t="s">
         <v>1796</v>
       </c>
       <c r="D1575">
         <v>13001291</v>
       </c>
-      <c r="E1575" s="2" t="s">
+      <c r="E1575" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="F1575" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1576" spans="2:6">
       <c r="B1576" t="s">
         <v>1465</v>
       </c>
       <c r="C1576" t="s">
         <v>1796</v>
       </c>
       <c r="D1576">
         <v>13001291</v>
       </c>
-      <c r="E1576" s="2" t="s">
+      <c r="E1576" s="1" t="s">
         <v>3371</v>
       </c>
       <c r="F1576" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1577" spans="2:6">
       <c r="B1577" t="s">
         <v>44</v>
       </c>
       <c r="C1577" t="s">
         <v>1796</v>
       </c>
       <c r="D1577">
         <v>13001291</v>
       </c>
-      <c r="E1577" s="2" t="s">
+      <c r="E1577" s="1" t="s">
         <v>3372</v>
       </c>
       <c r="F1577" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1578" spans="2:6">
       <c r="B1578" t="s">
         <v>44</v>
       </c>
       <c r="C1578" t="s">
         <v>1796</v>
       </c>
       <c r="D1578">
         <v>13001291</v>
       </c>
-      <c r="E1578" s="2" t="s">
+      <c r="E1578" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="F1578" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1579" spans="2:6">
       <c r="B1579" t="s">
         <v>1466</v>
       </c>
       <c r="C1579" t="s">
         <v>1796</v>
       </c>
       <c r="D1579">
         <v>13001291</v>
       </c>
-      <c r="E1579" s="2" t="s">
+      <c r="E1579" s="1" t="s">
         <v>3374</v>
       </c>
       <c r="F1579" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1580" spans="2:6">
       <c r="B1580" t="s">
         <v>1467</v>
       </c>
       <c r="C1580" t="s">
         <v>1796</v>
       </c>
       <c r="D1580">
         <v>13001291</v>
       </c>
-      <c r="E1580" s="2" t="s">
+      <c r="E1580" s="1" t="s">
         <v>3375</v>
       </c>
       <c r="F1580" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1581" spans="2:6">
       <c r="B1581" t="s">
         <v>1468</v>
       </c>
       <c r="C1581" t="s">
         <v>1796</v>
       </c>
       <c r="D1581">
         <v>13001291</v>
       </c>
-      <c r="E1581" s="2" t="s">
+      <c r="E1581" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="F1581" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1582" spans="2:6">
       <c r="B1582" t="s">
         <v>1469</v>
       </c>
       <c r="C1582" t="s">
         <v>1796</v>
       </c>
       <c r="D1582">
         <v>13001291</v>
       </c>
-      <c r="E1582" s="2" t="s">
+      <c r="E1582" s="1" t="s">
         <v>3377</v>
       </c>
       <c r="F1582" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1583" spans="2:6">
       <c r="B1583" t="s">
         <v>1469</v>
       </c>
       <c r="C1583" t="s">
         <v>1796</v>
       </c>
       <c r="D1583">
         <v>13001291</v>
       </c>
-      <c r="E1583" s="2" t="s">
+      <c r="E1583" s="1" t="s">
         <v>3378</v>
       </c>
       <c r="F1583" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1584" spans="2:6">
       <c r="B1584" t="s">
         <v>1470</v>
       </c>
       <c r="C1584" t="s">
         <v>1796</v>
       </c>
       <c r="D1584">
         <v>13001291</v>
       </c>
-      <c r="E1584" s="2" t="s">
+      <c r="E1584" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="F1584" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1585" spans="2:6">
       <c r="B1585" t="s">
         <v>1471</v>
       </c>
       <c r="C1585" t="s">
         <v>1796</v>
       </c>
       <c r="D1585">
         <v>13001291</v>
       </c>
-      <c r="E1585" s="2" t="s">
+      <c r="E1585" s="1" t="s">
         <v>3380</v>
       </c>
       <c r="F1585" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1586" spans="2:6">
       <c r="B1586" t="s">
         <v>1472</v>
       </c>
       <c r="C1586" t="s">
         <v>1796</v>
       </c>
       <c r="D1586">
         <v>13001291</v>
       </c>
-      <c r="E1586" s="2" t="s">
+      <c r="E1586" s="1" t="s">
         <v>3381</v>
       </c>
       <c r="F1586" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1587" spans="2:6">
       <c r="B1587" t="s">
         <v>1473</v>
       </c>
       <c r="C1587" t="s">
         <v>1796</v>
       </c>
       <c r="D1587">
         <v>13001291</v>
       </c>
-      <c r="E1587" s="2" t="s">
+      <c r="E1587" s="1" t="s">
         <v>3382</v>
       </c>
       <c r="F1587" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1588" spans="2:6">
       <c r="B1588" t="s">
         <v>1474</v>
       </c>
       <c r="C1588" t="s">
         <v>1796</v>
       </c>
       <c r="D1588">
         <v>13001291</v>
       </c>
-      <c r="E1588" s="2" t="s">
+      <c r="E1588" s="1" t="s">
         <v>3383</v>
       </c>
       <c r="F1588" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1589" spans="2:6">
       <c r="B1589" t="s">
         <v>1475</v>
       </c>
       <c r="C1589" t="s">
         <v>1796</v>
       </c>
       <c r="D1589">
         <v>13001291</v>
       </c>
-      <c r="E1589" s="2" t="s">
+      <c r="E1589" s="1" t="s">
         <v>3384</v>
       </c>
       <c r="F1589" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1590" spans="2:6">
       <c r="B1590" t="s">
         <v>1476</v>
       </c>
       <c r="C1590" t="s">
         <v>1796</v>
       </c>
       <c r="D1590">
         <v>13001291</v>
       </c>
-      <c r="E1590" s="2" t="s">
+      <c r="E1590" s="1" t="s">
         <v>3385</v>
       </c>
       <c r="F1590" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1591" spans="2:6">
       <c r="B1591" t="s">
         <v>1477</v>
       </c>
       <c r="C1591" t="s">
         <v>1796</v>
       </c>
       <c r="D1591">
         <v>13001291</v>
       </c>
-      <c r="E1591" s="2" t="s">
+      <c r="E1591" s="1" t="s">
         <v>3386</v>
       </c>
       <c r="F1591" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1592" spans="2:6">
       <c r="B1592" t="s">
         <v>1478</v>
       </c>
       <c r="C1592" t="s">
         <v>1796</v>
       </c>
       <c r="D1592">
         <v>13001291</v>
       </c>
-      <c r="E1592" s="2" t="s">
+      <c r="E1592" s="1" t="s">
         <v>3387</v>
       </c>
       <c r="F1592" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1593" spans="2:6">
       <c r="B1593" t="s">
         <v>1479</v>
       </c>
       <c r="C1593" t="s">
         <v>1796</v>
       </c>
       <c r="D1593">
         <v>13001291</v>
       </c>
-      <c r="E1593" s="2" t="s">
+      <c r="E1593" s="1" t="s">
         <v>3388</v>
       </c>
       <c r="F1593" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1594" spans="2:6">
       <c r="B1594" t="s">
         <v>1480</v>
       </c>
       <c r="C1594" t="s">
         <v>1796</v>
       </c>
       <c r="D1594">
         <v>13001291</v>
       </c>
-      <c r="E1594" s="2" t="s">
+      <c r="E1594" s="1" t="s">
         <v>3389</v>
       </c>
       <c r="F1594" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1595" spans="2:6">
       <c r="B1595" t="s">
         <v>1481</v>
       </c>
       <c r="C1595" t="s">
         <v>1796</v>
       </c>
       <c r="D1595">
         <v>13001291</v>
       </c>
-      <c r="E1595" s="2" t="s">
+      <c r="E1595" s="1" t="s">
         <v>3390</v>
       </c>
       <c r="F1595" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1596" spans="2:6">
       <c r="B1596" t="s">
         <v>1482</v>
       </c>
       <c r="C1596" t="s">
         <v>1796</v>
       </c>
       <c r="D1596">
         <v>13001291</v>
       </c>
-      <c r="E1596" s="2" t="s">
+      <c r="E1596" s="1" t="s">
         <v>3391</v>
       </c>
       <c r="F1596" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1597" spans="2:6">
       <c r="B1597" t="s">
         <v>1483</v>
       </c>
       <c r="C1597" t="s">
         <v>1796</v>
       </c>
       <c r="D1597">
         <v>13001291</v>
       </c>
-      <c r="E1597" s="2" t="s">
+      <c r="E1597" s="1" t="s">
         <v>3392</v>
       </c>
       <c r="F1597" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1598" spans="2:6">
       <c r="B1598" t="s">
         <v>1484</v>
       </c>
       <c r="C1598" t="s">
         <v>1796</v>
       </c>
       <c r="D1598">
         <v>13001291</v>
       </c>
-      <c r="E1598" s="2" t="s">
+      <c r="E1598" s="1" t="s">
         <v>3393</v>
       </c>
       <c r="F1598" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1599" spans="2:6">
       <c r="B1599" t="s">
         <v>1485</v>
       </c>
       <c r="C1599" t="s">
         <v>1796</v>
       </c>
       <c r="D1599">
         <v>13001291</v>
       </c>
-      <c r="E1599" s="2" t="s">
+      <c r="E1599" s="1" t="s">
         <v>3394</v>
       </c>
       <c r="F1599" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1600" spans="2:6">
       <c r="B1600" t="s">
         <v>1486</v>
       </c>
       <c r="C1600" t="s">
         <v>1796</v>
       </c>
       <c r="D1600">
         <v>13001291</v>
       </c>
-      <c r="E1600" s="2" t="s">
+      <c r="E1600" s="1" t="s">
         <v>3395</v>
       </c>
       <c r="F1600" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1601" spans="2:6">
       <c r="B1601" t="s">
         <v>1487</v>
       </c>
       <c r="C1601" t="s">
         <v>1796</v>
       </c>
       <c r="D1601">
         <v>13001291</v>
       </c>
-      <c r="E1601" s="2" t="s">
+      <c r="E1601" s="1" t="s">
         <v>3396</v>
       </c>
       <c r="F1601" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1602" spans="2:6">
       <c r="B1602" t="s">
         <v>1488</v>
       </c>
       <c r="C1602" t="s">
         <v>1796</v>
       </c>
       <c r="D1602">
         <v>13001291</v>
       </c>
-      <c r="E1602" s="2" t="s">
+      <c r="E1602" s="1" t="s">
         <v>3397</v>
       </c>
       <c r="F1602" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1603" spans="2:6">
       <c r="B1603" t="s">
         <v>1489</v>
       </c>
       <c r="C1603" t="s">
         <v>1796</v>
       </c>
       <c r="D1603">
         <v>13001291</v>
       </c>
-      <c r="E1603" s="2" t="s">
+      <c r="E1603" s="1" t="s">
         <v>3398</v>
       </c>
       <c r="F1603" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1604" spans="2:6">
       <c r="B1604" t="s">
         <v>1490</v>
       </c>
       <c r="C1604" t="s">
         <v>1796</v>
       </c>
       <c r="D1604">
         <v>13001291</v>
       </c>
-      <c r="E1604" s="2" t="s">
+      <c r="E1604" s="1" t="s">
         <v>3399</v>
       </c>
       <c r="F1604" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1605" spans="2:6">
       <c r="B1605" t="s">
         <v>44</v>
       </c>
       <c r="C1605" t="s">
         <v>1796</v>
       </c>
       <c r="D1605">
         <v>13001291</v>
       </c>
-      <c r="E1605" s="2" t="s">
+      <c r="E1605" s="1" t="s">
         <v>3400</v>
       </c>
       <c r="F1605" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1606" spans="2:6">
       <c r="B1606" t="s">
         <v>1491</v>
       </c>
       <c r="C1606" t="s">
         <v>1796</v>
       </c>
       <c r="D1606">
         <v>13001291</v>
       </c>
-      <c r="E1606" s="2" t="s">
+      <c r="E1606" s="1" t="s">
         <v>3401</v>
       </c>
       <c r="F1606" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1607" spans="2:6">
       <c r="B1607" t="s">
         <v>44</v>
       </c>
       <c r="C1607" t="s">
         <v>1796</v>
       </c>
       <c r="D1607">
         <v>13001291</v>
       </c>
-      <c r="E1607" s="2" t="s">
+      <c r="E1607" s="1" t="s">
         <v>3402</v>
       </c>
       <c r="F1607" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1608" spans="2:6">
       <c r="B1608" t="s">
         <v>44</v>
       </c>
       <c r="C1608" t="s">
         <v>1796</v>
       </c>
       <c r="D1608">
         <v>13001291</v>
       </c>
-      <c r="E1608" s="2" t="s">
+      <c r="E1608" s="1" t="s">
         <v>3403</v>
       </c>
       <c r="F1608" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1609" spans="2:6">
       <c r="B1609" t="s">
         <v>44</v>
       </c>
       <c r="C1609" t="s">
         <v>1796</v>
       </c>
       <c r="D1609">
         <v>13001291</v>
       </c>
-      <c r="E1609" s="2" t="s">
+      <c r="E1609" s="1" t="s">
         <v>3404</v>
       </c>
       <c r="F1609" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1610" spans="2:6">
       <c r="B1610" t="s">
         <v>1492</v>
       </c>
       <c r="C1610" t="s">
         <v>1796</v>
       </c>
       <c r="D1610">
         <v>13001291</v>
       </c>
-      <c r="E1610" s="2" t="s">
+      <c r="E1610" s="1" t="s">
         <v>3405</v>
       </c>
       <c r="F1610" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1611" spans="2:6">
       <c r="B1611" t="s">
         <v>44</v>
       </c>
       <c r="C1611" t="s">
         <v>1796</v>
       </c>
       <c r="D1611">
         <v>13001291</v>
       </c>
-      <c r="E1611" s="2" t="s">
+      <c r="E1611" s="1" t="s">
         <v>3406</v>
       </c>
       <c r="F1611" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1612" spans="2:6">
       <c r="B1612" t="s">
         <v>44</v>
       </c>
       <c r="C1612" t="s">
         <v>1796</v>
       </c>
       <c r="D1612">
         <v>13001291</v>
       </c>
-      <c r="E1612" s="2" t="s">
+      <c r="E1612" s="1" t="s">
         <v>3407</v>
       </c>
       <c r="F1612" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1613" spans="2:6">
       <c r="B1613" t="s">
         <v>1493</v>
       </c>
       <c r="C1613" t="s">
         <v>1796</v>
       </c>
       <c r="D1613">
         <v>13001291</v>
       </c>
-      <c r="E1613" s="2" t="s">
+      <c r="E1613" s="1" t="s">
         <v>3408</v>
       </c>
       <c r="F1613" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1614" spans="2:6">
       <c r="B1614" t="s">
         <v>1494</v>
       </c>
       <c r="C1614" t="s">
         <v>1796</v>
       </c>
       <c r="D1614">
         <v>13001291</v>
       </c>
-      <c r="E1614" s="2" t="s">
+      <c r="E1614" s="1" t="s">
         <v>3409</v>
       </c>
       <c r="F1614" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1615" spans="2:6">
       <c r="B1615" t="s">
         <v>1495</v>
       </c>
       <c r="C1615" t="s">
         <v>1796</v>
       </c>
       <c r="D1615">
         <v>13001291</v>
       </c>
-      <c r="E1615" s="2" t="s">
+      <c r="E1615" s="1" t="s">
         <v>3410</v>
       </c>
       <c r="F1615" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1616" spans="2:6">
       <c r="B1616" t="s">
         <v>1496</v>
       </c>
       <c r="C1616" t="s">
         <v>1796</v>
       </c>
       <c r="D1616">
         <v>13101291</v>
       </c>
-      <c r="E1616" s="2" t="s">
+      <c r="E1616" s="1" t="s">
         <v>3411</v>
       </c>
       <c r="F1616" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1617" spans="2:6">
       <c r="B1617" t="s">
         <v>44</v>
       </c>
       <c r="C1617" t="s">
         <v>1796</v>
       </c>
       <c r="D1617">
         <v>13101291</v>
       </c>
-      <c r="E1617" s="2" t="s">
+      <c r="E1617" s="1" t="s">
         <v>3412</v>
       </c>
       <c r="F1617" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1618" spans="2:6">
       <c r="B1618" t="s">
         <v>1497</v>
       </c>
       <c r="C1618" t="s">
         <v>1796</v>
       </c>
       <c r="D1618">
         <v>13101291</v>
       </c>
-      <c r="E1618" s="2" t="s">
+      <c r="E1618" s="1" t="s">
         <v>3413</v>
       </c>
       <c r="F1618" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1619" spans="2:6">
       <c r="B1619" t="s">
         <v>1498</v>
       </c>
       <c r="C1619" t="s">
         <v>1796</v>
       </c>
       <c r="D1619">
         <v>13101291</v>
       </c>
-      <c r="E1619" s="2" t="s">
+      <c r="E1619" s="1" t="s">
         <v>3414</v>
       </c>
       <c r="F1619" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1620" spans="2:6">
       <c r="B1620" t="s">
         <v>1499</v>
       </c>
       <c r="C1620" t="s">
         <v>1796</v>
       </c>
       <c r="D1620">
         <v>13101291</v>
       </c>
-      <c r="E1620" s="2" t="s">
+      <c r="E1620" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="F1620" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1621" spans="2:6">
       <c r="B1621" t="s">
         <v>1500</v>
       </c>
       <c r="C1621" t="s">
         <v>1796</v>
       </c>
       <c r="D1621">
         <v>13101291</v>
       </c>
-      <c r="E1621" s="2" t="s">
+      <c r="E1621" s="1" t="s">
         <v>3416</v>
       </c>
       <c r="F1621" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1622" spans="2:6">
       <c r="B1622" t="s">
         <v>1501</v>
       </c>
       <c r="C1622" t="s">
         <v>1796</v>
       </c>
       <c r="D1622">
         <v>13101291</v>
       </c>
-      <c r="E1622" s="2" t="s">
+      <c r="E1622" s="1" t="s">
         <v>3417</v>
       </c>
       <c r="F1622" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1623" spans="2:6">
       <c r="B1623" t="s">
         <v>1502</v>
       </c>
       <c r="C1623" t="s">
         <v>1796</v>
       </c>
       <c r="D1623">
         <v>13101291</v>
       </c>
-      <c r="E1623" s="2" t="s">
+      <c r="E1623" s="1" t="s">
         <v>3418</v>
       </c>
       <c r="F1623" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1624" spans="2:6">
       <c r="B1624" t="s">
         <v>1503</v>
       </c>
       <c r="C1624" t="s">
         <v>1796</v>
       </c>
       <c r="D1624">
         <v>13101291</v>
       </c>
-      <c r="E1624" s="2" t="s">
+      <c r="E1624" s="1" t="s">
         <v>3419</v>
       </c>
       <c r="F1624" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1625" spans="2:6">
       <c r="B1625" t="s">
         <v>1504</v>
       </c>
       <c r="C1625" t="s">
         <v>1796</v>
       </c>
       <c r="D1625">
         <v>13101291</v>
       </c>
-      <c r="E1625" s="2" t="s">
+      <c r="E1625" s="1" t="s">
         <v>3420</v>
       </c>
       <c r="F1625" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1626" spans="2:6">
       <c r="B1626" t="s">
         <v>1505</v>
       </c>
       <c r="C1626" t="s">
         <v>1796</v>
       </c>
       <c r="D1626">
         <v>13101291</v>
       </c>
-      <c r="E1626" s="2" t="s">
+      <c r="E1626" s="1" t="s">
         <v>3421</v>
       </c>
       <c r="F1626" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1627" spans="2:6">
       <c r="B1627" t="s">
         <v>1506</v>
       </c>
       <c r="C1627" t="s">
         <v>1796</v>
       </c>
       <c r="D1627">
         <v>13101291</v>
       </c>
-      <c r="E1627" s="2" t="s">
+      <c r="E1627" s="1" t="s">
         <v>3422</v>
       </c>
       <c r="F1627" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1628" spans="2:6">
       <c r="B1628" t="s">
         <v>1507</v>
       </c>
       <c r="C1628" t="s">
         <v>1796</v>
       </c>
       <c r="D1628">
         <v>13101291</v>
       </c>
-      <c r="E1628" s="2" t="s">
+      <c r="E1628" s="1" t="s">
         <v>3423</v>
       </c>
       <c r="F1628" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1629" spans="2:6">
       <c r="B1629" t="s">
         <v>1508</v>
       </c>
       <c r="C1629" t="s">
         <v>1796</v>
       </c>
       <c r="D1629">
         <v>13101291</v>
       </c>
-      <c r="E1629" s="2" t="s">
+      <c r="E1629" s="1" t="s">
         <v>3424</v>
       </c>
       <c r="F1629" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1630" spans="2:6">
       <c r="B1630" t="s">
         <v>1509</v>
       </c>
       <c r="C1630" t="s">
         <v>1796</v>
       </c>
       <c r="D1630">
         <v>13101291</v>
       </c>
-      <c r="E1630" s="2" t="s">
+      <c r="E1630" s="1" t="s">
         <v>3425</v>
       </c>
       <c r="F1630" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1631" spans="2:6">
       <c r="B1631" t="s">
         <v>1510</v>
       </c>
       <c r="C1631" t="s">
         <v>1796</v>
       </c>
       <c r="D1631">
         <v>13101291</v>
       </c>
-      <c r="E1631" s="2" t="s">
+      <c r="E1631" s="1" t="s">
         <v>3426</v>
       </c>
       <c r="F1631" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1632" spans="2:6">
       <c r="B1632" t="s">
         <v>1511</v>
       </c>
       <c r="C1632" t="s">
         <v>1796</v>
       </c>
       <c r="D1632">
         <v>13101291</v>
       </c>
-      <c r="E1632" s="2" t="s">
+      <c r="E1632" s="1" t="s">
         <v>3427</v>
       </c>
       <c r="F1632" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1633" spans="2:6">
       <c r="B1633" t="s">
         <v>1512</v>
       </c>
       <c r="C1633" t="s">
         <v>1796</v>
       </c>
       <c r="D1633">
         <v>13101291</v>
       </c>
-      <c r="E1633" s="2" t="s">
+      <c r="E1633" s="1" t="s">
         <v>3428</v>
       </c>
       <c r="F1633" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1634" spans="2:6">
       <c r="B1634" t="s">
         <v>1513</v>
       </c>
       <c r="C1634" t="s">
         <v>1796</v>
       </c>
       <c r="D1634">
         <v>13101291</v>
       </c>
-      <c r="E1634" s="2" t="s">
+      <c r="E1634" s="1" t="s">
         <v>3429</v>
       </c>
       <c r="F1634" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1635" spans="2:6">
       <c r="B1635" t="s">
         <v>1514</v>
       </c>
       <c r="C1635" t="s">
         <v>1796</v>
       </c>
       <c r="D1635">
         <v>13101291</v>
       </c>
-      <c r="E1635" s="2" t="s">
+      <c r="E1635" s="1" t="s">
         <v>3430</v>
       </c>
       <c r="F1635" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1636" spans="2:6">
       <c r="B1636" t="s">
         <v>1515</v>
       </c>
       <c r="C1636" t="s">
         <v>1796</v>
       </c>
       <c r="D1636">
         <v>13101291</v>
       </c>
-      <c r="E1636" s="2" t="s">
+      <c r="E1636" s="1" t="s">
         <v>3431</v>
       </c>
       <c r="F1636" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1637" spans="2:6">
       <c r="B1637" t="s">
         <v>146</v>
       </c>
       <c r="C1637" t="s">
         <v>1796</v>
       </c>
       <c r="D1637">
         <v>13101291</v>
       </c>
-      <c r="E1637" s="2" t="s">
+      <c r="E1637" s="1" t="s">
         <v>3432</v>
       </c>
       <c r="F1637" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1638" spans="2:6">
       <c r="B1638" t="s">
         <v>1516</v>
       </c>
       <c r="C1638" t="s">
         <v>1796</v>
       </c>
       <c r="D1638">
         <v>13101291</v>
       </c>
-      <c r="E1638" s="2" t="s">
+      <c r="E1638" s="1" t="s">
         <v>3433</v>
       </c>
       <c r="F1638" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1639" spans="2:6">
       <c r="B1639" t="s">
         <v>1517</v>
       </c>
       <c r="C1639" t="s">
         <v>1796</v>
       </c>
       <c r="D1639">
         <v>13101291</v>
       </c>
-      <c r="E1639" s="2" t="s">
+      <c r="E1639" s="1" t="s">
         <v>3434</v>
       </c>
       <c r="F1639" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1640" spans="2:6">
       <c r="B1640" t="s">
         <v>1518</v>
       </c>
       <c r="C1640" t="s">
         <v>1796</v>
       </c>
       <c r="D1640">
         <v>13101291</v>
       </c>
-      <c r="E1640" s="2" t="s">
+      <c r="E1640" s="1" t="s">
         <v>3435</v>
       </c>
       <c r="F1640" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1641" spans="2:6">
       <c r="B1641" t="s">
         <v>1519</v>
       </c>
       <c r="C1641" t="s">
         <v>1796</v>
       </c>
       <c r="D1641">
         <v>13101291</v>
       </c>
-      <c r="E1641" s="2" t="s">
+      <c r="E1641" s="1" t="s">
         <v>3436</v>
       </c>
       <c r="F1641" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1642" spans="2:6">
       <c r="B1642" t="s">
         <v>1520</v>
       </c>
       <c r="C1642" t="s">
         <v>1796</v>
       </c>
       <c r="D1642">
         <v>13101291</v>
       </c>
-      <c r="E1642" s="2" t="s">
+      <c r="E1642" s="1" t="s">
         <v>3437</v>
       </c>
       <c r="F1642" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1643" spans="2:6">
       <c r="B1643" t="s">
         <v>1521</v>
       </c>
       <c r="C1643" t="s">
         <v>1796</v>
       </c>
       <c r="D1643">
         <v>13101291</v>
       </c>
-      <c r="E1643" s="2" t="s">
+      <c r="E1643" s="1" t="s">
         <v>3438</v>
       </c>
       <c r="F1643" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1644" spans="2:6">
       <c r="B1644" t="s">
         <v>1070</v>
       </c>
       <c r="C1644" t="s">
         <v>1796</v>
       </c>
       <c r="D1644">
         <v>13101291</v>
       </c>
-      <c r="E1644" s="2" t="s">
+      <c r="E1644" s="1" t="s">
         <v>3439</v>
       </c>
       <c r="F1644" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1645" spans="2:6">
       <c r="B1645" t="s">
         <v>1522</v>
       </c>
       <c r="C1645" t="s">
         <v>1796</v>
       </c>
       <c r="D1645">
         <v>13101291</v>
       </c>
-      <c r="E1645" s="2" t="s">
+      <c r="E1645" s="1" t="s">
         <v>3440</v>
       </c>
       <c r="F1645" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1646" spans="2:6">
       <c r="B1646" t="s">
         <v>1070</v>
       </c>
       <c r="C1646" t="s">
         <v>1796</v>
       </c>
       <c r="D1646">
         <v>13101291</v>
       </c>
-      <c r="E1646" s="2" t="s">
+      <c r="E1646" s="1" t="s">
         <v>3441</v>
       </c>
       <c r="F1646" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1647" spans="2:6">
       <c r="B1647" t="s">
         <v>1523</v>
       </c>
       <c r="C1647" t="s">
         <v>1796</v>
       </c>
       <c r="D1647">
         <v>13101291</v>
       </c>
-      <c r="E1647" s="2" t="s">
+      <c r="E1647" s="1" t="s">
         <v>3442</v>
       </c>
       <c r="F1647" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1648" spans="2:6">
       <c r="B1648" t="s">
         <v>1524</v>
       </c>
       <c r="C1648" t="s">
         <v>1796</v>
       </c>
       <c r="D1648">
         <v>13101291</v>
       </c>
-      <c r="E1648" s="2" t="s">
+      <c r="E1648" s="1" t="s">
         <v>3443</v>
       </c>
       <c r="F1648" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1649" spans="2:6">
       <c r="B1649" t="s">
         <v>1525</v>
       </c>
       <c r="C1649" t="s">
         <v>1796</v>
       </c>
       <c r="D1649">
         <v>13101291</v>
       </c>
-      <c r="E1649" s="2" t="s">
+      <c r="E1649" s="1" t="s">
         <v>3444</v>
       </c>
       <c r="F1649" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1650" spans="2:6">
       <c r="B1650" t="s">
         <v>1526</v>
       </c>
       <c r="C1650" t="s">
         <v>1796</v>
       </c>
       <c r="D1650">
         <v>13101291</v>
       </c>
-      <c r="E1650" s="2" t="s">
+      <c r="E1650" s="1" t="s">
         <v>3445</v>
       </c>
       <c r="F1650" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1651" spans="2:6">
       <c r="B1651" t="s">
         <v>44</v>
       </c>
       <c r="C1651" t="s">
         <v>1796</v>
       </c>
       <c r="D1651">
         <v>13101291</v>
       </c>
-      <c r="E1651" s="2" t="s">
+      <c r="E1651" s="1" t="s">
         <v>3446</v>
       </c>
       <c r="F1651" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1652" spans="2:6">
       <c r="B1652" t="s">
         <v>1527</v>
       </c>
       <c r="C1652" t="s">
         <v>1796</v>
       </c>
       <c r="D1652">
         <v>13101291</v>
       </c>
-      <c r="E1652" s="2" t="s">
+      <c r="E1652" s="1" t="s">
         <v>3447</v>
       </c>
       <c r="F1652" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1653" spans="2:6">
       <c r="B1653" t="s">
         <v>1528</v>
       </c>
       <c r="C1653" t="s">
         <v>1796</v>
       </c>
       <c r="D1653">
         <v>13101291</v>
       </c>
-      <c r="E1653" s="2" t="s">
+      <c r="E1653" s="1" t="s">
         <v>3448</v>
       </c>
       <c r="F1653" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1654" spans="2:6">
       <c r="B1654" t="s">
         <v>1529</v>
       </c>
       <c r="C1654" t="s">
         <v>1796</v>
       </c>
       <c r="D1654">
         <v>13101291</v>
       </c>
-      <c r="E1654" s="2" t="s">
+      <c r="E1654" s="1" t="s">
         <v>3449</v>
       </c>
       <c r="F1654" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1655" spans="2:6">
       <c r="B1655" t="s">
         <v>1530</v>
       </c>
       <c r="C1655" t="s">
         <v>1796</v>
       </c>
       <c r="D1655">
         <v>13101291</v>
       </c>
-      <c r="E1655" s="2" t="s">
+      <c r="E1655" s="1" t="s">
         <v>3450</v>
       </c>
       <c r="F1655" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1656" spans="2:6">
       <c r="B1656" t="s">
         <v>44</v>
       </c>
       <c r="C1656" t="s">
         <v>1796</v>
       </c>
       <c r="D1656">
         <v>13101291</v>
       </c>
-      <c r="E1656" s="2" t="s">
+      <c r="E1656" s="1" t="s">
         <v>3451</v>
       </c>
       <c r="F1656" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1657" spans="2:6">
       <c r="B1657" t="s">
         <v>1531</v>
       </c>
       <c r="C1657" t="s">
         <v>1796</v>
       </c>
       <c r="D1657">
         <v>13101291</v>
       </c>
-      <c r="E1657" s="2" t="s">
+      <c r="E1657" s="1" t="s">
         <v>3452</v>
       </c>
       <c r="F1657" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1658" spans="2:6">
       <c r="B1658" t="s">
         <v>1532</v>
       </c>
       <c r="C1658" t="s">
         <v>1796</v>
       </c>
       <c r="D1658">
         <v>13101300</v>
       </c>
-      <c r="E1658" s="2" t="s">
+      <c r="E1658" s="1" t="s">
         <v>3453</v>
       </c>
       <c r="F1658" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1659" spans="2:6">
       <c r="B1659" t="s">
         <v>1533</v>
       </c>
       <c r="C1659" t="s">
         <v>1796</v>
       </c>
       <c r="D1659">
         <v>13101300</v>
       </c>
-      <c r="E1659" s="2" t="s">
+      <c r="E1659" s="1" t="s">
         <v>3454</v>
       </c>
       <c r="F1659" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1660" spans="2:6">
       <c r="B1660" t="s">
         <v>1534</v>
       </c>
       <c r="C1660" t="s">
         <v>1796</v>
       </c>
       <c r="D1660">
         <v>13101300</v>
       </c>
-      <c r="E1660" s="2" t="s">
+      <c r="E1660" s="1" t="s">
         <v>3455</v>
       </c>
       <c r="F1660" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1661" spans="2:6">
       <c r="B1661" t="s">
         <v>1535</v>
       </c>
       <c r="C1661" t="s">
         <v>1796</v>
       </c>
       <c r="D1661">
         <v>13101300</v>
       </c>
-      <c r="E1661" s="2" t="s">
+      <c r="E1661" s="1" t="s">
         <v>3456</v>
       </c>
       <c r="F1661" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1662" spans="2:6">
       <c r="B1662" t="s">
         <v>1536</v>
       </c>
       <c r="C1662" t="s">
         <v>1796</v>
       </c>
       <c r="D1662">
         <v>13101300</v>
       </c>
-      <c r="E1662" s="2" t="s">
+      <c r="E1662" s="1" t="s">
         <v>3457</v>
       </c>
       <c r="F1662" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1663" spans="2:6">
       <c r="B1663" t="s">
         <v>1537</v>
       </c>
       <c r="C1663" t="s">
         <v>1796</v>
       </c>
       <c r="D1663">
         <v>13101300</v>
       </c>
-      <c r="E1663" s="2" t="s">
+      <c r="E1663" s="1" t="s">
         <v>3458</v>
       </c>
       <c r="F1663" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1664" spans="2:6">
       <c r="B1664" t="s">
         <v>1538</v>
       </c>
       <c r="C1664" t="s">
         <v>1796</v>
       </c>
       <c r="D1664">
         <v>13101300</v>
       </c>
-      <c r="E1664" s="2" t="s">
+      <c r="E1664" s="1" t="s">
         <v>3459</v>
       </c>
       <c r="F1664" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1665" spans="2:6">
       <c r="B1665" t="s">
         <v>1539</v>
       </c>
       <c r="C1665" t="s">
         <v>1796</v>
       </c>
       <c r="D1665">
         <v>13101300</v>
       </c>
-      <c r="E1665" s="2" t="s">
+      <c r="E1665" s="1" t="s">
         <v>3460</v>
       </c>
       <c r="F1665" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1666" spans="2:6">
       <c r="B1666" t="s">
         <v>1540</v>
       </c>
       <c r="C1666" t="s">
         <v>1796</v>
       </c>
       <c r="D1666">
         <v>13101300</v>
       </c>
-      <c r="E1666" s="2" t="s">
+      <c r="E1666" s="1" t="s">
         <v>3461</v>
       </c>
       <c r="F1666" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1667" spans="2:6">
       <c r="B1667" t="s">
         <v>1541</v>
       </c>
       <c r="C1667" t="s">
         <v>1796</v>
       </c>
       <c r="D1667">
         <v>13101300</v>
       </c>
-      <c r="E1667" s="2" t="s">
+      <c r="E1667" s="1" t="s">
         <v>3462</v>
       </c>
       <c r="F1667" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1668" spans="2:6">
       <c r="B1668" t="s">
         <v>1542</v>
       </c>
       <c r="C1668" t="s">
         <v>1796</v>
       </c>
       <c r="D1668">
         <v>13101300</v>
       </c>
-      <c r="E1668" s="2" t="s">
+      <c r="E1668" s="1" t="s">
         <v>3463</v>
       </c>
       <c r="F1668" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1669" spans="2:6">
       <c r="B1669" t="s">
         <v>1543</v>
       </c>
       <c r="C1669" t="s">
         <v>1796</v>
       </c>
       <c r="D1669">
         <v>13101300</v>
       </c>
-      <c r="E1669" s="2" t="s">
+      <c r="E1669" s="1" t="s">
         <v>3464</v>
       </c>
       <c r="F1669" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1670" spans="2:6">
       <c r="B1670" t="s">
         <v>1544</v>
       </c>
       <c r="C1670" t="s">
         <v>1796</v>
       </c>
       <c r="D1670">
         <v>13101300</v>
       </c>
-      <c r="E1670" s="2" t="s">
+      <c r="E1670" s="1" t="s">
         <v>3465</v>
       </c>
       <c r="F1670" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1671" spans="2:6">
       <c r="B1671" t="s">
         <v>1545</v>
       </c>
       <c r="C1671" t="s">
         <v>1796</v>
       </c>
       <c r="D1671">
         <v>13101300</v>
       </c>
-      <c r="E1671" s="2" t="s">
+      <c r="E1671" s="1" t="s">
         <v>3466</v>
       </c>
       <c r="F1671" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1672" spans="2:6">
       <c r="B1672" t="s">
         <v>1546</v>
       </c>
       <c r="C1672" t="s">
         <v>1796</v>
       </c>
       <c r="D1672">
         <v>13101300</v>
       </c>
-      <c r="E1672" s="2" t="s">
+      <c r="E1672" s="1" t="s">
         <v>3467</v>
       </c>
       <c r="F1672" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1673" spans="2:6">
       <c r="B1673" t="s">
         <v>1547</v>
       </c>
       <c r="C1673" t="s">
         <v>1796</v>
       </c>
       <c r="D1673">
         <v>13101300</v>
       </c>
-      <c r="E1673" s="2" t="s">
+      <c r="E1673" s="1" t="s">
         <v>3468</v>
       </c>
       <c r="F1673" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1674" spans="2:6">
       <c r="B1674" t="s">
         <v>1548</v>
       </c>
       <c r="C1674" t="s">
         <v>1796</v>
       </c>
       <c r="D1674">
         <v>13101300</v>
       </c>
-      <c r="E1674" s="2" t="s">
+      <c r="E1674" s="1" t="s">
         <v>3469</v>
       </c>
       <c r="F1674" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1675" spans="2:6">
       <c r="B1675" t="s">
         <v>1549</v>
       </c>
       <c r="C1675" t="s">
         <v>1796</v>
       </c>
       <c r="D1675">
         <v>13101300</v>
       </c>
-      <c r="E1675" s="2" t="s">
+      <c r="E1675" s="1" t="s">
         <v>3470</v>
       </c>
       <c r="F1675" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1676" spans="2:6">
       <c r="B1676" t="s">
         <v>1550</v>
       </c>
       <c r="C1676" t="s">
         <v>1796</v>
       </c>
       <c r="D1676">
         <v>13101300</v>
       </c>
-      <c r="E1676" s="2" t="s">
+      <c r="E1676" s="1" t="s">
         <v>3471</v>
       </c>
       <c r="F1676" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1677" spans="2:6">
       <c r="B1677" t="s">
         <v>1551</v>
       </c>
       <c r="C1677" t="s">
         <v>1796</v>
       </c>
       <c r="D1677">
         <v>13101300</v>
       </c>
-      <c r="E1677" s="2" t="s">
+      <c r="E1677" s="1" t="s">
         <v>3472</v>
       </c>
       <c r="F1677" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1678" spans="2:6">
       <c r="B1678" t="s">
         <v>1552</v>
       </c>
       <c r="C1678" t="s">
         <v>1796</v>
       </c>
       <c r="D1678">
         <v>13101300</v>
       </c>
-      <c r="E1678" s="2" t="s">
+      <c r="E1678" s="1" t="s">
         <v>3473</v>
       </c>
       <c r="F1678" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1679" spans="2:6">
       <c r="B1679" t="s">
         <v>1553</v>
       </c>
       <c r="C1679" t="s">
         <v>1796</v>
       </c>
       <c r="D1679">
         <v>13101300</v>
       </c>
-      <c r="E1679" s="2" t="s">
+      <c r="E1679" s="1" t="s">
         <v>3474</v>
       </c>
       <c r="F1679" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1680" spans="2:6">
       <c r="B1680" t="s">
         <v>1554</v>
       </c>
       <c r="C1680" t="s">
         <v>1796</v>
       </c>
       <c r="D1680">
         <v>13101300</v>
       </c>
-      <c r="E1680" s="2" t="s">
+      <c r="E1680" s="1" t="s">
         <v>3475</v>
       </c>
       <c r="F1680" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1681" spans="2:6">
       <c r="B1681" t="s">
         <v>1555</v>
       </c>
       <c r="C1681" t="s">
         <v>1796</v>
       </c>
       <c r="D1681">
         <v>13101300</v>
       </c>
-      <c r="E1681" s="2" t="s">
+      <c r="E1681" s="1" t="s">
         <v>3476</v>
       </c>
       <c r="F1681" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1682" spans="2:6">
       <c r="B1682" t="s">
         <v>1556</v>
       </c>
       <c r="C1682" t="s">
         <v>1796</v>
       </c>
       <c r="D1682">
         <v>13101300</v>
       </c>
-      <c r="E1682" s="2" t="s">
+      <c r="E1682" s="1" t="s">
         <v>3477</v>
       </c>
       <c r="F1682" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1683" spans="2:6">
       <c r="B1683" t="s">
         <v>1557</v>
       </c>
       <c r="C1683" t="s">
         <v>1796</v>
       </c>
       <c r="D1683">
         <v>13101300</v>
       </c>
-      <c r="E1683" s="2" t="s">
+      <c r="E1683" s="1" t="s">
         <v>3478</v>
       </c>
       <c r="F1683" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1684" spans="2:6">
       <c r="B1684" t="s">
         <v>1558</v>
       </c>
       <c r="C1684" t="s">
         <v>1796</v>
       </c>
       <c r="D1684">
         <v>13101300</v>
       </c>
-      <c r="E1684" s="2" t="s">
+      <c r="E1684" s="1" t="s">
         <v>3479</v>
       </c>
       <c r="F1684" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1685" spans="2:6">
       <c r="B1685" t="s">
         <v>1559</v>
       </c>
       <c r="C1685" t="s">
         <v>1796</v>
       </c>
       <c r="D1685">
         <v>13101300</v>
       </c>
-      <c r="E1685" s="2" t="s">
+      <c r="E1685" s="1" t="s">
         <v>3480</v>
       </c>
       <c r="F1685" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1686" spans="2:6">
       <c r="B1686" t="s">
         <v>1560</v>
       </c>
       <c r="C1686" t="s">
         <v>1796</v>
       </c>
       <c r="D1686">
         <v>13101300</v>
       </c>
-      <c r="E1686" s="2" t="s">
+      <c r="E1686" s="1" t="s">
         <v>3481</v>
       </c>
       <c r="F1686" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1687" spans="2:6">
       <c r="B1687" t="s">
         <v>1561</v>
       </c>
       <c r="C1687" t="s">
         <v>1796</v>
       </c>
       <c r="D1687">
         <v>13101300</v>
       </c>
-      <c r="E1687" s="2" t="s">
+      <c r="E1687" s="1" t="s">
         <v>3482</v>
       </c>
       <c r="F1687" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1688" spans="2:6">
       <c r="B1688" t="s">
         <v>1562</v>
       </c>
       <c r="C1688" t="s">
         <v>1796</v>
       </c>
       <c r="D1688">
         <v>13101300</v>
       </c>
-      <c r="E1688" s="2" t="s">
+      <c r="E1688" s="1" t="s">
         <v>3483</v>
       </c>
       <c r="F1688" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1689" spans="2:6">
       <c r="B1689" t="s">
         <v>44</v>
       </c>
       <c r="C1689" t="s">
         <v>1796</v>
       </c>
       <c r="D1689">
         <v>13101300</v>
       </c>
-      <c r="E1689" s="2" t="s">
+      <c r="E1689" s="1" t="s">
         <v>3484</v>
       </c>
       <c r="F1689" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1690" spans="2:6">
       <c r="B1690" t="s">
         <v>1070</v>
       </c>
       <c r="C1690" t="s">
         <v>1796</v>
       </c>
       <c r="D1690">
         <v>13101300</v>
       </c>
-      <c r="E1690" s="2" t="s">
+      <c r="E1690" s="1" t="s">
         <v>3485</v>
       </c>
       <c r="F1690" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1691" spans="2:6">
       <c r="B1691" t="s">
         <v>1563</v>
       </c>
       <c r="C1691" t="s">
         <v>1796</v>
       </c>
       <c r="D1691">
         <v>13101301</v>
       </c>
-      <c r="E1691" s="2" t="s">
+      <c r="E1691" s="1" t="s">
         <v>3486</v>
       </c>
       <c r="F1691" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1692" spans="2:6">
       <c r="B1692" t="s">
         <v>1564</v>
       </c>
       <c r="C1692" t="s">
         <v>1796</v>
       </c>
       <c r="D1692">
         <v>13201311</v>
       </c>
-      <c r="E1692" s="2" t="s">
+      <c r="E1692" s="1" t="s">
         <v>3487</v>
       </c>
       <c r="F1692" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1693" spans="2:6">
       <c r="B1693" t="s">
         <v>1565</v>
       </c>
       <c r="C1693" t="s">
         <v>1796</v>
       </c>
       <c r="D1693">
         <v>13251291</v>
       </c>
-      <c r="E1693" s="2" t="s">
+      <c r="E1693" s="1" t="s">
         <v>3488</v>
       </c>
       <c r="F1693" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1694" spans="2:6">
       <c r="B1694" t="s">
         <v>1566</v>
       </c>
       <c r="C1694" t="s">
         <v>1796</v>
       </c>
       <c r="D1694">
         <v>13251301</v>
       </c>
-      <c r="E1694" s="2" t="s">
+      <c r="E1694" s="1" t="s">
         <v>3489</v>
       </c>
       <c r="F1694" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1695" spans="2:6">
       <c r="B1695" t="s">
         <v>1567</v>
       </c>
       <c r="C1695" t="s">
         <v>1796</v>
       </c>
       <c r="D1695">
         <v>13251301</v>
       </c>
-      <c r="E1695" s="2" t="s">
+      <c r="E1695" s="1" t="s">
         <v>3490</v>
       </c>
       <c r="F1695" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1696" spans="2:6">
       <c r="B1696" t="s">
         <v>1568</v>
       </c>
       <c r="C1696" t="s">
         <v>1796</v>
       </c>
       <c r="D1696">
         <v>13251301</v>
       </c>
-      <c r="E1696" s="2" t="s">
+      <c r="E1696" s="1" t="s">
         <v>3491</v>
       </c>
       <c r="F1696" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1697" spans="2:6">
       <c r="B1697" t="s">
         <v>1569</v>
       </c>
       <c r="C1697" t="s">
         <v>1796</v>
       </c>
       <c r="D1697">
         <v>13301301</v>
       </c>
-      <c r="E1697" s="2" t="s">
+      <c r="E1697" s="1" t="s">
         <v>3492</v>
       </c>
       <c r="F1697" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1698" spans="2:6">
       <c r="B1698" t="s">
         <v>1570</v>
       </c>
       <c r="C1698" t="s">
         <v>1796</v>
       </c>
       <c r="D1698">
         <v>13301301</v>
       </c>
-      <c r="E1698" s="2" t="s">
+      <c r="E1698" s="1" t="s">
         <v>3493</v>
       </c>
       <c r="F1698" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1699" spans="2:6">
       <c r="B1699" t="s">
         <v>1249</v>
       </c>
       <c r="C1699" t="s">
         <v>1796</v>
       </c>
       <c r="D1699">
         <v>13301301</v>
       </c>
-      <c r="E1699" s="2" t="s">
+      <c r="E1699" s="1" t="s">
         <v>3494</v>
       </c>
       <c r="F1699" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1700" spans="2:6">
       <c r="B1700" t="s">
         <v>44</v>
       </c>
       <c r="C1700" t="s">
         <v>1796</v>
       </c>
       <c r="D1700">
         <v>13301301</v>
       </c>
-      <c r="E1700" s="2" t="s">
+      <c r="E1700" s="1" t="s">
         <v>3495</v>
       </c>
       <c r="F1700" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1701" spans="2:6">
       <c r="B1701" t="s">
         <v>1571</v>
       </c>
       <c r="C1701" t="s">
         <v>1796</v>
       </c>
       <c r="D1701">
         <v>13301301</v>
       </c>
-      <c r="E1701" s="2" t="s">
+      <c r="E1701" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="F1701" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1702" spans="2:6">
       <c r="B1702" t="s">
         <v>1572</v>
       </c>
       <c r="C1702" t="s">
         <v>1796</v>
       </c>
       <c r="D1702">
         <v>13301311</v>
       </c>
-      <c r="E1702" s="2" t="s">
+      <c r="E1702" s="1" t="s">
         <v>3497</v>
       </c>
       <c r="F1702" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1703" spans="2:6">
       <c r="B1703" t="s">
         <v>1573</v>
       </c>
       <c r="C1703" t="s">
         <v>1796</v>
       </c>
       <c r="D1703">
         <v>13301311</v>
       </c>
-      <c r="E1703" s="2" t="s">
+      <c r="E1703" s="1" t="s">
         <v>3498</v>
       </c>
       <c r="F1703" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1704" spans="2:6">
       <c r="B1704" t="s">
         <v>1574</v>
       </c>
       <c r="C1704" t="s">
         <v>1796</v>
       </c>
       <c r="D1704">
         <v>13301311</v>
       </c>
-      <c r="E1704" s="2" t="s">
+      <c r="E1704" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="F1704" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1705" spans="2:6">
       <c r="B1705" t="s">
         <v>1575</v>
       </c>
       <c r="C1705" t="s">
         <v>1796</v>
       </c>
       <c r="D1705">
         <v>13301311</v>
       </c>
-      <c r="E1705" s="2" t="s">
+      <c r="E1705" s="1" t="s">
         <v>3500</v>
       </c>
       <c r="F1705" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1706" spans="2:6">
       <c r="B1706" t="s">
         <v>1576</v>
       </c>
       <c r="C1706" t="s">
         <v>1796</v>
       </c>
       <c r="D1706">
         <v>13301311</v>
       </c>
-      <c r="E1706" s="2" t="s">
+      <c r="E1706" s="1" t="s">
         <v>3501</v>
       </c>
       <c r="F1706" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1707" spans="2:6">
       <c r="B1707" t="s">
         <v>1577</v>
       </c>
       <c r="C1707" t="s">
         <v>1796</v>
       </c>
       <c r="D1707">
         <v>13301311</v>
       </c>
-      <c r="E1707" s="2" t="s">
+      <c r="E1707" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="F1707" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1708" spans="2:6">
       <c r="B1708" t="s">
         <v>1578</v>
       </c>
       <c r="C1708" t="s">
         <v>1796</v>
       </c>
       <c r="D1708">
         <v>13301311</v>
       </c>
-      <c r="E1708" s="2" t="s">
+      <c r="E1708" s="1" t="s">
         <v>3503</v>
       </c>
       <c r="F1708" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1709" spans="2:6">
       <c r="B1709" t="s">
         <v>1579</v>
       </c>
       <c r="C1709" t="s">
         <v>1796</v>
       </c>
       <c r="D1709">
         <v>13301311</v>
       </c>
-      <c r="E1709" s="2" t="s">
+      <c r="E1709" s="1" t="s">
         <v>3504</v>
       </c>
       <c r="F1709" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1710" spans="2:6">
       <c r="B1710" t="s">
         <v>1580</v>
       </c>
       <c r="C1710" t="s">
         <v>1796</v>
       </c>
       <c r="D1710">
         <v>13301311</v>
       </c>
-      <c r="E1710" s="2" t="s">
+      <c r="E1710" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="F1710" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1711" spans="2:6">
       <c r="B1711" t="s">
         <v>1581</v>
       </c>
       <c r="C1711" t="s">
         <v>1796</v>
       </c>
       <c r="D1711">
         <v>13301311</v>
       </c>
-      <c r="E1711" s="2" t="s">
+      <c r="E1711" s="1" t="s">
         <v>3506</v>
       </c>
       <c r="F1711" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1712" spans="2:6">
       <c r="B1712" t="s">
         <v>1582</v>
       </c>
       <c r="C1712" t="s">
         <v>1796</v>
       </c>
       <c r="D1712">
         <v>13301311</v>
       </c>
-      <c r="E1712" s="2" t="s">
+      <c r="E1712" s="1" t="s">
         <v>3507</v>
       </c>
       <c r="F1712" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1713" spans="2:6">
       <c r="B1713" t="s">
         <v>1583</v>
       </c>
       <c r="C1713" t="s">
         <v>1796</v>
       </c>
       <c r="D1713">
         <v>13301311</v>
       </c>
-      <c r="E1713" s="2" t="s">
+      <c r="E1713" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="F1713" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1714" spans="2:6">
       <c r="B1714" t="s">
         <v>44</v>
       </c>
       <c r="C1714" t="s">
         <v>1796</v>
       </c>
       <c r="D1714">
         <v>13301311</v>
       </c>
-      <c r="E1714" s="2" t="s">
+      <c r="E1714" s="1" t="s">
         <v>3509</v>
       </c>
       <c r="F1714" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1715" spans="2:6">
       <c r="B1715" t="s">
         <v>1584</v>
       </c>
       <c r="C1715" t="s">
         <v>1796</v>
       </c>
       <c r="D1715">
         <v>13301321</v>
       </c>
-      <c r="E1715" s="2" t="s">
+      <c r="E1715" s="1" t="s">
         <v>3510</v>
       </c>
       <c r="F1715" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1716" spans="2:6">
       <c r="B1716" t="s">
         <v>1585</v>
       </c>
       <c r="C1716" t="s">
         <v>1796</v>
       </c>
       <c r="D1716">
         <v>13501295</v>
       </c>
-      <c r="E1716" s="2" t="s">
+      <c r="E1716" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="F1716" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1717" spans="2:6">
       <c r="B1717" t="s">
         <v>1586</v>
       </c>
       <c r="C1717" t="s">
         <v>1796</v>
       </c>
       <c r="D1717">
         <v>13501301</v>
       </c>
-      <c r="E1717" s="2" t="s">
+      <c r="E1717" s="1" t="s">
         <v>3512</v>
       </c>
       <c r="F1717" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1718" spans="2:6">
       <c r="B1718" t="s">
         <v>1587</v>
       </c>
       <c r="C1718" t="s">
         <v>1796</v>
       </c>
       <c r="D1718">
         <v>13501301</v>
       </c>
-      <c r="E1718" s="2" t="s">
+      <c r="E1718" s="1" t="s">
         <v>3513</v>
       </c>
       <c r="F1718" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1719" spans="2:6">
       <c r="B1719" t="s">
         <v>1588</v>
       </c>
       <c r="C1719" t="s">
         <v>1796</v>
       </c>
       <c r="D1719">
         <v>13501301</v>
       </c>
-      <c r="E1719" s="2" t="s">
+      <c r="E1719" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="F1719" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1720" spans="2:6">
       <c r="B1720" t="s">
         <v>1589</v>
       </c>
       <c r="C1720" t="s">
         <v>1796</v>
       </c>
       <c r="D1720">
         <v>13501301</v>
       </c>
-      <c r="E1720" s="2" t="s">
+      <c r="E1720" s="1" t="s">
         <v>3515</v>
       </c>
       <c r="F1720" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1721" spans="2:6">
       <c r="B1721" t="s">
         <v>1590</v>
       </c>
       <c r="C1721" t="s">
         <v>1796</v>
       </c>
       <c r="D1721">
         <v>13501301</v>
       </c>
-      <c r="E1721" s="2" t="s">
+      <c r="E1721" s="1" t="s">
         <v>3516</v>
       </c>
       <c r="F1721" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1722" spans="2:6">
       <c r="B1722" t="s">
         <v>1591</v>
       </c>
       <c r="C1722" t="s">
         <v>1796</v>
       </c>
       <c r="D1722">
         <v>13501301</v>
       </c>
-      <c r="E1722" s="2" t="s">
+      <c r="E1722" s="1" t="s">
         <v>3517</v>
       </c>
       <c r="F1722" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1723" spans="2:6">
       <c r="B1723" t="s">
         <v>1592</v>
       </c>
       <c r="C1723" t="s">
         <v>1796</v>
       </c>
       <c r="D1723">
         <v>13501301</v>
       </c>
-      <c r="E1723" s="2" t="s">
+      <c r="E1723" s="1" t="s">
         <v>3518</v>
       </c>
       <c r="F1723" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1724" spans="2:6">
       <c r="B1724" t="s">
         <v>1593</v>
       </c>
       <c r="C1724" t="s">
         <v>1796</v>
       </c>
       <c r="D1724">
         <v>13501301</v>
       </c>
-      <c r="E1724" s="2" t="s">
+      <c r="E1724" s="1" t="s">
         <v>3519</v>
       </c>
       <c r="F1724" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1725" spans="2:6">
       <c r="B1725" t="s">
         <v>1594</v>
       </c>
       <c r="C1725" t="s">
         <v>1796</v>
       </c>
       <c r="D1725">
         <v>13501301</v>
       </c>
-      <c r="E1725" s="2" t="s">
+      <c r="E1725" s="1" t="s">
         <v>3520</v>
       </c>
       <c r="F1725" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1726" spans="2:6">
       <c r="B1726" t="s">
         <v>1595</v>
       </c>
       <c r="C1726" t="s">
         <v>1796</v>
       </c>
       <c r="D1726">
         <v>13501301</v>
       </c>
-      <c r="E1726" s="2" t="s">
+      <c r="E1726" s="1" t="s">
         <v>3521</v>
       </c>
       <c r="F1726" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1727" spans="2:6">
       <c r="B1727" t="s">
         <v>1596</v>
       </c>
       <c r="C1727" t="s">
         <v>1796</v>
       </c>
       <c r="D1727">
         <v>13501301</v>
       </c>
-      <c r="E1727" s="2" t="s">
+      <c r="E1727" s="1" t="s">
         <v>3522</v>
       </c>
       <c r="F1727" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1728" spans="2:6">
       <c r="B1728" t="s">
         <v>1597</v>
       </c>
       <c r="C1728" t="s">
         <v>1796</v>
       </c>
       <c r="D1728">
         <v>13501301</v>
       </c>
-      <c r="E1728" s="2" t="s">
+      <c r="E1728" s="1" t="s">
         <v>3523</v>
       </c>
       <c r="F1728" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1729" spans="2:6">
       <c r="B1729" t="s">
         <v>1598</v>
       </c>
       <c r="C1729" t="s">
         <v>1796</v>
       </c>
       <c r="D1729">
         <v>13501301</v>
       </c>
-      <c r="E1729" s="2" t="s">
+      <c r="E1729" s="1" t="s">
         <v>3524</v>
       </c>
       <c r="F1729" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1730" spans="2:6">
       <c r="B1730" t="s">
         <v>1599</v>
       </c>
       <c r="C1730" t="s">
         <v>1796</v>
       </c>
       <c r="D1730">
         <v>13501301</v>
       </c>
-      <c r="E1730" s="2" t="s">
+      <c r="E1730" s="1" t="s">
         <v>3525</v>
       </c>
       <c r="F1730" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1731" spans="2:6">
       <c r="B1731" t="s">
         <v>1600</v>
       </c>
       <c r="C1731" t="s">
         <v>1796</v>
       </c>
       <c r="D1731">
         <v>13501301</v>
       </c>
-      <c r="E1731" s="2" t="s">
+      <c r="E1731" s="1" t="s">
         <v>3526</v>
       </c>
       <c r="F1731" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1732" spans="2:6">
       <c r="B1732" t="s">
         <v>44</v>
       </c>
       <c r="C1732" t="s">
         <v>1796</v>
       </c>
       <c r="D1732">
         <v>13501301</v>
       </c>
-      <c r="E1732" s="2" t="s">
+      <c r="E1732" s="1" t="s">
         <v>3527</v>
       </c>
       <c r="F1732" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1733" spans="2:6">
       <c r="B1733" t="s">
         <v>1601</v>
       </c>
       <c r="C1733" t="s">
         <v>1796</v>
       </c>
       <c r="D1733">
         <v>13501301</v>
       </c>
-      <c r="E1733" s="2" t="s">
+      <c r="E1733" s="1" t="s">
         <v>3528</v>
       </c>
       <c r="F1733" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1734" spans="2:6">
       <c r="B1734" t="s">
         <v>1602</v>
       </c>
       <c r="C1734" t="s">
         <v>1796</v>
       </c>
       <c r="D1734">
         <v>13501301</v>
       </c>
-      <c r="E1734" s="2" t="s">
+      <c r="E1734" s="1" t="s">
         <v>3529</v>
       </c>
       <c r="F1734" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1735" spans="2:6">
       <c r="B1735" t="s">
         <v>1603</v>
       </c>
       <c r="C1735" t="s">
         <v>1796</v>
       </c>
       <c r="D1735">
         <v>13501301</v>
       </c>
-      <c r="E1735" s="2" t="s">
+      <c r="E1735" s="1" t="s">
         <v>3530</v>
       </c>
       <c r="F1735" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1736" spans="2:6">
       <c r="B1736" t="s">
         <v>1604</v>
       </c>
       <c r="C1736" t="s">
         <v>1796</v>
       </c>
       <c r="D1736">
         <v>13501301</v>
       </c>
-      <c r="E1736" s="2" t="s">
+      <c r="E1736" s="1" t="s">
         <v>3531</v>
       </c>
       <c r="F1736" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1737" spans="2:6">
       <c r="B1737" t="s">
         <v>1605</v>
       </c>
       <c r="C1737" t="s">
         <v>1796</v>
       </c>
       <c r="D1737">
         <v>13501301</v>
       </c>
-      <c r="E1737" s="2" t="s">
+      <c r="E1737" s="1" t="s">
         <v>3532</v>
       </c>
       <c r="F1737" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1738" spans="2:6">
       <c r="B1738" t="s">
         <v>1606</v>
       </c>
       <c r="C1738" t="s">
         <v>1796</v>
       </c>
       <c r="D1738">
         <v>13501301</v>
       </c>
-      <c r="E1738" s="2" t="s">
+      <c r="E1738" s="1" t="s">
         <v>3533</v>
       </c>
       <c r="F1738" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1739" spans="2:6">
       <c r="B1739" t="s">
         <v>1607</v>
       </c>
       <c r="C1739" t="s">
         <v>1796</v>
       </c>
       <c r="D1739">
         <v>13501301</v>
       </c>
-      <c r="E1739" s="2" t="s">
+      <c r="E1739" s="1" t="s">
         <v>3534</v>
       </c>
       <c r="F1739" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1740" spans="2:6">
       <c r="B1740" t="s">
         <v>1608</v>
       </c>
       <c r="C1740" t="s">
         <v>1796</v>
       </c>
       <c r="D1740">
         <v>13501301</v>
       </c>
-      <c r="E1740" s="2" t="s">
+      <c r="E1740" s="1" t="s">
         <v>3535</v>
       </c>
       <c r="F1740" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1741" spans="2:6">
       <c r="B1741" t="s">
         <v>1609</v>
       </c>
       <c r="C1741" t="s">
         <v>1796</v>
       </c>
       <c r="D1741">
         <v>13501301</v>
       </c>
-      <c r="E1741" s="2" t="s">
+      <c r="E1741" s="1" t="s">
         <v>3536</v>
       </c>
       <c r="F1741" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1742" spans="2:6">
       <c r="B1742" t="s">
         <v>1610</v>
       </c>
       <c r="C1742" t="s">
         <v>1796</v>
       </c>
       <c r="D1742">
         <v>13501301</v>
       </c>
-      <c r="E1742" s="2" t="s">
+      <c r="E1742" s="1" t="s">
         <v>3537</v>
       </c>
       <c r="F1742" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1743" spans="2:6">
       <c r="B1743" t="s">
         <v>1611</v>
       </c>
       <c r="C1743" t="s">
         <v>1796</v>
       </c>
       <c r="D1743">
         <v>13501301</v>
       </c>
-      <c r="E1743" s="2" t="s">
+      <c r="E1743" s="1" t="s">
         <v>3538</v>
       </c>
       <c r="F1743" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1744" spans="2:6">
       <c r="B1744" t="s">
         <v>1612</v>
       </c>
       <c r="C1744" t="s">
         <v>1796</v>
       </c>
       <c r="D1744">
         <v>13501301</v>
       </c>
-      <c r="E1744" s="2" t="s">
+      <c r="E1744" s="1" t="s">
         <v>3539</v>
       </c>
       <c r="F1744" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1745" spans="2:6">
       <c r="B1745" t="s">
         <v>1613</v>
       </c>
       <c r="C1745" t="s">
         <v>1796</v>
       </c>
       <c r="D1745">
         <v>13501301</v>
       </c>
-      <c r="E1745" s="2" t="s">
+      <c r="E1745" s="1" t="s">
         <v>3540</v>
       </c>
       <c r="F1745" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1746" spans="2:6">
       <c r="B1746" t="s">
         <v>1614</v>
       </c>
       <c r="C1746" t="s">
         <v>1796</v>
       </c>
       <c r="D1746">
         <v>13501301</v>
       </c>
-      <c r="E1746" s="2" t="s">
+      <c r="E1746" s="1" t="s">
         <v>3541</v>
       </c>
       <c r="F1746" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1747" spans="2:6">
       <c r="B1747" t="s">
         <v>1615</v>
       </c>
       <c r="C1747" t="s">
         <v>1796</v>
       </c>
       <c r="D1747">
         <v>13501301</v>
       </c>
-      <c r="E1747" s="2" t="s">
+      <c r="E1747" s="1" t="s">
         <v>3542</v>
       </c>
       <c r="F1747" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1748" spans="2:6">
       <c r="B1748" t="s">
         <v>1616</v>
       </c>
       <c r="C1748" t="s">
         <v>1796</v>
       </c>
       <c r="D1748">
         <v>13501301</v>
       </c>
-      <c r="E1748" s="2" t="s">
+      <c r="E1748" s="1" t="s">
         <v>3543</v>
       </c>
       <c r="F1748" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1749" spans="2:6">
       <c r="B1749" t="s">
         <v>1617</v>
       </c>
       <c r="C1749" t="s">
         <v>1796</v>
       </c>
       <c r="D1749">
         <v>13501301</v>
       </c>
-      <c r="E1749" s="2" t="s">
+      <c r="E1749" s="1" t="s">
         <v>3544</v>
       </c>
       <c r="F1749" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1750" spans="2:6">
       <c r="B1750" t="s">
         <v>1618</v>
       </c>
       <c r="C1750" t="s">
         <v>1796</v>
       </c>
       <c r="D1750">
         <v>13501301</v>
       </c>
-      <c r="E1750" s="2" t="s">
+      <c r="E1750" s="1" t="s">
         <v>3545</v>
       </c>
       <c r="F1750" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1751" spans="2:6">
       <c r="B1751" t="s">
         <v>1619</v>
       </c>
       <c r="C1751" t="s">
         <v>1796</v>
       </c>
       <c r="D1751">
         <v>13501301</v>
       </c>
-      <c r="E1751" s="2" t="s">
+      <c r="E1751" s="1" t="s">
         <v>3546</v>
       </c>
       <c r="F1751" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1752" spans="2:6">
       <c r="B1752" t="s">
         <v>1620</v>
       </c>
       <c r="C1752" t="s">
         <v>1796</v>
       </c>
       <c r="D1752">
         <v>13501301</v>
       </c>
-      <c r="E1752" s="2" t="s">
+      <c r="E1752" s="1" t="s">
         <v>3547</v>
       </c>
       <c r="F1752" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1753" spans="2:6">
       <c r="B1753" t="s">
         <v>1621</v>
       </c>
       <c r="C1753" t="s">
         <v>1796</v>
       </c>
       <c r="D1753">
         <v>13501301</v>
       </c>
-      <c r="E1753" s="2" t="s">
+      <c r="E1753" s="1" t="s">
         <v>3548</v>
       </c>
       <c r="F1753" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1754" spans="2:6">
       <c r="B1754" t="s">
         <v>1622</v>
       </c>
       <c r="C1754" t="s">
         <v>1796</v>
       </c>
       <c r="D1754">
         <v>13501301</v>
       </c>
-      <c r="E1754" s="2" t="s">
+      <c r="E1754" s="1" t="s">
         <v>3549</v>
       </c>
       <c r="F1754" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1755" spans="2:6">
       <c r="B1755" t="s">
         <v>1623</v>
       </c>
       <c r="C1755" t="s">
         <v>1796</v>
       </c>
       <c r="D1755">
         <v>13501301</v>
       </c>
-      <c r="E1755" s="2" t="s">
+      <c r="E1755" s="1" t="s">
         <v>3550</v>
       </c>
       <c r="F1755" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1756" spans="2:6">
       <c r="B1756" t="s">
         <v>1624</v>
       </c>
       <c r="C1756" t="s">
         <v>1796</v>
       </c>
       <c r="D1756">
         <v>13501301</v>
       </c>
-      <c r="E1756" s="2" t="s">
+      <c r="E1756" s="1" t="s">
         <v>3551</v>
       </c>
       <c r="F1756" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1757" spans="2:6">
       <c r="B1757" t="s">
         <v>1625</v>
       </c>
       <c r="C1757" t="s">
         <v>1796</v>
       </c>
       <c r="D1757">
         <v>13501301</v>
       </c>
-      <c r="E1757" s="2" t="s">
+      <c r="E1757" s="1" t="s">
         <v>3552</v>
       </c>
       <c r="F1757" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1758" spans="2:6">
       <c r="B1758" t="s">
         <v>1626</v>
       </c>
       <c r="C1758" t="s">
         <v>1796</v>
       </c>
       <c r="D1758">
         <v>13501301</v>
       </c>
-      <c r="E1758" s="2" t="s">
+      <c r="E1758" s="1" t="s">
         <v>3553</v>
       </c>
       <c r="F1758" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1759" spans="2:6">
       <c r="B1759" t="s">
         <v>1627</v>
       </c>
       <c r="C1759" t="s">
         <v>1796</v>
       </c>
       <c r="D1759">
         <v>13501301</v>
       </c>
-      <c r="E1759" s="2" t="s">
+      <c r="E1759" s="1" t="s">
         <v>3554</v>
       </c>
       <c r="F1759" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1760" spans="2:6">
       <c r="B1760" t="s">
         <v>1628</v>
       </c>
       <c r="C1760" t="s">
         <v>1796</v>
       </c>
       <c r="D1760">
         <v>13501301</v>
       </c>
-      <c r="E1760" s="2" t="s">
+      <c r="E1760" s="1" t="s">
         <v>3555</v>
       </c>
       <c r="F1760" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1761" spans="2:6">
       <c r="B1761" t="s">
         <v>1629</v>
       </c>
       <c r="C1761" t="s">
         <v>1796</v>
       </c>
       <c r="D1761">
         <v>13501301</v>
       </c>
-      <c r="E1761" s="2" t="s">
+      <c r="E1761" s="1" t="s">
         <v>3556</v>
       </c>
       <c r="F1761" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1762" spans="2:6">
       <c r="B1762" t="s">
         <v>1630</v>
       </c>
       <c r="C1762" t="s">
         <v>1796</v>
       </c>
       <c r="D1762">
         <v>13501301</v>
       </c>
-      <c r="E1762" s="2" t="s">
+      <c r="E1762" s="1" t="s">
         <v>3557</v>
       </c>
       <c r="F1762" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1763" spans="2:6">
       <c r="B1763" t="s">
         <v>1631</v>
       </c>
       <c r="C1763" t="s">
         <v>1796</v>
       </c>
       <c r="D1763">
         <v>13501301</v>
       </c>
-      <c r="E1763" s="2" t="s">
+      <c r="E1763" s="1" t="s">
         <v>3558</v>
       </c>
       <c r="F1763" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1764" spans="2:6">
       <c r="B1764" t="s">
         <v>1632</v>
       </c>
       <c r="C1764" t="s">
         <v>1796</v>
       </c>
       <c r="D1764">
         <v>13501301</v>
       </c>
-      <c r="E1764" s="2" t="s">
+      <c r="E1764" s="1" t="s">
         <v>3559</v>
       </c>
       <c r="F1764" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1765" spans="2:6">
       <c r="B1765" t="s">
         <v>1633</v>
       </c>
       <c r="C1765" t="s">
         <v>1796</v>
       </c>
       <c r="D1765">
         <v>13501301</v>
       </c>
-      <c r="E1765" s="2" t="s">
+      <c r="E1765" s="1" t="s">
         <v>3560</v>
       </c>
       <c r="F1765" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1766" spans="2:6">
       <c r="B1766" t="s">
         <v>633</v>
       </c>
       <c r="C1766" t="s">
         <v>1796</v>
       </c>
       <c r="D1766">
         <v>13501301</v>
       </c>
-      <c r="E1766" s="2" t="s">
+      <c r="E1766" s="1" t="s">
         <v>3561</v>
       </c>
       <c r="F1766" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1767" spans="2:6">
       <c r="B1767" t="s">
         <v>1634</v>
       </c>
       <c r="C1767" t="s">
         <v>1796</v>
       </c>
       <c r="D1767">
         <v>13501301</v>
       </c>
-      <c r="E1767" s="2" t="s">
+      <c r="E1767" s="1" t="s">
         <v>3562</v>
       </c>
       <c r="F1767" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1768" spans="2:6">
       <c r="B1768" t="s">
         <v>1635</v>
       </c>
       <c r="C1768" t="s">
         <v>1796</v>
       </c>
       <c r="D1768">
         <v>13501301</v>
       </c>
-      <c r="E1768" s="2" t="s">
+      <c r="E1768" s="1" t="s">
         <v>3563</v>
       </c>
       <c r="F1768" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1769" spans="2:6">
       <c r="B1769" t="s">
         <v>1636</v>
       </c>
       <c r="C1769" t="s">
         <v>1796</v>
       </c>
       <c r="D1769">
         <v>13501301</v>
       </c>
-      <c r="E1769" s="2" t="s">
+      <c r="E1769" s="1" t="s">
         <v>3564</v>
       </c>
       <c r="F1769" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1770" spans="2:6">
       <c r="B1770" t="s">
         <v>1637</v>
       </c>
       <c r="C1770" t="s">
         <v>1796</v>
       </c>
       <c r="D1770">
         <v>13501301</v>
       </c>
-      <c r="E1770" s="2" t="s">
+      <c r="E1770" s="1" t="s">
         <v>3565</v>
       </c>
       <c r="F1770" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1771" spans="2:6">
       <c r="B1771" t="s">
         <v>1638</v>
       </c>
       <c r="C1771" t="s">
         <v>1796</v>
       </c>
       <c r="D1771">
         <v>13501301</v>
       </c>
-      <c r="E1771" s="2" t="s">
+      <c r="E1771" s="1" t="s">
         <v>3566</v>
       </c>
       <c r="F1771" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1772" spans="2:6">
       <c r="B1772" t="s">
         <v>1070</v>
       </c>
       <c r="C1772" t="s">
         <v>1796</v>
       </c>
       <c r="D1772">
         <v>13501301</v>
       </c>
-      <c r="E1772" s="2" t="s">
+      <c r="E1772" s="1" t="s">
         <v>3567</v>
       </c>
       <c r="F1772" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1773" spans="2:6">
       <c r="B1773" t="s">
         <v>1639</v>
       </c>
       <c r="C1773" t="s">
         <v>1796</v>
       </c>
       <c r="D1773">
         <v>13501301</v>
       </c>
-      <c r="E1773" s="2" t="s">
+      <c r="E1773" s="1" t="s">
         <v>3568</v>
       </c>
       <c r="F1773" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1774" spans="2:6">
       <c r="B1774" t="s">
         <v>1640</v>
       </c>
       <c r="C1774" t="s">
         <v>1796</v>
       </c>
       <c r="D1774">
         <v>13501301</v>
       </c>
-      <c r="E1774" s="2" t="s">
+      <c r="E1774" s="1" t="s">
         <v>3569</v>
       </c>
       <c r="F1774" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1775" spans="2:6">
       <c r="B1775" t="s">
         <v>1641</v>
       </c>
       <c r="C1775" t="s">
         <v>1796</v>
       </c>
       <c r="D1775">
         <v>13501301</v>
       </c>
-      <c r="E1775" s="2" t="s">
+      <c r="E1775" s="1" t="s">
         <v>3570</v>
       </c>
       <c r="F1775" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1776" spans="2:6">
       <c r="B1776" t="s">
         <v>44</v>
       </c>
       <c r="C1776" t="s">
         <v>1796</v>
       </c>
       <c r="D1776">
         <v>13501301</v>
       </c>
-      <c r="E1776" s="2" t="s">
+      <c r="E1776" s="1" t="s">
         <v>3571</v>
       </c>
       <c r="F1776" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1777" spans="2:6">
       <c r="B1777" t="s">
         <v>44</v>
       </c>
       <c r="C1777" t="s">
         <v>1796</v>
       </c>
       <c r="D1777">
         <v>13501301</v>
       </c>
-      <c r="E1777" s="2" t="s">
+      <c r="E1777" s="1" t="s">
         <v>3572</v>
       </c>
       <c r="F1777" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1778" spans="2:6">
       <c r="B1778" t="s">
         <v>44</v>
       </c>
       <c r="C1778" t="s">
         <v>1796</v>
       </c>
       <c r="D1778">
         <v>13501301</v>
       </c>
-      <c r="E1778" s="2" t="s">
+      <c r="E1778" s="1" t="s">
         <v>3573</v>
       </c>
       <c r="F1778" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1779" spans="2:6">
       <c r="B1779" t="s">
         <v>1642</v>
       </c>
       <c r="C1779" t="s">
         <v>1796</v>
       </c>
       <c r="D1779">
         <v>13501301</v>
       </c>
-      <c r="E1779" s="2" t="s">
+      <c r="E1779" s="1" t="s">
         <v>3574</v>
       </c>
       <c r="F1779" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1780" spans="2:6">
       <c r="B1780" t="s">
         <v>1643</v>
       </c>
       <c r="C1780" t="s">
         <v>1796</v>
       </c>
       <c r="D1780">
         <v>13501301</v>
       </c>
-      <c r="E1780" s="2" t="s">
+      <c r="E1780" s="1" t="s">
         <v>3575</v>
       </c>
       <c r="F1780" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1781" spans="2:6">
       <c r="B1781" t="s">
         <v>1644</v>
       </c>
       <c r="C1781" t="s">
         <v>1796</v>
       </c>
       <c r="D1781">
         <v>13501301</v>
       </c>
-      <c r="E1781" s="2" t="s">
+      <c r="E1781" s="1" t="s">
         <v>3576</v>
       </c>
       <c r="F1781" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1782" spans="2:6">
       <c r="B1782" t="s">
         <v>1645</v>
       </c>
       <c r="C1782" t="s">
         <v>1796</v>
       </c>
       <c r="D1782">
         <v>13501301</v>
       </c>
-      <c r="E1782" s="2" t="s">
+      <c r="E1782" s="1" t="s">
         <v>3577</v>
       </c>
       <c r="F1782" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1783" spans="2:6">
       <c r="B1783" t="s">
         <v>1241</v>
       </c>
       <c r="C1783" t="s">
         <v>1796</v>
       </c>
       <c r="D1783">
         <v>13501301</v>
       </c>
-      <c r="E1783" s="2" t="s">
+      <c r="E1783" s="1" t="s">
         <v>3578</v>
       </c>
       <c r="F1783" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1784" spans="2:6">
       <c r="B1784" t="s">
         <v>1646</v>
       </c>
       <c r="C1784" t="s">
         <v>1796</v>
       </c>
       <c r="D1784">
         <v>13501301</v>
       </c>
-      <c r="E1784" s="2" t="s">
+      <c r="E1784" s="1" t="s">
         <v>3579</v>
       </c>
       <c r="F1784" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1785" spans="2:6">
       <c r="B1785" t="s">
         <v>1647</v>
       </c>
       <c r="C1785" t="s">
         <v>1796</v>
       </c>
       <c r="D1785">
         <v>13501301</v>
       </c>
-      <c r="E1785" s="2" t="s">
+      <c r="E1785" s="1" t="s">
         <v>3580</v>
       </c>
       <c r="F1785" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1786" spans="2:6">
       <c r="B1786" t="s">
         <v>44</v>
       </c>
       <c r="C1786" t="s">
         <v>1796</v>
       </c>
       <c r="D1786">
         <v>13501301</v>
       </c>
-      <c r="E1786" s="2" t="s">
+      <c r="E1786" s="1" t="s">
         <v>3581</v>
       </c>
       <c r="F1786" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1787" spans="2:6">
       <c r="B1787" t="s">
         <v>1648</v>
       </c>
       <c r="C1787" t="s">
         <v>1796</v>
       </c>
       <c r="D1787">
         <v>13501301</v>
       </c>
-      <c r="E1787" s="2" t="s">
+      <c r="E1787" s="1" t="s">
         <v>3582</v>
       </c>
       <c r="F1787" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1788" spans="2:6">
       <c r="B1788" t="s">
         <v>1649</v>
       </c>
       <c r="C1788" t="s">
         <v>1796</v>
       </c>
       <c r="D1788">
         <v>13501301</v>
       </c>
-      <c r="E1788" s="2" t="s">
+      <c r="E1788" s="1" t="s">
         <v>3583</v>
       </c>
       <c r="F1788" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1789" spans="2:6">
       <c r="B1789" t="s">
         <v>1650</v>
       </c>
       <c r="C1789" t="s">
         <v>1796</v>
       </c>
       <c r="D1789">
         <v>13501301</v>
       </c>
-      <c r="E1789" s="2" t="s">
+      <c r="E1789" s="1" t="s">
         <v>3584</v>
       </c>
       <c r="F1789" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1790" spans="2:6">
       <c r="B1790" t="s">
         <v>1651</v>
       </c>
       <c r="C1790" t="s">
         <v>1796</v>
       </c>
       <c r="D1790">
         <v>13501301</v>
       </c>
-      <c r="E1790" s="2" t="s">
+      <c r="E1790" s="1" t="s">
         <v>3585</v>
       </c>
       <c r="F1790" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1791" spans="2:6">
       <c r="B1791" t="s">
         <v>1652</v>
       </c>
       <c r="C1791" t="s">
         <v>1796</v>
       </c>
       <c r="D1791">
         <v>13501301</v>
       </c>
-      <c r="E1791" s="2" t="s">
+      <c r="E1791" s="1" t="s">
         <v>3586</v>
       </c>
       <c r="F1791" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1792" spans="2:6">
       <c r="B1792" t="s">
         <v>44</v>
       </c>
       <c r="C1792" t="s">
         <v>1796</v>
       </c>
       <c r="D1792">
         <v>13501301</v>
       </c>
-      <c r="E1792" s="2" t="s">
+      <c r="E1792" s="1" t="s">
         <v>3587</v>
       </c>
       <c r="F1792" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1793" spans="2:6">
       <c r="B1793" t="s">
         <v>974</v>
       </c>
       <c r="C1793" t="s">
         <v>1796</v>
       </c>
       <c r="D1793">
         <v>13501301</v>
       </c>
-      <c r="E1793" s="2" t="s">
+      <c r="E1793" s="1" t="s">
         <v>3588</v>
       </c>
       <c r="F1793" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1794" spans="2:6">
       <c r="B1794" t="s">
         <v>1653</v>
       </c>
       <c r="C1794" t="s">
         <v>1796</v>
       </c>
       <c r="D1794">
         <v>13501301</v>
       </c>
-      <c r="E1794" s="2" t="s">
+      <c r="E1794" s="1" t="s">
         <v>3589</v>
       </c>
       <c r="F1794" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1795" spans="2:6">
       <c r="B1795" t="s">
         <v>1654</v>
       </c>
       <c r="C1795" t="s">
         <v>1796</v>
       </c>
       <c r="D1795">
         <v>13501301</v>
       </c>
-      <c r="E1795" s="2" t="s">
+      <c r="E1795" s="1" t="s">
         <v>3590</v>
       </c>
       <c r="F1795" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1796" spans="2:6">
       <c r="B1796" t="s">
         <v>1655</v>
       </c>
       <c r="C1796" t="s">
         <v>1796</v>
       </c>
       <c r="D1796">
         <v>13501301</v>
       </c>
-      <c r="E1796" s="2" t="s">
+      <c r="E1796" s="1" t="s">
         <v>3591</v>
       </c>
       <c r="F1796" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1797" spans="2:6">
       <c r="B1797" t="s">
         <v>1656</v>
       </c>
       <c r="C1797" t="s">
         <v>1796</v>
       </c>
       <c r="D1797">
         <v>13501301</v>
       </c>
-      <c r="E1797" s="2" t="s">
+      <c r="E1797" s="1" t="s">
         <v>3592</v>
       </c>
       <c r="F1797" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1798" spans="2:6">
       <c r="B1798" t="s">
         <v>44</v>
       </c>
       <c r="C1798" t="s">
         <v>1796</v>
       </c>
       <c r="D1798">
         <v>13501301</v>
       </c>
-      <c r="E1798" s="2" t="s">
+      <c r="E1798" s="1" t="s">
         <v>3593</v>
       </c>
       <c r="F1798" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1799" spans="2:6">
       <c r="B1799" t="s">
         <v>44</v>
       </c>
       <c r="C1799" t="s">
         <v>1796</v>
       </c>
       <c r="D1799">
         <v>13501301</v>
       </c>
-      <c r="E1799" s="2" t="s">
+      <c r="E1799" s="1" t="s">
         <v>3594</v>
       </c>
       <c r="F1799" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1800" spans="2:6">
       <c r="B1800" t="s">
         <v>1657</v>
       </c>
       <c r="C1800" t="s">
         <v>1796</v>
       </c>
       <c r="D1800">
         <v>13501301</v>
       </c>
-      <c r="E1800" s="2" t="s">
+      <c r="E1800" s="1" t="s">
         <v>3595</v>
       </c>
       <c r="F1800" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1801" spans="2:6">
       <c r="B1801" t="s">
         <v>1658</v>
       </c>
       <c r="C1801" t="s">
         <v>1796</v>
       </c>
       <c r="D1801">
         <v>13501301</v>
       </c>
-      <c r="E1801" s="2" t="s">
+      <c r="E1801" s="1" t="s">
         <v>3596</v>
       </c>
       <c r="F1801" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1802" spans="2:6">
       <c r="B1802" t="s">
         <v>1659</v>
       </c>
       <c r="C1802" t="s">
         <v>1796</v>
       </c>
       <c r="D1802">
         <v>13501301</v>
       </c>
-      <c r="E1802" s="2" t="s">
+      <c r="E1802" s="1" t="s">
         <v>3597</v>
       </c>
       <c r="F1802" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1803" spans="2:6">
       <c r="B1803" t="s">
         <v>44</v>
       </c>
       <c r="C1803" t="s">
         <v>1796</v>
       </c>
       <c r="D1803">
         <v>13501301</v>
       </c>
-      <c r="E1803" s="2" t="s">
+      <c r="E1803" s="1" t="s">
         <v>3598</v>
       </c>
       <c r="F1803" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1804" spans="2:6">
       <c r="B1804" t="s">
         <v>1660</v>
       </c>
       <c r="C1804" t="s">
         <v>1796</v>
       </c>
       <c r="D1804">
         <v>13501301</v>
       </c>
-      <c r="E1804" s="2" t="s">
+      <c r="E1804" s="1" t="s">
         <v>3599</v>
       </c>
       <c r="F1804" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1805" spans="2:6">
       <c r="B1805" t="s">
         <v>1661</v>
       </c>
       <c r="C1805" t="s">
         <v>1796</v>
       </c>
       <c r="D1805">
         <v>13501301</v>
       </c>
-      <c r="E1805" s="2" t="s">
+      <c r="E1805" s="1" t="s">
         <v>3600</v>
       </c>
       <c r="F1805" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1806" spans="2:6">
       <c r="B1806" t="s">
         <v>1662</v>
       </c>
       <c r="C1806" t="s">
         <v>1796</v>
       </c>
       <c r="D1806">
         <v>13501301</v>
       </c>
-      <c r="E1806" s="2" t="s">
+      <c r="E1806" s="1" t="s">
         <v>3601</v>
       </c>
       <c r="F1806" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1807" spans="2:6">
       <c r="B1807" t="s">
         <v>1663</v>
       </c>
       <c r="C1807" t="s">
         <v>1796</v>
       </c>
       <c r="D1807">
         <v>13501301</v>
       </c>
-      <c r="E1807" s="2" t="s">
+      <c r="E1807" s="1" t="s">
         <v>3602</v>
       </c>
       <c r="F1807" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1808" spans="2:6">
       <c r="B1808" t="s">
         <v>44</v>
       </c>
       <c r="C1808" t="s">
         <v>1796</v>
       </c>
       <c r="D1808">
         <v>13501301</v>
       </c>
-      <c r="E1808" s="2" t="s">
+      <c r="E1808" s="1" t="s">
         <v>3603</v>
       </c>
       <c r="F1808" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1809" spans="2:6">
       <c r="B1809" t="s">
         <v>1664</v>
       </c>
       <c r="C1809" t="s">
         <v>1796</v>
       </c>
       <c r="D1809">
         <v>13501301</v>
       </c>
-      <c r="E1809" s="2" t="s">
+      <c r="E1809" s="1" t="s">
         <v>3604</v>
       </c>
       <c r="F1809" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1810" spans="2:6">
       <c r="B1810" t="s">
         <v>1665</v>
       </c>
       <c r="C1810" t="s">
         <v>1796</v>
       </c>
       <c r="D1810">
         <v>13501301</v>
       </c>
-      <c r="E1810" s="2" t="s">
+      <c r="E1810" s="1" t="s">
         <v>3605</v>
       </c>
       <c r="F1810" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1811" spans="2:6">
       <c r="B1811" t="s">
         <v>1666</v>
       </c>
       <c r="C1811" t="s">
         <v>1796</v>
       </c>
       <c r="D1811">
         <v>13501301</v>
       </c>
-      <c r="E1811" s="2" t="s">
+      <c r="E1811" s="1" t="s">
         <v>3606</v>
       </c>
       <c r="F1811" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1812" spans="2:6">
       <c r="B1812" t="s">
         <v>1070</v>
       </c>
       <c r="C1812" t="s">
         <v>1796</v>
       </c>
       <c r="D1812">
         <v>13501301</v>
       </c>
-      <c r="E1812" s="2" t="s">
+      <c r="E1812" s="1" t="s">
         <v>3607</v>
       </c>
       <c r="F1812" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1813" spans="2:6">
       <c r="B1813" t="s">
         <v>1667</v>
       </c>
       <c r="C1813" t="s">
         <v>1796</v>
       </c>
       <c r="D1813">
         <v>13501326</v>
       </c>
-      <c r="E1813" s="2" t="s">
+      <c r="E1813" s="1" t="s">
         <v>3608</v>
       </c>
       <c r="F1813" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1814" spans="2:6">
       <c r="B1814" t="s">
         <v>1668</v>
       </c>
       <c r="C1814" t="s">
         <v>1796</v>
       </c>
       <c r="D1814">
         <v>13551346</v>
       </c>
-      <c r="E1814" s="2" t="s">
+      <c r="E1814" s="1" t="s">
         <v>3609</v>
       </c>
       <c r="F1814" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1815" spans="2:6">
       <c r="B1815" t="s">
         <v>1669</v>
       </c>
       <c r="C1815" t="s">
         <v>1796</v>
       </c>
       <c r="D1815">
         <v>13551346</v>
       </c>
-      <c r="E1815" s="2" t="s">
+      <c r="E1815" s="1" t="s">
         <v>3610</v>
       </c>
       <c r="F1815" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1816" spans="2:6">
       <c r="B1816" t="s">
         <v>1670</v>
       </c>
       <c r="C1816" t="s">
         <v>1796</v>
       </c>
       <c r="D1816">
         <v>13551346</v>
       </c>
-      <c r="E1816" s="2" t="s">
+      <c r="E1816" s="1" t="s">
         <v>3611</v>
       </c>
       <c r="F1816" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1817" spans="2:6">
       <c r="B1817" t="s">
         <v>1671</v>
       </c>
       <c r="C1817" t="s">
         <v>1796</v>
       </c>
       <c r="D1817">
         <v>13551346</v>
       </c>
-      <c r="E1817" s="2" t="s">
+      <c r="E1817" s="1" t="s">
         <v>3612</v>
       </c>
       <c r="F1817" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1818" spans="2:6">
       <c r="B1818" t="s">
         <v>44</v>
       </c>
       <c r="C1818" t="s">
         <v>1796</v>
       </c>
       <c r="D1818">
         <v>13551346</v>
       </c>
-      <c r="E1818" s="2" t="s">
+      <c r="E1818" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="F1818" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1819" spans="2:6">
       <c r="B1819" t="s">
         <v>44</v>
       </c>
       <c r="C1819" t="s">
         <v>1796</v>
       </c>
       <c r="D1819">
         <v>13551346</v>
       </c>
-      <c r="E1819" s="2" t="s">
+      <c r="E1819" s="1" t="s">
         <v>3614</v>
       </c>
       <c r="F1819" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1820" spans="2:6">
       <c r="B1820" t="s">
         <v>1672</v>
       </c>
       <c r="C1820" t="s">
         <v>1796</v>
       </c>
       <c r="D1820">
         <v>13551346</v>
       </c>
-      <c r="E1820" s="2" t="s">
+      <c r="E1820" s="1" t="s">
         <v>3615</v>
       </c>
       <c r="F1820" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1821" spans="2:6">
       <c r="B1821" t="s">
         <v>1673</v>
       </c>
       <c r="C1821" t="s">
         <v>1796</v>
       </c>
       <c r="D1821">
         <v>13551346</v>
       </c>
-      <c r="E1821" s="2" t="s">
+      <c r="E1821" s="1" t="s">
         <v>3616</v>
       </c>
       <c r="F1821" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1822" spans="2:6">
       <c r="B1822" t="s">
         <v>1674</v>
       </c>
       <c r="C1822" t="s">
         <v>1796</v>
       </c>
       <c r="D1822">
         <v>13551346</v>
       </c>
-      <c r="E1822" s="2" t="s">
+      <c r="E1822" s="1" t="s">
         <v>3617</v>
       </c>
       <c r="F1822" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1823" spans="2:6">
       <c r="B1823" t="s">
         <v>1675</v>
       </c>
       <c r="C1823" t="s">
         <v>1796</v>
       </c>
       <c r="D1823">
         <v>13551346</v>
       </c>
-      <c r="E1823" s="2" t="s">
+      <c r="E1823" s="1" t="s">
         <v>3618</v>
       </c>
       <c r="F1823" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1824" spans="2:6">
       <c r="B1824" t="s">
         <v>1676</v>
       </c>
       <c r="C1824" t="s">
         <v>1796</v>
       </c>
       <c r="D1824">
         <v>13551346</v>
       </c>
-      <c r="E1824" s="2" t="s">
+      <c r="E1824" s="1" t="s">
         <v>3619</v>
       </c>
       <c r="F1824" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1825" spans="2:6">
       <c r="B1825" t="s">
         <v>1677</v>
       </c>
       <c r="C1825" t="s">
         <v>1796</v>
       </c>
       <c r="D1825">
         <v>13551346</v>
       </c>
-      <c r="E1825" s="2" t="s">
+      <c r="E1825" s="1" t="s">
         <v>3620</v>
       </c>
       <c r="F1825" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1826" spans="2:6">
       <c r="B1826" t="s">
         <v>1678</v>
       </c>
       <c r="C1826" t="s">
         <v>1796</v>
       </c>
       <c r="D1826">
         <v>13551346</v>
       </c>
-      <c r="E1826" s="2" t="s">
+      <c r="E1826" s="1" t="s">
         <v>3621</v>
       </c>
       <c r="F1826" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1827" spans="2:6">
       <c r="B1827" t="s">
         <v>1679</v>
       </c>
       <c r="C1827" t="s">
         <v>1796</v>
       </c>
       <c r="D1827">
         <v>13551346</v>
       </c>
-      <c r="E1827" s="2" t="s">
+      <c r="E1827" s="1" t="s">
         <v>3622</v>
       </c>
       <c r="F1827" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1828" spans="2:6">
       <c r="B1828" t="s">
         <v>1680</v>
       </c>
       <c r="C1828" t="s">
         <v>1796</v>
       </c>
       <c r="D1828">
         <v>13551346</v>
       </c>
-      <c r="E1828" s="2" t="s">
+      <c r="E1828" s="1" t="s">
         <v>3623</v>
       </c>
       <c r="F1828" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1829" spans="2:6">
       <c r="B1829" t="s">
         <v>1681</v>
       </c>
       <c r="C1829" t="s">
         <v>1796</v>
       </c>
       <c r="D1829">
         <v>13551346</v>
       </c>
-      <c r="E1829" s="2" t="s">
+      <c r="E1829" s="1" t="s">
         <v>3624</v>
       </c>
       <c r="F1829" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1830" spans="2:6">
       <c r="B1830" t="s">
         <v>1682</v>
       </c>
       <c r="C1830" t="s">
         <v>1796</v>
       </c>
       <c r="D1830">
         <v>13551346</v>
       </c>
-      <c r="E1830" s="2" t="s">
+      <c r="E1830" s="1" t="s">
         <v>3625</v>
       </c>
       <c r="F1830" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1831" spans="2:6">
       <c r="B1831" t="s">
         <v>1683</v>
       </c>
       <c r="C1831" t="s">
         <v>1796</v>
       </c>
       <c r="D1831">
         <v>13551346</v>
       </c>
-      <c r="E1831" s="2" t="s">
+      <c r="E1831" s="1" t="s">
         <v>3626</v>
       </c>
       <c r="F1831" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1832" spans="2:6">
       <c r="B1832" t="s">
         <v>1684</v>
       </c>
       <c r="C1832" t="s">
         <v>1796</v>
       </c>
       <c r="D1832">
         <v>13551346</v>
       </c>
-      <c r="E1832" s="2" t="s">
+      <c r="E1832" s="1" t="s">
         <v>3627</v>
       </c>
       <c r="F1832" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1833" spans="2:6">
       <c r="B1833" t="s">
         <v>1685</v>
       </c>
       <c r="C1833" t="s">
         <v>1796</v>
       </c>
       <c r="D1833">
         <v>13551346</v>
       </c>
-      <c r="E1833" s="2" t="s">
+      <c r="E1833" s="1" t="s">
         <v>3628</v>
       </c>
       <c r="F1833" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1834" spans="2:6">
       <c r="B1834" t="s">
         <v>1686</v>
       </c>
       <c r="C1834" t="s">
         <v>1796</v>
       </c>
       <c r="D1834">
         <v>13551346</v>
       </c>
-      <c r="E1834" s="2" t="s">
+      <c r="E1834" s="1" t="s">
         <v>3629</v>
       </c>
       <c r="F1834" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1835" spans="2:6">
       <c r="B1835" t="s">
         <v>1687</v>
       </c>
       <c r="C1835" t="s">
         <v>1796</v>
       </c>
       <c r="D1835">
         <v>13551346</v>
       </c>
-      <c r="E1835" s="2" t="s">
+      <c r="E1835" s="1" t="s">
         <v>3630</v>
       </c>
       <c r="F1835" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1836" spans="2:6">
       <c r="B1836" t="s">
         <v>1688</v>
       </c>
       <c r="C1836" t="s">
         <v>1796</v>
       </c>
       <c r="D1836">
         <v>13551346</v>
       </c>
-      <c r="E1836" s="2" t="s">
+      <c r="E1836" s="1" t="s">
         <v>3631</v>
       </c>
       <c r="F1836" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1837" spans="2:6">
       <c r="B1837" t="s">
         <v>1689</v>
       </c>
       <c r="C1837" t="s">
         <v>1796</v>
       </c>
       <c r="D1837">
         <v>13551346</v>
       </c>
-      <c r="E1837" s="2" t="s">
+      <c r="E1837" s="1" t="s">
         <v>3632</v>
       </c>
       <c r="F1837" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1838" spans="2:6">
       <c r="B1838" t="s">
         <v>1690</v>
       </c>
       <c r="C1838" t="s">
         <v>1796</v>
       </c>
       <c r="D1838">
         <v>13551346</v>
       </c>
-      <c r="E1838" s="2" t="s">
+      <c r="E1838" s="1" t="s">
         <v>3633</v>
       </c>
       <c r="F1838" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1839" spans="2:6">
       <c r="B1839" t="s">
         <v>1691</v>
       </c>
       <c r="C1839" t="s">
         <v>1796</v>
       </c>
       <c r="D1839">
         <v>13551346</v>
       </c>
-      <c r="E1839" s="2" t="s">
+      <c r="E1839" s="1" t="s">
         <v>3634</v>
       </c>
       <c r="F1839" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1840" spans="2:6">
       <c r="B1840" t="s">
         <v>1692</v>
       </c>
       <c r="C1840" t="s">
         <v>1796</v>
       </c>
       <c r="D1840">
         <v>13551346</v>
       </c>
-      <c r="E1840" s="2" t="s">
+      <c r="E1840" s="1" t="s">
         <v>3635</v>
       </c>
       <c r="F1840" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1841" spans="2:6">
       <c r="B1841" t="s">
         <v>1693</v>
       </c>
       <c r="C1841" t="s">
         <v>1796</v>
       </c>
       <c r="D1841">
         <v>13551346</v>
       </c>
-      <c r="E1841" s="2" t="s">
+      <c r="E1841" s="1" t="s">
         <v>3636</v>
       </c>
       <c r="F1841" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1842" spans="2:6">
       <c r="B1842" t="s">
         <v>1694</v>
       </c>
       <c r="C1842" t="s">
         <v>1796</v>
       </c>
       <c r="D1842">
         <v>13551346</v>
       </c>
-      <c r="E1842" s="2" t="s">
+      <c r="E1842" s="1" t="s">
         <v>3637</v>
       </c>
       <c r="F1842" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1843" spans="2:6">
       <c r="B1843" t="s">
         <v>1695</v>
       </c>
       <c r="C1843" t="s">
         <v>1796</v>
       </c>
       <c r="D1843">
         <v>13551346</v>
       </c>
-      <c r="E1843" s="2" t="s">
+      <c r="E1843" s="1" t="s">
         <v>3638</v>
       </c>
       <c r="F1843" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1844" spans="2:6">
       <c r="B1844" t="s">
         <v>1696</v>
       </c>
       <c r="C1844" t="s">
         <v>1796</v>
       </c>
       <c r="D1844">
         <v>13551346</v>
       </c>
-      <c r="E1844" s="2" t="s">
+      <c r="E1844" s="1" t="s">
         <v>3639</v>
       </c>
       <c r="F1844" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1845" spans="2:6">
       <c r="B1845" t="s">
         <v>1697</v>
       </c>
       <c r="C1845" t="s">
         <v>1796</v>
       </c>
       <c r="D1845">
         <v>13551346</v>
       </c>
-      <c r="E1845" s="2" t="s">
+      <c r="E1845" s="1" t="s">
         <v>3640</v>
       </c>
       <c r="F1845" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1846" spans="2:6">
       <c r="B1846" t="s">
         <v>1698</v>
       </c>
       <c r="C1846" t="s">
         <v>1796</v>
       </c>
       <c r="D1846">
         <v>13551346</v>
       </c>
-      <c r="E1846" s="2" t="s">
+      <c r="E1846" s="1" t="s">
         <v>3641</v>
       </c>
       <c r="F1846" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1847" spans="2:6">
       <c r="B1847" t="s">
         <v>1699</v>
       </c>
       <c r="C1847" t="s">
         <v>1796</v>
       </c>
       <c r="D1847">
         <v>13551346</v>
       </c>
-      <c r="E1847" s="2" t="s">
+      <c r="E1847" s="1" t="s">
         <v>3642</v>
       </c>
       <c r="F1847" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1848" spans="2:6">
       <c r="B1848" t="s">
         <v>1700</v>
       </c>
       <c r="C1848" t="s">
         <v>1796</v>
       </c>
       <c r="D1848">
         <v>13551346</v>
       </c>
-      <c r="E1848" s="2" t="s">
+      <c r="E1848" s="1" t="s">
         <v>3643</v>
       </c>
       <c r="F1848" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1849" spans="2:6">
       <c r="B1849" t="s">
         <v>1701</v>
       </c>
       <c r="C1849" t="s">
         <v>1796</v>
       </c>
       <c r="D1849">
         <v>13551346</v>
       </c>
-      <c r="E1849" s="2" t="s">
+      <c r="E1849" s="1" t="s">
         <v>3644</v>
       </c>
       <c r="F1849" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1850" spans="2:6">
       <c r="B1850" t="s">
         <v>1702</v>
       </c>
       <c r="C1850" t="s">
         <v>1796</v>
       </c>
       <c r="D1850">
         <v>13551346</v>
       </c>
-      <c r="E1850" s="2" t="s">
+      <c r="E1850" s="1" t="s">
         <v>3645</v>
       </c>
       <c r="F1850" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1851" spans="2:6">
       <c r="B1851" t="s">
         <v>1703</v>
       </c>
       <c r="C1851" t="s">
         <v>1796</v>
       </c>
       <c r="D1851">
         <v>13551346</v>
       </c>
-      <c r="E1851" s="2" t="s">
+      <c r="E1851" s="1" t="s">
         <v>3646</v>
       </c>
       <c r="F1851" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1852" spans="2:6">
       <c r="B1852" t="s">
         <v>44</v>
       </c>
       <c r="C1852" t="s">
         <v>1796</v>
       </c>
       <c r="D1852">
         <v>13751326</v>
       </c>
-      <c r="E1852" s="2" t="s">
+      <c r="E1852" s="1" t="s">
         <v>3647</v>
       </c>
       <c r="F1852" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1853" spans="2:6">
       <c r="B1853" t="s">
         <v>1704</v>
       </c>
       <c r="C1853" t="s">
         <v>1796</v>
       </c>
       <c r="D1853">
         <v>13751326</v>
       </c>
-      <c r="E1853" s="2" t="s">
+      <c r="E1853" s="1" t="s">
         <v>3648</v>
       </c>
       <c r="F1853" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1854" spans="2:6">
       <c r="B1854" t="s">
         <v>1705</v>
       </c>
       <c r="C1854" t="s">
         <v>1796</v>
       </c>
       <c r="D1854">
         <v>13751351</v>
       </c>
-      <c r="E1854" s="2" t="s">
+      <c r="E1854" s="1" t="s">
         <v>3649</v>
       </c>
       <c r="F1854" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1855" spans="2:6">
       <c r="B1855" t="s">
         <v>1706</v>
       </c>
       <c r="C1855" t="s">
         <v>1796</v>
       </c>
       <c r="D1855">
         <v>13751351</v>
       </c>
-      <c r="E1855" s="2" t="s">
+      <c r="E1855" s="1" t="s">
         <v>3650</v>
       </c>
       <c r="F1855" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1856" spans="2:6">
       <c r="B1856" t="s">
         <v>1707</v>
       </c>
       <c r="C1856" t="s">
         <v>1796</v>
       </c>
       <c r="D1856">
         <v>14001301</v>
       </c>
-      <c r="E1856" s="2" t="s">
+      <c r="E1856" s="1" t="s">
         <v>3651</v>
       </c>
       <c r="F1856" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1857" spans="2:6">
       <c r="B1857" t="s">
         <v>1708</v>
       </c>
       <c r="C1857" t="s">
         <v>1796</v>
       </c>
       <c r="D1857">
         <v>14001301</v>
       </c>
-      <c r="E1857" s="2" t="s">
+      <c r="E1857" s="1" t="s">
         <v>3652</v>
       </c>
       <c r="F1857" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1858" spans="2:6">
       <c r="B1858" t="s">
         <v>1709</v>
       </c>
       <c r="C1858" t="s">
         <v>1796</v>
       </c>
       <c r="D1858">
         <v>14001301</v>
       </c>
-      <c r="E1858" s="2" t="s">
+      <c r="E1858" s="1" t="s">
         <v>3653</v>
       </c>
       <c r="F1858" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1859" spans="2:6">
       <c r="B1859" t="s">
         <v>1710</v>
       </c>
       <c r="C1859" t="s">
         <v>1796</v>
       </c>
       <c r="D1859">
         <v>14001301</v>
       </c>
-      <c r="E1859" s="2" t="s">
+      <c r="E1859" s="1" t="s">
         <v>3654</v>
       </c>
       <c r="F1859" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1860" spans="2:6">
       <c r="B1860" t="s">
         <v>1711</v>
       </c>
       <c r="C1860" t="s">
         <v>1796</v>
       </c>
       <c r="D1860">
         <v>14001301</v>
       </c>
-      <c r="E1860" s="2" t="s">
+      <c r="E1860" s="1" t="s">
         <v>3655</v>
       </c>
       <c r="F1860" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1861" spans="2:6">
       <c r="B1861" t="s">
         <v>1712</v>
       </c>
       <c r="C1861" t="s">
         <v>1796</v>
       </c>
       <c r="D1861">
         <v>14001301</v>
       </c>
-      <c r="E1861" s="2" t="s">
+      <c r="E1861" s="1" t="s">
         <v>3656</v>
       </c>
       <c r="F1861" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1862" spans="2:6">
       <c r="B1862" t="s">
         <v>1713</v>
       </c>
       <c r="C1862" t="s">
         <v>1796</v>
       </c>
       <c r="D1862">
         <v>14001301</v>
       </c>
-      <c r="E1862" s="2" t="s">
+      <c r="E1862" s="1" t="s">
         <v>3657</v>
       </c>
       <c r="F1862" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1863" spans="2:6">
       <c r="B1863" t="s">
         <v>1714</v>
       </c>
       <c r="C1863" t="s">
         <v>1796</v>
       </c>
       <c r="D1863">
         <v>14001301</v>
       </c>
-      <c r="E1863" s="2" t="s">
+      <c r="E1863" s="1" t="s">
         <v>3658</v>
       </c>
       <c r="F1863" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1864" spans="2:6">
       <c r="B1864" t="s">
         <v>1715</v>
       </c>
       <c r="C1864" t="s">
         <v>1796</v>
       </c>
       <c r="D1864">
         <v>14001301</v>
       </c>
-      <c r="E1864" s="2" t="s">
+      <c r="E1864" s="1" t="s">
         <v>3659</v>
       </c>
       <c r="F1864" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1865" spans="2:6">
       <c r="B1865" t="s">
         <v>1716</v>
       </c>
       <c r="C1865" t="s">
         <v>1796</v>
       </c>
       <c r="D1865">
         <v>14001301</v>
       </c>
-      <c r="E1865" s="2" t="s">
+      <c r="E1865" s="1" t="s">
         <v>3660</v>
       </c>
       <c r="F1865" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1866" spans="2:6">
       <c r="B1866" t="s">
         <v>1717</v>
       </c>
       <c r="C1866" t="s">
         <v>1796</v>
       </c>
       <c r="D1866">
         <v>14001301</v>
       </c>
-      <c r="E1866" s="2" t="s">
+      <c r="E1866" s="1" t="s">
         <v>3661</v>
       </c>
       <c r="F1866" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1867" spans="2:6">
       <c r="B1867" t="s">
         <v>1718</v>
       </c>
       <c r="C1867" t="s">
         <v>1796</v>
       </c>
       <c r="D1867">
         <v>14001301</v>
       </c>
-      <c r="E1867" s="2" t="s">
+      <c r="E1867" s="1" t="s">
         <v>3662</v>
       </c>
       <c r="F1867" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1868" spans="2:6">
       <c r="B1868" t="s">
         <v>1719</v>
       </c>
       <c r="C1868" t="s">
         <v>1796</v>
       </c>
       <c r="D1868">
         <v>14001301</v>
       </c>
-      <c r="E1868" s="2" t="s">
+      <c r="E1868" s="1" t="s">
         <v>3663</v>
       </c>
       <c r="F1868" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1869" spans="2:6">
       <c r="B1869" t="s">
         <v>1720</v>
       </c>
       <c r="C1869" t="s">
         <v>1796</v>
       </c>
       <c r="D1869">
         <v>14001301</v>
       </c>
-      <c r="E1869" s="2" t="s">
+      <c r="E1869" s="1" t="s">
         <v>3664</v>
       </c>
       <c r="F1869" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1870" spans="2:6">
       <c r="B1870" t="s">
         <v>1721</v>
       </c>
       <c r="C1870" t="s">
         <v>1796</v>
       </c>
       <c r="D1870">
         <v>14001301</v>
       </c>
-      <c r="E1870" s="2" t="s">
+      <c r="E1870" s="1" t="s">
         <v>3665</v>
       </c>
       <c r="F1870" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1871" spans="2:6">
       <c r="B1871" t="s">
         <v>1722</v>
       </c>
       <c r="C1871" t="s">
         <v>1796</v>
       </c>
       <c r="D1871">
         <v>14001301</v>
       </c>
-      <c r="E1871" s="2" t="s">
+      <c r="E1871" s="1" t="s">
         <v>3666</v>
       </c>
       <c r="F1871" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1872" spans="2:6">
       <c r="B1872" t="s">
         <v>1723</v>
       </c>
       <c r="C1872" t="s">
         <v>1796</v>
       </c>
       <c r="D1872">
         <v>14001301</v>
       </c>
-      <c r="E1872" s="2" t="s">
+      <c r="E1872" s="1" t="s">
         <v>3667</v>
       </c>
       <c r="F1872" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1873" spans="2:6">
       <c r="B1873" t="s">
         <v>1724</v>
       </c>
       <c r="C1873" t="s">
         <v>1796</v>
       </c>
       <c r="D1873">
         <v>14001301</v>
       </c>
-      <c r="E1873" s="2" t="s">
+      <c r="E1873" s="1" t="s">
         <v>3668</v>
       </c>
       <c r="F1873" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1874" spans="2:6">
       <c r="B1874" t="s">
         <v>1725</v>
       </c>
       <c r="C1874" t="s">
         <v>1796</v>
       </c>
       <c r="D1874">
         <v>14001301</v>
       </c>
-      <c r="E1874" s="2" t="s">
+      <c r="E1874" s="1" t="s">
         <v>3669</v>
       </c>
       <c r="F1874" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1875" spans="2:6">
       <c r="B1875" t="s">
         <v>1726</v>
       </c>
       <c r="C1875" t="s">
         <v>1796</v>
       </c>
       <c r="D1875">
         <v>14001301</v>
       </c>
-      <c r="E1875" s="2" t="s">
+      <c r="E1875" s="1" t="s">
         <v>3670</v>
       </c>
       <c r="F1875" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1876" spans="2:6">
       <c r="B1876" t="s">
         <v>1727</v>
       </c>
       <c r="C1876" t="s">
         <v>1796</v>
       </c>
       <c r="D1876">
         <v>14001301</v>
       </c>
-      <c r="E1876" s="2" t="s">
+      <c r="E1876" s="1" t="s">
         <v>3671</v>
       </c>
       <c r="F1876" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1877" spans="2:6">
       <c r="B1877" t="s">
         <v>1728</v>
       </c>
       <c r="C1877" t="s">
         <v>1796</v>
       </c>
       <c r="D1877">
         <v>14001301</v>
       </c>
-      <c r="E1877" s="2" t="s">
+      <c r="E1877" s="1" t="s">
         <v>3672</v>
       </c>
       <c r="F1877" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1878" spans="2:6">
       <c r="B1878" t="s">
         <v>1729</v>
       </c>
       <c r="C1878" t="s">
         <v>1796</v>
       </c>
       <c r="D1878">
         <v>14001301</v>
       </c>
-      <c r="E1878" s="2" t="s">
+      <c r="E1878" s="1" t="s">
         <v>3673</v>
       </c>
       <c r="F1878" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1879" spans="2:6">
       <c r="B1879" t="s">
         <v>1730</v>
       </c>
       <c r="C1879" t="s">
         <v>1796</v>
       </c>
       <c r="D1879">
         <v>14001301</v>
       </c>
-      <c r="E1879" s="2" t="s">
+      <c r="E1879" s="1" t="s">
         <v>3674</v>
       </c>
       <c r="F1879" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1880" spans="2:6">
       <c r="B1880" t="s">
         <v>1731</v>
       </c>
       <c r="C1880" t="s">
         <v>1796</v>
       </c>
       <c r="D1880">
         <v>14001301</v>
       </c>
-      <c r="E1880" s="2" t="s">
+      <c r="E1880" s="1" t="s">
         <v>3675</v>
       </c>
       <c r="F1880" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1881" spans="2:6">
       <c r="B1881" t="s">
         <v>1732</v>
       </c>
       <c r="C1881" t="s">
         <v>1796</v>
       </c>
       <c r="D1881">
         <v>14001301</v>
       </c>
-      <c r="E1881" s="2" t="s">
+      <c r="E1881" s="1" t="s">
         <v>3676</v>
       </c>
       <c r="F1881" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1882" spans="2:6">
       <c r="B1882" t="s">
         <v>1733</v>
       </c>
       <c r="C1882" t="s">
         <v>1796</v>
       </c>
       <c r="D1882">
         <v>14001301</v>
       </c>
-      <c r="E1882" s="2" t="s">
+      <c r="E1882" s="1" t="s">
         <v>3677</v>
       </c>
       <c r="F1882" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1883" spans="2:6">
       <c r="B1883" t="s">
         <v>1734</v>
       </c>
       <c r="C1883" t="s">
         <v>1796</v>
       </c>
       <c r="D1883">
         <v>14001301</v>
       </c>
-      <c r="E1883" s="2" t="s">
+      <c r="E1883" s="1" t="s">
         <v>3678</v>
       </c>
       <c r="F1883" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1884" spans="2:6">
       <c r="B1884" t="s">
         <v>1735</v>
       </c>
       <c r="C1884" t="s">
         <v>1796</v>
       </c>
       <c r="D1884">
         <v>14001301</v>
       </c>
-      <c r="E1884" s="2" t="s">
+      <c r="E1884" s="1" t="s">
         <v>3679</v>
       </c>
       <c r="F1884" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1885" spans="2:6">
       <c r="B1885" t="s">
         <v>1736</v>
       </c>
       <c r="C1885" t="s">
         <v>1796</v>
       </c>
       <c r="D1885">
         <v>14001301</v>
       </c>
-      <c r="E1885" s="2" t="s">
+      <c r="E1885" s="1" t="s">
         <v>3680</v>
       </c>
       <c r="F1885" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1886" spans="2:6">
       <c r="B1886" t="s">
         <v>1737</v>
       </c>
       <c r="C1886" t="s">
         <v>1796</v>
       </c>
       <c r="D1886">
         <v>14001301</v>
       </c>
-      <c r="E1886" s="2" t="s">
+      <c r="E1886" s="1" t="s">
         <v>3681</v>
       </c>
       <c r="F1886" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1887" spans="2:6">
       <c r="B1887" t="s">
         <v>1738</v>
       </c>
       <c r="C1887" t="s">
         <v>1796</v>
       </c>
       <c r="D1887">
         <v>14001301</v>
       </c>
-      <c r="E1887" s="2" t="s">
+      <c r="E1887" s="1" t="s">
         <v>3682</v>
       </c>
       <c r="F1887" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1888" spans="2:6">
       <c r="B1888" t="s">
         <v>1739</v>
       </c>
       <c r="C1888" t="s">
         <v>1796</v>
       </c>
       <c r="D1888">
         <v>14001301</v>
       </c>
-      <c r="E1888" s="2" t="s">
+      <c r="E1888" s="1" t="s">
         <v>3683</v>
       </c>
       <c r="F1888" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1889" spans="2:6">
       <c r="B1889" t="s">
         <v>1740</v>
       </c>
       <c r="C1889" t="s">
         <v>1796</v>
       </c>
       <c r="D1889">
         <v>14001301</v>
       </c>
-      <c r="E1889" s="2" t="s">
+      <c r="E1889" s="1" t="s">
         <v>3684</v>
       </c>
       <c r="F1889" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1890" spans="2:6">
       <c r="B1890" t="s">
         <v>1741</v>
       </c>
       <c r="C1890" t="s">
         <v>1796</v>
       </c>
       <c r="D1890">
         <v>14001301</v>
       </c>
-      <c r="E1890" s="2" t="s">
+      <c r="E1890" s="1" t="s">
         <v>3685</v>
       </c>
       <c r="F1890" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1891" spans="2:6">
       <c r="B1891" t="s">
         <v>1742</v>
       </c>
       <c r="C1891" t="s">
         <v>1796</v>
       </c>
       <c r="D1891">
         <v>14001301</v>
       </c>
-      <c r="E1891" s="2" t="s">
+      <c r="E1891" s="1" t="s">
         <v>3686</v>
       </c>
       <c r="F1891" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1892" spans="2:6">
       <c r="B1892" t="s">
         <v>1743</v>
       </c>
       <c r="C1892" t="s">
         <v>1796</v>
       </c>
       <c r="D1892">
         <v>14001301</v>
       </c>
-      <c r="E1892" s="2" t="s">
+      <c r="E1892" s="1" t="s">
         <v>3687</v>
       </c>
       <c r="F1892" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1893" spans="2:6">
       <c r="B1893" t="s">
         <v>1744</v>
       </c>
       <c r="C1893" t="s">
         <v>1796</v>
       </c>
       <c r="D1893">
         <v>14001301</v>
       </c>
-      <c r="E1893" s="2" t="s">
+      <c r="E1893" s="1" t="s">
         <v>3688</v>
       </c>
       <c r="F1893" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1894" spans="2:6">
       <c r="B1894" t="s">
         <v>1745</v>
       </c>
       <c r="C1894" t="s">
         <v>1796</v>
       </c>
       <c r="D1894">
         <v>14001301</v>
       </c>
-      <c r="E1894" s="2" t="s">
+      <c r="E1894" s="1" t="s">
         <v>3689</v>
       </c>
       <c r="F1894" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1895" spans="2:6">
       <c r="B1895" t="s">
         <v>1746</v>
       </c>
       <c r="C1895" t="s">
         <v>1796</v>
       </c>
       <c r="D1895">
         <v>14001301</v>
       </c>
-      <c r="E1895" s="2" t="s">
+      <c r="E1895" s="1" t="s">
         <v>3690</v>
       </c>
       <c r="F1895" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1896" spans="2:6">
       <c r="B1896" t="s">
         <v>1747</v>
       </c>
       <c r="C1896" t="s">
         <v>1796</v>
       </c>
       <c r="D1896">
         <v>14001301</v>
       </c>
-      <c r="E1896" s="2" t="s">
+      <c r="E1896" s="1" t="s">
         <v>3691</v>
       </c>
       <c r="F1896" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1897" spans="2:6">
       <c r="B1897" t="s">
         <v>1748</v>
       </c>
       <c r="C1897" t="s">
         <v>1796</v>
       </c>
       <c r="D1897">
         <v>14001301</v>
       </c>
-      <c r="E1897" s="2" t="s">
+      <c r="E1897" s="1" t="s">
         <v>3692</v>
       </c>
       <c r="F1897" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1898" spans="2:6">
       <c r="B1898" t="s">
         <v>354</v>
       </c>
       <c r="C1898" t="s">
         <v>1796</v>
       </c>
       <c r="D1898">
         <v>14001301</v>
       </c>
-      <c r="E1898" s="2" t="s">
+      <c r="E1898" s="1" t="s">
         <v>3693</v>
       </c>
       <c r="F1898" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1899" spans="2:6">
       <c r="B1899" t="s">
         <v>1749</v>
       </c>
       <c r="C1899" t="s">
         <v>1796</v>
       </c>
       <c r="D1899">
         <v>14001301</v>
       </c>
-      <c r="E1899" s="2" t="s">
+      <c r="E1899" s="1" t="s">
         <v>3694</v>
       </c>
       <c r="F1899" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1900" spans="2:6">
       <c r="B1900" t="s">
         <v>1750</v>
       </c>
       <c r="C1900" t="s">
         <v>1796</v>
       </c>
       <c r="D1900">
         <v>14001301</v>
       </c>
-      <c r="E1900" s="2" t="s">
+      <c r="E1900" s="1" t="s">
         <v>3695</v>
       </c>
       <c r="F1900" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1901" spans="2:6">
       <c r="B1901" t="s">
         <v>44</v>
       </c>
       <c r="C1901" t="s">
         <v>1796</v>
       </c>
       <c r="D1901">
         <v>14001301</v>
       </c>
-      <c r="E1901" s="2" t="s">
+      <c r="E1901" s="1" t="s">
         <v>3696</v>
       </c>
       <c r="F1901" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1902" spans="2:6">
       <c r="B1902" t="s">
         <v>1751</v>
       </c>
       <c r="C1902" t="s">
         <v>1796</v>
       </c>
       <c r="D1902">
         <v>14001301</v>
       </c>
-      <c r="E1902" s="2" t="s">
+      <c r="E1902" s="1" t="s">
         <v>3697</v>
       </c>
       <c r="F1902" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1903" spans="2:6">
       <c r="B1903" t="s">
         <v>1752</v>
       </c>
       <c r="C1903" t="s">
         <v>1796</v>
       </c>
       <c r="D1903">
         <v>14001301</v>
       </c>
-      <c r="E1903" s="2" t="s">
+      <c r="E1903" s="1" t="s">
         <v>3698</v>
       </c>
       <c r="F1903" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1904" spans="2:6">
       <c r="B1904" t="s">
         <v>1753</v>
       </c>
       <c r="C1904" t="s">
         <v>1796</v>
       </c>
       <c r="D1904">
         <v>14001301</v>
       </c>
-      <c r="E1904" s="2" t="s">
+      <c r="E1904" s="1" t="s">
         <v>3699</v>
       </c>
       <c r="F1904" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1905" spans="2:6">
       <c r="B1905" t="s">
         <v>1754</v>
       </c>
       <c r="C1905" t="s">
         <v>1796</v>
       </c>
       <c r="D1905">
         <v>14001301</v>
       </c>
-      <c r="E1905" s="2" t="s">
+      <c r="E1905" s="1" t="s">
         <v>3700</v>
       </c>
       <c r="F1905" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1906" spans="2:6">
       <c r="B1906" t="s">
         <v>1755</v>
       </c>
       <c r="C1906" t="s">
         <v>1796</v>
       </c>
       <c r="D1906">
         <v>14001351</v>
       </c>
-      <c r="E1906" s="2" t="s">
+      <c r="E1906" s="1" t="s">
         <v>3701</v>
       </c>
       <c r="F1906" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1907" spans="2:6">
       <c r="B1907" t="s">
         <v>1756</v>
       </c>
       <c r="C1907" t="s">
         <v>1796</v>
       </c>
       <c r="D1907">
         <v>14001351</v>
       </c>
-      <c r="E1907" s="2" t="s">
+      <c r="E1907" s="1" t="s">
         <v>3702</v>
       </c>
       <c r="F1907" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1908" spans="2:6">
       <c r="B1908" t="s">
         <v>1757</v>
       </c>
       <c r="C1908" t="s">
         <v>1796</v>
       </c>
       <c r="D1908">
         <v>14001351</v>
       </c>
-      <c r="E1908" s="2" t="s">
+      <c r="E1908" s="1" t="s">
         <v>3703</v>
       </c>
       <c r="F1908" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1909" spans="2:6">
       <c r="B1909" t="s">
         <v>1758</v>
       </c>
       <c r="C1909" t="s">
         <v>1796</v>
       </c>
       <c r="D1909">
         <v>14001351</v>
       </c>
-      <c r="E1909" s="2" t="s">
+      <c r="E1909" s="1" t="s">
         <v>3704</v>
       </c>
       <c r="F1909" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1910" spans="2:6">
       <c r="B1910" t="s">
         <v>1759</v>
       </c>
       <c r="C1910" t="s">
         <v>1796</v>
       </c>
       <c r="D1910">
         <v>14001351</v>
       </c>
-      <c r="E1910" s="2" t="s">
+      <c r="E1910" s="1" t="s">
         <v>3705</v>
       </c>
       <c r="F1910" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1911" spans="2:6">
       <c r="B1911" t="s">
         <v>1760</v>
       </c>
       <c r="C1911" t="s">
         <v>1796</v>
       </c>
       <c r="D1911">
         <v>14001351</v>
       </c>
-      <c r="E1911" s="2" t="s">
+      <c r="E1911" s="1" t="s">
         <v>3706</v>
       </c>
       <c r="F1911" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1912" spans="2:6">
       <c r="B1912" t="s">
         <v>1761</v>
       </c>
       <c r="C1912" t="s">
         <v>1796</v>
       </c>
       <c r="D1912">
         <v>14001351</v>
       </c>
-      <c r="E1912" s="2" t="s">
+      <c r="E1912" s="1" t="s">
         <v>3707</v>
       </c>
       <c r="F1912" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1913" spans="2:6">
       <c r="B1913" t="s">
         <v>44</v>
       </c>
       <c r="C1913" t="s">
         <v>1796</v>
       </c>
       <c r="D1913">
         <v>14001351</v>
       </c>
-      <c r="E1913" s="2" t="s">
+      <c r="E1913" s="1" t="s">
         <v>3708</v>
       </c>
       <c r="F1913" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1914" spans="2:6">
       <c r="B1914" t="s">
         <v>1762</v>
       </c>
       <c r="C1914" t="s">
         <v>1796</v>
       </c>
       <c r="D1914">
         <v>14001351</v>
       </c>
-      <c r="E1914" s="2" t="s">
+      <c r="E1914" s="1" t="s">
         <v>3709</v>
       </c>
       <c r="F1914" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1915" spans="2:6">
       <c r="B1915" t="s">
         <v>1763</v>
       </c>
       <c r="C1915" t="s">
         <v>1796</v>
       </c>
       <c r="D1915">
         <v>14001351</v>
       </c>
-      <c r="E1915" s="2" t="s">
+      <c r="E1915" s="1" t="s">
         <v>3710</v>
       </c>
       <c r="F1915" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1916" spans="2:6">
       <c r="B1916" t="s">
         <v>1764</v>
       </c>
       <c r="C1916" t="s">
         <v>1796</v>
       </c>
       <c r="D1916">
         <v>14001351</v>
       </c>
-      <c r="E1916" s="2" t="s">
+      <c r="E1916" s="1" t="s">
         <v>3711</v>
       </c>
       <c r="F1916" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1917" spans="2:6">
       <c r="B1917" t="s">
         <v>1765</v>
       </c>
       <c r="C1917" t="s">
         <v>1796</v>
       </c>
       <c r="D1917">
         <v>14001351</v>
       </c>
-      <c r="E1917" s="2" t="s">
+      <c r="E1917" s="1" t="s">
         <v>3712</v>
       </c>
       <c r="F1917" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1918" spans="2:6">
       <c r="B1918" t="s">
         <v>1766</v>
       </c>
       <c r="C1918" t="s">
         <v>1796</v>
       </c>
       <c r="D1918">
         <v>14001351</v>
       </c>
-      <c r="E1918" s="2" t="s">
+      <c r="E1918" s="1" t="s">
         <v>3713</v>
       </c>
       <c r="F1918" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1919" spans="2:6">
       <c r="B1919" t="s">
         <v>1767</v>
       </c>
       <c r="C1919" t="s">
         <v>1796</v>
       </c>
       <c r="D1919">
         <v>14001351</v>
       </c>
-      <c r="E1919" s="2" t="s">
+      <c r="E1919" s="1" t="s">
         <v>3714</v>
       </c>
       <c r="F1919" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1920" spans="2:6">
       <c r="B1920" t="s">
         <v>1768</v>
       </c>
       <c r="C1920" t="s">
         <v>1796</v>
       </c>
       <c r="D1920">
         <v>14001351</v>
       </c>
-      <c r="E1920" s="2" t="s">
+      <c r="E1920" s="1" t="s">
         <v>3715</v>
       </c>
       <c r="F1920" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1921" spans="2:6">
       <c r="B1921" t="s">
         <v>1769</v>
       </c>
       <c r="C1921" t="s">
         <v>1796</v>
       </c>
       <c r="D1921">
         <v>14001351</v>
       </c>
-      <c r="E1921" s="2" t="s">
+      <c r="E1921" s="1" t="s">
         <v>3716</v>
       </c>
       <c r="F1921" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1922" spans="2:6">
       <c r="B1922" t="s">
         <v>1770</v>
       </c>
       <c r="C1922" t="s">
         <v>1796</v>
       </c>
       <c r="D1922">
         <v>14001351</v>
       </c>
-      <c r="E1922" s="2" t="s">
+      <c r="E1922" s="1" t="s">
         <v>3717</v>
       </c>
       <c r="F1922" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1923" spans="2:6">
       <c r="B1923" t="s">
         <v>1771</v>
       </c>
       <c r="C1923" t="s">
         <v>1796</v>
       </c>
       <c r="D1923">
         <v>14001351</v>
       </c>
-      <c r="E1923" s="2" t="s">
+      <c r="E1923" s="1" t="s">
         <v>3718</v>
       </c>
       <c r="F1923" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1924" spans="2:6">
       <c r="B1924" t="s">
         <v>1772</v>
       </c>
       <c r="C1924" t="s">
         <v>1796</v>
       </c>
       <c r="D1924">
         <v>14001351</v>
       </c>
-      <c r="E1924" s="2" t="s">
+      <c r="E1924" s="1" t="s">
         <v>3719</v>
       </c>
       <c r="F1924" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1925" spans="2:6">
       <c r="B1925" t="s">
         <v>1773</v>
       </c>
       <c r="C1925" t="s">
         <v>1796</v>
       </c>
       <c r="D1925">
         <v>14001351</v>
       </c>
-      <c r="E1925" s="2" t="s">
+      <c r="E1925" s="1" t="s">
         <v>3720</v>
       </c>
       <c r="F1925" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1926" spans="2:6">
       <c r="B1926" t="s">
         <v>1774</v>
       </c>
       <c r="C1926" t="s">
         <v>1796</v>
       </c>
       <c r="D1926">
         <v>14001351</v>
       </c>
-      <c r="E1926" s="2" t="s">
+      <c r="E1926" s="1" t="s">
         <v>3721</v>
       </c>
       <c r="F1926" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1927" spans="2:6">
       <c r="B1927" t="s">
         <v>1775</v>
       </c>
       <c r="C1927" t="s">
         <v>1796</v>
       </c>
       <c r="D1927">
         <v>14001351</v>
       </c>
-      <c r="E1927" s="2" t="s">
+      <c r="E1927" s="1" t="s">
         <v>3722</v>
       </c>
       <c r="F1927" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1928" spans="2:6">
       <c r="B1928" t="s">
         <v>1776</v>
       </c>
       <c r="C1928" t="s">
         <v>1796</v>
       </c>
       <c r="D1928">
         <v>14001351</v>
       </c>
-      <c r="E1928" s="2" t="s">
+      <c r="E1928" s="1" t="s">
         <v>3723</v>
       </c>
       <c r="F1928" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1929" spans="2:6">
       <c r="B1929" t="s">
         <v>44</v>
       </c>
       <c r="C1929" t="s">
         <v>1796</v>
       </c>
       <c r="D1929">
         <v>14001351</v>
       </c>
-      <c r="E1929" s="2" t="s">
+      <c r="E1929" s="1" t="s">
         <v>3724</v>
       </c>
       <c r="F1929" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1930" spans="2:6">
       <c r="B1930" t="s">
         <v>1777</v>
       </c>
       <c r="C1930" t="s">
         <v>1796</v>
       </c>
       <c r="D1930">
         <v>14001351</v>
       </c>
-      <c r="E1930" s="2" t="s">
+      <c r="E1930" s="1" t="s">
         <v>3725</v>
       </c>
       <c r="F1930" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1931" spans="2:6">
       <c r="B1931" t="s">
         <v>44</v>
       </c>
       <c r="C1931" t="s">
         <v>1796</v>
       </c>
       <c r="D1931">
         <v>14001351</v>
       </c>
-      <c r="E1931" s="2" t="s">
+      <c r="E1931" s="1" t="s">
         <v>3726</v>
       </c>
       <c r="F1931" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1932" spans="2:6">
       <c r="B1932" t="s">
         <v>1778</v>
       </c>
       <c r="C1932" t="s">
         <v>1796</v>
       </c>
       <c r="D1932">
         <v>14001351</v>
       </c>
-      <c r="E1932" s="2" t="s">
+      <c r="E1932" s="1" t="s">
         <v>3727</v>
       </c>
       <c r="F1932" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1933" spans="2:6">
       <c r="B1933" t="s">
         <v>1779</v>
       </c>
       <c r="C1933" t="s">
         <v>1796</v>
       </c>
       <c r="D1933">
         <v>14001351</v>
       </c>
-      <c r="E1933" s="2" t="s">
+      <c r="E1933" s="1" t="s">
         <v>3728</v>
       </c>
       <c r="F1933" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1934" spans="2:6">
       <c r="B1934" t="s">
         <v>1780</v>
       </c>
       <c r="C1934" t="s">
         <v>1796</v>
       </c>
       <c r="D1934">
         <v>14001351</v>
       </c>
-      <c r="E1934" s="2" t="s">
+      <c r="E1934" s="1" t="s">
         <v>3729</v>
       </c>
       <c r="F1934" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1935" spans="2:6">
       <c r="B1935" t="s">
         <v>44</v>
       </c>
       <c r="C1935" t="s">
         <v>1796</v>
       </c>
       <c r="D1935">
         <v>14001351</v>
       </c>
-      <c r="E1935" s="2" t="s">
+      <c r="E1935" s="1" t="s">
         <v>3730</v>
       </c>
       <c r="F1935" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1936" spans="2:6">
       <c r="B1936" t="s">
         <v>1781</v>
       </c>
       <c r="C1936" t="s">
         <v>1796</v>
       </c>
       <c r="D1936">
         <v>14001351</v>
       </c>
-      <c r="E1936" s="2" t="s">
+      <c r="E1936" s="1" t="s">
         <v>3731</v>
       </c>
       <c r="F1936" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1937" spans="2:6">
       <c r="B1937" t="s">
         <v>1782</v>
       </c>
       <c r="C1937" t="s">
         <v>1796</v>
       </c>
       <c r="D1937">
         <v>14001351</v>
       </c>
-      <c r="E1937" s="2" t="s">
+      <c r="E1937" s="1" t="s">
         <v>3732</v>
       </c>
       <c r="F1937" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1938" spans="2:6">
       <c r="B1938" t="s">
         <v>1783</v>
       </c>
       <c r="C1938" t="s">
         <v>1796</v>
       </c>
       <c r="D1938">
         <v>14001371</v>
       </c>
-      <c r="E1938" s="2" t="s">
+      <c r="E1938" s="1" t="s">
         <v>3733</v>
       </c>
       <c r="F1938" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1939" spans="2:6">
       <c r="B1939" t="s">
         <v>1784</v>
       </c>
       <c r="C1939" t="s">
         <v>1796</v>
       </c>
       <c r="D1939">
         <v>14001376</v>
       </c>
-      <c r="E1939" s="2" t="s">
+      <c r="E1939" s="1" t="s">
         <v>3734</v>
       </c>
       <c r="F1939" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1940" spans="2:6">
       <c r="B1940" t="s">
         <v>44</v>
       </c>
       <c r="C1940" t="s">
         <v>1796</v>
       </c>
       <c r="D1940">
         <v>14001376</v>
       </c>
-      <c r="E1940" s="2" t="s">
+      <c r="E1940" s="1" t="s">
         <v>3735</v>
       </c>
       <c r="F1940" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1941" spans="2:6">
       <c r="B1941" t="s">
         <v>1785</v>
       </c>
       <c r="C1941" t="s">
         <v>1796</v>
       </c>
       <c r="D1941">
         <v>14001391</v>
       </c>
-      <c r="E1941" s="2" t="s">
+      <c r="E1941" s="1" t="s">
         <v>3736</v>
       </c>
       <c r="F1941" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1942" spans="2:6">
       <c r="B1942" t="s">
         <v>1786</v>
       </c>
       <c r="C1942" t="s">
         <v>1796</v>
       </c>
       <c r="D1942">
         <v>14001391</v>
       </c>
-      <c r="E1942" s="2" t="s">
+      <c r="E1942" s="1" t="s">
         <v>3737</v>
       </c>
       <c r="F1942" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1943" spans="2:6">
       <c r="B1943" t="s">
         <v>1787</v>
       </c>
       <c r="C1943" t="s">
         <v>1796</v>
       </c>
       <c r="D1943">
         <v>14001391</v>
       </c>
-      <c r="E1943" s="2" t="s">
+      <c r="E1943" s="1" t="s">
         <v>3738</v>
       </c>
       <c r="F1943" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1944" spans="2:6">
       <c r="B1944" t="s">
         <v>1788</v>
       </c>
       <c r="C1944" t="s">
         <v>1796</v>
       </c>
       <c r="D1944">
         <v>14001391</v>
       </c>
-      <c r="E1944" s="2" t="s">
+      <c r="E1944" s="1" t="s">
         <v>3739</v>
       </c>
       <c r="F1944" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1945" spans="2:6">
       <c r="B1945" t="s">
         <v>1789</v>
       </c>
       <c r="C1945" t="s">
         <v>1796</v>
       </c>
       <c r="D1945">
         <v>14001391</v>
       </c>
-      <c r="E1945" s="2" t="s">
+      <c r="E1945" s="1" t="s">
         <v>3740</v>
       </c>
       <c r="F1945" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1946" spans="2:6">
       <c r="B1946" t="s">
         <v>1790</v>
       </c>
       <c r="C1946" t="s">
         <v>1796</v>
       </c>
       <c r="D1946">
         <v>14001391</v>
       </c>
-      <c r="E1946" s="2" t="s">
+      <c r="E1946" s="1" t="s">
         <v>3741</v>
       </c>
       <c r="F1946" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1947" spans="2:6">
       <c r="B1947" t="s">
         <v>1791</v>
       </c>
       <c r="C1947" t="s">
         <v>1796</v>
       </c>
       <c r="D1947">
         <v>14001391</v>
       </c>
-      <c r="E1947" s="2" t="s">
+      <c r="E1947" s="1" t="s">
         <v>3742</v>
       </c>
       <c r="F1947" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1948" spans="2:6">
       <c r="B1948" t="s">
         <v>1792</v>
       </c>
       <c r="C1948" t="s">
         <v>1796</v>
       </c>
       <c r="D1948">
         <v>14001391</v>
       </c>
-      <c r="E1948" s="2" t="s">
+      <c r="E1948" s="1" t="s">
         <v>3743</v>
       </c>
       <c r="F1948" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1949" spans="2:6">
       <c r="B1949" t="s">
         <v>1793</v>
       </c>
       <c r="C1949" t="s">
         <v>1796</v>
       </c>
       <c r="D1949">
         <v>15001391</v>
       </c>
-      <c r="E1949" s="2" t="s">
+      <c r="E1949" s="1" t="s">
         <v>3744</v>
       </c>
       <c r="F1949" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1950" spans="2:6">
       <c r="B1950" t="s">
         <v>1793</v>
       </c>
       <c r="C1950" t="s">
         <v>1796</v>
       </c>
       <c r="D1950">
         <v>15001391</v>
       </c>
-      <c r="E1950" s="2" t="s">
+      <c r="E1950" s="1" t="s">
         <v>3745</v>
       </c>
       <c r="F1950" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1951" spans="2:6">
       <c r="B1951" t="s">
         <v>1793</v>
       </c>
       <c r="C1951" t="s">
         <v>1796</v>
       </c>
       <c r="D1951">
         <v>15001391</v>
       </c>
-      <c r="E1951" s="2" t="s">
+      <c r="E1951" s="1" t="s">
         <v>3746</v>
       </c>
       <c r="F1951" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1952" spans="2:6">
       <c r="B1952" t="s">
         <v>1793</v>
       </c>
       <c r="C1952" t="s">
         <v>1796</v>
       </c>
       <c r="D1952">
         <v>15001391</v>
       </c>
-      <c r="E1952" s="2" t="s">
+      <c r="E1952" s="1" t="s">
         <v>3747</v>
       </c>
       <c r="F1952" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1953" spans="2:6">
       <c r="B1953" t="s">
         <v>1793</v>
       </c>
       <c r="C1953" t="s">
         <v>1796</v>
       </c>
       <c r="D1953">
         <v>15001391</v>
       </c>
-      <c r="E1953" s="2" t="s">
+      <c r="E1953" s="1" t="s">
         <v>3748</v>
       </c>
       <c r="F1953" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1954" spans="2:6">
       <c r="B1954" t="s">
         <v>1793</v>
       </c>
       <c r="C1954" t="s">
         <v>1796</v>
       </c>
       <c r="D1954">
         <v>15001391</v>
       </c>
-      <c r="E1954" s="2" t="s">
+      <c r="E1954" s="1" t="s">
         <v>3749</v>
       </c>
       <c r="F1954" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1955" spans="2:6">
       <c r="B1955" t="s">
         <v>1793</v>
       </c>
       <c r="C1955" t="s">
         <v>1796</v>
       </c>
       <c r="D1955">
         <v>15001391</v>
       </c>
-      <c r="E1955" s="2" t="s">
+      <c r="E1955" s="1" t="s">
         <v>3750</v>
       </c>
       <c r="F1955" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1956" spans="2:6">
       <c r="B1956" t="s">
         <v>1793</v>
       </c>
       <c r="C1956" t="s">
         <v>1796</v>
       </c>
       <c r="D1956">
         <v>15001391</v>
       </c>
-      <c r="E1956" s="2" t="s">
+      <c r="E1956" s="1" t="s">
         <v>3751</v>
       </c>
       <c r="F1956" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1957" spans="2:6">
       <c r="B1957" t="s">
         <v>1793</v>
       </c>
       <c r="C1957" t="s">
         <v>1796</v>
       </c>
       <c r="D1957">
         <v>15001391</v>
       </c>
-      <c r="E1957" s="2" t="s">
+      <c r="E1957" s="1" t="s">
         <v>3752</v>
       </c>
       <c r="F1957" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1958" spans="2:6">
       <c r="B1958" t="s">
         <v>1793</v>
       </c>
       <c r="C1958" t="s">
         <v>1796</v>
       </c>
       <c r="D1958">
         <v>15001391</v>
       </c>
-      <c r="E1958" s="2" t="s">
+      <c r="E1958" s="1" t="s">
         <v>3753</v>
       </c>
       <c r="F1958" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1959" spans="2:6">
       <c r="B1959" t="s">
         <v>1794</v>
       </c>
       <c r="C1959" t="s">
         <v>1796</v>
       </c>
-      <c r="E1959" s="2" t="s">
+      <c r="E1959" s="1" t="s">
         <v>3754</v>
       </c>
       <c r="F1959" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1960" spans="2:6">
       <c r="B1960" t="s">
         <v>1795</v>
       </c>
       <c r="C1960" t="s">
         <v>1796</v>
       </c>
-      <c r="E1960" s="2" t="s">
+      <c r="E1960" s="1" t="s">
         <v>3755</v>
       </c>
       <c r="F1960" t="s">
         <v>3757</v>
       </c>
     </row>
     <row r="1961" spans="2:6">
       <c r="B1961" t="s">
         <v>790</v>
       </c>
       <c r="C1961" t="s">
         <v>1796</v>
       </c>
-      <c r="E1961" s="2" t="s">
+      <c r="E1961" s="1" t="s">
         <v>3756</v>
       </c>
       <c r="F1961" t="s">
         <v>3757</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="E3" r:id="rId2"/>
     <hyperlink ref="E4" r:id="rId3"/>
     <hyperlink ref="E5" r:id="rId4"/>
     <hyperlink ref="E6" r:id="rId5"/>
     <hyperlink ref="E7" r:id="rId6"/>
     <hyperlink ref="E8" r:id="rId7"/>
     <hyperlink ref="E9" r:id="rId8"/>
     <hyperlink ref="E10" r:id="rId9"/>
     <hyperlink ref="E11" r:id="rId10"/>
     <hyperlink ref="E12" r:id="rId11"/>
     <hyperlink ref="E13" r:id="rId12"/>
     <hyperlink ref="E14" r:id="rId13"/>
     <hyperlink ref="E15" r:id="rId14"/>
     <hyperlink ref="E16" r:id="rId15"/>
     <hyperlink ref="E17" r:id="rId16"/>
     <hyperlink ref="E18" r:id="rId17"/>