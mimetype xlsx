--- v0 (2026-03-14)
+++ v1 (2026-10-26)
@@ -978,126 +978,100 @@
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/uF6mxfZ6abiDklQG</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/yCOJ9Vuo_GDsMkku</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/2JHc20Ln0PQ6T-rw</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/3ES5BLrV2BUKCNgL</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/Iwnfiu8ul-BFwphg</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/nJSphHbB8j3kVxWp</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/-MxH6nKIQD3EiI02</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/poe/jbaZ6sg5NZvYlzYr</t>
   </si>
   <si>
-    <t>Subscriber Only</t>
+    <t>ARTFL Subscription</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1364,2542 +1338,2542 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/crn7jG8KQ_9-RWfY" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/7LyXCRz9N6irDIdY" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/0PzIccdF5LJjEIS6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/YoOSZXj7hMsIhT2Y" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/yehZKy04CMfy3LCF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/AtVksmSrSG3eXkQ9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/pAlSQu3GoVddzh-u" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/E3mQTG_RmSpsN-IB" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/SwOUcawVsgjYNjdJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/Td5_G7nExDOjImcY" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/DyuR4hoM7b1qN5tw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/QygPqeCkEovIpGAN" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/pCA4ObuZkJiIuZnG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/rC3GlaDiLTrd0AaU" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/XYath-Zg8a5mb3us" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/VZqriPC5UWHS_wdM" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/KqQqqhCK-J7Ly0mS" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/1PwWIa1RJ0yQzQ1D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/71Y45P7itBlbLbUs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/rvHIXDshBeAieA9Q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/5g9Ucv_vVWKQ6uDR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/f1Xw3W1Sdef9jmHE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/DShs8V5WDtdnA69K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/yfUJbs_Ssz1ivYCF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/RdG5wTFpAQ3LiWPJ" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/e__DRd3mb8YQoN_F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/ABPHqKvqMgm5U5Up" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/iN9dkmAm4LzaNZ3U" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/DuL3HXXZZdVtRQGh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/ZgRpjvhTphOivDhv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/1WEj91FYI-EIo5ju" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/AWd3TEv849uEJrAv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/NXKLegFWf3QQgifW" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/ZFQGzP1_iSRdRwEo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/lJqR5KP_fttAglnF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/ILnKeMnpXIOJ8rz6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/NTRAuJ73u9c-eycL" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/MXlGjD9RpoYeC4D9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/cjSptHXvSuT6sImV" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/zIxR27OUDyWQS-JO" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/W7v3VQf02WePKrQf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/mrr0dgvc15L_1Qpd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/N6nsil2Yzkp8Az8Z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/I545c8-M74cKOkOc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/x5sNHslgudtMjL6d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/qVovuFXZ-SMA6a7S" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/YN5A-SpYnD5oTsSr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/tWOO8f9xCjciUj9m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/-A1FnuL4m3OU6Fav" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/0Ezk5OewlRs6VtId" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/dinENXGXt8kc2tXb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/qvFcnmI4AdiTmMf-" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/DLVkyFv7Fco3DVgw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/6f-A8UFQMviVjj6H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/3a5a81NUTRe_Jq9M" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/UXt1p0S88qgTKTkb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/sG5lB1KaQxplWqFO" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/Aa6fBOe0LJSdpef5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/8LpgRebjO28L371b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/RKfObVDTjgOCsjVk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/Fo7m1saNUGU5eoqO" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/HtSFCZQ4ZgkZ-vwh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/_2R8VfGjJxkReyQz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/QE_PfE1SkGIHTB9n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/o6ldMsA5fuzLsA8t" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/hkOKoUm7PsP3pHUb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/L1Er66nfUAehowdm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/fXlJFVTHuSE-xEZV" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/9ulN93xqIVUORjHZ" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/coK7Lt_GNNQ5hDKd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/uvbZobks4psejn73" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/GXhVWZ-4ZZ-Y6kDK" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/bq4_UuTgeHZuKe5M" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/GxbvrNwsnx_hsN-F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/0sq7RTaDaZbHuAfp" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/KW9_udY7ns3uv7Jz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/p7ngTaIBupr0cXLs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/xl25uONpgfvH4fcV" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/xb7zBroVmoHYJA_5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/ulVypFdmRBVhk_MS" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/DxgxFkI6cT28GDZh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/gqDO7CWIC3uu71H0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/WbzdWfvSd_uIi2Tm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/cY55X2wF0I370Nds" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/0du-XNoFq9NfHcfJ" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/eOMpkX4hyxn5hrCt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/RafMu6CJme4kNyYu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/MDsM7YN8tuoeIetT" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/21edggcwEDZqdWzs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/3MCxtZU0d4ihoOLP" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/sY_1X56DXk988xq_" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/2Fm07ef14-wwbgjb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/LD2uvO9fPhDRmlCh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/PP8Q9tbDQ5hpCb6i" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/M9UJHTgafgHKBkzv" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/qW48w4t5XaDmtM5x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/8Fs9iqwMIAtc9kLm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/rtihQ9tHakCWp2zt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/oevrqUFHj10Y2CNF" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/7u6AvX17D7vRxM7-" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/5fowBMsbzAQ0gIyK" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/uvi5n5iedGVft_NQ" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/sSE6TpHdLdb2AgDI" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/x9eQH1jmv9_snU1d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/CszsRE37ezTF973T" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/wXdrhMFHBb_vG95t" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/PWKKYDI1JaJyT_Lp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/jSYRd9x3CnQhIahH" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/yvoHjlg9vjNzLrSg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/H5jZziH77Q-GlEmJ" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/ENIZ1HVvij2Sw3oY" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/zWNjaDcjpHhkE3p5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/2AvlcZrOZr0WAxpJ" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/hlkvSqQ4PKtWOOnH" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/oXfAX2YsEzc6npUc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/UIQGfEe7asJQQ6D4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/a-kLf-27cNBIaV7A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/At1o0TikG-pSUpjD" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/xBKhmc4g9Xms3qdv" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/osRlTQXobmarw-vg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/cBV3bRfiZB-vx5sW" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/dxMGkB4MM_87QfQa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/EiLiYJdN3QSMlZmw" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/I2XM5BCXhr4S2rcq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/3hrZ7fsxqyn69y_Y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/PFwrwvhpbnEYyxzF" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/V6yeZaKXfxcVjARW" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/Y1ZoAIi5ObP2ccEF" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/kuvo31p4QgMYpB08" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/t3_E-lj8-53l1hOm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/jugov_CCtgdXKi1h" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/HHMIvBR6_k9lAM4P" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/sdAW66ipY0k_x95f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/baMiLlgHDw7RWMmA" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/txO_Yb0feNzE_0yX" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/4G3EzIXISoGSyre8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/LTUvbpD8voLANgXk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/0z6laAigdrk3CymU" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/uF6mxfZ6abiDklQG" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/yCOJ9Vuo_GDsMkku" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/2JHc20Ln0PQ6T-rw" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/3ES5BLrV2BUKCNgL" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/Iwnfiu8ul-BFwphg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/nJSphHbB8j3kVxWp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/-MxH6nKIQD3EiI02" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/poe/jbaZ6sg5NZvYlzYr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>43</v>
       </c>
       <c r="C2">
         <v>1170</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
       <c r="C3">
         <v>1260</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E3" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4">
         <v>1260</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E4" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5">
         <v>1456</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E5" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6">
         <v>1526</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E6" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7">
         <v>1526</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E7" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8">
         <v>1526</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E8" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9">
         <v>1526</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E9" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10">
         <v>1526</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E10" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11">
         <v>1526</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E11" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12">
         <v>1526</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E12" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13">
         <v>1526</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E13" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14">
         <v>1526</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E14" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15">
         <v>1532</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E15" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16">
         <v>1534</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E16" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17">
         <v>1549</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E17" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18">
         <v>1549</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E18" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19">
         <v>1549</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E19" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20">
         <v>1549</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E20" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21">
         <v>1550</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E21" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22">
         <v>1552</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E22" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23">
         <v>1552</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E23" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24">
         <v>1555</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E24" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>66</v>
       </c>
       <c r="C25">
         <v>1555</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E25" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>9</v>
       </c>
       <c r="B26" t="s">
         <v>67</v>
       </c>
       <c r="C26">
         <v>1558</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E26" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>9</v>
       </c>
       <c r="B27" t="s">
         <v>68</v>
       </c>
       <c r="C27">
         <v>1558</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E27" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>9</v>
       </c>
       <c r="B28" t="s">
         <v>69</v>
       </c>
       <c r="C28">
         <v>1558</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E28" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>70</v>
       </c>
       <c r="C29">
         <v>1558</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E29" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>71</v>
       </c>
       <c r="C30">
         <v>1559</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E30" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
         <v>72</v>
       </c>
       <c r="C31">
         <v>1597</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E31" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>13</v>
       </c>
       <c r="B32" t="s">
         <v>73</v>
       </c>
       <c r="C32">
         <v>1621</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E32" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>46</v>
       </c>
       <c r="C33">
         <v>1629</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E33" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>15</v>
       </c>
       <c r="B34" t="s">
         <v>74</v>
       </c>
       <c r="C34">
         <v>1660</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E34" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>75</v>
       </c>
       <c r="C35">
         <v>1663</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E35" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
         <v>1664</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E36" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>77</v>
       </c>
       <c r="C37">
         <v>1668</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E37" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>16</v>
       </c>
       <c r="B38" t="s">
         <v>78</v>
       </c>
       <c r="C38">
         <v>1672</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E38" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>73</v>
       </c>
       <c r="C39">
         <v>1779</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E39" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>19</v>
       </c>
       <c r="B40" t="s">
         <v>79</v>
       </c>
       <c r="C40">
         <v>1802</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E40" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>19</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41">
         <v>1802</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E41" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>20</v>
       </c>
       <c r="B42" t="s">
         <v>81</v>
       </c>
       <c r="C42">
         <v>1820</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E42" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>21</v>
       </c>
       <c r="B43" t="s">
         <v>73</v>
       </c>
       <c r="C43">
         <v>1824</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E43" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>82</v>
       </c>
       <c r="C44">
         <v>1825</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E44" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>22</v>
       </c>
       <c r="B45" t="s">
         <v>46</v>
       </c>
       <c r="C45">
         <v>1840</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E45" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>22</v>
       </c>
       <c r="B46" t="s">
         <v>83</v>
       </c>
       <c r="C46">
         <v>1852</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E46" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>23</v>
       </c>
       <c r="B47" t="s">
         <v>84</v>
       </c>
       <c r="C47">
         <v>1852</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E47" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>24</v>
       </c>
       <c r="B48" t="s">
         <v>85</v>
       </c>
       <c r="C48">
         <v>1853</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E48" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>23</v>
       </c>
       <c r="B49" t="s">
         <v>86</v>
       </c>
       <c r="C49">
         <v>1853</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E49" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>23</v>
       </c>
       <c r="B50" t="s">
         <v>87</v>
       </c>
       <c r="C50">
         <v>1854</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E50" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>23</v>
       </c>
       <c r="B51" t="s">
         <v>88</v>
       </c>
       <c r="C51">
         <v>1854</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E51" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52" t="s">
         <v>89</v>
       </c>
       <c r="C52">
         <v>1856</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E52" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>24</v>
       </c>
       <c r="B53" t="s">
         <v>90</v>
       </c>
       <c r="C53">
         <v>1856</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E53" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>26</v>
       </c>
       <c r="B54" t="s">
         <v>91</v>
       </c>
       <c r="C54">
         <v>1857</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E54" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>17</v>
       </c>
       <c r="B55" t="s">
         <v>92</v>
       </c>
       <c r="C55">
         <v>1857</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E55" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>27</v>
       </c>
       <c r="B56" t="s">
         <v>93</v>
       </c>
       <c r="C56">
         <v>1864</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E56" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>28</v>
       </c>
       <c r="B57" t="s">
         <v>94</v>
       </c>
       <c r="C57">
         <v>1866</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E57" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>26</v>
       </c>
       <c r="B58" t="s">
         <v>95</v>
       </c>
       <c r="C58">
         <v>1869</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E58" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>29</v>
       </c>
       <c r="B59" t="s">
         <v>96</v>
       </c>
       <c r="C59">
         <v>1869</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E59" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>28</v>
       </c>
       <c r="B60" t="s">
         <v>97</v>
       </c>
       <c r="C60">
         <v>1869</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E60" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>15</v>
       </c>
       <c r="B61" t="s">
         <v>98</v>
       </c>
       <c r="C61">
         <v>1870</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E61" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>30</v>
       </c>
       <c r="B62" t="s">
         <v>99</v>
       </c>
       <c r="C62">
         <v>1870</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E62" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>28</v>
       </c>
       <c r="B63" t="s">
         <v>100</v>
       </c>
       <c r="C63">
         <v>1870</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E63" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>30</v>
       </c>
       <c r="B64" t="s">
         <v>101</v>
       </c>
       <c r="C64">
         <v>1871</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E64" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>15</v>
       </c>
       <c r="B65" t="s">
         <v>102</v>
       </c>
       <c r="C65">
         <v>1872</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E65" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>15</v>
       </c>
       <c r="B66" t="s">
         <v>103</v>
       </c>
       <c r="C66">
         <v>1872</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E66" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>15</v>
       </c>
       <c r="B67" t="s">
         <v>104</v>
       </c>
       <c r="C67">
         <v>1872</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E67" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>31</v>
       </c>
       <c r="B68" t="s">
         <v>105</v>
       </c>
       <c r="C68">
         <v>1872</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E68" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>31</v>
       </c>
       <c r="B69" t="s">
         <v>106</v>
       </c>
       <c r="C69">
         <v>1872</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E69" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>30</v>
       </c>
       <c r="B70" t="s">
         <v>107</v>
       </c>
       <c r="C70">
         <v>1872</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E70" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>15</v>
       </c>
       <c r="B71" t="s">
         <v>108</v>
       </c>
       <c r="C71">
         <v>1873</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E71" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>30</v>
       </c>
       <c r="B72" t="s">
         <v>109</v>
       </c>
       <c r="C72">
         <v>1873</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E72" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>28</v>
       </c>
       <c r="B73" t="s">
         <v>110</v>
       </c>
       <c r="C73">
         <v>1874</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E73" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>32</v>
       </c>
       <c r="B74" t="s">
         <v>111</v>
       </c>
       <c r="C74">
         <v>1876</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E74" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
         <v>112</v>
       </c>
       <c r="C75">
         <v>1877</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E75" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>113</v>
       </c>
       <c r="C76">
         <v>1877</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E76" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>114</v>
       </c>
       <c r="C77">
         <v>1877</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E77" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>24</v>
       </c>
       <c r="B78" t="s">
         <v>115</v>
       </c>
       <c r="C78">
         <v>1877</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E78" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>17</v>
       </c>
       <c r="B79" t="s">
         <v>116</v>
       </c>
       <c r="C79">
         <v>1877</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E79" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>34</v>
       </c>
       <c r="B80" t="s">
         <v>117</v>
       </c>
       <c r="C80">
         <v>1877</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E80" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>118</v>
       </c>
       <c r="C81">
         <v>1877</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E81" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>34</v>
       </c>
       <c r="B82" t="s">
         <v>102</v>
       </c>
       <c r="C82">
         <v>1877</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E82" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>34</v>
       </c>
       <c r="B83" t="s">
         <v>119</v>
       </c>
       <c r="C83">
         <v>1877</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E83" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>34</v>
       </c>
       <c r="B84" t="s">
         <v>120</v>
       </c>
       <c r="C84">
         <v>1877</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E84" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>34</v>
       </c>
       <c r="B85" t="s">
         <v>121</v>
       </c>
       <c r="C85">
         <v>1877</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E85" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>34</v>
       </c>
       <c r="B86" t="s">
         <v>122</v>
       </c>
       <c r="C86">
         <v>1877</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E86" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>34</v>
       </c>
       <c r="B87" t="s">
         <v>123</v>
       </c>
       <c r="C87">
         <v>1877</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E87" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>34</v>
       </c>
       <c r="B88" t="s">
         <v>124</v>
       </c>
       <c r="C88">
         <v>1877</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E88" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>34</v>
       </c>
       <c r="B89" t="s">
         <v>125</v>
       </c>
       <c r="C89">
         <v>1877</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E89" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>34</v>
       </c>
       <c r="B90" t="s">
         <v>126</v>
       </c>
       <c r="C90">
         <v>1877</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E90" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>34</v>
       </c>
       <c r="B91" t="s">
         <v>127</v>
       </c>
       <c r="C91">
         <v>1877</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E91" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>34</v>
       </c>
       <c r="B92" t="s">
         <v>128</v>
       </c>
       <c r="C92">
         <v>1877</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E92" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>34</v>
       </c>
       <c r="B93" t="s">
         <v>129</v>
       </c>
       <c r="C93">
         <v>1877</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E93" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>35</v>
       </c>
       <c r="B94" t="s">
         <v>130</v>
       </c>
       <c r="C94">
         <v>1878</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E94" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>32</v>
       </c>
       <c r="B95" t="s">
         <v>131</v>
       </c>
       <c r="C95">
         <v>1880</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E95" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>36</v>
       </c>
       <c r="B96" t="s">
         <v>132</v>
       </c>
       <c r="C96">
         <v>1880</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E96" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>35</v>
       </c>
       <c r="B97" t="s">
         <v>133</v>
       </c>
       <c r="C97">
         <v>1880</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E97" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>24</v>
       </c>
       <c r="B98" t="s">
         <v>134</v>
       </c>
       <c r="C98">
         <v>1880</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E98" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>24</v>
       </c>
       <c r="B99" t="s">
         <v>119</v>
       </c>
       <c r="C99">
         <v>1880</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E99" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>24</v>
       </c>
       <c r="B100" t="s">
         <v>135</v>
       </c>
       <c r="C100">
         <v>1880</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E100" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>24</v>
       </c>
       <c r="B101" t="s">
         <v>136</v>
       </c>
       <c r="C101">
         <v>1880</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E101" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>24</v>
       </c>
       <c r="B102" t="s">
         <v>137</v>
       </c>
       <c r="C102">
         <v>1880</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E102" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>24</v>
       </c>
       <c r="B103" t="s">
         <v>138</v>
       </c>
       <c r="C103">
         <v>1880</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E103" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>24</v>
       </c>
       <c r="B104" t="s">
         <v>139</v>
       </c>
       <c r="C104">
         <v>1880</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E104" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>28</v>
       </c>
       <c r="B105" t="s">
         <v>140</v>
       </c>
       <c r="C105">
         <v>1880</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E105" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>35</v>
       </c>
       <c r="B106" t="s">
         <v>141</v>
       </c>
       <c r="C106">
         <v>1884</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E106" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>28</v>
       </c>
       <c r="B107" t="s">
         <v>142</v>
       </c>
       <c r="C107">
         <v>1884</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E107" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>37</v>
       </c>
       <c r="B108" t="s">
         <v>65</v>
       </c>
       <c r="C108">
         <v>1886</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E108" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>37</v>
       </c>
       <c r="B109" t="s">
         <v>143</v>
       </c>
       <c r="C109">
         <v>1886</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E109" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>37</v>
       </c>
       <c r="B110" t="s">
         <v>144</v>
       </c>
       <c r="C110">
         <v>1886</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E110" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>37</v>
       </c>
       <c r="B111" t="s">
         <v>145</v>
       </c>
       <c r="C111">
         <v>1886</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E111" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>37</v>
       </c>
       <c r="B112" t="s">
         <v>146</v>
       </c>
       <c r="C112">
         <v>1886</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E112" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>37</v>
       </c>
       <c r="B113" t="s">
         <v>147</v>
       </c>
       <c r="C113">
         <v>1886</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E113" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>20</v>
       </c>
       <c r="B114" t="s">
         <v>76</v>
       </c>
       <c r="C114">
         <v>1886</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E114" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>20</v>
       </c>
       <c r="B115" t="s">
         <v>148</v>
       </c>
       <c r="C115">
         <v>1886</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E115" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>30</v>
       </c>
       <c r="B116" t="s">
         <v>149</v>
       </c>
       <c r="C116">
         <v>1886</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E116" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>38</v>
       </c>
       <c r="B117" t="s">
         <v>150</v>
       </c>
       <c r="C117">
         <v>1887</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E117" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>38</v>
       </c>
       <c r="B118" t="s">
         <v>151</v>
       </c>
       <c r="C118">
         <v>1887</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E118" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>39</v>
       </c>
       <c r="B119" t="s">
         <v>152</v>
       </c>
       <c r="C119">
         <v>1887</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E119" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>39</v>
       </c>
       <c r="B120" t="s">
         <v>153</v>
       </c>
       <c r="C120">
         <v>1887</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E120" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>28</v>
       </c>
       <c r="B121" t="s">
         <v>154</v>
       </c>
       <c r="C121">
         <v>1888</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E121" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>28</v>
       </c>
       <c r="B122" t="s">
         <v>155</v>
       </c>
       <c r="C122">
         <v>1889</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E122" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>39</v>
       </c>
       <c r="B123" t="s">
         <v>146</v>
       </c>
       <c r="C123">
         <v>1890</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E123" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>24</v>
       </c>
       <c r="B124" t="s">
         <v>156</v>
       </c>
       <c r="C124">
         <v>1891</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E124" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>30</v>
       </c>
       <c r="B125" t="s">
         <v>46</v>
       </c>
       <c r="C125">
         <v>1891</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E125" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>35</v>
       </c>
       <c r="B126" t="s">
         <v>157</v>
       </c>
       <c r="C126">
         <v>1893</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E126" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>35</v>
       </c>
       <c r="B127" t="s">
         <v>158</v>
       </c>
       <c r="C127">
         <v>1893</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E127" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>35</v>
       </c>
       <c r="B128" t="s">
         <v>159</v>
       </c>
       <c r="C128">
         <v>1893</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E128" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>40</v>
       </c>
       <c r="B129" t="s">
         <v>160</v>
       </c>
       <c r="C129">
         <v>1893</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E129" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>24</v>
       </c>
       <c r="B130" t="s">
         <v>161</v>
       </c>
       <c r="C130">
         <v>1893</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E130" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>24</v>
       </c>
       <c r="B131" t="s">
         <v>162</v>
       </c>
       <c r="C131">
         <v>1893</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E131" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>35</v>
       </c>
       <c r="B132" t="s">
         <v>163</v>
       </c>
       <c r="C132">
         <v>1894</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E132" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>41</v>
       </c>
       <c r="B133" t="s">
         <v>46</v>
       </c>
       <c r="C133">
         <v>1899</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E133" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>28</v>
       </c>
       <c r="B134" t="s">
         <v>164</v>
       </c>
       <c r="C134">
         <v>1899</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E134" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>28</v>
       </c>
       <c r="B135" t="s">
         <v>165</v>
       </c>
       <c r="C135">
         <v>1899</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E135" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>28</v>
       </c>
       <c r="B136" t="s">
         <v>166</v>
       </c>
       <c r="C136">
         <v>1899</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E136" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>28</v>
       </c>
       <c r="B137" t="s">
         <v>167</v>
       </c>
       <c r="C137">
         <v>1899</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E137" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>28</v>
       </c>
       <c r="B138" t="s">
         <v>168</v>
       </c>
       <c r="C138">
         <v>1899</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E138" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>28</v>
       </c>
       <c r="B139" t="s">
         <v>169</v>
       </c>
       <c r="C139">
         <v>1899</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E139" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>28</v>
       </c>
       <c r="B140" t="s">
         <v>65</v>
       </c>
       <c r="C140">
         <v>1899</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E140" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>28</v>
       </c>
       <c r="B141" t="s">
         <v>170</v>
       </c>
       <c r="C141">
         <v>1899</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E141" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>28</v>
       </c>
       <c r="B142" t="s">
         <v>171</v>
       </c>
       <c r="C142">
         <v>1899</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E142" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>28</v>
       </c>
       <c r="B143" t="s">
         <v>172</v>
       </c>
       <c r="C143">
         <v>1899</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E143" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>27</v>
       </c>
       <c r="B144" t="s">
         <v>46</v>
       </c>
       <c r="C144">
         <v>1903</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E144" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>27</v>
       </c>
       <c r="B145" t="s">
         <v>173</v>
       </c>
       <c r="C145">
         <v>1906</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E145" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>42</v>
       </c>
       <c r="B146" t="s">
         <v>174</v>
       </c>
       <c r="C146">
         <v>1909</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E146" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>30</v>
       </c>
       <c r="B147" t="s">
         <v>175</v>
       </c>
       <c r="C147">
         <v>1929</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E147" t="s">
         <v>322</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>