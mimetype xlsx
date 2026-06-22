--- v0 (2026-03-14)
+++ v1 (2026-06-22)
@@ -672,51 +672,51 @@
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/JlFNoERbsQBSJkl6</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/rHo00JwCY03eqc1U</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/VfIbWNmvw0OYHqAp</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/7kVIIo9L19hzNTCw</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/dJ3_pPefF2DaR8OA</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/cT8czT-zMtE8iZDM</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/W4FdIa9cFeW2X1pb</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tfa/fpctLhLW23RGVXTQ</t>
   </si>
   <si>
-    <t>Open Access</t>
+    <t>Subscriber Only</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>