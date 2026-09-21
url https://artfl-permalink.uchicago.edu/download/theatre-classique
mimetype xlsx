--- v0 (2026-03-16)
+++ v1 (2026-09-21)
@@ -5797,119 +5797,93 @@
     <t>https://artfl-permalink.uchicago.edu/theatre-classique/nj--RU3qziBNSoxA</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/theatre-classique/LZsGXxEpkjps9RvJ</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/theatre-classique/HX-4zR0m8h-pLnRU</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/theatre-classique/43DHZOAfouyB1pTn</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/theatre-classique/pFZgJ4MrO8lJcGxC</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/theatre-classique/r7dtBrfStzSVnQ_U</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6176,14900 +6150,14900 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vUzRGgGeVXqAxQ9J" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xe7Z7jkxCuUHL8Ef" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jdQ6n4uhfliwYzvA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rwBpQTJS-RGv7shC" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uQZCW66M5GwnDf04" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Rw87dYGO92VwzF7Q" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/IW0i2pJ9Z_D2LshO" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/61lhMUK2QiFkajNm" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JX--r96OjGL12H5Z" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/VFSXw4ACIUgFQClS" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4ekNqjItUPU9UFe8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/688dnDv9h5BnH3te" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6mTTo30ZFal6aT9Y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6BfSqizGuVTq422U" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EZ5Eyaw4lGoJVxqk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5F9Pt2ldOkJlkOnd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ySKKE3TL3LUUhBES" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KNjSZhZg8e4oW73w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ds_LQsgtOsBZCwvZ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bTOB4X6FzAuQtOlc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Z7j47jpydk3S8QRa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DOff_lrKu_sAysX8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xs9-duMUd3X7QGm6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mkjkVdBjhAPzmrNO" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hxoIOwN_aV2HA8MU" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YYydbixf0NsdgxYf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qfjtzmUeqpGCmu37" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mRSwJHStKx1dyOdM" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cICH0NoJqs2a7WrO" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/X_5bnjtKsej5sfO5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XZe-YpJXW2U9aXyS" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mnFhzaBK0zK-DuWB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Amr4ICfcHx9LVhUq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/IJ1Zderbk8JYnd3P" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lJ04EPjkFFfgAjMI" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/S_EUdm-iuQxbT0xi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/LXaCP22hpL8AIobO" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gi1Wa3VvH82SzQb0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HfvhPSNKWSo97SLx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gAMr0zpUPJzXQ4xO" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mF9Eait4c8nEGUEW" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fsyjiUwZcqPexrPi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2ndOU5rPaMyTnr4F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OvJFGiBdH5Ei52TF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cNVr4P6PBWXV0H8x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XhCBh7SNVQdWAUxb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/CdHx458mjLN8u-DB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iPnL1pzeAnfeaJKS" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GQfwf2eLca2e9ZHZ" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZBnGbiQC0tG-IX_m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1tmTScLENWmOr1KH" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1qAblCPkle74DlTu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/p-8i-omttv2rHa0V" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rYalcrS-dYQzU6uO" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ykiW5GXORR8yK0r3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/VDATVhXpPgkb7ol3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EMlgNBhBVO1oXpi2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jli4HMj7djwSVNma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mtfjuBsyA8rraUQJ" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/zRgKcgUljWY4UHKZ" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kRmpovnrcixN9usd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ONUyK9qw9-hgOWGK" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Izj7HoAbi8zSnhIM" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/CV5ePcTPJvFD3fen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hjte6jH01xOjH6zZ" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/e95regwPVau495IT" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/a1SQX_gBB1L7gsAr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mkV_0TzKfdyaJpQn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OuiWrF15chDjs2X6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QgYNFLqMC7pH_2fw" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/velTV7X3UpsmlBxT" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qrityygY3P9eNpmc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fkQL2JKlSF2oZgp4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ldpwbAC-IbVsItMm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/LDb-dys95VsVbOGs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/AJAFZkij4M76n6QB" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tcGvKqrNzke8wNPH" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Yr_7HlpJmb7KVHdO" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jWkZReqknA2zrpVN" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_foKjF4fEI8ubSiE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_sqAybusN4rQzWA6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aBnzNU7eh_AnTpLX" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cCCzfZGlxlVNuIV9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/L17mAf-1HV8c5IOk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ckEtCQedmPixRxGf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BQogxNXwJfWzCLhC" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1z5oKmW8iKmP55IW" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vgVTiBI559NESVYt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/utUgeMztdwiTKziT" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZqWhZ5jZsHrfOaRK" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Hzt5sYNTnON_Pl0x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4I3rozSQj9QDqhwR" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/j0x9KyvlpT3n5lyx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vbyN5ENdaRdv48r6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oxZrAcT2dDT04sCZ" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hLRJZXqTJiYcHchu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0REUR5xTGoywtad1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GKoshFxj0TlRmEqt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Qxp5l7q3imNaorWD" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gkNW_ixi109iQrYc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tnSrVBpg966pnBnL" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XwFz_7_KGj0JWHzS" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/IgpsC1mQYDwnIgMo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/zjVDAaLRDX0nKzmp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8rcbbtSZ-4LAO8_f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/nIsNn2Y55ouITEpy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Pk0BuDHQgSKVlJAE" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/SKY1t9Hen9ujI61y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-e0BoCbMRZrQ9prB" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ir429ayOarSJ-TYC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XZwWPWB3kN4mFLjg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/J7xFj8a_9S_ONGR5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZXzie9Kq-RU7qPMo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9v2SF5NWfUZ5XuzJ" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HAAfG2CSFWc1664z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lqsm3SdjvBU1yqds" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/RKSSTBUt5hzV2Nl-" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3NRRcAoHtUteNOg3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QMcl3H3z4oRx45WQ" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6jqI401DhztwduM6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/AokgUB0CGtAgLuTD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4KmFDk3Ds6gHDO-a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rK20i1F9zUn7tKM-" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6Z0cAsQ5N0TU-rRq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_digrXRN1Ey2m4OT" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/yZ590IbcLK5QYLj1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uq5Cz2f615dk9yL_" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aMc1WoYOKokr-OJ6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/it0YAhkO2-9fHMLN" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_kjedRAcc4ZYNqMe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oGjZp7o4KZCqsbiG" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hrx9ssCxojRsvUwL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/S-V7ozrOCCiVtA-a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ca7SQQT4dBpP3CCO" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qC4HjHJXyjefG7dH" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FQotMuqCeA0E2R2u" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/TMP1W8tr8TkmNcTK" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/p20Syq1hEF8a2WA4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/eb3Tj_KbVsF0snsY" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ETSTF8EHa3kAXD5o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Cihl-yH84NoEcV9j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/E03GAwLCQNNfnKpK" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/RiquGLXeocSYX9qB" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4l3xhjB7d13rY4M8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hYSPjRAmZ70ahVRy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/99cdDyUGrV48pcgH" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/b3hsdpkaj6V8QU0J" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/koMNeZfzKdwC-XEW" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/eODB8jNvBvXNzF8j" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/84XgtLkadRRHabXv" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/SHamgBZOqk5DA5QA" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ChDQnjvw1jLAxZnI" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/N8VjqQh3DSzfg-kE" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BnV9pqCGD4Ndj_UJ" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GsV1oFfsZiRpyGxV" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/W4TaoZDE2hzz2q-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dfXXrVsB_j6ieRSg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QeJhgJx34MDFrEi8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/yUoQ_BiqDZDqGg6C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Sz-ScN8lOQvAubM6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xKgBRjfrAQ3Ftn-b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ftLuDNRImQSAkPCa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/o1OcI7nB4Y4O9xMp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/NzoDUEXrF9MlxpkD" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/VcNup9yQ6k90H9rB" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8n_u-NMNCuAmM-0m" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/h8nB3WkdzJKe7uha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Q-_QkgYwnGiJlif_" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hZMixZkmvpOLMkFK" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/90ICByqaLc7KSt3W" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cOzhkJWRBryY4jR_" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/T-1xr6VviL-WTOjw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/S9vrYihK9C21zNal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FnngWcWEDyz-iqwX" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/s2wWkN6xR2b3wlFt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5XCVAN6a4N2Mzo6f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/C3DJ0YaN0uPIVeSN" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KKIH6QSMh8--3EHc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/h92vjiTHhZsA8SJl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hU4p_xtaYcn0HVXp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YC3R3BOrBEvI2Djq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Bf1jPQqwR4oxAHQ-" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/eamRX9DJq85lTj6b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gpHL0BOr9lqDau4S" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FQChVmhU2Rej6E7o" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uYQHQnRkLK0-E3TJ" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/b_-WJn3PoUUUD7f5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/S4__AA5WR4O9pOSN" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Ldq4nds972QnTf1N" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lS_yh-8EM5AEkInJ" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bVYEaD_foB4uiad4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_nsmZyh0FzHmMaRW" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/NsMiCs7mz7A1K0nv" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xssYCZzKdXs6J0Y6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Le0ioVkwF9avj4N_" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qtqc0O5W7VzgECyH" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/a3ZC8qIXRXTFRHLy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gz91PJ-PmldiBLlJ" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/7Gd4z3DxYYM0QTH2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QveVizZ9qMdWRNsj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/po29N8rDrUrfJyPT" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4x8Cq22bQw1LcKXp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OHHRjxEmCbcss6DH" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Figj9X3okx6otBmt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JF75L6p-n22_KYqD" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cppuj04Hz9ylhRMe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tnorQWKprM_Gz5Mo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vpqWHYdVhZcxGffa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xGMHUjWdtOetek78" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/K1hA1PFKKpcmDOjo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FKdlmvuabITdxD8b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Uf1KgJTtM3irApzz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cYYhsKIEq0JriNlj" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gBoU58IZWD8ex63t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6AdBSnb_5OJ_Ig1f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PBMlNN71pQj3BPXh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZZAuM0uO7v0TMiYL" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HiUEryHU0JbGY9D3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5KkNtovjxG4XLJ7F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KBrYfmhA8I3h6eyA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/07gaWeHIyAxHT1Tv" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2ke71fzm4a4-qNwb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Y3K-8MnfJlW_xTWd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/s5j4FLsUgjtZeL9A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9FqsWcQZSf3xwO2V" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FC-Y4FkabGVxgOTx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PEEnLk8pdUPg0IWB" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/zy5idku33Awh-kr4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/NWIqeD938443y0Om" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mVal-wsZJJpOchFe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/btCjDiBIZpM28JIc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/P-MdYgIb5bW-K2cK" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9yrn2GYhhbemHGt-" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/51gv8hcDsGHINQgA" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/orKckInVA7tb94WD" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xaS3ZqNBWtff59sp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/spKs0IaHsLvURYUw" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Y2RywE9p9VzZ6ZF0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uYv1-vpdEI4tQsEH" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wXwNSDTqSGg0fjQj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8mmXTUEr2SGbwW7R" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/nzINt_rdnv1LYFnB" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lSc_b3UDsr4Lo1Yt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JId9tHXkVLGMoLl3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OmQh5st2dNA_EuT1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PzEb7eodeBp4Sw3a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/n_b7Y0jDUwmBBk6k" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Ds86bRwbeYG0tFg4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kh674MxuwsLvn465" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/a10HA-59MJhNL8h5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Kb2bI0O-ObP_6FqN" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/itwNdszb6t96ut5P" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/7lI1mz1uxHa0KuvP" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GSH3jGiMAInwzlOL" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/y5awWJQuh-Kt7Mzf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KKqrMGHW5zAiNGBK" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iLbMtalwVrensi9B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4FAi4124DBZLaVgk" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/elJk8RsdCoQ5CDzM" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8wxCyteh3PXvdAHU" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BaP7ggrG0C8DnSzY" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EieK8PgHk4SK8RoI" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bwUZXYfFL7XDEsZS" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5md-2_0sw1sSSSI_" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jnrLYyn6NL-UiriP" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uKcmqqCM-buLfx6I" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DzYJrzUJfuRqdrqB" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2EM_HFUP0ZVZUzTu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZpVRI4OuwoZdUSjv" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UiRu2Lj-cnjQEMs-" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_cxTlZIVPXsLFZoi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/pOTKl2JOz4S8AaDF" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vzpIJTRRCTg62QWb" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9YvmXTM1QoCN0Q_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZhysdZUiuWgtrS6d" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qhK5On3TVzGiE1Fe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rQvQPmga5cHJiIJ2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lWz4jEO_c3MTKdXX" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2r5vXbBT8Kx9Rii7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6dg3eDZwxncBlP96" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/K0lA7e6bWRSIROpS" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/l3ww-74hx_3FiZg_" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tWcu7FIhnPKAQKeB" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/s69iLzslgwZhZgeL" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KJgucVVsiD1akBK1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/K_SLsQ8iIfEAbEov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BntASS3tZHVjUZoa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/smt9Mxyn8I-rI02A" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xUNhlM0z3_kJvFeb" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vigIzcVXrjdI7eli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/12ccm8Um8YldYDEV" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1Lb1mxtMJzatpoGw" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jZ-aj4t-oG8PA0E4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZJpxOobtndSx12CR" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lB-XjdAg7qba-pD7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/L0z-BD5mfTVPM42f" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/T51Wq7F49tTQGpoM" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5WcnOn308WJz93_l" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/RnrOg2DdUL7mvbZR" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/E3X-0ZBZ-6VNYja2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wQvHLo-xSFp7YdIu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bQOjey9CExnCnjRA" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lDtk6_8hoeqMw8gD" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/omb00gXeygSU8n5e" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YTcJB7rTEyQI0w5Z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Z8z4fzssiZ9u3nL0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vgvRrYl87Toe-mEi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HNVGT126iYt2UFvL" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DCQ-DxC-eFNMf8Ei" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MrJqXR1DQCs8_z27" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/o36jRatLjHm4VI85" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/co1StgOT6EFiI1EN" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/AckzczwRRbw7jTIO" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vyEHFyQToEKJpmEa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XSjKy0YYhUqn8pR3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UxJfYFXcT3SPxpgn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/zm59_RhP50NNazDD" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aYrTUAVudAaxxpJK" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dc0Ph85Ie5WC-OR3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/98Ru4hhgSwF_k5mU" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/U3nROoeTXtu3bZ7_" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Xj1rZyjeLLQCmVT2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/H2h3eDFpulTd57GC" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GTmnybt872FatvI7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MjOV4dhAgomuVIy1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Zan1_jpux2bvNf_6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1E9aXGJn6uPlHOKy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aNGi608l2eTBAoDb" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/T8VhBW43HO-p0fHG" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lEy6cRmVWMyYTHAv" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/j3dEv2LNKui61Moc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uuLx4D6dHcKiXRw9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wGu2w9N__3YBAab0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FKQoGOm1wspU3zCp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5f8lOcTjFfiHqEBG" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YMXE3zrrfThSw57h" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6tpPK5kAPTvnC_-Q" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/NgKoTwKbuKlbb9wv" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/N-VbUJUan263VEwB" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QgvZXskLCI2kiJWl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ubwCQIWWQHXcjehq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/etIEL859vV-Amjio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1noTszlgAIso9KSG" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PFlwwKp7KzZ_sBOu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/7mRrw1iEw9PvBv3m" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4rgwMICaqvQ0SS22" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/x8iBQIh-9pBtlbp6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KSvuiRQsVZf6VZKB" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QEiOJsbmduxGmRmg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vWbPzEKssMdGDNwC" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/q78XYX9YAZ3LMvav" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oPLhN-qWWhwo3b4d" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/NWN5xuKclv_l20nc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/H4PSkOxy0WOr-Z6r" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UGru-seUJ4hkbJHW" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cwg2XvfFpftbG9Bs" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Tnu4uAIpPAnN5LC0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/u9nCj5z9KyMG1jDw" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qzu-asjlDohYA6Uj" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xarjyPj_wtk8gZKV" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1hSC8MYqczyp49ql" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/IrBThK-j5Wwtu2Aq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ElDFSjTiutR_jjnL" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4fx6_0uwofiLnfWn" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/u8cu6VxydDCIQ66x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HN1I4nSJRZ_o1pOj" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZkWbInbZ5pAs-0Sl" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hHLIIvz8VpzOp7kS" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bHNmn_aJoj56LQ5M" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_NEftcgtyurGpmm1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r5wbLJ7VWh6NSxpj" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Pg05RmXHW5jdtgCd" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/27sl6bNSDf2AHbKc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tRh6HL0NwBap6qru" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-me4l_bnUgZevaMv" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lDLso23pks3Aal3Y" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aojpqxIji-afa8dK" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/R8bg1E-QXnJEuda2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iqpb1OyyNpR8TaZy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/R6mxkj1DabcaL3o1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8KNm73JsRvtgidak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xvp8sQHxbNxg_IjZ" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/66t-5aMXLR-a7TJu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OmaRn3op9zstMP9Y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/57-JF5ooaSeQv3St" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/k35575Y5TqfO3dSg" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/u5fyW0mVaLP66k62" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tOpWzPT7WTabm4_X" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mogg7cieLiNaFpQq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Qiwju2YPxfuY4S23" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rkkqZdrj39W5H0TQ" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/thUEuTB3jQZPioP4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/z0VkOTbeS5_5VdqU" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wH0hevizSykoxk8z" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dLdX5fXiPZUNlVIl" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/SAePNOZTn9n43N8D" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UIzbwJpw3rAi-cTd" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8GT6x2Wyvp8BlAZ0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ucjutK3tM_P5L776" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jz4qAUay9MXOCIsN" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Y2aef5TKcDSMbNOo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HjTQjnR57GAB_I9w" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rlwbALBiT-yufYTe" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bbTr0lIPRLuOdyCF" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3QNbhguRcjll4oKq" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/zaezUb4bsPV8z8Tn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0y1EVOrFLLaOn1_Y" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iR6zx5Ic0g_uc8Ef" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PPTJAfTu1s8ynLMC" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MBMnx5p0hu0PcDmd" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ymeOwGOOab74E2SE" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/F0wW_jbLQSWuchbY" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/nNQwmngxkUs9uR-t" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wg9Z7MUOZdgcbON3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/admTplE5Bux3Ura8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1uKi_NEHQonDlRl_" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/U0TK2rMcJCC0FrMK" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8uV2pcsjJrFxSbC9" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0as03JX-kWt1fu8M" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1pw2W3JFHVqaWnpI" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xB9jGtJN2BWHQWAL" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/NWjIAVZFz79mLXTy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/7jaLp6vz2e1Tl15w" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/olAQbfeodapOTfiG" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2gNcKX3Nhf5-kVRN" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/SgqVWX5FQph4Br88" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Vje3aBL1yIEh3Vm-" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DOWgvC_65oWGP8gH" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/WZSxQ0HO8r0A7Utf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iAkBFNxx1AxuDwqM" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8fQ76ZeWMTenRzjy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YcUcg3w795KpFwT5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/LSPCWxs7AJwZxqUM" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/I6Xw2tA2coL_8HXU" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/VBLAB4SRsIsgewYO" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/n5RDV7Fg5aTA0iER" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/AK2NsRk9kdzp3JNH" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/P60HjLkFi0SYFdW_" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/TSBxPzLWD51ygSTk" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fpwUBEAbjPfI-I58" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/INZUII9sxQ3OThsQ" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bt7JtClv2l2DqDhd" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/keCT6V1yHZGHZ7Ec" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8gZP5oWpdgjImhzn" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9Ppi3RmCPvZT3Cm1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MjqEFKvLZONBF8P5" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2DcRNO37iJv2v4Zb" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/D6qDa3Jfw3ya0wew" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wcOwMR5Ux2Jn9AfD" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/TYTEWablIgmuMLIH" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hsCpi0J6amJ8cuLG" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FHw2w2oSZ9qmWEGc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_n3uTdm364q1zVwO" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-bvHRTjxwC8SERev" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Yr0f1h9STnXvMkGX" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5DAFZOYm6YBnCquR" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Cqn3AqHBPqi1gX6Z" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PMzZd5kq0pq_bJ9j" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JeOc4z8CV1Za4NrC" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/IWmHdTFJPiRDyxPV" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OomzVTrqzmvwzpvJ" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/x-V9UQTHbbxNWbzf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/7ommXR_ps7ktgi0e" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1NKEXf4yBJRLXFl_" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/489FEeoZykVcM9kw" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/V6iVmeAce31o-dVT" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JsnJ2Hdk4lztY2Hp" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r6dD8BfnF6poWJ-t" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/S5hSM4SP6jETjxUj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bdtt63jLaUgYNI5B" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tpJHEdqKk3ojRtD2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/F63LEQ-L7hsjuYbO" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GFZtM-8EhphYTSIU" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-MPPqv5exjzzBtTf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/roHdK7eTo9CuWgBv" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/y89OYqr9mVWJhQdM" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZeB0gIPPwhnfHr5Q" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QQQdrGg2AeRWSbOk" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bQ0uF_59CksgRTPl" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xhoolomv-UrasNEj" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/m4Qpz2HgJfgbFFVq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kXSQ5ET-9AvSG0s8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Bcpbtywn6HHu_djl" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GGR6hsIw-5WRSHuc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/J5yPc3FRuL5oXNsS" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GehInz6gdxVpcfT2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dsAPlq7TL6glfELU" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZDsrP5yrWqwuRPnb" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/05zzs0rkH_2n86RT" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XqH8_o02VBQFx-38" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BnR0oCjyNrcmtXNR" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/H88xZ1DyxP4_QeFk" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Qoz8Ehy--VD3miF5" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/D9HDOjy1WOxqKuXb" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/CiHMCgcR3gNrUy10" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/AFnc2Y7d5nkcQilU" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/WhQG9pInuGNn-59h" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YC_5MDFBXKF7xQMR" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Yum5HUUcTf5lSFlk" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EJRF2ollDoq4rpXk" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vOO3MMRc1GQHcfyW" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5Tedzs-zlpPo1h4K" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mSMXxab9DwC8NHlU" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZfxIuJFWVP9zyYjw" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/CNg3VWgw_BjVEgDy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/otlGPwz_ifIGskcx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/K9FcBV99lhNdHKaR" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/npV1ehxTP7fhhta-" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5QAmgBT_MAir9Q8p" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dQHgRD5czpsjkLkD" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BnBRCkx2biWC-_cb" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/WKKr9JV7F8nFxibT" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ik5w2oeDTocCro8g" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lqNRt_uULpNmxzMH" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BSR9o_Cz9bZhCSxl" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/c6WUCgkBegQKOnwc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/7iscURSxV5Abpos1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XhAUnkNn8a1FWODo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/CKDEEJ-If4KPIfMV" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oBi5LvZql2COw4u9" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZGNPhh1myCAKwPT6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/a_qwtAQ69sR4cePf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3jx3koBfpZd9OEPZ" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4Levc7KmUDaos9X_" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/AZ1NUyXOeW7qtVJD" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EzhpO6ARS0lWs4ez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/J1LrVFVp2P_nZbdD" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YjCfWZMxjPJi0C0y" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0gcjjR8NMok8j73b" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2ncaNmlsgGm4t_U5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Z-Rybs0Skycdw0H6" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QCCVhebhKOm5MvFk" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/yrt2nmFrukrd18ai" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5k0tobRutga3EjW_" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/exaofLzx1pygKaY4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cJzGSCC8lMSdYCWq" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Em_Wumt0-TPuDn5_" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jKAvyB-8RBrAbrY4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/B4sjrg8tHh0fIqoo" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZKL86GQ6g_SSgq_S" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3VwLZH2AIXr9HaXc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/k2rxx20ZNPvcmaiM" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/SwVF_4qncfM0mfZ_" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PZQpNJ6NTXI8HiQ9" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lIVMFD59zL4akvtq" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rJGDSEzYiFtudHlD" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DSQaB6QNogg1EdVo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/a9YU0XpbMzHU4S2w" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/izH7wtPASrWiOmDV" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HmvmKJytroia1NtW" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/TJD2E_CZAsSWSxaQ" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YoqaSFyTg0vn42Bc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ptmOrDDwutK-hrVN" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5i_KTq2SlOg26t8b" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fbx_Mtb-SoBySla7" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lE9GKl6tj_z_rDbb" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GXToLE2IDFoFHk1_" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JiEzaHZT_aGNlnUG" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Wx-WpGe_3M7r-21N" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cYmH5zVnI6ajs1FJ" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Lqqas4RXHWRn_vQh" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Onsneql0vWY3zgO3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/1mEgYFsU6tVtBQpG" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cfZgvGJaeBzfu3LW" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8m7eE0FLr6g1rOhz" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3n3hNMuusCClJRdF" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Yl9KKfKw0g_9DOwN" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3OqWSAj-VhNf_bmk" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oNsH6UGCXQyTzkCa" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/f5KDmz1Z11vV7J9N" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qLdzgxFZc89Lmtf4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/X4FsNOUzrm4L6CXG" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZYFUSjdPBAq33h_d" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/atN2GCt43gy9li40" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MtYbDqjFfiZv2kkF" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fkr0CRHpwsTW_8Sw" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0nGsZXNGlTJApK4G" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JrLhDwT5CFFpSNJ5" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xGmQd9uGqD9-84pl" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/LCLZba3nIUGmfmVa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/B3avJd1HjUeY4z1v" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/y0w9H_D9XPOK59IS" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4L2bcU56NmX34412" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/W5SfWXvBdU7LDM4G" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/l9MSVWYM_iv_vwkq" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/U62PYW1sETAQ9oas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UDo6th3F0JlyOzKU" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BJhKIGUINP9uRSBi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MXowXomKnza-G5uX" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/keLSyhMXni820TlF" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/QyBraSI28hBW5ylR" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hPMoCzQUosreZfOa" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/sPWCrj75kSHl3017" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Zy56HuOhmLB2CYH6" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/RqjNyn5vm750jhhm" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/sbrkRDGDEkqhzP2b" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ASiE-vMGhFPW5Ivs" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ZoZaLh-jwRf84l3K" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GeMs6CVTEVXEoxtX" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JhcWMysyVbOirA0W" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_dvamVLb-avXO9K2" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wZns4g6G3KXd3bH-" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kqbzZtzFhzMb_1sH" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MmSz5cV7s2g3nW8M" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rnFHCVchqO5w82S8" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YC4l-6anYwrkRuAp" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/C5xaec87gtcMi918" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/celuQ3fadWl8v9cb" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/nDsWM9CAPBiCXogI" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/TpnxcG1b-HOU6Bz6" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/B_QdfGpl2ZIkLJkv" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8rLB7QZJKIZr6wDn" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FInRcHr30t6-PhCe" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/i5v6I5JJW3Dd8NUO" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5Oh40VAjN3h6CyJ7" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/yFCs6od_a9m8cJ6K" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/76GfyOAzdJ78w187" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DsqjndBPFTAUu1Be" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/w88iMBFLA7ukOjwS" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ihU3R2Sv2TWphwgG" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EgBwdMczIzW3jrtU" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kX4bNxsTJfPBCSWj" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/m1k1ZFkUCBbPpE0r" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KNvXVOYEaWL5w5j3" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DxBxDiUklbCe7NI1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/R0xb6DmtQNILAY50" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JtB42NVY0lg2hUP-" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/k3HAU2hRZFQ8MqBp" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qOVjhDfSGWxFGkWt" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/2_tvsIVOkQg919d1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aOoYsg9oRKfXm8Ge" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iH2l-5k5uVJK3-fY" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/21RzTuSdlCR6i0_C" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dpz-nvlWAdtDQ95Q" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xvaYrM7zqzcfbjO1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Ly5olbQiGFX_e5Up" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/v13gvpCGBGYLCJq9" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/GapQ2O5f6xuMV8LI" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6F9v_Q81m_csp8Cf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/med3xufHQE6LS6Rr" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/O96vWbbLd070ik1l" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/nsgxRblayi_7JcYT" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OK1GlBLNLnoOdRgj" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bbXkcozLi3l7suCn" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/COuatkg8ldgpsQ4t" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/yK6-QJ590kk4_-Xf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uTzQsWtgTPzHqEgH" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3nMs-OTVVwxwrWfu" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wc54HLhhmojPORBP" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/b3RKj4XMAk2GAVG1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Vd3ynlmruSc1ibWw" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0N2SCharPo4-uMfY" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/f6iZd48qOg_r78f2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KawUip3Is55CBGNP" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fM80wn6sPUfltF0Q" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KGyRNdd_0DD3a7QC" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9sOQdwqEkI5tcvjH" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wWxmB2q-X7A71cfR" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/B4lB79TnbBR59azP" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/IswGlVfDhvd7fXGD" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4XwSG69Ak84AJ9JZ" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Rup-XybQhliV3M9U" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OvpnjtthD7xLbgAE" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FUuwpXCqoolMX5h9" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/w7j5dVmdaqxb0gZU" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qM_jLoFMTAtRy8nP" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/eWrr74HMcUwIsr0o" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/OvyDcN86Q0mamrwq" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JzlhJ4LgaxwFgisZ" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/VocYv6CDp5Hcd4TI" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5_lkj6ptbTOjIX12" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/58haIWqqXARbYQ5Q" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kmVZK-vKoT_6VZDd" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4MlVO0bTz39sNcgL" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BGIQhiU8ibPyFYK1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ABAqyvzO7m9gXOYm" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-T42PL1YreUaHfWW" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/a0xlLaR0hB0Ur2C7" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kr1LICanyy4VnEKi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r5akNvu35LCOtRsR" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/E8r0wyhXt-NDYSBo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iNSEchiKXAC9jyyE" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6brlBwL8XtnlwDEt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/q6scnWuvRkIYzL7f" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dDBCu7ljsYjaKJG4" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qCSZ-k0w729JrR9K" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gBsx8480GoR6b0Dq" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6QOlMHnnPspwNpHo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fuJwZyxW6k_MCBQk" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/e8t_mGwP5dvBPAtc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gWc3__ql-9xuqdJi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/49BnNV_y2zmuI9QH" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DCT9m35_BBunl9D3" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/nNU88uiYSO3vjr1F" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/pTw2pPs0iVbxitM_" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dG6-F03UVtht4pAJ" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_lfz3_Gr60E8scRX" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/g46lFMKGT9PPpqT4" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8FiUzDe6a-I8mZUQ" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/47Vplk9L3B5am26N" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xc7DvomOCproO7yD" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UCVz9Qg-svA0EJtH" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9rx_cD4lYhptdDYH" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/l75l_6aViihe9Wc1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/g6W1WuBNIGYlzpbp" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gnyB0rex_z8uRmUz" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cwmAYdq2fvyLF69H" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/BVQwu2deCsOmny15" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/a9H1CsX9j-m8kfSV" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mSclxDPz6nYMUvMs" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EK5d2XRhY9x5vAl2" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iwSK3eYQYIZe84Ja" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8XgkVESqxLYXe0_G" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/upHqDmF1yrrPlOGJ" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cCAJzqJg7mbzAMSr" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PNl_wyh7iVpM1x-M" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/NFHY_tUJogfc3eei" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/EUAvJ2-NXRxSmkcJ" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/bXFOMOifjB1zpHKP" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/o6LZD-SqdJdFVDgj" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/n6RCrocFLuMX_4c2" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/F2SIp25_nk3WAXbD" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/n5uRak_hkqgkafRt" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/y2MxMipq8jeW42Ui" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cBGHYkJNNgtllUF1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9jtmOJLQRqcqK9Xl" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Hx3Kjht0__H4uVFk" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fvpousylgl6N6NfC" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Co85MW77oCkZspDL" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-VeQjDjnSaSiOnlf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/VWRzItjqZ44U7zCm" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/e2ETQI0qqb4j9cco" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/SWo4_ySHYqJgjk2S" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/vT1Qt97TtSPT0JGr" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/06wZzK5cXebksurn" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/AWVfPN14YYtRTf4I" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/qqwIssN9cOaVlitW" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UqILu5s95mo8Hxxr" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/TkqVRH6awKag4CoC" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/j7WGogXd2FHeAPhB" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/M44h5uCYAvTZkHWd" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/I9hu-NQJ9IzjXtm-" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/y-YRZYVt3Fv-LAlY" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gv0CVDr2FBsGYHuK" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/K_pKHuERVQfUOxdT" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oc4ZhOYj3AwWyvgo" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3AbOO37XZEiYFKts" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-kck0opV3jXtTynY" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Z22qM03y-Enxmb--" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/389mPo9GK6xq3cv3" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JC9VOrKaNHpuNiAH" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/YGGyKM-4bXWBBVUj" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Iwz0AQ2HHsUVwoJU" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/k7T_DcgS3grxMQr2" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3BpADZHAEvh8ipMH" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cc8AJeQZmOjdtyg_" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Up4OlQxl4883wGL5" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DoDW8z613dMbQrzN" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fOqCnstqm_4dlGYo" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/c6Ay8a97wmY7W18R" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/kIx5IgihMCYwW1mF" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XTF_j_RIkv3dPaNp" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/T-d2q4BjAXMw7Tup" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lov2JsZqjJ293exk" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ReIQYEDaxNCZYawY" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/LVWEd_619Fj67VDR" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mP5SX-LL1gtDmC8J" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/7hV1azB3jjpqBPWm" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XkyJCDceptBIvqEv" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iEKufl5xldL7VZ_b" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Lc7PqrpOh6mETXws" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/V8RPSTpGJRewAKlz" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0JJji3IxxwpMkaTt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/pHhxw-P4jiyc_QlI" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/93jZg2Md0O2zwx2W" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r353bWhEtnHFWs0K" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iP9ipp-9nb0TD8EO" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/WzAe07V9mMmkIxUS" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/eDzG64oug3T2CG2m" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Ar16vE2Kx9ucl5cy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/jFqBSwsUcwe0EGv0" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oNzskjAJyESNkVNR" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ivtaMLl7cXoNPmSV" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Zb5xwRmxgrkvvzlT" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/I527tZsEk9MexFP3" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/13wM-kCj4zQ-PshD" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/yCnmYsxxoIJXUBFT" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/9zT-Q3oOiucFdPAo" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Ns2G5WYhD4VbVKWC" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/dx-1Fst7pjFmOF_7" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ElMdJNSoLiu_d0lP" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/t8D0QQLVKs9N_BsP" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/IHyFWtH8qNK8ZAkz" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iinYA6ok27SQHNBy" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/UlZG5oeVxufNYcUz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/fgLmBCAu2x2-neaA" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/w8gjiJ5-aUm7is5a" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/mm-mgXduva1YtPxr" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Qo6hBEfzoVrs7_S-" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/O47qmqJwHAzKyo9N" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/W_VsiPPOnVk2YHMM" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aJaXiYHLL8S-7xaM" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/MQn7ZN7IzzT3-VUB" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/6R2U5-11fBqiECAU" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/Xl4n0NS5TBMktV9L" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wkCdvxycS03nlJp2" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JQpND7ohzSJ1mWy3" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/q3xW9-4eaNOndC0G" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r5AvtzSt3ebahO12" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_5Dramx84sVPPhuZ" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KkE9oknTFDroAtnh" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FX0vTn1Tk0wwZs82" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/pU7IZUvWf94KGP4_" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/i-PP7Djj2w_sQGhF" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/io8IywrrWpkYtqwA" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/lp7e9_nKy4S91q1d" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aWFbUzyWJAoMtzAA" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PiE_Tp8aWPwaWWR9" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/_vbPt_iGnG_phgrs" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XcikdbWg3IYqkon1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r8xbaEkLxIvB4JpZ" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/b7qXjk5ygN4TYuzN" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/--CoeqgZ3llKE7pc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/WSI76pDYgs1WfGtt" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/PC3xKghw5w7DBPUi" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r6nuusRxD5aWIpoa" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hEjyOWjL_5dN4M3-" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/RRbJQ0Xsd4nfNxjv" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5df9aCsNnTtNJ7KK" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/hLibmPd7fqCzgQ6o" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0_cf098PdA8Zc2KL" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3ujNoqdEw2Qfeg1y" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/5s85UbNNpU9nS6Q3" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/FvBs9dtjEZatPHbE" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/KENAcjArxdKhwWsj" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wb8ICaAAfvq8PoLn" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cMo0TSqXwHwi1Edi" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/-XdigAnoFfwKsuo3" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/gbxmHstzDnrfNlRI" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/f4hkRWP2DCAJ8sh9" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0rwrYjyXQLVJeomH" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/m7fOqgKW3wz7NRsg" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aAyer0sBVcSB9oPF" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/8mqi-yEDqaAt-ACC" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wGkM9O1iIRD1azin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/JYexS2O5b8II8BEy" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/aD9qxCFa7PJfc6Us" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0Nrn9OIeMIexRUye" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/3JT9OVGT89Bdyr_6" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/4kJ2gdDLbN3KJy2u" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/djg4hqez8PTTS-pZ" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/VdvD8jAz0o5rWXlF" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0-hCFiQwDROIcBuS" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/DNWhupCmWaL20R9A" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/rNYpLnS_O-rjuJsw" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/z0jwlAnKWxLbgytx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/0ctgQDbtbxDmzNAf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/wvDWMvCbl8JHniBI" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/tH48Eg02U0FzYPd_" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/ju3ouETmykQc32TM" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cwKkK0GFIwUAGgLB" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/cUkrt-kpygNLv1cr" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/iPhK_zkYaCFvZ68q" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/xRq6xcyeMfYKPxR4" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/oAgNEpByeJ-UQLv1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/XmR0HjxHhLufPiIp" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/WYnalqfAX2ZSMsmp" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/uO5B_9hqtv_OFoq6" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/nj--RU3qziBNSoxA" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/LZsGXxEpkjps9RvJ" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/HX-4zR0m8h-pLnRU" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/43DHZOAfouyB1pTn" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/pFZgJ4MrO8lJcGxC" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/theatre-classique/r7dtBrfStzSVnQ_U" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E875"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>236</v>
       </c>
       <c r="C2">
         <v>1500</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E2" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>237</v>
       </c>
       <c r="C3">
         <v>1574</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E3" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>238</v>
       </c>
       <c r="C4">
         <v>1574</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E4" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>239</v>
       </c>
       <c r="C5">
         <v>1574</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E5" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>240</v>
       </c>
       <c r="C6">
         <v>1617</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E6" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>241</v>
       </c>
       <c r="C7">
         <v>1617</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E7" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>242</v>
       </c>
       <c r="C8">
         <v>1621</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E8" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>243</v>
       </c>
       <c r="C9">
         <v>1629</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="E9" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>244</v>
       </c>
       <c r="C10">
         <v>1630</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E10" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>245</v>
       </c>
       <c r="C11">
         <v>1630</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="E11" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>246</v>
       </c>
       <c r="C12">
         <v>1630</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="E12" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>247</v>
       </c>
       <c r="C13">
         <v>1631</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E13" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>248</v>
       </c>
       <c r="C14">
         <v>1632</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E14" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" t="s">
         <v>248</v>
       </c>
       <c r="C15">
         <v>1632</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E15" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>249</v>
       </c>
       <c r="C16">
         <v>1632</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="E16" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="B17" t="s">
         <v>250</v>
       </c>
       <c r="C17">
         <v>1633</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E17" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>251</v>
       </c>
       <c r="C18">
         <v>1633</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E18" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>252</v>
       </c>
       <c r="C19">
         <v>1633</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E19" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>253</v>
       </c>
       <c r="C20">
         <v>1633</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E20" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21" t="s">
         <v>254</v>
       </c>
       <c r="C21">
         <v>1633</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E21" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>255</v>
       </c>
       <c r="C22">
         <v>1634</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E22" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>256</v>
       </c>
       <c r="C23">
         <v>1634</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E23" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>257</v>
       </c>
       <c r="C24">
         <v>1634</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E24" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>258</v>
       </c>
       <c r="C25">
         <v>1634</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E25" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>259</v>
       </c>
       <c r="C26">
         <v>1634</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="E26" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>260</v>
       </c>
       <c r="C27">
         <v>1634</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E27" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>12</v>
       </c>
       <c r="B28" t="s">
         <v>261</v>
       </c>
       <c r="C28">
         <v>1634</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E28" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
         <v>262</v>
       </c>
       <c r="C29">
         <v>1635</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E29" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>263</v>
       </c>
       <c r="C30">
         <v>1635</v>
       </c>
-      <c r="D30" s="2" t="s">
+      <c r="D30" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E30" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" t="s">
         <v>264</v>
       </c>
       <c r="C31">
         <v>1635</v>
       </c>
-      <c r="D31" s="2" t="s">
+      <c r="D31" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E31" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
         <v>264</v>
       </c>
       <c r="C32">
         <v>1635</v>
       </c>
-      <c r="D32" s="2" t="s">
+      <c r="D32" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E32" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>17</v>
       </c>
       <c r="B33" t="s">
         <v>265</v>
       </c>
       <c r="C33">
         <v>1635</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E33" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>18</v>
       </c>
       <c r="B34" t="s">
         <v>266</v>
       </c>
       <c r="C34">
         <v>1635</v>
       </c>
-      <c r="D34" s="2" t="s">
+      <c r="D34" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E34" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>19</v>
       </c>
       <c r="B35" t="s">
         <v>267</v>
       </c>
       <c r="C35">
         <v>1635</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E35" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>268</v>
       </c>
       <c r="C36">
         <v>1635</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="E36" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37" t="s">
         <v>269</v>
       </c>
       <c r="C37">
         <v>1635</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="E37" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>270</v>
       </c>
       <c r="C38">
         <v>1636</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="E38" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>271</v>
       </c>
       <c r="C39">
         <v>1636</v>
       </c>
-      <c r="D39" s="2" t="s">
+      <c r="D39" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E39" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>272</v>
       </c>
       <c r="C40">
         <v>1636</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E40" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>19</v>
       </c>
       <c r="B41" t="s">
         <v>273</v>
       </c>
       <c r="C41">
         <v>1636</v>
       </c>
-      <c r="D41" s="2" t="s">
+      <c r="D41" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="E41" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>19</v>
       </c>
       <c r="B42" t="s">
         <v>274</v>
       </c>
       <c r="C42">
         <v>1636</v>
       </c>
-      <c r="D42" s="2" t="s">
+      <c r="D42" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="E42" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>20</v>
       </c>
       <c r="B43" t="s">
         <v>275</v>
       </c>
       <c r="C43">
         <v>1636</v>
       </c>
-      <c r="D43" s="2" t="s">
+      <c r="D43" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E43" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>276</v>
       </c>
       <c r="C44">
         <v>1637</v>
       </c>
-      <c r="D44" s="2" t="s">
+      <c r="D44" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E44" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>22</v>
       </c>
       <c r="B45" t="s">
         <v>277</v>
       </c>
       <c r="C45">
         <v>1637</v>
       </c>
-      <c r="D45" s="2" t="s">
+      <c r="D45" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="E45" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
         <v>278</v>
       </c>
       <c r="C46">
         <v>1637</v>
       </c>
-      <c r="D46" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E46" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
         <v>278</v>
       </c>
       <c r="C47">
         <v>1637</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E47" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>23</v>
       </c>
       <c r="B48" t="s">
         <v>279</v>
       </c>
       <c r="C48">
         <v>1637</v>
       </c>
-      <c r="D48" s="2" t="s">
+      <c r="D48" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E48" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>24</v>
       </c>
       <c r="B49" t="s">
         <v>280</v>
       </c>
       <c r="C49">
         <v>1637</v>
       </c>
-      <c r="D49" s="2" t="s">
+      <c r="D49" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E49" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>281</v>
       </c>
       <c r="C50">
         <v>1637</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E50" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>19</v>
       </c>
       <c r="B51" t="s">
         <v>282</v>
       </c>
       <c r="C51">
         <v>1637</v>
       </c>
-      <c r="D51" s="2" t="s">
+      <c r="D51" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="E51" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>19</v>
       </c>
       <c r="B52" t="s">
         <v>283</v>
       </c>
       <c r="C52">
         <v>1637</v>
       </c>
-      <c r="D52" s="2" t="s">
+      <c r="D52" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E52" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" t="s">
         <v>284</v>
       </c>
       <c r="C53">
         <v>1637</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="D53" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E53" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>285</v>
       </c>
       <c r="C54">
         <v>1637</v>
       </c>
-      <c r="D54" s="2" t="s">
+      <c r="D54" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E54" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>286</v>
       </c>
       <c r="C55">
         <v>1637</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="D55" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E55" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>19</v>
       </c>
       <c r="B56" t="s">
         <v>287</v>
       </c>
       <c r="C56">
         <v>1638</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="D56" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E56" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>19</v>
       </c>
       <c r="B57" t="s">
         <v>288</v>
       </c>
       <c r="C57">
         <v>1638</v>
       </c>
-      <c r="D57" s="2" t="s">
+      <c r="D57" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E57" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>289</v>
       </c>
       <c r="C58">
         <v>1638</v>
       </c>
-      <c r="D58" s="2" t="s">
+      <c r="D58" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E58" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>25</v>
       </c>
       <c r="B59" t="s">
         <v>290</v>
       </c>
       <c r="C59">
         <v>1639</v>
       </c>
-      <c r="D59" s="2" t="s">
+      <c r="D59" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E59" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>25</v>
       </c>
       <c r="B60" t="s">
         <v>291</v>
       </c>
       <c r="C60">
         <v>1639</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D60" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E60" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" t="s">
         <v>292</v>
       </c>
       <c r="C61">
         <v>1640</v>
       </c>
-      <c r="D61" s="2" t="s">
+      <c r="D61" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E61" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>293</v>
       </c>
       <c r="C62">
         <v>1640</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D62" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E62" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63" t="s">
         <v>294</v>
       </c>
       <c r="C63">
         <v>1640</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D63" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="E63" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>19</v>
       </c>
       <c r="B64" t="s">
         <v>295</v>
       </c>
       <c r="C64">
         <v>1640</v>
       </c>
-      <c r="D64" s="2" t="s">
+      <c r="D64" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E64" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>296</v>
       </c>
       <c r="C65">
         <v>1640</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="D65" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E65" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>26</v>
       </c>
       <c r="B66" t="s">
         <v>297</v>
       </c>
       <c r="C66">
         <v>1641</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="D66" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="E66" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>27</v>
       </c>
       <c r="B67" t="s">
         <v>298</v>
       </c>
       <c r="C67">
         <v>1641</v>
       </c>
-      <c r="D67" s="2" t="s">
+      <c r="D67" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E67" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>28</v>
       </c>
       <c r="B68" t="s">
         <v>299</v>
       </c>
       <c r="C68">
         <v>1641</v>
       </c>
-      <c r="D68" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E68" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" t="s">
         <v>300</v>
       </c>
       <c r="C69">
         <v>1642</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="D69" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="E69" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" t="s">
         <v>300</v>
       </c>
       <c r="C70">
         <v>1642</v>
       </c>
-      <c r="D70" s="2" t="s">
+      <c r="D70" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E70" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>17</v>
       </c>
       <c r="B71" t="s">
         <v>301</v>
       </c>
       <c r="C71">
         <v>1642</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="D71" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="E71" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>302</v>
       </c>
       <c r="C72">
         <v>1642</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="D72" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E72" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>19</v>
       </c>
       <c r="B73" t="s">
         <v>303</v>
       </c>
       <c r="C73">
         <v>1642</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="D73" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E73" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>27</v>
       </c>
       <c r="B74" t="s">
         <v>304</v>
       </c>
       <c r="C74">
         <v>1642</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="D74" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E74" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>29</v>
       </c>
       <c r="B75" t="s">
         <v>305</v>
       </c>
       <c r="C75">
         <v>1642</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="D75" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="E75" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" t="s">
         <v>306</v>
       </c>
       <c r="C76">
         <v>1643</v>
       </c>
-      <c r="D76" s="2" t="s">
+      <c r="D76" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E76" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>30</v>
       </c>
       <c r="B77" t="s">
         <v>307</v>
       </c>
       <c r="C77">
         <v>1643</v>
       </c>
-      <c r="D77" s="2" t="s">
+      <c r="D77" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="E77" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" t="s">
         <v>308</v>
       </c>
       <c r="C78">
         <v>1644</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="D78" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E78" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
         <v>309</v>
       </c>
       <c r="C79">
         <v>1644</v>
       </c>
-      <c r="D79" s="2" t="s">
+      <c r="D79" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E79" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>11</v>
       </c>
       <c r="B80" t="s">
         <v>310</v>
       </c>
       <c r="C80">
         <v>1644</v>
       </c>
-      <c r="D80" s="2" t="s">
+      <c r="D80" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E80" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" t="s">
         <v>311</v>
       </c>
       <c r="C81">
         <v>1644</v>
       </c>
-      <c r="D81" s="2" t="s">
+      <c r="D81" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E81" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>17</v>
       </c>
       <c r="B82" t="s">
         <v>312</v>
       </c>
       <c r="C82">
         <v>1644</v>
       </c>
-      <c r="D82" s="2" t="s">
+      <c r="D82" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E82" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>313</v>
       </c>
       <c r="C83">
         <v>1644</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="D83" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E83" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>10</v>
       </c>
       <c r="B84" t="s">
         <v>314</v>
       </c>
       <c r="C84">
         <v>1644</v>
       </c>
-      <c r="D84" s="2" t="s">
+      <c r="D84" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E84" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>31</v>
       </c>
       <c r="B85" t="s">
         <v>315</v>
       </c>
       <c r="C85">
         <v>1644</v>
       </c>
-      <c r="D85" s="2" t="s">
+      <c r="D85" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E85" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>32</v>
       </c>
       <c r="B86" t="s">
         <v>316</v>
       </c>
       <c r="C86">
         <v>1644</v>
       </c>
-      <c r="D86" s="2" t="s">
+      <c r="D86" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E86" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
         <v>317</v>
       </c>
       <c r="C87">
         <v>1644</v>
       </c>
-      <c r="D87" s="2" t="s">
+      <c r="D87" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E87" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>20</v>
       </c>
       <c r="B88" t="s">
         <v>318</v>
       </c>
       <c r="C88">
         <v>1644</v>
       </c>
-      <c r="D88" s="2" t="s">
+      <c r="D88" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E88" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>20</v>
       </c>
       <c r="B89" t="s">
         <v>319</v>
       </c>
       <c r="C89">
         <v>1644</v>
       </c>
-      <c r="D89" s="2" t="s">
+      <c r="D89" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E89" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>34</v>
       </c>
       <c r="B90" t="s">
         <v>320</v>
       </c>
       <c r="C90">
         <v>1645</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="D90" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="E90" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" t="s">
         <v>321</v>
       </c>
       <c r="C91">
         <v>1645</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="D91" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E91" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>26</v>
       </c>
       <c r="B92" t="s">
         <v>311</v>
       </c>
       <c r="C92">
         <v>1645</v>
       </c>
-      <c r="D92" s="2" t="s">
+      <c r="D92" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="E92" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
         <v>322</v>
       </c>
       <c r="C93">
         <v>1645</v>
       </c>
-      <c r="D93" s="2" t="s">
+      <c r="D93" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E93" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>323</v>
       </c>
       <c r="C94">
         <v>1645</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="D94" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E94" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>324</v>
       </c>
       <c r="C95">
         <v>1645</v>
       </c>
-      <c r="D95" s="2" t="s">
+      <c r="D95" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E95" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>325</v>
       </c>
       <c r="C96">
         <v>1645</v>
       </c>
-      <c r="D96" s="2" t="s">
+      <c r="D96" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="E96" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" t="s">
         <v>326</v>
       </c>
       <c r="C97">
         <v>1646</v>
       </c>
-      <c r="D97" s="2" t="s">
+      <c r="D97" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E97" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>17</v>
       </c>
       <c r="B98" t="s">
         <v>327</v>
       </c>
       <c r="C98">
         <v>1646</v>
       </c>
-      <c r="D98" s="2" t="s">
+      <c r="D98" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="E98" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>10</v>
       </c>
       <c r="B99" t="s">
         <v>328</v>
       </c>
       <c r="C99">
         <v>1646</v>
       </c>
-      <c r="D99" s="2" t="s">
+      <c r="D99" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E99" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>33</v>
       </c>
       <c r="B100" t="s">
         <v>329</v>
       </c>
       <c r="C100">
         <v>1646</v>
       </c>
-      <c r="D100" s="2" t="s">
+      <c r="D100" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="E100" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>33</v>
       </c>
       <c r="B101" t="s">
         <v>330</v>
       </c>
       <c r="C101">
         <v>1646</v>
       </c>
-      <c r="D101" s="2" t="s">
+      <c r="D101" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="E101" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>35</v>
       </c>
       <c r="B102" t="s">
         <v>331</v>
       </c>
       <c r="C102">
         <v>1646</v>
       </c>
-      <c r="D102" s="2" t="s">
+      <c r="D102" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="E102" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>332</v>
       </c>
       <c r="C103">
         <v>1646</v>
       </c>
-      <c r="D103" s="2" t="s">
+      <c r="D103" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E103" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>30</v>
       </c>
       <c r="B104" t="s">
         <v>333</v>
       </c>
       <c r="C104">
         <v>1646</v>
       </c>
-      <c r="D104" s="2" t="s">
+      <c r="D104" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="E104" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>30</v>
       </c>
       <c r="B105" t="s">
         <v>334</v>
       </c>
       <c r="C105">
         <v>1646</v>
       </c>
-      <c r="D105" s="2" t="s">
+      <c r="D105" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E105" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>30</v>
       </c>
       <c r="B106" t="s">
         <v>335</v>
       </c>
       <c r="C106">
         <v>1646</v>
       </c>
-      <c r="D106" s="2" t="s">
+      <c r="D106" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E106" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>20</v>
       </c>
       <c r="B107" t="s">
         <v>336</v>
       </c>
       <c r="C107">
         <v>1646</v>
       </c>
-      <c r="D107" s="2" t="s">
+      <c r="D107" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E107" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>34</v>
       </c>
       <c r="B108" t="s">
         <v>337</v>
       </c>
       <c r="C108">
         <v>1647</v>
       </c>
-      <c r="D108" s="2" t="s">
+      <c r="D108" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="E108" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>34</v>
       </c>
       <c r="B109" t="s">
         <v>338</v>
       </c>
       <c r="C109">
         <v>1647</v>
       </c>
-      <c r="D109" s="2" t="s">
+      <c r="D109" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E109" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>34</v>
       </c>
       <c r="B110" t="s">
         <v>339</v>
       </c>
       <c r="C110">
         <v>1647</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="E110" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>31</v>
       </c>
       <c r="B111" t="s">
         <v>340</v>
       </c>
       <c r="C111">
         <v>1647</v>
       </c>
-      <c r="D111" s="2" t="s">
+      <c r="D111" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E111" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>341</v>
       </c>
       <c r="C112">
         <v>1647</v>
       </c>
-      <c r="D112" s="2" t="s">
+      <c r="D112" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="E112" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>30</v>
       </c>
       <c r="B113" t="s">
         <v>342</v>
       </c>
       <c r="C113">
         <v>1647</v>
       </c>
-      <c r="D113" s="2" t="s">
+      <c r="D113" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E113" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>34</v>
       </c>
       <c r="B114" t="s">
         <v>343</v>
       </c>
       <c r="C114">
         <v>1648</v>
       </c>
-      <c r="D114" s="2" t="s">
+      <c r="D114" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="E114" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>10</v>
       </c>
       <c r="B115" t="s">
         <v>344</v>
       </c>
       <c r="C115">
         <v>1648</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="D115" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E115" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>345</v>
       </c>
       <c r="C116">
         <v>1648</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="E116" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" t="s">
         <v>346</v>
       </c>
       <c r="C117">
         <v>1649</v>
       </c>
-      <c r="D117" s="2" t="s">
+      <c r="D117" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E117" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>36</v>
       </c>
       <c r="B118" t="s">
         <v>347</v>
       </c>
       <c r="C118">
         <v>1649</v>
       </c>
-      <c r="D118" s="2" t="s">
+      <c r="D118" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="E118" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>10</v>
       </c>
       <c r="B119" t="s">
         <v>348</v>
       </c>
       <c r="C119">
         <v>1649</v>
       </c>
-      <c r="D119" s="2" t="s">
+      <c r="D119" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E119" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>27</v>
       </c>
       <c r="B120" t="s">
         <v>349</v>
       </c>
       <c r="C120">
         <v>1649</v>
       </c>
-      <c r="D120" s="2" t="s">
+      <c r="D120" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="E120" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>30</v>
       </c>
       <c r="B121" t="s">
         <v>350</v>
       </c>
       <c r="C121">
         <v>1649</v>
       </c>
-      <c r="D121" s="2" t="s">
+      <c r="D121" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="E121" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>37</v>
       </c>
       <c r="B122" t="s">
         <v>351</v>
       </c>
       <c r="C122">
         <v>1650</v>
       </c>
-      <c r="D122" s="2" t="s">
+      <c r="D122" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="E122" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>11</v>
       </c>
       <c r="B123" t="s">
         <v>352</v>
       </c>
       <c r="C123">
         <v>1650</v>
       </c>
-      <c r="D123" s="2" t="s">
+      <c r="D123" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E123" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>11</v>
       </c>
       <c r="B124" t="s">
         <v>353</v>
       </c>
       <c r="C124">
         <v>1650</v>
       </c>
-      <c r="D124" s="2" t="s">
+      <c r="D124" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="E124" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>36</v>
       </c>
       <c r="B125" t="s">
         <v>354</v>
       </c>
       <c r="C125">
         <v>1650</v>
       </c>
-      <c r="D125" s="2" t="s">
+      <c r="D125" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E125" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>38</v>
       </c>
       <c r="B126" t="s">
         <v>355</v>
       </c>
       <c r="C126">
         <v>1650</v>
       </c>
-      <c r="D126" s="2" t="s">
+      <c r="D126" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="E126" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>11</v>
       </c>
       <c r="B127" t="s">
         <v>356</v>
       </c>
       <c r="C127">
         <v>1651</v>
       </c>
-      <c r="D127" s="2" t="s">
+      <c r="D127" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E127" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>36</v>
       </c>
       <c r="B128" t="s">
         <v>357</v>
       </c>
       <c r="C128">
         <v>1651</v>
       </c>
-      <c r="D128" s="2" t="s">
+      <c r="D128" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="E128" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>36</v>
       </c>
       <c r="B129" t="s">
         <v>358</v>
       </c>
       <c r="C129">
         <v>1651</v>
       </c>
-      <c r="D129" s="2" t="s">
+      <c r="D129" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E129" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>36</v>
       </c>
       <c r="B130" t="s">
         <v>359</v>
       </c>
       <c r="C130">
         <v>1652</v>
       </c>
-      <c r="D130" s="2" t="s">
+      <c r="D130" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="E130" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>39</v>
       </c>
       <c r="B131" t="s">
         <v>360</v>
       </c>
       <c r="C131">
         <v>1652</v>
       </c>
-      <c r="D131" s="2" t="s">
+      <c r="D131" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="E131" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>20</v>
       </c>
       <c r="B132" t="s">
         <v>361</v>
       </c>
       <c r="C132">
         <v>1652</v>
       </c>
-      <c r="D132" s="2" t="s">
+      <c r="D132" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E132" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>21</v>
       </c>
       <c r="B133" t="s">
         <v>362</v>
       </c>
       <c r="C133">
         <v>1653</v>
       </c>
-      <c r="D133" s="2" t="s">
+      <c r="D133" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E133" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>40</v>
       </c>
       <c r="B134" t="s">
         <v>363</v>
       </c>
       <c r="C134">
         <v>1653</v>
       </c>
-      <c r="D134" s="2" t="s">
+      <c r="D134" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E134" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>20</v>
       </c>
       <c r="B135" t="s">
         <v>364</v>
       </c>
       <c r="C135">
         <v>1653</v>
       </c>
-      <c r="D135" s="2" t="s">
+      <c r="D135" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E135" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>40</v>
       </c>
       <c r="B136" t="s">
         <v>365</v>
       </c>
       <c r="C136">
         <v>1654</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="D136" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="E136" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>10</v>
       </c>
       <c r="B137" t="s">
         <v>366</v>
       </c>
       <c r="C137">
         <v>1654</v>
       </c>
-      <c r="D137" s="2" t="s">
+      <c r="D137" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="E137" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>41</v>
       </c>
       <c r="B138" t="s">
         <v>367</v>
       </c>
       <c r="C138">
         <v>1654</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="D138" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="E138" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>30</v>
       </c>
       <c r="B139" t="s">
         <v>368</v>
       </c>
       <c r="C139">
         <v>1654</v>
       </c>
-      <c r="D139" s="2" t="s">
+      <c r="D139" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E139" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>21</v>
       </c>
       <c r="B140" t="s">
         <v>369</v>
       </c>
       <c r="C140">
         <v>1655</v>
       </c>
-      <c r="D140" s="2" t="s">
+      <c r="D140" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="E140" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>36</v>
       </c>
       <c r="B141" t="s">
         <v>370</v>
       </c>
       <c r="C141">
         <v>1655</v>
       </c>
-      <c r="D141" s="2" t="s">
+      <c r="D141" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="E141" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>36</v>
       </c>
       <c r="B142" t="s">
         <v>371</v>
       </c>
       <c r="C142">
         <v>1655</v>
       </c>
-      <c r="D142" s="2" t="s">
+      <c r="D142" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="E142" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>42</v>
       </c>
       <c r="B143" t="s">
         <v>372</v>
       </c>
       <c r="C143">
         <v>1655</v>
       </c>
-      <c r="D143" s="2" t="s">
+      <c r="D143" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="E143" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>30</v>
       </c>
       <c r="B144" t="s">
         <v>373</v>
       </c>
       <c r="C144">
         <v>1655</v>
       </c>
-      <c r="D144" s="2" t="s">
+      <c r="D144" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="E144" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>36</v>
       </c>
       <c r="B145" t="s">
         <v>374</v>
       </c>
       <c r="C145">
         <v>1656</v>
       </c>
-      <c r="D145" s="2" t="s">
+      <c r="D145" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="E145" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>36</v>
       </c>
       <c r="B146" t="s">
         <v>375</v>
       </c>
       <c r="C146">
         <v>1656</v>
       </c>
-      <c r="D146" s="2" t="s">
+      <c r="D146" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="E146" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>31</v>
       </c>
       <c r="B147" t="s">
         <v>376</v>
       </c>
       <c r="C147">
         <v>1656</v>
       </c>
-      <c r="D147" s="2" t="s">
+      <c r="D147" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E147" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>42</v>
       </c>
       <c r="B148" t="s">
         <v>377</v>
       </c>
       <c r="C148">
         <v>1656</v>
       </c>
-      <c r="D148" s="2" t="s">
+      <c r="D148" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="E148" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>43</v>
       </c>
       <c r="B149" t="s">
         <v>378</v>
       </c>
       <c r="C149">
         <v>1656</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="D149" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="E149" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>36</v>
       </c>
       <c r="B150" t="s">
         <v>313</v>
       </c>
       <c r="C150">
         <v>1657</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="D150" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E150" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>36</v>
       </c>
       <c r="B151" t="s">
         <v>379</v>
       </c>
       <c r="C151">
         <v>1657</v>
       </c>
-      <c r="D151" s="2" t="s">
+      <c r="D151" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="E151" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>30</v>
       </c>
       <c r="B152" t="s">
         <v>380</v>
       </c>
       <c r="C152">
         <v>1657</v>
       </c>
-      <c r="D152" s="2" t="s">
+      <c r="D152" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="E152" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>44</v>
       </c>
       <c r="B153" t="s">
         <v>381</v>
       </c>
       <c r="C153">
         <v>1658</v>
       </c>
-      <c r="D153" s="2" t="s">
+      <c r="D153" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="E153" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>30</v>
       </c>
       <c r="B154" t="s">
         <v>382</v>
       </c>
       <c r="C154">
         <v>1658</v>
       </c>
-      <c r="D154" s="2" t="s">
+      <c r="D154" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="E154" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>34</v>
       </c>
       <c r="B155" t="s">
         <v>383</v>
       </c>
       <c r="C155">
         <v>1659</v>
       </c>
-      <c r="D155" s="2" t="s">
+      <c r="D155" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="E155" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" t="s">
         <v>384</v>
       </c>
       <c r="C156">
         <v>1659</v>
       </c>
-      <c r="D156" s="2" t="s">
+      <c r="D156" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E156" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>36</v>
       </c>
       <c r="B157" t="s">
         <v>385</v>
       </c>
       <c r="C157">
         <v>1659</v>
       </c>
-      <c r="D157" s="2" t="s">
+      <c r="D157" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="E157" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>36</v>
       </c>
       <c r="B158" t="s">
         <v>386</v>
       </c>
       <c r="C158">
         <v>1659</v>
       </c>
-      <c r="D158" s="2" t="s">
+      <c r="D158" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E158" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>41</v>
       </c>
       <c r="B159" t="s">
         <v>387</v>
       </c>
       <c r="C159">
         <v>1659</v>
       </c>
-      <c r="D159" s="2" t="s">
+      <c r="D159" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="E159" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>42</v>
       </c>
       <c r="B160" t="s">
         <v>388</v>
       </c>
       <c r="C160">
         <v>1659</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="D160" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="E160" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>45</v>
       </c>
       <c r="B161" t="s">
         <v>381</v>
       </c>
       <c r="C161">
         <v>1659</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="D161" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="E161" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" t="s">
         <v>389</v>
       </c>
       <c r="C162">
         <v>1660</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="D162" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="E162" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>36</v>
       </c>
       <c r="B163" t="s">
         <v>390</v>
       </c>
       <c r="C163">
         <v>1660</v>
       </c>
-      <c r="D163" s="2" t="s">
+      <c r="D163" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="E163" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>46</v>
       </c>
       <c r="B164" t="s">
         <v>391</v>
       </c>
       <c r="C164">
         <v>1660</v>
       </c>
-      <c r="D164" s="2" t="s">
+      <c r="D164" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="E164" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>42</v>
       </c>
       <c r="B165" t="s">
         <v>392</v>
       </c>
       <c r="C165">
         <v>1660</v>
       </c>
-      <c r="D165" s="2" t="s">
+      <c r="D165" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E165" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>43</v>
       </c>
       <c r="B166" t="s">
         <v>393</v>
       </c>
       <c r="C166">
         <v>1660</v>
       </c>
-      <c r="D166" s="2" t="s">
+      <c r="D166" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="E166" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>47</v>
       </c>
       <c r="B167" t="s">
         <v>394</v>
       </c>
       <c r="C167">
         <v>1660</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="D167" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="E167" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>47</v>
       </c>
       <c r="B168" t="s">
         <v>388</v>
       </c>
       <c r="C168">
         <v>1660</v>
       </c>
-      <c r="D168" s="2" t="s">
+      <c r="D168" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E168" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>47</v>
       </c>
       <c r="B169" t="s">
         <v>395</v>
       </c>
       <c r="C169">
         <v>1660</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="D169" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="E169" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>48</v>
       </c>
       <c r="B170" t="s">
         <v>396</v>
       </c>
       <c r="C170">
         <v>1661</v>
       </c>
-      <c r="D170" s="2" t="s">
+      <c r="D170" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="E170" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>36</v>
       </c>
       <c r="B171" t="s">
         <v>397</v>
       </c>
       <c r="C171">
         <v>1661</v>
       </c>
-      <c r="D171" s="2" t="s">
+      <c r="D171" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="E171" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>44</v>
       </c>
       <c r="B172" t="s">
         <v>398</v>
       </c>
       <c r="C172">
         <v>1661</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="D172" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="E172" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>44</v>
       </c>
       <c r="B173" t="s">
         <v>399</v>
       </c>
       <c r="C173">
         <v>1661</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="D173" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="E173" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>42</v>
       </c>
       <c r="B174" t="s">
         <v>400</v>
       </c>
       <c r="C174">
         <v>1661</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="D174" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="E174" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>42</v>
       </c>
       <c r="B175" t="s">
         <v>401</v>
       </c>
       <c r="C175">
         <v>1661</v>
       </c>
-      <c r="D175" s="2" t="s">
+      <c r="D175" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="E175" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>42</v>
       </c>
       <c r="B176" t="s">
         <v>402</v>
       </c>
       <c r="C176">
         <v>1661</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="D176" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="E176" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>49</v>
       </c>
       <c r="B177" t="s">
         <v>403</v>
       </c>
       <c r="C177">
         <v>1661</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="D177" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="E177" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>50</v>
       </c>
       <c r="B178" t="s">
         <v>404</v>
       </c>
       <c r="C178">
         <v>1662</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="D178" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="E178" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>48</v>
       </c>
       <c r="B179" t="s">
         <v>405</v>
       </c>
       <c r="C179">
         <v>1662</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="D179" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="E179" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>34</v>
       </c>
       <c r="B180" t="s">
         <v>406</v>
       </c>
       <c r="C180">
         <v>1662</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="D180" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="E180" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>11</v>
       </c>
       <c r="B181" t="s">
         <v>407</v>
       </c>
       <c r="C181">
         <v>1662</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="D181" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="E181" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>36</v>
       </c>
       <c r="B182" t="s">
         <v>408</v>
       </c>
       <c r="C182">
         <v>1662</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="D182" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="E182" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>36</v>
       </c>
       <c r="B183" t="s">
         <v>409</v>
       </c>
       <c r="C183">
         <v>1662</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="D183" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="E183" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>51</v>
       </c>
       <c r="B184" t="s">
         <v>410</v>
       </c>
       <c r="C184">
         <v>1662</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="D184" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="E184" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>44</v>
       </c>
       <c r="B185" t="s">
         <v>411</v>
       </c>
       <c r="C185">
         <v>1662</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="D185" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="E185" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>44</v>
       </c>
       <c r="B186" t="s">
         <v>412</v>
       </c>
       <c r="C186">
         <v>1662</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="D186" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="E186" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>42</v>
       </c>
       <c r="B187" t="s">
         <v>413</v>
       </c>
       <c r="C187">
         <v>1662</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="D187" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="E187" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>52</v>
       </c>
       <c r="B188" t="s">
         <v>414</v>
       </c>
       <c r="C188">
         <v>1662</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="D188" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="E188" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>48</v>
       </c>
       <c r="B189" t="s">
         <v>415</v>
       </c>
       <c r="C189">
         <v>1663</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="D189" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="E189" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>53</v>
       </c>
       <c r="B190" t="s">
         <v>416</v>
       </c>
       <c r="C190">
         <v>1663</v>
       </c>
-      <c r="D190" s="2" t="s">
+      <c r="D190" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="E190" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>11</v>
       </c>
       <c r="B191" t="s">
         <v>258</v>
       </c>
       <c r="C191">
         <v>1663</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="D191" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="E191" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>46</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192">
         <v>1663</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="D192" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="E192" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>46</v>
       </c>
       <c r="B193" t="s">
         <v>418</v>
       </c>
       <c r="C193">
         <v>1663</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="D193" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E193" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>42</v>
       </c>
       <c r="B194" t="s">
         <v>419</v>
       </c>
       <c r="C194">
         <v>1663</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D194" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="E194" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>42</v>
       </c>
       <c r="B195" t="s">
         <v>420</v>
       </c>
       <c r="C195">
         <v>1663</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="D195" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="E195" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>11</v>
       </c>
       <c r="B196" t="s">
         <v>421</v>
       </c>
       <c r="C196">
         <v>1664</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="D196" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="E196" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>36</v>
       </c>
       <c r="B197" t="s">
         <v>422</v>
       </c>
       <c r="C197">
         <v>1664</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="D197" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="E197" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>54</v>
       </c>
       <c r="B198" t="s">
         <v>423</v>
       </c>
       <c r="C198">
         <v>1664</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="D198" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="E198" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>55</v>
       </c>
       <c r="B199" t="s">
         <v>424</v>
       </c>
       <c r="C199">
         <v>1664</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="D199" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="E199" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>42</v>
       </c>
       <c r="B200" t="s">
         <v>425</v>
       </c>
       <c r="C200">
         <v>1664</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="D200" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="E200" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>42</v>
       </c>
       <c r="B201" t="s">
         <v>426</v>
       </c>
       <c r="C201">
         <v>1664</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="D201" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="E201" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>42</v>
       </c>
       <c r="B202" t="s">
         <v>427</v>
       </c>
       <c r="C202">
         <v>1664</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="D202" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="E202" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>56</v>
       </c>
       <c r="B203" t="s">
         <v>428</v>
       </c>
       <c r="C203">
         <v>1664</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="D203" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="E203" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>56</v>
       </c>
       <c r="B204" t="s">
         <v>428</v>
       </c>
       <c r="C204">
         <v>1664</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="D204" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="E204" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>48</v>
       </c>
       <c r="B205" t="s">
         <v>429</v>
       </c>
       <c r="C205">
         <v>1665</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="D205" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="E205" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>57</v>
       </c>
       <c r="B206" t="s">
         <v>430</v>
       </c>
       <c r="C206">
         <v>1665</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="D206" s="1" t="s">
         <v>1256</v>
       </c>
       <c r="E206" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>42</v>
       </c>
       <c r="B207" t="s">
         <v>431</v>
       </c>
       <c r="C207">
         <v>1665</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="D207" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="E207" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>42</v>
       </c>
       <c r="B208" t="s">
         <v>432</v>
       </c>
       <c r="C208">
         <v>1665</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="D208" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E208" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>58</v>
       </c>
       <c r="B209" t="s">
         <v>433</v>
       </c>
       <c r="C209">
         <v>1665</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="D209" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="E209" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>43</v>
       </c>
       <c r="B210" t="s">
         <v>434</v>
       </c>
       <c r="C210">
         <v>1665</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="D210" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="E210" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>56</v>
       </c>
       <c r="B211" t="s">
         <v>435</v>
       </c>
       <c r="C211">
         <v>1665</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="D211" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="E211" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>56</v>
       </c>
       <c r="B212" t="s">
         <v>435</v>
       </c>
       <c r="C212">
         <v>1665</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="D212" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="E212" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>34</v>
       </c>
       <c r="B213" t="s">
         <v>436</v>
       </c>
       <c r="C213">
         <v>1666</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="D213" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="E213" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>11</v>
       </c>
       <c r="B214" t="s">
         <v>437</v>
       </c>
       <c r="C214">
         <v>1666</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="D214" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E214" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>42</v>
       </c>
       <c r="B215" t="s">
         <v>438</v>
       </c>
       <c r="C215">
         <v>1666</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="D215" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="E215" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>42</v>
       </c>
       <c r="B216" t="s">
         <v>439</v>
       </c>
       <c r="C216">
         <v>1666</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="D216" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="E216" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>11</v>
       </c>
       <c r="B217" t="s">
         <v>440</v>
       </c>
       <c r="C217">
         <v>1667</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="D217" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E217" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>42</v>
       </c>
       <c r="B218" t="s">
         <v>441</v>
       </c>
       <c r="C218">
         <v>1667</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="D218" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="E218" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>56</v>
       </c>
       <c r="B219" t="s">
         <v>442</v>
       </c>
       <c r="C219">
         <v>1667</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="D219" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="E219" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>56</v>
       </c>
       <c r="B220" t="s">
         <v>442</v>
       </c>
       <c r="C220">
         <v>1667</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="D220" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E220" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>59</v>
       </c>
       <c r="B221" t="s">
         <v>443</v>
       </c>
       <c r="C221">
         <v>1668</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="D221" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="E221" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>60</v>
       </c>
       <c r="B222" t="s">
         <v>444</v>
       </c>
       <c r="C222">
         <v>1668</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="D222" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E222" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>42</v>
       </c>
       <c r="B223" t="s">
         <v>445</v>
       </c>
       <c r="C223">
         <v>1668</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="D223" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="E223" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>42</v>
       </c>
       <c r="B224" t="s">
         <v>446</v>
       </c>
       <c r="C224">
         <v>1668</v>
       </c>
-      <c r="D224" s="2" t="s">
+      <c r="D224" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="E224" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>42</v>
       </c>
       <c r="B225" t="s">
         <v>447</v>
       </c>
       <c r="C225">
         <v>1668</v>
       </c>
-      <c r="D225" s="2" t="s">
+      <c r="D225" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="E225" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>56</v>
       </c>
       <c r="B226" t="s">
         <v>448</v>
       </c>
       <c r="C226">
         <v>1668</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="D226" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E226" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>56</v>
       </c>
       <c r="B227" t="s">
         <v>448</v>
       </c>
       <c r="C227">
         <v>1668</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="D227" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="E227" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>61</v>
       </c>
       <c r="B228" t="s">
         <v>449</v>
       </c>
       <c r="C228">
         <v>1669</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="D228" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="E228" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>59</v>
       </c>
       <c r="B229" t="s">
         <v>450</v>
       </c>
       <c r="C229">
         <v>1669</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="D229" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="E229" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>36</v>
       </c>
       <c r="B230" t="s">
         <v>451</v>
       </c>
       <c r="C230">
         <v>1669</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="D230" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="E230" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>42</v>
       </c>
       <c r="B231" t="s">
         <v>452</v>
       </c>
       <c r="C231">
         <v>1669</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="D231" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="E231" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>56</v>
       </c>
       <c r="B232" t="s">
         <v>453</v>
       </c>
       <c r="C232">
         <v>1669</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="D232" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="E232" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>62</v>
       </c>
       <c r="B233" t="s">
         <v>454</v>
       </c>
       <c r="C233">
         <v>1669</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="D233" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="E233" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>59</v>
       </c>
       <c r="B234" t="s">
         <v>455</v>
       </c>
       <c r="C234">
         <v>1670</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="D234" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="E234" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>11</v>
       </c>
       <c r="B235" t="s">
         <v>456</v>
       </c>
       <c r="C235">
         <v>1670</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="D235" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="E235" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>36</v>
       </c>
       <c r="B236" t="s">
         <v>457</v>
       </c>
       <c r="C236">
         <v>1670</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="E236" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>46</v>
       </c>
       <c r="B237" t="s">
         <v>458</v>
       </c>
       <c r="C237">
         <v>1670</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="D237" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="E237" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>63</v>
       </c>
       <c r="B238" t="s">
         <v>459</v>
       </c>
       <c r="C238">
         <v>1670</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="D238" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="E238" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>42</v>
       </c>
       <c r="B239" t="s">
         <v>460</v>
       </c>
       <c r="C239">
         <v>1670</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="D239" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="E239" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>42</v>
       </c>
       <c r="B240" t="s">
         <v>461</v>
       </c>
       <c r="C240">
         <v>1670</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="D240" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="E240" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>42</v>
       </c>
       <c r="B241" t="s">
         <v>462</v>
       </c>
       <c r="C241">
         <v>1670</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="D241" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E241" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>56</v>
       </c>
       <c r="B242" t="s">
         <v>313</v>
       </c>
       <c r="C242">
         <v>1670</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="D242" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="E242" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>64</v>
       </c>
       <c r="B243" t="s">
         <v>463</v>
       </c>
       <c r="C243">
         <v>1670</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="D243" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="E243" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>45</v>
       </c>
       <c r="B244" t="s">
         <v>464</v>
       </c>
       <c r="C244">
         <v>1670</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="D244" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="E244" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>41</v>
       </c>
       <c r="B245" t="s">
         <v>465</v>
       </c>
       <c r="C245">
         <v>1671</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="D245" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E245" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>42</v>
       </c>
       <c r="B246" t="s">
         <v>466</v>
       </c>
       <c r="C246">
         <v>1671</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="D246" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="E246" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>42</v>
       </c>
       <c r="B247" t="s">
         <v>467</v>
       </c>
       <c r="C247">
         <v>1671</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="D247" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="E247" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>42</v>
       </c>
       <c r="B248" t="s">
         <v>468</v>
       </c>
       <c r="C248">
         <v>1671</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="D248" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="E248" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>42</v>
       </c>
       <c r="B249" t="s">
         <v>469</v>
       </c>
       <c r="C249">
         <v>1671</v>
       </c>
-      <c r="D249" s="2" t="s">
+      <c r="D249" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="E249" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>43</v>
       </c>
       <c r="B250" t="s">
         <v>470</v>
       </c>
       <c r="C250">
         <v>1671</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="D250" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="E250" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" t="s">
         <v>471</v>
       </c>
       <c r="C251">
         <v>1672</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="D251" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="E251" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>36</v>
       </c>
       <c r="B252" t="s">
         <v>472</v>
       </c>
       <c r="C252">
         <v>1672</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="D252" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="E252" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>36</v>
       </c>
       <c r="B253" t="s">
         <v>473</v>
       </c>
       <c r="C253">
         <v>1672</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="D253" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="E253" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>42</v>
       </c>
       <c r="B254" t="s">
         <v>474</v>
       </c>
       <c r="C254">
         <v>1672</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="D254" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="E254" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>42</v>
       </c>
       <c r="B255" t="s">
         <v>475</v>
       </c>
       <c r="C255">
         <v>1672</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="D255" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="E255" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>49</v>
       </c>
       <c r="B256" t="s">
         <v>476</v>
       </c>
       <c r="C256">
         <v>1672</v>
       </c>
-      <c r="D256" s="2" t="s">
+      <c r="D256" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="E256" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>56</v>
       </c>
       <c r="B257" t="s">
         <v>477</v>
       </c>
       <c r="C257">
         <v>1672</v>
       </c>
-      <c r="D257" s="2" t="s">
+      <c r="D257" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="E257" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>56</v>
       </c>
       <c r="B258" t="s">
         <v>478</v>
       </c>
       <c r="C258">
         <v>1672</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="D258" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="E258" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>48</v>
       </c>
       <c r="B259" t="s">
         <v>479</v>
       </c>
       <c r="C259">
         <v>1673</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="D259" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="E259" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>36</v>
       </c>
       <c r="B260" t="s">
         <v>263</v>
       </c>
       <c r="C260">
         <v>1673</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="D260" s="1" t="s">
         <v>1310</v>
       </c>
       <c r="E260" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>42</v>
       </c>
       <c r="B261" t="s">
         <v>480</v>
       </c>
       <c r="C261">
         <v>1673</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="D261" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="E261" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>43</v>
       </c>
       <c r="B262" t="s">
         <v>481</v>
       </c>
       <c r="C262">
         <v>1673</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="D262" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="E262" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>65</v>
       </c>
       <c r="B263" t="s">
         <v>482</v>
       </c>
       <c r="C263">
         <v>1674</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="D263" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="E263" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>66</v>
       </c>
       <c r="B264" t="s">
         <v>483</v>
       </c>
       <c r="C264">
         <v>1674</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="D264" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="E264" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>11</v>
       </c>
       <c r="B265" t="s">
         <v>484</v>
       </c>
       <c r="C265">
         <v>1674</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="D265" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="E265" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>36</v>
       </c>
       <c r="B266" t="s">
         <v>485</v>
       </c>
       <c r="C266">
         <v>1674</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="D266" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="E266" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>56</v>
       </c>
       <c r="B267" t="s">
         <v>486</v>
       </c>
       <c r="C267">
         <v>1674</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="D267" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="E267" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>36</v>
       </c>
       <c r="B268" t="s">
         <v>487</v>
       </c>
       <c r="C268">
         <v>1675</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="D268" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E268" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>36</v>
       </c>
       <c r="B269" t="s">
         <v>488</v>
       </c>
       <c r="C269">
         <v>1675</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="D269" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="E269" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>67</v>
       </c>
       <c r="B270" t="s">
         <v>486</v>
       </c>
       <c r="C270">
         <v>1675</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="D270" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="E270" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>43</v>
       </c>
       <c r="B271" t="s">
         <v>489</v>
       </c>
       <c r="C271">
         <v>1675</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="D271" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="E271" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>68</v>
       </c>
       <c r="B272" t="s">
         <v>330</v>
       </c>
       <c r="C272">
         <v>1676</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="D272" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="E272" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>43</v>
       </c>
       <c r="B273" t="s">
         <v>490</v>
       </c>
       <c r="C273">
         <v>1676</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="D273" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="E273" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>36</v>
       </c>
       <c r="B274" t="s">
         <v>381</v>
       </c>
       <c r="C274">
         <v>1677</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="D274" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="E274" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>68</v>
       </c>
       <c r="B275" t="s">
         <v>491</v>
       </c>
       <c r="C275">
         <v>1677</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="D275" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="E275" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>68</v>
       </c>
       <c r="B276" t="s">
         <v>492</v>
       </c>
       <c r="C276">
         <v>1677</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="D276" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="E276" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>43</v>
       </c>
       <c r="B277" t="s">
         <v>493</v>
       </c>
       <c r="C277">
         <v>1677</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="D277" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="E277" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>56</v>
       </c>
       <c r="B278" t="s">
         <v>494</v>
       </c>
       <c r="C278">
         <v>1677</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="D278" s="1" t="s">
         <v>1328</v>
       </c>
       <c r="E278" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>56</v>
       </c>
       <c r="B279" t="s">
         <v>494</v>
       </c>
       <c r="C279">
         <v>1677</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="D279" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="E279" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>69</v>
       </c>
       <c r="B280" t="s">
         <v>495</v>
       </c>
       <c r="C280">
         <v>1678</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="D280" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="E280" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>36</v>
       </c>
       <c r="B281" t="s">
         <v>283</v>
       </c>
       <c r="C281">
         <v>1678</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="D281" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="E281" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>70</v>
       </c>
       <c r="B282" t="s">
         <v>496</v>
       </c>
       <c r="C282">
         <v>1678</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="D282" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="E282" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>34</v>
       </c>
       <c r="B283" t="s">
         <v>497</v>
       </c>
       <c r="C283">
         <v>1680</v>
       </c>
-      <c r="D283" s="2" t="s">
+      <c r="D283" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="E283" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>71</v>
       </c>
       <c r="B284" t="s">
         <v>498</v>
       </c>
       <c r="C284">
         <v>1680</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="D284" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="E284" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>43</v>
       </c>
       <c r="B285" t="s">
         <v>499</v>
       </c>
       <c r="C285">
         <v>1680</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="D285" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="E285" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>72</v>
       </c>
       <c r="B286" t="s">
         <v>328</v>
       </c>
       <c r="C286">
         <v>1681</v>
       </c>
-      <c r="D286" s="2" t="s">
+      <c r="D286" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="E286" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>73</v>
       </c>
       <c r="B287" t="s">
         <v>500</v>
       </c>
       <c r="C287">
         <v>1681</v>
       </c>
-      <c r="D287" s="2" t="s">
+      <c r="D287" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="E287" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>34</v>
       </c>
       <c r="B288" t="s">
         <v>501</v>
       </c>
       <c r="C288">
         <v>1682</v>
       </c>
-      <c r="D288" s="2" t="s">
+      <c r="D288" s="1" t="s">
         <v>1338</v>
       </c>
       <c r="E288" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>41</v>
       </c>
       <c r="B289" t="s">
         <v>502</v>
       </c>
       <c r="C289">
         <v>1682</v>
       </c>
-      <c r="D289" s="2" t="s">
+      <c r="D289" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="E289" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>41</v>
       </c>
       <c r="B290" t="s">
         <v>503</v>
       </c>
       <c r="C290">
         <v>1682</v>
       </c>
-      <c r="D290" s="2" t="s">
+      <c r="D290" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="E290" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>42</v>
       </c>
       <c r="B291" t="s">
         <v>504</v>
       </c>
       <c r="C291">
         <v>1682</v>
       </c>
-      <c r="D291" s="2" t="s">
+      <c r="D291" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="E291" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>43</v>
       </c>
       <c r="B292" t="s">
         <v>505</v>
       </c>
       <c r="C292">
         <v>1682</v>
       </c>
-      <c r="D292" s="2" t="s">
+      <c r="D292" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="E292" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>43</v>
       </c>
       <c r="B293" t="s">
         <v>506</v>
       </c>
       <c r="C293">
         <v>1682</v>
       </c>
-      <c r="D293" s="2" t="s">
+      <c r="D293" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="E293" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>48</v>
       </c>
       <c r="B294" t="s">
         <v>507</v>
       </c>
       <c r="C294">
         <v>1683</v>
       </c>
-      <c r="D294" s="2" t="s">
+      <c r="D294" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="E294" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>48</v>
       </c>
       <c r="B295" t="s">
         <v>508</v>
       </c>
       <c r="C295">
         <v>1683</v>
       </c>
-      <c r="D295" s="2" t="s">
+      <c r="D295" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="E295" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>74</v>
       </c>
       <c r="B296" t="s">
         <v>509</v>
       </c>
       <c r="C296">
         <v>1684</v>
       </c>
-      <c r="D296" s="2" t="s">
+      <c r="D296" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="E296" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>75</v>
       </c>
       <c r="B297" t="s">
         <v>510</v>
       </c>
       <c r="C297">
         <v>1684</v>
       </c>
-      <c r="D297" s="2" t="s">
+      <c r="D297" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="E297" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>76</v>
       </c>
       <c r="B298" t="s">
         <v>511</v>
       </c>
       <c r="C298">
         <v>1684</v>
       </c>
-      <c r="D298" s="2" t="s">
+      <c r="D298" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="E298" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>41</v>
       </c>
       <c r="B299" t="s">
         <v>512</v>
       </c>
       <c r="C299">
         <v>1684</v>
       </c>
-      <c r="D299" s="2" t="s">
+      <c r="D299" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="E299" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>43</v>
       </c>
       <c r="B300" t="s">
         <v>513</v>
       </c>
       <c r="C300">
         <v>1684</v>
       </c>
-      <c r="D300" s="2" t="s">
+      <c r="D300" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="E300" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>77</v>
       </c>
       <c r="B301" t="s">
         <v>514</v>
       </c>
       <c r="C301">
         <v>1685</v>
       </c>
-      <c r="D301" s="2" t="s">
+      <c r="D301" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="E301" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>74</v>
       </c>
       <c r="B302" t="s">
         <v>515</v>
       </c>
       <c r="C302">
         <v>1685</v>
       </c>
-      <c r="D302" s="2" t="s">
+      <c r="D302" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="E302" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>74</v>
       </c>
       <c r="B303" t="s">
         <v>516</v>
       </c>
       <c r="C303">
         <v>1685</v>
       </c>
-      <c r="D303" s="2" t="s">
+      <c r="D303" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="E303" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>41</v>
       </c>
       <c r="B304" t="s">
         <v>517</v>
       </c>
       <c r="C304">
         <v>1685</v>
       </c>
-      <c r="D304" s="2" t="s">
+      <c r="D304" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="E304" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>43</v>
       </c>
       <c r="B305" t="s">
         <v>518</v>
       </c>
       <c r="C305">
         <v>1685</v>
       </c>
-      <c r="D305" s="2" t="s">
+      <c r="D305" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="E305" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>74</v>
       </c>
       <c r="B306" t="s">
         <v>519</v>
       </c>
       <c r="C306">
         <v>1686</v>
       </c>
-      <c r="D306" s="2" t="s">
+      <c r="D306" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="E306" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>78</v>
       </c>
       <c r="B307" t="s">
         <v>520</v>
       </c>
       <c r="C307">
         <v>1686</v>
       </c>
-      <c r="D307" s="2" t="s">
+      <c r="D307" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="E307" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>43</v>
       </c>
       <c r="B308" t="s">
         <v>521</v>
       </c>
       <c r="C308">
         <v>1686</v>
       </c>
-      <c r="D308" s="2" t="s">
+      <c r="D308" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="E308" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>74</v>
       </c>
       <c r="B309" t="s">
         <v>522</v>
       </c>
       <c r="C309">
         <v>1687</v>
       </c>
-      <c r="D309" s="2" t="s">
+      <c r="D309" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="E309" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>78</v>
       </c>
       <c r="B310" t="s">
         <v>523</v>
       </c>
       <c r="C310">
         <v>1687</v>
       </c>
-      <c r="D310" s="2" t="s">
+      <c r="D310" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="E310" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>78</v>
       </c>
       <c r="B311" t="s">
         <v>524</v>
       </c>
       <c r="C311">
         <v>1687</v>
       </c>
-      <c r="D311" s="2" t="s">
+      <c r="D311" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="E311" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>68</v>
       </c>
       <c r="B312" t="s">
         <v>525</v>
       </c>
       <c r="C312">
         <v>1687</v>
       </c>
-      <c r="D312" s="2" t="s">
+      <c r="D312" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E312" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>74</v>
       </c>
       <c r="B313" t="s">
         <v>526</v>
       </c>
       <c r="C313">
         <v>1688</v>
       </c>
-      <c r="D313" s="2" t="s">
+      <c r="D313" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="E313" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>78</v>
       </c>
       <c r="B314" t="s">
         <v>527</v>
       </c>
       <c r="C314">
         <v>1688</v>
       </c>
-      <c r="D314" s="2" t="s">
+      <c r="D314" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="E314" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>71</v>
       </c>
       <c r="B315" t="s">
         <v>528</v>
       </c>
       <c r="C315">
         <v>1688</v>
       </c>
-      <c r="D315" s="2" t="s">
+      <c r="D315" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="E315" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>79</v>
       </c>
       <c r="B316" t="s">
         <v>529</v>
       </c>
       <c r="C316">
         <v>1688</v>
       </c>
-      <c r="D316" s="2" t="s">
+      <c r="D316" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="E316" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>43</v>
       </c>
       <c r="B317" t="s">
         <v>530</v>
       </c>
       <c r="C317">
         <v>1689</v>
       </c>
-      <c r="D317" s="2" t="s">
+      <c r="D317" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="E317" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>56</v>
       </c>
       <c r="B318" t="s">
         <v>302</v>
       </c>
       <c r="C318">
         <v>1689</v>
       </c>
-      <c r="D318" s="2" t="s">
+      <c r="D318" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="E318" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>79</v>
       </c>
       <c r="B319" t="s">
         <v>531</v>
       </c>
       <c r="C319">
         <v>1689</v>
       </c>
-      <c r="D319" s="2" t="s">
+      <c r="D319" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="E319" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>48</v>
       </c>
       <c r="B320" t="s">
         <v>532</v>
       </c>
       <c r="C320">
         <v>1690</v>
       </c>
-      <c r="D320" s="2" t="s">
+      <c r="D320" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E320" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>74</v>
       </c>
       <c r="B321" t="s">
         <v>533</v>
       </c>
       <c r="C321">
         <v>1690</v>
       </c>
-      <c r="D321" s="2" t="s">
+      <c r="D321" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="E321" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>78</v>
       </c>
       <c r="B322" t="s">
         <v>534</v>
       </c>
       <c r="C322">
         <v>1690</v>
       </c>
-      <c r="D322" s="2" t="s">
+      <c r="D322" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="E322" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>78</v>
       </c>
       <c r="B323" t="s">
         <v>535</v>
       </c>
       <c r="C323">
         <v>1690</v>
       </c>
-      <c r="D323" s="2" t="s">
+      <c r="D323" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="E323" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>79</v>
       </c>
       <c r="B324" t="s">
         <v>536</v>
       </c>
       <c r="C324">
         <v>1690</v>
       </c>
-      <c r="D324" s="2" t="s">
+      <c r="D324" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="E324" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>79</v>
       </c>
       <c r="B325" t="s">
         <v>537</v>
       </c>
       <c r="C325">
         <v>1690</v>
       </c>
-      <c r="D325" s="2" t="s">
+      <c r="D325" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="E325" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>79</v>
       </c>
       <c r="B326" t="s">
         <v>538</v>
       </c>
       <c r="C326">
         <v>1690</v>
       </c>
-      <c r="D326" s="2" t="s">
+      <c r="D326" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E326" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>80</v>
       </c>
       <c r="B327" t="s">
         <v>539</v>
       </c>
       <c r="C327">
         <v>1691</v>
       </c>
-      <c r="D327" s="2" t="s">
+      <c r="D327" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="E327" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>78</v>
       </c>
       <c r="B328" t="s">
         <v>540</v>
       </c>
       <c r="C328">
         <v>1691</v>
       </c>
-      <c r="D328" s="2" t="s">
+      <c r="D328" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="E328" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>41</v>
       </c>
       <c r="B329" t="s">
         <v>541</v>
       </c>
       <c r="C329">
         <v>1691</v>
       </c>
-      <c r="D329" s="2" t="s">
+      <c r="D329" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="E329" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>56</v>
       </c>
       <c r="B330" t="s">
         <v>542</v>
       </c>
       <c r="C330">
         <v>1691</v>
       </c>
-      <c r="D330" s="2" t="s">
+      <c r="D330" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="E330" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>79</v>
       </c>
       <c r="B331" t="s">
         <v>543</v>
       </c>
       <c r="C331">
         <v>1691</v>
       </c>
-      <c r="D331" s="2" t="s">
+      <c r="D331" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="E331" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>78</v>
       </c>
       <c r="B332" t="s">
         <v>544</v>
       </c>
       <c r="C332">
         <v>1692</v>
       </c>
-      <c r="D332" s="2" t="s">
+      <c r="D332" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="E332" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>78</v>
       </c>
       <c r="B333" t="s">
         <v>545</v>
       </c>
       <c r="C333">
         <v>1692</v>
       </c>
-      <c r="D333" s="2" t="s">
+      <c r="D333" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="E333" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>78</v>
       </c>
       <c r="B334" t="s">
         <v>546</v>
       </c>
       <c r="C334">
         <v>1692</v>
       </c>
-      <c r="D334" s="2" t="s">
+      <c r="D334" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="E334" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>81</v>
       </c>
       <c r="B335" t="s">
         <v>547</v>
       </c>
       <c r="C335">
         <v>1692</v>
       </c>
-      <c r="D335" s="2" t="s">
+      <c r="D335" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="E335" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>79</v>
       </c>
       <c r="B336" t="s">
         <v>548</v>
       </c>
       <c r="C336">
         <v>1692</v>
       </c>
-      <c r="D336" s="2" t="s">
+      <c r="D336" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="E336" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>74</v>
       </c>
       <c r="B337" t="s">
         <v>549</v>
       </c>
       <c r="C337">
         <v>1693</v>
       </c>
-      <c r="D337" s="2" t="s">
+      <c r="D337" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="E337" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>66</v>
       </c>
       <c r="B338" t="s">
         <v>550</v>
       </c>
       <c r="C338">
         <v>1693</v>
       </c>
-      <c r="D338" s="2" t="s">
+      <c r="D338" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E338" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>36</v>
       </c>
       <c r="B339" t="s">
         <v>264</v>
       </c>
       <c r="C339">
         <v>1693</v>
       </c>
-      <c r="D339" s="2" t="s">
+      <c r="D339" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="E339" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>78</v>
       </c>
       <c r="B340" t="s">
         <v>551</v>
       </c>
       <c r="C340">
         <v>1693</v>
       </c>
-      <c r="D340" s="2" t="s">
+      <c r="D340" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="E340" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>78</v>
       </c>
       <c r="B341" t="s">
         <v>552</v>
       </c>
       <c r="C341">
         <v>1693</v>
       </c>
-      <c r="D341" s="2" t="s">
+      <c r="D341" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="E341" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>78</v>
       </c>
       <c r="B342" t="s">
         <v>553</v>
       </c>
       <c r="C342">
         <v>1693</v>
       </c>
-      <c r="D342" s="2" t="s">
+      <c r="D342" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="E342" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>78</v>
       </c>
       <c r="B343" t="s">
         <v>554</v>
       </c>
       <c r="C343">
         <v>1693</v>
       </c>
-      <c r="D343" s="2" t="s">
+      <c r="D343" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="E343" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>81</v>
       </c>
       <c r="B344" t="s">
         <v>555</v>
       </c>
       <c r="C344">
         <v>1693</v>
       </c>
-      <c r="D344" s="2" t="s">
+      <c r="D344" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="E344" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>81</v>
       </c>
       <c r="B345" t="s">
         <v>556</v>
       </c>
       <c r="C345">
         <v>1693</v>
       </c>
-      <c r="D345" s="2" t="s">
+      <c r="D345" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="E345" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>82</v>
       </c>
       <c r="B346" t="s">
         <v>557</v>
       </c>
       <c r="C346">
         <v>1693</v>
       </c>
-      <c r="D346" s="2" t="s">
+      <c r="D346" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E346" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>82</v>
       </c>
       <c r="B347" t="s">
         <v>558</v>
       </c>
       <c r="C347">
         <v>1693</v>
       </c>
-      <c r="D347" s="2" t="s">
+      <c r="D347" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="E347" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>48</v>
       </c>
       <c r="B348" t="s">
         <v>559</v>
       </c>
       <c r="C348">
         <v>1694</v>
       </c>
-      <c r="D348" s="2" t="s">
+      <c r="D348" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="E348" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>48</v>
       </c>
       <c r="B349" t="s">
         <v>560</v>
       </c>
       <c r="C349">
         <v>1694</v>
       </c>
-      <c r="D349" s="2" t="s">
+      <c r="D349" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="E349" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>48</v>
       </c>
       <c r="B350" t="s">
         <v>561</v>
       </c>
       <c r="C350">
         <v>1694</v>
       </c>
-      <c r="D350" s="2" t="s">
+      <c r="D350" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="E350" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>78</v>
       </c>
       <c r="B351" t="s">
         <v>562</v>
       </c>
       <c r="C351">
         <v>1694</v>
       </c>
-      <c r="D351" s="2" t="s">
+      <c r="D351" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="E351" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>83</v>
       </c>
       <c r="B352" t="s">
         <v>264</v>
       </c>
       <c r="C352">
         <v>1694</v>
       </c>
-      <c r="D352" s="2" t="s">
+      <c r="D352" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E352" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>82</v>
       </c>
       <c r="B353" t="s">
         <v>563</v>
       </c>
       <c r="C353">
         <v>1694</v>
       </c>
-      <c r="D353" s="2" t="s">
+      <c r="D353" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="E353" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>79</v>
       </c>
       <c r="B354" t="s">
         <v>564</v>
       </c>
       <c r="C354">
         <v>1694</v>
       </c>
-      <c r="D354" s="2" t="s">
+      <c r="D354" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="E354" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>79</v>
       </c>
       <c r="B355" t="s">
         <v>565</v>
       </c>
       <c r="C355">
         <v>1694</v>
       </c>
-      <c r="D355" s="2" t="s">
+      <c r="D355" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="E355" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>84</v>
       </c>
       <c r="B356" t="s">
         <v>566</v>
       </c>
       <c r="C356">
         <v>1694</v>
       </c>
-      <c r="D356" s="2" t="s">
+      <c r="D356" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="E356" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>34</v>
       </c>
       <c r="B357" t="s">
         <v>567</v>
       </c>
       <c r="C357">
         <v>1695</v>
       </c>
-      <c r="D357" s="2" t="s">
+      <c r="D357" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="E357" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>34</v>
       </c>
       <c r="B358" t="s">
         <v>568</v>
       </c>
       <c r="C358">
         <v>1695</v>
       </c>
-      <c r="D358" s="2" t="s">
+      <c r="D358" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="E358" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>36</v>
       </c>
       <c r="B359" t="s">
         <v>569</v>
       </c>
       <c r="C359">
         <v>1695</v>
       </c>
-      <c r="D359" s="2" t="s">
+      <c r="D359" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="E359" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>78</v>
       </c>
       <c r="B360" t="s">
         <v>570</v>
       </c>
       <c r="C360">
         <v>1695</v>
       </c>
-      <c r="D360" s="2" t="s">
+      <c r="D360" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="E360" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>78</v>
       </c>
       <c r="B361" t="s">
         <v>571</v>
       </c>
       <c r="C361">
         <v>1695</v>
       </c>
-      <c r="D361" s="2" t="s">
+      <c r="D361" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="E361" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>78</v>
       </c>
       <c r="B362" t="s">
         <v>572</v>
       </c>
       <c r="C362">
         <v>1695</v>
       </c>
-      <c r="D362" s="2" t="s">
+      <c r="D362" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="E362" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>78</v>
       </c>
       <c r="B363" t="s">
         <v>573</v>
       </c>
       <c r="C363">
         <v>1695</v>
       </c>
-      <c r="D363" s="2" t="s">
+      <c r="D363" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="E363" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>79</v>
       </c>
       <c r="B364" t="s">
         <v>574</v>
       </c>
       <c r="C364">
         <v>1695</v>
       </c>
-      <c r="D364" s="2" t="s">
+      <c r="D364" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E364" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>85</v>
       </c>
       <c r="B365" t="s">
         <v>575</v>
       </c>
       <c r="C365">
         <v>1696</v>
       </c>
-      <c r="D365" s="2" t="s">
+      <c r="D365" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="E365" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>78</v>
       </c>
       <c r="B366" t="s">
         <v>576</v>
       </c>
       <c r="C366">
         <v>1696</v>
       </c>
-      <c r="D366" s="2" t="s">
+      <c r="D366" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="E366" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>79</v>
       </c>
       <c r="B367" t="s">
         <v>577</v>
       </c>
       <c r="C367">
         <v>1696</v>
       </c>
-      <c r="D367" s="2" t="s">
+      <c r="D367" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="E367" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>79</v>
       </c>
       <c r="B368" t="s">
         <v>578</v>
       </c>
       <c r="C368">
         <v>1696</v>
       </c>
-      <c r="D368" s="2" t="s">
+      <c r="D368" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="E368" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>79</v>
       </c>
       <c r="B369" t="s">
         <v>579</v>
       </c>
       <c r="C369">
         <v>1696</v>
       </c>
-      <c r="D369" s="2" t="s">
+      <c r="D369" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="E369" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>79</v>
       </c>
       <c r="B370" t="s">
         <v>580</v>
       </c>
       <c r="C370">
         <v>1696</v>
       </c>
-      <c r="D370" s="2" t="s">
+      <c r="D370" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E370" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>84</v>
       </c>
       <c r="B371" t="s">
         <v>581</v>
       </c>
       <c r="C371">
         <v>1696</v>
       </c>
-      <c r="D371" s="2" t="s">
+      <c r="D371" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="E371" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>86</v>
       </c>
       <c r="B372" t="s">
         <v>582</v>
       </c>
       <c r="C372">
         <v>1697</v>
       </c>
-      <c r="D372" s="2" t="s">
+      <c r="D372" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="E372" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>86</v>
       </c>
       <c r="B373" t="s">
         <v>583</v>
       </c>
       <c r="C373">
         <v>1697</v>
       </c>
-      <c r="D373" s="2" t="s">
+      <c r="D373" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="E373" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>78</v>
       </c>
       <c r="B374" t="s">
         <v>584</v>
       </c>
       <c r="C374">
         <v>1697</v>
       </c>
-      <c r="D374" s="2" t="s">
+      <c r="D374" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E374" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>78</v>
       </c>
       <c r="B375" t="s">
         <v>585</v>
       </c>
       <c r="C375">
         <v>1697</v>
       </c>
-      <c r="D375" s="2" t="s">
+      <c r="D375" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="E375" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>78</v>
       </c>
       <c r="B376" t="s">
         <v>586</v>
       </c>
       <c r="C376">
         <v>1697</v>
       </c>
-      <c r="D376" s="2" t="s">
+      <c r="D376" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="E376" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>78</v>
       </c>
       <c r="B377" t="s">
         <v>587</v>
       </c>
       <c r="C377">
         <v>1697</v>
       </c>
-      <c r="D377" s="2" t="s">
+      <c r="D377" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="E377" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>78</v>
       </c>
       <c r="B378" t="s">
         <v>588</v>
       </c>
       <c r="C378">
         <v>1697</v>
       </c>
-      <c r="D378" s="2" t="s">
+      <c r="D378" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="E378" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>78</v>
       </c>
       <c r="B379" t="s">
         <v>589</v>
       </c>
       <c r="C379">
         <v>1697</v>
       </c>
-      <c r="D379" s="2" t="s">
+      <c r="D379" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="E379" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>81</v>
       </c>
       <c r="B380" t="s">
         <v>590</v>
       </c>
       <c r="C380">
         <v>1697</v>
       </c>
-      <c r="D380" s="2" t="s">
+      <c r="D380" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="E380" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>81</v>
       </c>
       <c r="B381" t="s">
         <v>590</v>
       </c>
       <c r="C381">
         <v>1697</v>
       </c>
-      <c r="D381" s="2" t="s">
+      <c r="D381" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="E381" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>68</v>
       </c>
       <c r="B382" t="s">
         <v>591</v>
       </c>
       <c r="C382">
         <v>1697</v>
       </c>
-      <c r="D382" s="2" t="s">
+      <c r="D382" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E382" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>79</v>
       </c>
       <c r="B383" t="s">
         <v>592</v>
       </c>
       <c r="C383">
         <v>1697</v>
       </c>
-      <c r="D383" s="2" t="s">
+      <c r="D383" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="E383" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>78</v>
       </c>
       <c r="B384" t="s">
         <v>593</v>
       </c>
       <c r="C384">
         <v>1698</v>
       </c>
-      <c r="D384" s="2" t="s">
+      <c r="D384" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="E384" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>78</v>
       </c>
       <c r="B385" t="s">
         <v>594</v>
       </c>
       <c r="C385">
         <v>1698</v>
       </c>
-      <c r="D385" s="2" t="s">
+      <c r="D385" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E385" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>87</v>
       </c>
       <c r="B386" t="s">
         <v>595</v>
       </c>
       <c r="C386">
         <v>1698</v>
       </c>
-      <c r="D386" s="2" t="s">
+      <c r="D386" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="E386" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>78</v>
       </c>
       <c r="B387" t="s">
         <v>596</v>
       </c>
       <c r="C387">
         <v>1699</v>
       </c>
-      <c r="D387" s="2" t="s">
+      <c r="D387" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="E387" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>78</v>
       </c>
       <c r="B388" t="s">
         <v>597</v>
       </c>
       <c r="C388">
         <v>1699</v>
       </c>
-      <c r="D388" s="2" t="s">
+      <c r="D388" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E388" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>78</v>
       </c>
       <c r="B389" t="s">
         <v>598</v>
       </c>
       <c r="C389">
         <v>1699</v>
       </c>
-      <c r="D389" s="2" t="s">
+      <c r="D389" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="E389" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>81</v>
       </c>
       <c r="B390" t="s">
         <v>599</v>
       </c>
       <c r="C390">
         <v>1699</v>
       </c>
-      <c r="D390" s="2" t="s">
+      <c r="D390" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="E390" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>81</v>
       </c>
       <c r="B391" t="s">
         <v>600</v>
       </c>
       <c r="C391">
         <v>1699</v>
       </c>
-      <c r="D391" s="2" t="s">
+      <c r="D391" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="E391" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>88</v>
       </c>
       <c r="B392" t="s">
         <v>601</v>
       </c>
       <c r="C392">
         <v>1699</v>
       </c>
-      <c r="D392" s="2" t="s">
+      <c r="D392" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E392" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>88</v>
       </c>
       <c r="B393" t="s">
         <v>602</v>
       </c>
       <c r="C393">
         <v>1699</v>
       </c>
-      <c r="D393" s="2" t="s">
+      <c r="D393" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="E393" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>88</v>
       </c>
       <c r="B394" t="s">
         <v>603</v>
       </c>
       <c r="C394">
         <v>1699</v>
       </c>
-      <c r="D394" s="2" t="s">
+      <c r="D394" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E394" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>88</v>
       </c>
       <c r="B395" t="s">
         <v>604</v>
       </c>
       <c r="C395">
         <v>1699</v>
       </c>
-      <c r="D395" s="2" t="s">
+      <c r="D395" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="E395" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>88</v>
       </c>
       <c r="B396" t="s">
         <v>605</v>
       </c>
       <c r="C396">
         <v>1699</v>
       </c>
-      <c r="D396" s="2" t="s">
+      <c r="D396" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="E396" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>88</v>
       </c>
       <c r="B397" t="s">
         <v>606</v>
       </c>
       <c r="C397">
         <v>1699</v>
       </c>
-      <c r="D397" s="2" t="s">
+      <c r="D397" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="E397" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>88</v>
       </c>
       <c r="B398" t="s">
         <v>607</v>
       </c>
       <c r="C398">
         <v>1699</v>
       </c>
-      <c r="D398" s="2" t="s">
+      <c r="D398" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="E398" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>88</v>
       </c>
       <c r="B399" t="s">
         <v>608</v>
       </c>
       <c r="C399">
         <v>1699</v>
       </c>
-      <c r="D399" s="2" t="s">
+      <c r="D399" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="E399" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>88</v>
       </c>
       <c r="B400" t="s">
         <v>609</v>
       </c>
       <c r="C400">
         <v>1699</v>
       </c>
-      <c r="D400" s="2" t="s">
+      <c r="D400" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E400" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>88</v>
       </c>
       <c r="B401" t="s">
         <v>610</v>
       </c>
       <c r="C401">
         <v>1699</v>
       </c>
-      <c r="D401" s="2" t="s">
+      <c r="D401" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="E401" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>79</v>
       </c>
       <c r="B402" t="s">
         <v>611</v>
       </c>
       <c r="C402">
         <v>1699</v>
       </c>
-      <c r="D402" s="2" t="s">
+      <c r="D402" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="E402" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>78</v>
       </c>
       <c r="B403" t="s">
         <v>612</v>
       </c>
       <c r="C403">
         <v>1700</v>
       </c>
-      <c r="D403" s="2" t="s">
+      <c r="D403" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="E403" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>81</v>
       </c>
       <c r="B404" t="s">
         <v>613</v>
       </c>
       <c r="C404">
         <v>1700</v>
       </c>
-      <c r="D404" s="2" t="s">
+      <c r="D404" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="E404" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>79</v>
       </c>
       <c r="B405" t="s">
         <v>614</v>
       </c>
       <c r="C405">
         <v>1700</v>
       </c>
-      <c r="D405" s="2" t="s">
+      <c r="D405" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="E405" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>79</v>
       </c>
       <c r="B406" t="s">
         <v>615</v>
       </c>
       <c r="C406">
         <v>1700</v>
       </c>
-      <c r="D406" s="2" t="s">
+      <c r="D406" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="E406" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>79</v>
       </c>
       <c r="B407" t="s">
         <v>616</v>
       </c>
       <c r="C407">
         <v>1700</v>
       </c>
-      <c r="D407" s="2" t="s">
+      <c r="D407" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="E407" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>48</v>
       </c>
       <c r="B408" t="s">
         <v>617</v>
       </c>
       <c r="C408">
         <v>1701</v>
       </c>
-      <c r="D408" s="2" t="s">
+      <c r="D408" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="E408" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>89</v>
       </c>
       <c r="B409" t="s">
         <v>618</v>
       </c>
       <c r="C409">
         <v>1701</v>
       </c>
-      <c r="D409" s="2" t="s">
+      <c r="D409" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="E409" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>78</v>
       </c>
       <c r="B410" t="s">
         <v>619</v>
       </c>
       <c r="C410">
         <v>1701</v>
       </c>
-      <c r="D410" s="2" t="s">
+      <c r="D410" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="E410" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>90</v>
       </c>
       <c r="B411" t="s">
         <v>620</v>
       </c>
       <c r="C411">
         <v>1701</v>
       </c>
-      <c r="D411" s="2" t="s">
+      <c r="D411" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="E411" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>84</v>
       </c>
       <c r="B412" t="s">
         <v>621</v>
       </c>
       <c r="C412">
         <v>1701</v>
       </c>
-      <c r="D412" s="2" t="s">
+      <c r="D412" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="E412" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>78</v>
       </c>
       <c r="B413" t="s">
         <v>622</v>
       </c>
       <c r="C413">
         <v>1702</v>
       </c>
-      <c r="D413" s="2" t="s">
+      <c r="D413" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="E413" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>81</v>
       </c>
       <c r="B414" t="s">
         <v>623</v>
       </c>
       <c r="C414">
         <v>1702</v>
       </c>
-      <c r="D414" s="2" t="s">
+      <c r="D414" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="E414" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>78</v>
       </c>
       <c r="B415" t="s">
         <v>624</v>
       </c>
       <c r="C415">
         <v>1703</v>
       </c>
-      <c r="D415" s="2" t="s">
+      <c r="D415" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="E415" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>81</v>
       </c>
       <c r="B416" t="s">
         <v>625</v>
       </c>
       <c r="C416">
         <v>1703</v>
       </c>
-      <c r="D416" s="2" t="s">
+      <c r="D416" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="E416" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>78</v>
       </c>
       <c r="B417" t="s">
         <v>626</v>
       </c>
       <c r="C417">
         <v>1704</v>
       </c>
-      <c r="D417" s="2" t="s">
+      <c r="D417" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="E417" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>78</v>
       </c>
       <c r="B418" t="s">
         <v>624</v>
       </c>
       <c r="C418">
         <v>1704</v>
       </c>
-      <c r="D418" s="2" t="s">
+      <c r="D418" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E418" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>79</v>
       </c>
       <c r="B419" t="s">
         <v>627</v>
       </c>
       <c r="C419">
         <v>1704</v>
       </c>
-      <c r="D419" s="2" t="s">
+      <c r="D419" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="E419" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>79</v>
       </c>
       <c r="B420" t="s">
         <v>628</v>
       </c>
       <c r="C420">
         <v>1704</v>
       </c>
-      <c r="D420" s="2" t="s">
+      <c r="D420" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="E420" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>91</v>
       </c>
       <c r="B421" t="s">
         <v>629</v>
       </c>
       <c r="C421">
         <v>1705</v>
       </c>
-      <c r="D421" s="2" t="s">
+      <c r="D421" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="E421" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>78</v>
       </c>
       <c r="B422" t="s">
         <v>630</v>
       </c>
       <c r="C422">
         <v>1705</v>
       </c>
-      <c r="D422" s="2" t="s">
+      <c r="D422" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="E422" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>78</v>
       </c>
       <c r="B423" t="s">
         <v>631</v>
       </c>
       <c r="C423">
         <v>1705</v>
       </c>
-      <c r="D423" s="2" t="s">
+      <c r="D423" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="E423" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>79</v>
       </c>
       <c r="B424" t="s">
         <v>632</v>
       </c>
       <c r="C424">
         <v>1705</v>
       </c>
-      <c r="D424" s="2" t="s">
+      <c r="D424" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="E424" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>92</v>
       </c>
       <c r="B425" t="s">
         <v>633</v>
       </c>
       <c r="C425">
         <v>1706</v>
       </c>
-      <c r="D425" s="2" t="s">
+      <c r="D425" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="E425" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>35</v>
       </c>
       <c r="B426" t="s">
         <v>634</v>
       </c>
       <c r="C426">
         <v>1706</v>
       </c>
-      <c r="D426" s="2" t="s">
+      <c r="D426" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="E426" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>91</v>
       </c>
       <c r="B427" t="s">
         <v>635</v>
       </c>
       <c r="C427">
         <v>1707</v>
       </c>
-      <c r="D427" s="2" t="s">
+      <c r="D427" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="E427" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>78</v>
       </c>
       <c r="B428" t="s">
         <v>636</v>
       </c>
       <c r="C428">
         <v>1707</v>
       </c>
-      <c r="D428" s="2" t="s">
+      <c r="D428" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="E428" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>78</v>
       </c>
       <c r="B429" t="s">
         <v>637</v>
       </c>
       <c r="C429">
         <v>1707</v>
       </c>
-      <c r="D429" s="2" t="s">
+      <c r="D429" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="E429" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>78</v>
       </c>
       <c r="B430" t="s">
         <v>638</v>
       </c>
       <c r="C430">
         <v>1707</v>
       </c>
-      <c r="D430" s="2" t="s">
+      <c r="D430" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E430" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>81</v>
       </c>
       <c r="B431" t="s">
         <v>639</v>
       </c>
       <c r="C431">
         <v>1707</v>
       </c>
-      <c r="D431" s="2" t="s">
+      <c r="D431" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="E431" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>93</v>
       </c>
       <c r="B432" t="s">
         <v>640</v>
       </c>
       <c r="C432">
         <v>1707</v>
       </c>
-      <c r="D432" s="2" t="s">
+      <c r="D432" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="E432" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>94</v>
       </c>
       <c r="B433" t="s">
         <v>641</v>
       </c>
       <c r="C433">
         <v>1708</v>
       </c>
-      <c r="D433" s="2" t="s">
+      <c r="D433" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E433" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>91</v>
       </c>
       <c r="B434" t="s">
         <v>642</v>
       </c>
       <c r="C434">
         <v>1708</v>
       </c>
-      <c r="D434" s="2" t="s">
+      <c r="D434" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="E434" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>78</v>
       </c>
       <c r="B435" t="s">
         <v>643</v>
       </c>
       <c r="C435">
         <v>1708</v>
       </c>
-      <c r="D435" s="2" t="s">
+      <c r="D435" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="E435" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>81</v>
       </c>
       <c r="B436" t="s">
         <v>644</v>
       </c>
       <c r="C436">
         <v>1708</v>
       </c>
-      <c r="D436" s="2" t="s">
+      <c r="D436" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="E436" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>79</v>
       </c>
       <c r="B437" t="s">
         <v>645</v>
       </c>
       <c r="C437">
         <v>1708</v>
       </c>
-      <c r="D437" s="2" t="s">
+      <c r="D437" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="E437" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>81</v>
       </c>
       <c r="B438" t="s">
         <v>646</v>
       </c>
       <c r="C438">
         <v>1709</v>
       </c>
-      <c r="D438" s="2" t="s">
+      <c r="D438" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="E438" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>95</v>
       </c>
       <c r="B439" t="s">
         <v>647</v>
       </c>
       <c r="C439">
         <v>1709</v>
       </c>
-      <c r="D439" s="2" t="s">
+      <c r="D439" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="E439" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>96</v>
       </c>
       <c r="B440" t="s">
         <v>648</v>
       </c>
       <c r="C440">
         <v>1709</v>
       </c>
-      <c r="D440" s="2" t="s">
+      <c r="D440" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="E440" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>94</v>
       </c>
       <c r="B441" t="s">
         <v>649</v>
       </c>
       <c r="C441">
         <v>1710</v>
       </c>
-      <c r="D441" s="2" t="s">
+      <c r="D441" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="E441" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>78</v>
       </c>
       <c r="B442" t="s">
         <v>650</v>
       </c>
       <c r="C442">
         <v>1710</v>
       </c>
-      <c r="D442" s="2" t="s">
+      <c r="D442" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="E442" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>78</v>
       </c>
       <c r="B443" t="s">
         <v>651</v>
       </c>
       <c r="C443">
         <v>1710</v>
       </c>
-      <c r="D443" s="2" t="s">
+      <c r="D443" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="E443" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>97</v>
       </c>
       <c r="B444" t="s">
         <v>652</v>
       </c>
       <c r="C444">
         <v>1710</v>
       </c>
-      <c r="D444" s="2" t="s">
+      <c r="D444" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="E444" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>98</v>
       </c>
       <c r="B445" t="s">
         <v>653</v>
       </c>
       <c r="C445">
         <v>1710</v>
       </c>
-      <c r="D445" s="2" t="s">
+      <c r="D445" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="E445" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>99</v>
       </c>
       <c r="B446" t="s">
         <v>654</v>
       </c>
       <c r="C446">
         <v>1711</v>
       </c>
-      <c r="D446" s="2" t="s">
+      <c r="D446" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E446" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>91</v>
       </c>
       <c r="B447" t="s">
         <v>655</v>
       </c>
       <c r="C447">
         <v>1711</v>
       </c>
-      <c r="D447" s="2" t="s">
+      <c r="D447" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="E447" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>78</v>
       </c>
       <c r="B448" t="s">
         <v>656</v>
       </c>
       <c r="C448">
         <v>1711</v>
       </c>
-      <c r="D448" s="2" t="s">
+      <c r="D448" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E448" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>78</v>
       </c>
       <c r="B449" t="s">
         <v>657</v>
       </c>
       <c r="C449">
         <v>1712</v>
       </c>
-      <c r="D449" s="2" t="s">
+      <c r="D449" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="E449" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>100</v>
       </c>
       <c r="B450" t="s">
         <v>658</v>
       </c>
       <c r="C450">
         <v>1712</v>
       </c>
-      <c r="D450" s="2" t="s">
+      <c r="D450" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E450" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>101</v>
       </c>
       <c r="B451" t="s">
         <v>659</v>
       </c>
       <c r="C451">
         <v>1712</v>
       </c>
-      <c r="D451" s="2" t="s">
+      <c r="D451" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="E451" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>102</v>
       </c>
       <c r="B452" t="s">
         <v>660</v>
       </c>
       <c r="C452">
         <v>1713</v>
       </c>
-      <c r="D452" s="2" t="s">
+      <c r="D452" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E452" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>78</v>
       </c>
       <c r="B453" t="s">
         <v>661</v>
       </c>
       <c r="C453">
         <v>1713</v>
       </c>
-      <c r="D453" s="2" t="s">
+      <c r="D453" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="E453" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>103</v>
       </c>
       <c r="B454" t="s">
         <v>662</v>
       </c>
       <c r="C454">
         <v>1713</v>
       </c>
-      <c r="D454" s="2" t="s">
+      <c r="D454" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E454" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>95</v>
       </c>
       <c r="B455" t="s">
         <v>663</v>
       </c>
       <c r="C455">
         <v>1713</v>
       </c>
-      <c r="D455" s="2" t="s">
+      <c r="D455" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="E455" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>91</v>
       </c>
       <c r="B456" t="s">
         <v>664</v>
       </c>
       <c r="C456">
         <v>1714</v>
       </c>
-      <c r="D456" s="2" t="s">
+      <c r="D456" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E456" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>78</v>
       </c>
       <c r="B457" t="s">
         <v>665</v>
       </c>
       <c r="C457">
         <v>1714</v>
       </c>
-      <c r="D457" s="2" t="s">
+      <c r="D457" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="E457" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>101</v>
       </c>
       <c r="B458" t="s">
         <v>666</v>
       </c>
       <c r="C458">
         <v>1714</v>
       </c>
-      <c r="D458" s="2" t="s">
+      <c r="D458" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E458" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>93</v>
       </c>
       <c r="B459" t="s">
         <v>667</v>
       </c>
       <c r="C459">
         <v>1714</v>
       </c>
-      <c r="D459" s="2" t="s">
+      <c r="D459" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="E459" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>104</v>
       </c>
       <c r="B460" t="s">
         <v>668</v>
       </c>
       <c r="C460">
         <v>1715</v>
       </c>
-      <c r="D460" s="2" t="s">
+      <c r="D460" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E460" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>81</v>
       </c>
       <c r="B461" t="s">
         <v>669</v>
       </c>
       <c r="C461">
         <v>1715</v>
       </c>
-      <c r="D461" s="2" t="s">
+      <c r="D461" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="E461" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>101</v>
       </c>
       <c r="B462" t="s">
         <v>670</v>
       </c>
       <c r="C462">
         <v>1715</v>
       </c>
-      <c r="D462" s="2" t="s">
+      <c r="D462" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="E462" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>105</v>
       </c>
       <c r="B463" t="s">
         <v>668</v>
       </c>
       <c r="C463">
         <v>1715</v>
       </c>
-      <c r="D463" s="2" t="s">
+      <c r="D463" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="E463" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>106</v>
       </c>
       <c r="B464" t="s">
         <v>671</v>
       </c>
       <c r="C464">
         <v>1716</v>
       </c>
-      <c r="D464" s="2" t="s">
+      <c r="D464" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="E464" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>106</v>
       </c>
       <c r="B465" t="s">
         <v>672</v>
       </c>
       <c r="C465">
         <v>1716</v>
       </c>
-      <c r="D465" s="2" t="s">
+      <c r="D465" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="E465" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>107</v>
       </c>
       <c r="B466" t="s">
         <v>673</v>
       </c>
       <c r="C466">
         <v>1716</v>
       </c>
-      <c r="D466" s="2" t="s">
+      <c r="D466" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E466" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>78</v>
       </c>
       <c r="B467" t="s">
         <v>674</v>
       </c>
       <c r="C467">
         <v>1717</v>
       </c>
-      <c r="D467" s="2" t="s">
+      <c r="D467" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="E467" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>78</v>
       </c>
       <c r="B468" t="s">
         <v>675</v>
       </c>
       <c r="C468">
         <v>1717</v>
       </c>
-      <c r="D468" s="2" t="s">
+      <c r="D468" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="E468" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>108</v>
       </c>
       <c r="B469" t="s">
         <v>676</v>
       </c>
       <c r="C469">
         <v>1718</v>
       </c>
-      <c r="D469" s="2" t="s">
+      <c r="D469" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="E469" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>108</v>
       </c>
       <c r="B470" t="s">
         <v>677</v>
       </c>
       <c r="C470">
         <v>1718</v>
       </c>
-      <c r="D470" s="2" t="s">
+      <c r="D470" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E470" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>109</v>
       </c>
       <c r="B471" t="s">
         <v>678</v>
       </c>
       <c r="C471">
         <v>1718</v>
       </c>
-      <c r="D471" s="2" t="s">
+      <c r="D471" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="E471" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>110</v>
       </c>
       <c r="B472" t="s">
         <v>384</v>
       </c>
       <c r="C472">
         <v>1718</v>
       </c>
-      <c r="D472" s="2" t="s">
+      <c r="D472" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E472" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>111</v>
       </c>
       <c r="B473" t="s">
         <v>679</v>
       </c>
       <c r="C473">
         <v>1719</v>
       </c>
-      <c r="D473" s="2" t="s">
+      <c r="D473" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="E473" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>94</v>
       </c>
       <c r="B474" t="s">
         <v>680</v>
       </c>
       <c r="C474">
         <v>1719</v>
       </c>
-      <c r="D474" s="2" t="s">
+      <c r="D474" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="E474" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>81</v>
       </c>
       <c r="B475" t="s">
         <v>681</v>
       </c>
       <c r="C475">
         <v>1719</v>
       </c>
-      <c r="D475" s="2" t="s">
+      <c r="D475" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="E475" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>81</v>
       </c>
       <c r="B476" t="s">
         <v>682</v>
       </c>
       <c r="C476">
         <v>1719</v>
       </c>
-      <c r="D476" s="2" t="s">
+      <c r="D476" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="E476" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>101</v>
       </c>
       <c r="B477" t="s">
         <v>683</v>
       </c>
       <c r="C477">
         <v>1719</v>
       </c>
-      <c r="D477" s="2" t="s">
+      <c r="D477" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="E477" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>101</v>
       </c>
       <c r="B478" t="s">
         <v>684</v>
       </c>
       <c r="C478">
         <v>1720</v>
       </c>
-      <c r="D478" s="2" t="s">
+      <c r="D478" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="E478" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>101</v>
       </c>
       <c r="B479" t="s">
         <v>685</v>
       </c>
       <c r="C479">
         <v>1720</v>
       </c>
-      <c r="D479" s="2" t="s">
+      <c r="D479" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="E479" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>101</v>
       </c>
       <c r="B480" t="s">
         <v>686</v>
       </c>
       <c r="C480">
         <v>1720</v>
       </c>
-      <c r="D480" s="2" t="s">
+      <c r="D480" s="1" t="s">
         <v>1530</v>
       </c>
       <c r="E480" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>101</v>
       </c>
       <c r="B481" t="s">
         <v>687</v>
       </c>
       <c r="C481">
         <v>1720</v>
       </c>
-      <c r="D481" s="2" t="s">
+      <c r="D481" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="E481" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>101</v>
       </c>
       <c r="B482" t="s">
         <v>688</v>
       </c>
       <c r="C482">
         <v>1720</v>
       </c>
-      <c r="D482" s="2" t="s">
+      <c r="D482" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="E482" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>101</v>
       </c>
       <c r="B483" t="s">
         <v>689</v>
       </c>
       <c r="C483">
         <v>1720</v>
       </c>
-      <c r="D483" s="2" t="s">
+      <c r="D483" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="E483" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>101</v>
       </c>
       <c r="B484" t="s">
         <v>690</v>
       </c>
       <c r="C484">
         <v>1720</v>
       </c>
-      <c r="D484" s="2" t="s">
+      <c r="D484" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="E484" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>112</v>
       </c>
       <c r="B485" t="s">
         <v>691</v>
       </c>
       <c r="C485">
         <v>1720</v>
       </c>
-      <c r="D485" s="2" t="s">
+      <c r="D485" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="E485" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>35</v>
       </c>
       <c r="B486" t="s">
         <v>692</v>
       </c>
       <c r="C486">
         <v>1720</v>
       </c>
-      <c r="D486" s="2" t="s">
+      <c r="D486" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="E486" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>35</v>
       </c>
       <c r="B487" t="s">
         <v>693</v>
       </c>
       <c r="C487">
         <v>1720</v>
       </c>
-      <c r="D487" s="2" t="s">
+      <c r="D487" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="E487" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>113</v>
       </c>
       <c r="B488" t="s">
         <v>694</v>
       </c>
       <c r="C488">
         <v>1721</v>
       </c>
-      <c r="D488" s="2" t="s">
+      <c r="D488" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="E488" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>81</v>
       </c>
       <c r="B489" t="s">
         <v>695</v>
       </c>
       <c r="C489">
         <v>1721</v>
       </c>
-      <c r="D489" s="2" t="s">
+      <c r="D489" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="E489" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>114</v>
       </c>
       <c r="B490" t="s">
         <v>696</v>
       </c>
       <c r="C490">
         <v>1721</v>
       </c>
-      <c r="D490" s="2" t="s">
+      <c r="D490" s="1" t="s">
         <v>1540</v>
       </c>
       <c r="E490" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>115</v>
       </c>
       <c r="B491" t="s">
         <v>697</v>
       </c>
       <c r="C491">
         <v>1721</v>
       </c>
-      <c r="D491" s="2" t="s">
+      <c r="D491" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="E491" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>5</v>
       </c>
       <c r="B492" t="s">
         <v>698</v>
       </c>
       <c r="C492">
         <v>1722</v>
       </c>
-      <c r="D492" s="2" t="s">
+      <c r="D492" s="1" t="s">
         <v>1542</v>
       </c>
       <c r="E492" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>35</v>
       </c>
       <c r="B493" t="s">
         <v>699</v>
       </c>
       <c r="C493">
         <v>1722</v>
       </c>
-      <c r="D493" s="2" t="s">
+      <c r="D493" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="E493" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>96</v>
       </c>
       <c r="B494" t="s">
         <v>700</v>
       </c>
       <c r="C494">
         <v>1722</v>
       </c>
-      <c r="D494" s="2" t="s">
+      <c r="D494" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="E494" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>116</v>
       </c>
       <c r="B495" t="s">
         <v>701</v>
       </c>
       <c r="C495">
         <v>1722</v>
       </c>
-      <c r="D495" s="2" t="s">
+      <c r="D495" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="E495" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>117</v>
       </c>
       <c r="B496" t="s">
         <v>698</v>
       </c>
       <c r="C496">
         <v>1722</v>
       </c>
-      <c r="D496" s="2" t="s">
+      <c r="D496" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="E496" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
         <v>117</v>
       </c>
       <c r="B497" t="s">
         <v>702</v>
       </c>
       <c r="C497">
         <v>1722</v>
       </c>
-      <c r="D497" s="2" t="s">
+      <c r="D497" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="E497" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>94</v>
       </c>
       <c r="B498" t="s">
         <v>703</v>
       </c>
       <c r="C498">
         <v>1723</v>
       </c>
-      <c r="D498" s="2" t="s">
+      <c r="D498" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="E498" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>114</v>
       </c>
       <c r="B499" t="s">
         <v>704</v>
       </c>
       <c r="C499">
         <v>1723</v>
       </c>
-      <c r="D499" s="2" t="s">
+      <c r="D499" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="E499" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>114</v>
       </c>
       <c r="B500" t="s">
         <v>705</v>
       </c>
       <c r="C500">
         <v>1723</v>
       </c>
-      <c r="D500" s="2" t="s">
+      <c r="D500" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="E500" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>35</v>
       </c>
       <c r="B501" t="s">
         <v>706</v>
       </c>
       <c r="C501">
         <v>1723</v>
       </c>
-      <c r="D501" s="2" t="s">
+      <c r="D501" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="E501" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>115</v>
       </c>
       <c r="B502" t="s">
         <v>707</v>
       </c>
       <c r="C502">
         <v>1724</v>
       </c>
-      <c r="D502" s="2" t="s">
+      <c r="D502" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="E502" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>115</v>
       </c>
       <c r="B503" t="s">
         <v>708</v>
       </c>
       <c r="C503">
         <v>1724</v>
       </c>
-      <c r="D503" s="2" t="s">
+      <c r="D503" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="E503" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>35</v>
       </c>
       <c r="B504" t="s">
         <v>709</v>
       </c>
       <c r="C504">
         <v>1724</v>
       </c>
-      <c r="D504" s="2" t="s">
+      <c r="D504" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E504" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>35</v>
       </c>
       <c r="B505" t="s">
         <v>710</v>
       </c>
       <c r="C505">
         <v>1724</v>
       </c>
-      <c r="D505" s="2" t="s">
+      <c r="D505" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="E505" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>35</v>
       </c>
       <c r="B506" t="s">
         <v>711</v>
       </c>
       <c r="C506">
         <v>1724</v>
       </c>
-      <c r="D506" s="2" t="s">
+      <c r="D506" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="E506" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>110</v>
       </c>
       <c r="B507" t="s">
         <v>712</v>
       </c>
       <c r="C507">
         <v>1724</v>
       </c>
-      <c r="D507" s="2" t="s">
+      <c r="D507" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="E507" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>115</v>
       </c>
       <c r="B508" t="s">
         <v>713</v>
       </c>
       <c r="C508">
         <v>1725</v>
       </c>
-      <c r="D508" s="2" t="s">
+      <c r="D508" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="E508" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>35</v>
       </c>
       <c r="B509" t="s">
         <v>714</v>
       </c>
       <c r="C509">
         <v>1725</v>
       </c>
-      <c r="D509" s="2" t="s">
+      <c r="D509" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="E509" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>35</v>
       </c>
       <c r="B510" t="s">
         <v>715</v>
       </c>
       <c r="C510">
         <v>1725</v>
       </c>
-      <c r="D510" s="2" t="s">
+      <c r="D510" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="E510" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>96</v>
       </c>
       <c r="B511" t="s">
         <v>712</v>
       </c>
       <c r="C511">
         <v>1725</v>
       </c>
-      <c r="D511" s="2" t="s">
+      <c r="D511" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="E511" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>118</v>
       </c>
       <c r="B512" t="s">
         <v>716</v>
       </c>
       <c r="C512">
         <v>1726</v>
       </c>
-      <c r="D512" s="2" t="s">
+      <c r="D512" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="E512" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>119</v>
       </c>
       <c r="B513" t="s">
         <v>717</v>
       </c>
       <c r="C513">
         <v>1726</v>
       </c>
-      <c r="D513" s="2" t="s">
+      <c r="D513" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="E513" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>91</v>
       </c>
       <c r="B514" t="s">
         <v>422</v>
       </c>
       <c r="C514">
         <v>1726</v>
       </c>
-      <c r="D514" s="2" t="s">
+      <c r="D514" s="1" t="s">
         <v>1564</v>
       </c>
       <c r="E514" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>120</v>
       </c>
       <c r="B515" t="s">
         <v>718</v>
       </c>
       <c r="C515">
         <v>1726</v>
       </c>
-      <c r="D515" s="2" t="s">
+      <c r="D515" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="E515" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
         <v>95</v>
       </c>
       <c r="B516" t="s">
         <v>719</v>
       </c>
       <c r="C516">
         <v>1727</v>
       </c>
-      <c r="D516" s="2" t="s">
+      <c r="D516" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="E516" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
         <v>115</v>
       </c>
       <c r="B517" t="s">
         <v>720</v>
       </c>
       <c r="C517">
         <v>1727</v>
       </c>
-      <c r="D517" s="2" t="s">
+      <c r="D517" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="E517" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>115</v>
       </c>
       <c r="B518" t="s">
         <v>721</v>
       </c>
       <c r="C518">
         <v>1727</v>
       </c>
-      <c r="D518" s="2" t="s">
+      <c r="D518" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="E518" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>35</v>
       </c>
       <c r="B519" t="s">
         <v>722</v>
       </c>
       <c r="C519">
         <v>1727</v>
       </c>
-      <c r="D519" s="2" t="s">
+      <c r="D519" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="E519" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
         <v>35</v>
       </c>
       <c r="B520" t="s">
         <v>723</v>
       </c>
       <c r="C520">
         <v>1727</v>
       </c>
-      <c r="D520" s="2" t="s">
+      <c r="D520" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="E520" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>35</v>
       </c>
       <c r="B521" t="s">
         <v>724</v>
       </c>
       <c r="C521">
         <v>1728</v>
       </c>
-      <c r="D521" s="2" t="s">
+      <c r="D521" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="E521" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>116</v>
       </c>
       <c r="B522" t="s">
         <v>725</v>
       </c>
       <c r="C522">
         <v>1728</v>
       </c>
-      <c r="D522" s="2" t="s">
+      <c r="D522" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="E522" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>121</v>
       </c>
       <c r="B523" t="s">
         <v>726</v>
       </c>
       <c r="C523">
         <v>1728</v>
       </c>
-      <c r="D523" s="2" t="s">
+      <c r="D523" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="E523" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>122</v>
       </c>
       <c r="B524" t="s">
         <v>727</v>
       </c>
       <c r="C524">
         <v>1729</v>
       </c>
-      <c r="D524" s="2" t="s">
+      <c r="D524" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="E524" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>122</v>
       </c>
       <c r="B525" t="s">
         <v>728</v>
       </c>
       <c r="C525">
         <v>1729</v>
       </c>
-      <c r="D525" s="2" t="s">
+      <c r="D525" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="E525" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>122</v>
       </c>
       <c r="B526" t="s">
         <v>729</v>
       </c>
       <c r="C526">
         <v>1729</v>
       </c>
-      <c r="D526" s="2" t="s">
+      <c r="D526" s="1" t="s">
         <v>1576</v>
       </c>
       <c r="E526" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>106</v>
       </c>
       <c r="B527" t="s">
         <v>730</v>
       </c>
       <c r="C527">
         <v>1729</v>
       </c>
-      <c r="D527" s="2" t="s">
+      <c r="D527" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="E527" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>115</v>
       </c>
       <c r="B528" t="s">
         <v>731</v>
       </c>
       <c r="C528">
         <v>1729</v>
       </c>
-      <c r="D528" s="2" t="s">
+      <c r="D528" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="E528" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>108</v>
       </c>
       <c r="B529" t="s">
         <v>732</v>
       </c>
       <c r="C529">
         <v>1730</v>
       </c>
-      <c r="D529" s="2" t="s">
+      <c r="D529" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="E529" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>123</v>
       </c>
       <c r="B530" t="s">
         <v>733</v>
       </c>
       <c r="C530">
         <v>1730</v>
       </c>
-      <c r="D530" s="2" t="s">
+      <c r="D530" s="1" t="s">
         <v>1580</v>
       </c>
       <c r="E530" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>123</v>
       </c>
       <c r="B531" t="s">
         <v>734</v>
       </c>
       <c r="C531">
         <v>1730</v>
       </c>
-      <c r="D531" s="2" t="s">
+      <c r="D531" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="E531" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>115</v>
       </c>
       <c r="B532" t="s">
         <v>735</v>
       </c>
       <c r="C532">
         <v>1730</v>
       </c>
-      <c r="D532" s="2" t="s">
+      <c r="D532" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="E532" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>35</v>
       </c>
       <c r="B533" t="s">
         <v>736</v>
       </c>
       <c r="C533">
         <v>1730</v>
       </c>
-      <c r="D533" s="2" t="s">
+      <c r="D533" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="E533" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>110</v>
       </c>
       <c r="B534" t="s">
         <v>539</v>
       </c>
       <c r="C534">
         <v>1730</v>
       </c>
-      <c r="D534" s="2" t="s">
+      <c r="D534" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="E534" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>124</v>
       </c>
       <c r="B535" t="s">
         <v>737</v>
       </c>
       <c r="C535">
         <v>1731</v>
       </c>
-      <c r="D535" s="2" t="s">
+      <c r="D535" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="E535" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>81</v>
       </c>
       <c r="B536" t="s">
         <v>738</v>
       </c>
       <c r="C536">
         <v>1731</v>
       </c>
-      <c r="D536" s="2" t="s">
+      <c r="D536" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="E536" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>125</v>
       </c>
       <c r="B537" t="s">
         <v>739</v>
       </c>
       <c r="C537">
         <v>1731</v>
       </c>
-      <c r="D537" s="2" t="s">
+      <c r="D537" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="E537" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>115</v>
       </c>
       <c r="B538" t="s">
         <v>740</v>
       </c>
       <c r="C538">
         <v>1731</v>
       </c>
-      <c r="D538" s="2" t="s">
+      <c r="D538" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="E538" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>35</v>
       </c>
       <c r="B539" t="s">
         <v>741</v>
       </c>
       <c r="C539">
         <v>1731</v>
       </c>
-      <c r="D539" s="2" t="s">
+      <c r="D539" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="E539" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>96</v>
       </c>
       <c r="B540" t="s">
         <v>742</v>
       </c>
       <c r="C540">
         <v>1731</v>
       </c>
-      <c r="D540" s="2" t="s">
+      <c r="D540" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="E540" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>79</v>
       </c>
       <c r="B541" t="s">
         <v>562</v>
       </c>
       <c r="C541">
         <v>1731</v>
       </c>
-      <c r="D541" s="2" t="s">
+      <c r="D541" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="E541" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>126</v>
       </c>
       <c r="B542" t="s">
         <v>743</v>
       </c>
       <c r="C542">
         <v>1732</v>
       </c>
-      <c r="D542" s="2" t="s">
+      <c r="D542" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="E542" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>127</v>
       </c>
       <c r="B543" t="s">
         <v>744</v>
       </c>
       <c r="C543">
         <v>1732</v>
       </c>
-      <c r="D543" s="2" t="s">
+      <c r="D543" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="E543" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>128</v>
       </c>
       <c r="B544" t="s">
         <v>745</v>
       </c>
       <c r="C544">
         <v>1732</v>
       </c>
-      <c r="D544" s="2" t="s">
+      <c r="D544" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="E544" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>115</v>
       </c>
       <c r="B545" t="s">
         <v>746</v>
       </c>
       <c r="C545">
         <v>1732</v>
       </c>
-      <c r="D545" s="2" t="s">
+      <c r="D545" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="E545" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>115</v>
       </c>
       <c r="B546" t="s">
         <v>747</v>
       </c>
       <c r="C546">
         <v>1732</v>
       </c>
-      <c r="D546" s="2" t="s">
+      <c r="D546" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E546" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>115</v>
       </c>
       <c r="B547" t="s">
         <v>748</v>
       </c>
       <c r="C547">
         <v>1732</v>
       </c>
-      <c r="D547" s="2" t="s">
+      <c r="D547" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="E547" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>35</v>
       </c>
       <c r="B548" t="s">
         <v>749</v>
       </c>
       <c r="C548">
         <v>1732</v>
       </c>
-      <c r="D548" s="2" t="s">
+      <c r="D548" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="E548" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>35</v>
       </c>
       <c r="B549" t="s">
         <v>750</v>
       </c>
       <c r="C549">
         <v>1732</v>
       </c>
-      <c r="D549" s="2" t="s">
+      <c r="D549" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="E549" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>35</v>
       </c>
       <c r="B550" t="s">
         <v>751</v>
       </c>
       <c r="C550">
         <v>1732</v>
       </c>
-      <c r="D550" s="2" t="s">
+      <c r="D550" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="E550" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>129</v>
       </c>
       <c r="B551" t="s">
         <v>752</v>
       </c>
       <c r="C551">
         <v>1732</v>
       </c>
-      <c r="D551" s="2" t="s">
+      <c r="D551" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="E551" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>110</v>
       </c>
       <c r="B552" t="s">
         <v>753</v>
       </c>
       <c r="C552">
         <v>1732</v>
       </c>
-      <c r="D552" s="2" t="s">
+      <c r="D552" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="E552" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>110</v>
       </c>
       <c r="B553" t="s">
         <v>754</v>
       </c>
       <c r="C553">
         <v>1732</v>
       </c>
-      <c r="D553" s="2" t="s">
+      <c r="D553" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="E553" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>110</v>
       </c>
       <c r="B554" t="s">
         <v>755</v>
       </c>
       <c r="C554">
         <v>1732</v>
       </c>
-      <c r="D554" s="2" t="s">
+      <c r="D554" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="E554" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>115</v>
       </c>
       <c r="B555" t="s">
         <v>756</v>
       </c>
       <c r="C555">
         <v>1733</v>
       </c>
-      <c r="D555" s="2" t="s">
+      <c r="D555" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="E555" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>115</v>
       </c>
       <c r="B556" t="s">
         <v>757</v>
       </c>
       <c r="C556">
         <v>1733</v>
       </c>
-      <c r="D556" s="2" t="s">
+      <c r="D556" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="E556" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>35</v>
       </c>
       <c r="B557" t="s">
         <v>758</v>
       </c>
       <c r="C557">
         <v>1733</v>
       </c>
-      <c r="D557" s="2" t="s">
+      <c r="D557" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="E557" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
         <v>116</v>
       </c>
       <c r="B558" t="s">
         <v>759</v>
       </c>
       <c r="C558">
         <v>1733</v>
       </c>
-      <c r="D558" s="2" t="s">
+      <c r="D558" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="E558" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>116</v>
       </c>
       <c r="B559" t="s">
         <v>760</v>
       </c>
       <c r="C559">
         <v>1733</v>
       </c>
-      <c r="D559" s="2" t="s">
+      <c r="D559" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="E559" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>121</v>
       </c>
       <c r="B560" t="s">
         <v>761</v>
       </c>
       <c r="C560">
         <v>1733</v>
       </c>
-      <c r="D560" s="2" t="s">
+      <c r="D560" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="E560" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>110</v>
       </c>
       <c r="B561" t="s">
         <v>762</v>
       </c>
       <c r="C561">
         <v>1733</v>
       </c>
-      <c r="D561" s="2" t="s">
+      <c r="D561" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="E561" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>115</v>
       </c>
       <c r="B562" t="s">
         <v>763</v>
       </c>
       <c r="C562">
         <v>1734</v>
       </c>
-      <c r="D562" s="2" t="s">
+      <c r="D562" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="E562" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>115</v>
       </c>
       <c r="B563" t="s">
         <v>764</v>
       </c>
       <c r="C563">
         <v>1734</v>
       </c>
-      <c r="D563" s="2" t="s">
+      <c r="D563" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="E563" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>35</v>
       </c>
       <c r="B564" t="s">
         <v>765</v>
       </c>
       <c r="C564">
         <v>1734</v>
       </c>
-      <c r="D564" s="2" t="s">
+      <c r="D564" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="E564" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>35</v>
       </c>
       <c r="B565" t="s">
         <v>766</v>
       </c>
       <c r="C565">
         <v>1734</v>
       </c>
-      <c r="D565" s="2" t="s">
+      <c r="D565" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="E565" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>130</v>
       </c>
       <c r="B566" t="s">
         <v>767</v>
       </c>
       <c r="C566">
         <v>1734</v>
       </c>
-      <c r="D566" s="2" t="s">
+      <c r="D566" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="E566" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>110</v>
       </c>
       <c r="B567" t="s">
         <v>768</v>
       </c>
       <c r="C567">
         <v>1734</v>
       </c>
-      <c r="D567" s="2" t="s">
+      <c r="D567" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="E567" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>110</v>
       </c>
       <c r="B568" t="s">
         <v>769</v>
       </c>
       <c r="C568">
         <v>1734</v>
       </c>
-      <c r="D568" s="2" t="s">
+      <c r="D568" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="E568" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>131</v>
       </c>
       <c r="B569" t="s">
         <v>770</v>
       </c>
       <c r="C569">
         <v>1735</v>
       </c>
-      <c r="D569" s="2" t="s">
+      <c r="D569" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="E569" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>114</v>
       </c>
       <c r="B570" t="s">
         <v>771</v>
       </c>
       <c r="C570">
         <v>1735</v>
       </c>
-      <c r="D570" s="2" t="s">
+      <c r="D570" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="E570" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>115</v>
       </c>
       <c r="B571" t="s">
         <v>772</v>
       </c>
       <c r="C571">
         <v>1735</v>
       </c>
-      <c r="D571" s="2" t="s">
+      <c r="D571" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="E571" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>35</v>
       </c>
       <c r="B572" t="s">
         <v>773</v>
       </c>
       <c r="C572">
         <v>1735</v>
       </c>
-      <c r="D572" s="2" t="s">
+      <c r="D572" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="E572" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>96</v>
       </c>
       <c r="B573" t="s">
         <v>774</v>
       </c>
       <c r="C573">
         <v>1735</v>
       </c>
-      <c r="D573" s="2" t="s">
+      <c r="D573" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="E573" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>132</v>
       </c>
       <c r="B574" t="s">
         <v>775</v>
       </c>
       <c r="C574">
         <v>1735</v>
       </c>
-      <c r="D574" s="2" t="s">
+      <c r="D574" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="E574" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>115</v>
       </c>
       <c r="B575" t="s">
         <v>776</v>
       </c>
       <c r="C575">
         <v>1736</v>
       </c>
-      <c r="D575" s="2" t="s">
+      <c r="D575" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="E575" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>35</v>
       </c>
       <c r="B576" t="s">
         <v>777</v>
       </c>
       <c r="C576">
         <v>1736</v>
       </c>
-      <c r="D576" s="2" t="s">
+      <c r="D576" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="E576" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>133</v>
       </c>
       <c r="B577" t="s">
         <v>778</v>
       </c>
       <c r="C577">
         <v>1736</v>
       </c>
-      <c r="D577" s="2" t="s">
+      <c r="D577" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="E577" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>133</v>
       </c>
       <c r="B578" t="s">
         <v>779</v>
       </c>
       <c r="C578">
         <v>1736</v>
       </c>
-      <c r="D578" s="2" t="s">
+      <c r="D578" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="E578" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
         <v>110</v>
       </c>
       <c r="B579" t="s">
         <v>780</v>
       </c>
       <c r="C579">
         <v>1736</v>
       </c>
-      <c r="D579" s="2" t="s">
+      <c r="D579" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="E579" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>110</v>
       </c>
       <c r="B580" t="s">
         <v>781</v>
       </c>
       <c r="C580">
         <v>1736</v>
       </c>
-      <c r="D580" s="2" t="s">
+      <c r="D580" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="E580" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
         <v>110</v>
       </c>
       <c r="B581" t="s">
         <v>782</v>
       </c>
       <c r="C581">
         <v>1736</v>
       </c>
-      <c r="D581" s="2" t="s">
+      <c r="D581" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="E581" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
         <v>124</v>
       </c>
       <c r="B582" t="s">
         <v>783</v>
       </c>
       <c r="C582">
         <v>1737</v>
       </c>
-      <c r="D582" s="2" t="s">
+      <c r="D582" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="E582" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
         <v>115</v>
       </c>
       <c r="B583" t="s">
         <v>784</v>
       </c>
       <c r="C583">
         <v>1737</v>
       </c>
-      <c r="D583" s="2" t="s">
+      <c r="D583" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="E583" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
         <v>115</v>
       </c>
       <c r="B584" t="s">
         <v>785</v>
       </c>
       <c r="C584">
         <v>1737</v>
       </c>
-      <c r="D584" s="2" t="s">
+      <c r="D584" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="E584" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
         <v>35</v>
       </c>
       <c r="B585" t="s">
         <v>786</v>
       </c>
       <c r="C585">
         <v>1737</v>
       </c>
-      <c r="D585" s="2" t="s">
+      <c r="D585" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="E585" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
         <v>132</v>
       </c>
       <c r="B586" t="s">
         <v>787</v>
       </c>
       <c r="C586">
         <v>1737</v>
       </c>
-      <c r="D586" s="2" t="s">
+      <c r="D586" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="E586" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>134</v>
       </c>
       <c r="B587" t="s">
         <v>477</v>
       </c>
       <c r="C587">
         <v>1737</v>
       </c>
-      <c r="D587" s="2" t="s">
+      <c r="D587" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="E587" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
         <v>101</v>
       </c>
       <c r="B588" t="s">
         <v>788</v>
       </c>
       <c r="C588">
         <v>1738</v>
       </c>
-      <c r="D588" s="2" t="s">
+      <c r="D588" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="E588" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>115</v>
       </c>
       <c r="B589" t="s">
         <v>789</v>
       </c>
       <c r="C589">
         <v>1738</v>
       </c>
-      <c r="D589" s="2" t="s">
+      <c r="D589" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="E589" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
         <v>35</v>
       </c>
       <c r="B590" t="s">
         <v>790</v>
       </c>
       <c r="C590">
         <v>1738</v>
       </c>
-      <c r="D590" s="2" t="s">
+      <c r="D590" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="E590" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
         <v>96</v>
       </c>
       <c r="B591" t="s">
         <v>791</v>
       </c>
       <c r="C591">
         <v>1738</v>
       </c>
-      <c r="D591" s="2" t="s">
+      <c r="D591" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="E591" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
         <v>110</v>
       </c>
       <c r="B592" t="s">
         <v>792</v>
       </c>
       <c r="C592">
         <v>1738</v>
       </c>
-      <c r="D592" s="2" t="s">
+      <c r="D592" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="E592" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
         <v>5</v>
       </c>
       <c r="B593" t="s">
         <v>793</v>
       </c>
       <c r="C593">
         <v>1739</v>
       </c>
-      <c r="D593" s="2" t="s">
+      <c r="D593" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="E593" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>135</v>
       </c>
       <c r="B594" t="s">
         <v>794</v>
       </c>
       <c r="C594">
         <v>1739</v>
       </c>
-      <c r="D594" s="2" t="s">
+      <c r="D594" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="E594" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
         <v>136</v>
       </c>
       <c r="B595" t="s">
         <v>795</v>
       </c>
       <c r="C595">
         <v>1739</v>
       </c>
-      <c r="D595" s="2" t="s">
+      <c r="D595" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="E595" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
         <v>87</v>
       </c>
       <c r="B596" t="s">
         <v>796</v>
       </c>
       <c r="C596">
         <v>1739</v>
       </c>
-      <c r="D596" s="2" t="s">
+      <c r="D596" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="E596" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
         <v>115</v>
       </c>
       <c r="B597" t="s">
         <v>797</v>
       </c>
       <c r="C597">
         <v>1739</v>
       </c>
-      <c r="D597" s="2" t="s">
+      <c r="D597" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="E597" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
         <v>115</v>
       </c>
       <c r="B598" t="s">
         <v>798</v>
       </c>
       <c r="C598">
         <v>1739</v>
       </c>
-      <c r="D598" s="2" t="s">
+      <c r="D598" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="E598" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
         <v>35</v>
       </c>
       <c r="B599" t="s">
         <v>799</v>
       </c>
       <c r="C599">
         <v>1739</v>
       </c>
-      <c r="D599" s="2" t="s">
+      <c r="D599" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="E599" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
         <v>137</v>
       </c>
       <c r="B600" t="s">
         <v>800</v>
       </c>
       <c r="C600">
         <v>1740</v>
       </c>
-      <c r="D600" s="2" t="s">
+      <c r="D600" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="E600" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
         <v>101</v>
       </c>
       <c r="B601" t="s">
         <v>801</v>
       </c>
       <c r="C601">
         <v>1740</v>
       </c>
-      <c r="D601" s="2" t="s">
+      <c r="D601" s="1" t="s">
         <v>1651</v>
       </c>
       <c r="E601" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
         <v>115</v>
       </c>
       <c r="B602" t="s">
         <v>802</v>
       </c>
       <c r="C602">
         <v>1740</v>
       </c>
-      <c r="D602" s="2" t="s">
+      <c r="D602" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="E602" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
         <v>35</v>
       </c>
       <c r="B603" t="s">
         <v>803</v>
       </c>
       <c r="C603">
         <v>1740</v>
       </c>
-      <c r="D603" s="2" t="s">
+      <c r="D603" s="1" t="s">
         <v>1653</v>
       </c>
       <c r="E603" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
         <v>35</v>
       </c>
       <c r="B604" t="s">
         <v>804</v>
       </c>
       <c r="C604">
         <v>1741</v>
       </c>
-      <c r="D604" s="2" t="s">
+      <c r="D604" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="E604" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
         <v>138</v>
       </c>
       <c r="B605" t="s">
         <v>805</v>
       </c>
       <c r="C605">
         <v>1741</v>
       </c>
-      <c r="D605" s="2" t="s">
+      <c r="D605" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="E605" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>115</v>
       </c>
       <c r="B606" t="s">
         <v>806</v>
       </c>
       <c r="C606">
         <v>1742</v>
       </c>
-      <c r="D606" s="2" t="s">
+      <c r="D606" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="E606" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
         <v>115</v>
       </c>
       <c r="B607" t="s">
         <v>807</v>
       </c>
       <c r="C607">
         <v>1742</v>
       </c>
-      <c r="D607" s="2" t="s">
+      <c r="D607" s="1" t="s">
         <v>1657</v>
       </c>
       <c r="E607" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
         <v>110</v>
       </c>
       <c r="B608" t="s">
         <v>808</v>
       </c>
       <c r="C608">
         <v>1742</v>
       </c>
-      <c r="D608" s="2" t="s">
+      <c r="D608" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="E608" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
         <v>115</v>
       </c>
       <c r="B609" t="s">
         <v>809</v>
       </c>
       <c r="C609">
         <v>1743</v>
       </c>
-      <c r="D609" s="2" t="s">
+      <c r="D609" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="E609" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
         <v>110</v>
       </c>
       <c r="B610" t="s">
         <v>810</v>
       </c>
       <c r="C610">
         <v>1743</v>
       </c>
-      <c r="D610" s="2" t="s">
+      <c r="D610" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="E610" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
         <v>110</v>
       </c>
       <c r="B611" t="s">
         <v>811</v>
       </c>
       <c r="C611">
         <v>1743</v>
       </c>
-      <c r="D611" s="2" t="s">
+      <c r="D611" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="E611" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
         <v>115</v>
       </c>
       <c r="B612" t="s">
         <v>812</v>
       </c>
       <c r="C612">
         <v>1744</v>
       </c>
-      <c r="D612" s="2" t="s">
+      <c r="D612" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="E612" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
         <v>35</v>
       </c>
       <c r="B613" t="s">
         <v>813</v>
       </c>
       <c r="C613">
         <v>1744</v>
       </c>
-      <c r="D613" s="2" t="s">
+      <c r="D613" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="E613" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
         <v>132</v>
       </c>
       <c r="B614" t="s">
         <v>749</v>
       </c>
       <c r="C614">
         <v>1744</v>
       </c>
-      <c r="D614" s="2" t="s">
+      <c r="D614" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="E614" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
         <v>132</v>
       </c>
       <c r="B615" t="s">
         <v>814</v>
       </c>
       <c r="C615">
         <v>1744</v>
       </c>
-      <c r="D615" s="2" t="s">
+      <c r="D615" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="E615" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
         <v>132</v>
       </c>
       <c r="B616" t="s">
         <v>815</v>
       </c>
       <c r="C616">
         <v>1744</v>
       </c>
-      <c r="D616" s="2" t="s">
+      <c r="D616" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="E616" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
         <v>139</v>
       </c>
       <c r="B617" t="s">
         <v>816</v>
       </c>
       <c r="C617">
         <v>1744</v>
       </c>
-      <c r="D617" s="2" t="s">
+      <c r="D617" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="E617" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
         <v>140</v>
       </c>
       <c r="B618" t="s">
         <v>817</v>
       </c>
       <c r="C618">
         <v>1745</v>
       </c>
-      <c r="D618" s="2" t="s">
+      <c r="D618" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="E618" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" t="s">
         <v>115</v>
       </c>
       <c r="B619" t="s">
         <v>818</v>
       </c>
       <c r="C619">
         <v>1745</v>
       </c>
-      <c r="D619" s="2" t="s">
+      <c r="D619" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="E619" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" t="s">
         <v>115</v>
       </c>
       <c r="B620" t="s">
         <v>819</v>
       </c>
       <c r="C620">
         <v>1745</v>
       </c>
-      <c r="D620" s="2" t="s">
+      <c r="D620" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="E620" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" t="s">
         <v>115</v>
       </c>
       <c r="B621" t="s">
         <v>820</v>
       </c>
       <c r="C621">
         <v>1745</v>
       </c>
-      <c r="D621" s="2" t="s">
+      <c r="D621" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="E621" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" t="s">
         <v>115</v>
       </c>
       <c r="B622" t="s">
         <v>821</v>
       </c>
       <c r="C622">
         <v>1746</v>
       </c>
-      <c r="D622" s="2" t="s">
+      <c r="D622" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="E622" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" t="s">
         <v>139</v>
       </c>
       <c r="B623" t="s">
         <v>822</v>
       </c>
       <c r="C623">
         <v>1747</v>
       </c>
-      <c r="D623" s="2" t="s">
+      <c r="D623" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="E623" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" t="s">
         <v>139</v>
       </c>
       <c r="B624" t="s">
         <v>823</v>
       </c>
       <c r="C624">
         <v>1747</v>
       </c>
-      <c r="D624" s="2" t="s">
+      <c r="D624" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="E624" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" t="s">
         <v>91</v>
       </c>
       <c r="B625" t="s">
         <v>824</v>
       </c>
       <c r="C625">
         <v>1748</v>
       </c>
-      <c r="D625" s="2" t="s">
+      <c r="D625" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="E625" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" t="s">
         <v>35</v>
       </c>
       <c r="B626" t="s">
         <v>825</v>
       </c>
       <c r="C626">
         <v>1748</v>
       </c>
-      <c r="D626" s="2" t="s">
+      <c r="D626" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="E626" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" t="s">
         <v>141</v>
       </c>
       <c r="B627" t="s">
         <v>826</v>
       </c>
       <c r="C627">
         <v>1748</v>
       </c>
-      <c r="D627" s="2" t="s">
+      <c r="D627" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="E627" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" t="s">
         <v>110</v>
       </c>
       <c r="B628" t="s">
         <v>827</v>
       </c>
       <c r="C628">
         <v>1748</v>
       </c>
-      <c r="D628" s="2" t="s">
+      <c r="D628" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="E628" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" t="s">
         <v>142</v>
       </c>
       <c r="B629" t="s">
         <v>827</v>
       </c>
       <c r="C629">
         <v>1749</v>
       </c>
-      <c r="D629" s="2" t="s">
+      <c r="D629" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="E629" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" t="s">
         <v>143</v>
       </c>
       <c r="B630" t="s">
         <v>828</v>
       </c>
       <c r="C630">
         <v>1749</v>
       </c>
-      <c r="D630" s="2" t="s">
+      <c r="D630" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="E630" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" t="s">
         <v>115</v>
       </c>
       <c r="B631" t="s">
         <v>829</v>
       </c>
       <c r="C631">
         <v>1749</v>
       </c>
-      <c r="D631" s="2" t="s">
+      <c r="D631" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="E631" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" t="s">
         <v>110</v>
       </c>
       <c r="B632" t="s">
         <v>830</v>
       </c>
       <c r="C632">
         <v>1749</v>
       </c>
-      <c r="D632" s="2" t="s">
+      <c r="D632" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="E632" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" t="s">
         <v>110</v>
       </c>
       <c r="B633" t="s">
         <v>831</v>
       </c>
       <c r="C633">
         <v>1749</v>
       </c>
-      <c r="D633" s="2" t="s">
+      <c r="D633" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="E633" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" t="s">
         <v>144</v>
       </c>
       <c r="B634" t="s">
         <v>832</v>
       </c>
       <c r="C634">
         <v>1750</v>
       </c>
-      <c r="D634" s="2" t="s">
+      <c r="D634" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="E634" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" t="s">
         <v>35</v>
       </c>
       <c r="B635" t="s">
         <v>833</v>
       </c>
       <c r="C635">
         <v>1750</v>
       </c>
-      <c r="D635" s="2" t="s">
+      <c r="D635" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="E635" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" t="s">
         <v>35</v>
       </c>
       <c r="B636" t="s">
         <v>834</v>
       </c>
       <c r="C636">
         <v>1750</v>
       </c>
-      <c r="D636" s="2" t="s">
+      <c r="D636" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="E636" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" t="s">
         <v>35</v>
       </c>
       <c r="B637" t="s">
         <v>835</v>
       </c>
       <c r="C637">
         <v>1750</v>
       </c>
-      <c r="D637" s="2" t="s">
+      <c r="D637" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="E637" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" t="s">
         <v>35</v>
       </c>
       <c r="B638" t="s">
         <v>836</v>
       </c>
       <c r="C638">
         <v>1750</v>
       </c>
-      <c r="D638" s="2" t="s">
+      <c r="D638" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="E638" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" t="s">
         <v>110</v>
       </c>
       <c r="B639" t="s">
         <v>837</v>
       </c>
       <c r="C639">
         <v>1750</v>
       </c>
-      <c r="D639" s="2" t="s">
+      <c r="D639" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="E639" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" t="s">
         <v>110</v>
       </c>
       <c r="B640" t="s">
         <v>838</v>
       </c>
       <c r="C640">
         <v>1750</v>
       </c>
-      <c r="D640" s="2" t="s">
+      <c r="D640" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="E640" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" t="s">
         <v>115</v>
       </c>
       <c r="B641" t="s">
         <v>839</v>
       </c>
       <c r="C641">
         <v>1751</v>
       </c>
-      <c r="D641" s="2" t="s">
+      <c r="D641" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="E641" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" t="s">
         <v>110</v>
       </c>
       <c r="B642" t="s">
         <v>840</v>
       </c>
       <c r="C642">
         <v>1751</v>
       </c>
-      <c r="D642" s="2" t="s">
+      <c r="D642" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="E642" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" t="s">
         <v>139</v>
       </c>
       <c r="B643" t="s">
         <v>841</v>
       </c>
       <c r="C643">
         <v>1752</v>
       </c>
-      <c r="D643" s="2" t="s">
+      <c r="D643" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="E643" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" t="s">
         <v>139</v>
       </c>
       <c r="B644" t="s">
         <v>842</v>
       </c>
       <c r="C644">
         <v>1752</v>
       </c>
-      <c r="D644" s="2" t="s">
+      <c r="D644" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="E644" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" t="s">
         <v>145</v>
       </c>
       <c r="B645" t="s">
         <v>843</v>
       </c>
       <c r="C645">
         <v>1752</v>
       </c>
-      <c r="D645" s="2" t="s">
+      <c r="D645" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="E645" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" t="s">
         <v>115</v>
       </c>
       <c r="B646" t="s">
         <v>844</v>
       </c>
       <c r="C646">
         <v>1753</v>
       </c>
-      <c r="D646" s="2" t="s">
+      <c r="D646" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="E646" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" t="s">
         <v>91</v>
       </c>
       <c r="B647" t="s">
         <v>845</v>
       </c>
       <c r="C647">
         <v>1754</v>
       </c>
-      <c r="D647" s="2" t="s">
+      <c r="D647" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="E647" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" t="s">
         <v>146</v>
       </c>
       <c r="B648" t="s">
         <v>846</v>
       </c>
       <c r="C648">
         <v>1754</v>
       </c>
-      <c r="D648" s="2" t="s">
+      <c r="D648" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="E648" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" t="s">
         <v>147</v>
       </c>
       <c r="B649" t="s">
         <v>847</v>
       </c>
       <c r="C649">
         <v>1754</v>
       </c>
-      <c r="D649" s="2" t="s">
+      <c r="D649" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="E649" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" t="s">
         <v>148</v>
       </c>
       <c r="B650" t="s">
         <v>848</v>
       </c>
       <c r="C650">
         <v>1755</v>
       </c>
-      <c r="D650" s="2" t="s">
+      <c r="D650" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="E650" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" t="s">
         <v>149</v>
       </c>
       <c r="B651" t="s">
         <v>849</v>
       </c>
       <c r="C651">
         <v>1755</v>
       </c>
-      <c r="D651" s="2" t="s">
+      <c r="D651" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="E651" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" t="s">
         <v>150</v>
       </c>
       <c r="B652" t="s">
         <v>850</v>
       </c>
       <c r="C652">
         <v>1755</v>
       </c>
-      <c r="D652" s="2" t="s">
+      <c r="D652" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="E652" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" t="s">
         <v>110</v>
       </c>
       <c r="B653" t="s">
         <v>851</v>
       </c>
       <c r="C653">
         <v>1755</v>
       </c>
-      <c r="D653" s="2" t="s">
+      <c r="D653" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="E653" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" t="s">
         <v>101</v>
       </c>
       <c r="B654" t="s">
         <v>852</v>
       </c>
       <c r="C654">
         <v>1756</v>
       </c>
-      <c r="D654" s="2" t="s">
+      <c r="D654" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="E654" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" t="s">
         <v>151</v>
       </c>
       <c r="B655" t="s">
         <v>853</v>
       </c>
       <c r="C655">
         <v>1756</v>
       </c>
-      <c r="D655" s="2" t="s">
+      <c r="D655" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="E655" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" t="s">
         <v>152</v>
       </c>
       <c r="B656" t="s">
         <v>854</v>
       </c>
       <c r="C656">
         <v>1757</v>
       </c>
-      <c r="D656" s="2" t="s">
+      <c r="D656" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="E656" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" t="s">
         <v>153</v>
       </c>
       <c r="B657" t="s">
         <v>855</v>
       </c>
       <c r="C657">
         <v>1757</v>
       </c>
-      <c r="D657" s="2" t="s">
+      <c r="D657" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="E657" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" t="s">
         <v>154</v>
       </c>
       <c r="B658" t="s">
         <v>856</v>
       </c>
       <c r="C658">
         <v>1758</v>
       </c>
-      <c r="D658" s="2" t="s">
+      <c r="D658" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="E658" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" t="s">
         <v>149</v>
       </c>
       <c r="B659" t="s">
         <v>857</v>
       </c>
       <c r="C659">
         <v>1758</v>
       </c>
-      <c r="D659" s="2" t="s">
+      <c r="D659" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="E659" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" t="s">
         <v>153</v>
       </c>
       <c r="B660" t="s">
         <v>858</v>
       </c>
       <c r="C660">
         <v>1758</v>
       </c>
-      <c r="D660" s="2" t="s">
+      <c r="D660" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="E660" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" t="s">
         <v>155</v>
       </c>
       <c r="B661" t="s">
         <v>859</v>
       </c>
       <c r="C661">
         <v>1759</v>
       </c>
-      <c r="D661" s="2" t="s">
+      <c r="D661" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="E661" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" t="s">
         <v>151</v>
       </c>
       <c r="B662" t="s">
         <v>860</v>
       </c>
       <c r="C662">
         <v>1759</v>
       </c>
-      <c r="D662" s="2" t="s">
+      <c r="D662" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="E662" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" t="s">
         <v>153</v>
       </c>
       <c r="B663" t="s">
         <v>861</v>
       </c>
       <c r="C663">
         <v>1759</v>
       </c>
-      <c r="D663" s="2" t="s">
+      <c r="D663" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="E663" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" t="s">
         <v>110</v>
       </c>
       <c r="B664" t="s">
         <v>862</v>
       </c>
       <c r="C664">
         <v>1759</v>
       </c>
-      <c r="D664" s="2" t="s">
+      <c r="D664" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="E664" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" t="s">
         <v>110</v>
       </c>
       <c r="B665" t="s">
         <v>863</v>
       </c>
       <c r="C665">
         <v>1759</v>
       </c>
-      <c r="D665" s="2" t="s">
+      <c r="D665" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="E665" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" t="s">
         <v>156</v>
       </c>
       <c r="B666" t="s">
         <v>864</v>
       </c>
       <c r="C666">
         <v>1760</v>
       </c>
-      <c r="D666" s="2" t="s">
+      <c r="D666" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="E666" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" t="s">
         <v>152</v>
       </c>
       <c r="B667" t="s">
         <v>865</v>
       </c>
       <c r="C667">
         <v>1760</v>
       </c>
-      <c r="D667" s="2" t="s">
+      <c r="D667" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="E667" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" t="s">
         <v>152</v>
       </c>
       <c r="B668" t="s">
         <v>866</v>
       </c>
       <c r="C668">
         <v>1760</v>
       </c>
-      <c r="D668" s="2" t="s">
+      <c r="D668" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="E668" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" t="s">
         <v>149</v>
       </c>
       <c r="B669" t="s">
         <v>867</v>
       </c>
       <c r="C669">
         <v>1760</v>
       </c>
-      <c r="D669" s="2" t="s">
+      <c r="D669" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="E669" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" t="s">
         <v>149</v>
       </c>
       <c r="B670" t="s">
         <v>868</v>
       </c>
       <c r="C670">
         <v>1760</v>
       </c>
-      <c r="D670" s="2" t="s">
+      <c r="D670" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="E670" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" t="s">
         <v>157</v>
       </c>
       <c r="B671" t="s">
         <v>869</v>
       </c>
       <c r="C671">
         <v>1760</v>
       </c>
-      <c r="D671" s="2" t="s">
+      <c r="D671" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="E671" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" t="s">
         <v>158</v>
       </c>
       <c r="B672" t="s">
         <v>870</v>
       </c>
       <c r="C672">
         <v>1760</v>
       </c>
-      <c r="D672" s="2" t="s">
+      <c r="D672" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="E672" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" t="s">
         <v>159</v>
       </c>
       <c r="B673" t="s">
         <v>871</v>
       </c>
       <c r="C673">
         <v>1760</v>
       </c>
-      <c r="D673" s="2" t="s">
+      <c r="D673" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="E673" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" t="s">
         <v>160</v>
       </c>
       <c r="B674" t="s">
         <v>260</v>
       </c>
       <c r="C674">
         <v>1761</v>
       </c>
-      <c r="D674" s="2" t="s">
+      <c r="D674" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="E674" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" t="s">
         <v>149</v>
       </c>
       <c r="B675" t="s">
         <v>872</v>
       </c>
       <c r="C675">
         <v>1761</v>
       </c>
-      <c r="D675" s="2" t="s">
+      <c r="D675" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="E675" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" t="s">
         <v>157</v>
       </c>
       <c r="B676" t="s">
         <v>873</v>
       </c>
       <c r="C676">
         <v>1762</v>
       </c>
-      <c r="D676" s="2" t="s">
+      <c r="D676" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="E676" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" t="s">
         <v>161</v>
       </c>
       <c r="B677" t="s">
         <v>874</v>
       </c>
       <c r="C677">
         <v>1762</v>
       </c>
-      <c r="D677" s="2" t="s">
+      <c r="D677" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E677" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" t="s">
         <v>162</v>
       </c>
       <c r="B678" t="s">
         <v>875</v>
       </c>
       <c r="C678">
         <v>1762</v>
       </c>
-      <c r="D678" s="2" t="s">
+      <c r="D678" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="E678" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" t="s">
         <v>163</v>
       </c>
       <c r="B679" t="s">
         <v>876</v>
       </c>
       <c r="C679">
         <v>1763</v>
       </c>
-      <c r="D679" s="2" t="s">
+      <c r="D679" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="E679" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" t="s">
         <v>164</v>
       </c>
       <c r="B680" t="s">
         <v>877</v>
       </c>
       <c r="C680">
         <v>1763</v>
       </c>
-      <c r="D680" s="2" t="s">
+      <c r="D680" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="E680" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" t="s">
         <v>159</v>
       </c>
       <c r="B681" t="s">
         <v>878</v>
       </c>
       <c r="C681">
         <v>1763</v>
       </c>
-      <c r="D681" s="2" t="s">
+      <c r="D681" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="E681" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" t="s">
         <v>110</v>
       </c>
       <c r="B682" t="s">
         <v>742</v>
       </c>
       <c r="C682">
         <v>1763</v>
       </c>
-      <c r="D682" s="2" t="s">
+      <c r="D682" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="E682" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" t="s">
         <v>165</v>
       </c>
       <c r="B683" t="s">
         <v>879</v>
       </c>
       <c r="C683">
         <v>1764</v>
       </c>
-      <c r="D683" s="2" t="s">
+      <c r="D683" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="E683" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" t="s">
         <v>166</v>
       </c>
       <c r="B684" t="s">
         <v>880</v>
       </c>
       <c r="C684">
         <v>1764</v>
       </c>
-      <c r="D684" s="2" t="s">
+      <c r="D684" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="E684" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" t="s">
         <v>110</v>
       </c>
       <c r="B685" t="s">
         <v>881</v>
       </c>
       <c r="C685">
         <v>1764</v>
       </c>
-      <c r="D685" s="2" t="s">
+      <c r="D685" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="E685" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" t="s">
         <v>167</v>
       </c>
       <c r="B686" t="s">
         <v>525</v>
       </c>
       <c r="C686">
         <v>1765</v>
       </c>
-      <c r="D686" s="2" t="s">
+      <c r="D686" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="E686" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" t="s">
         <v>168</v>
       </c>
       <c r="B687" t="s">
         <v>882</v>
       </c>
       <c r="C687">
         <v>1765</v>
       </c>
-      <c r="D687" s="2" t="s">
+      <c r="D687" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="E687" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" t="s">
         <v>168</v>
       </c>
       <c r="B688" t="s">
         <v>883</v>
       </c>
       <c r="C688">
         <v>1765</v>
       </c>
-      <c r="D688" s="2" t="s">
+      <c r="D688" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="E688" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" t="s">
         <v>169</v>
       </c>
       <c r="B689" t="s">
         <v>884</v>
       </c>
       <c r="C689">
         <v>1765</v>
       </c>
-      <c r="D689" s="2" t="s">
+      <c r="D689" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="E689" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" t="s">
         <v>110</v>
       </c>
       <c r="B690" t="s">
         <v>885</v>
       </c>
       <c r="C690">
         <v>1765</v>
       </c>
-      <c r="D690" s="2" t="s">
+      <c r="D690" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="E690" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" t="s">
         <v>170</v>
       </c>
       <c r="B691" t="s">
         <v>501</v>
       </c>
       <c r="C691">
         <v>1766</v>
       </c>
-      <c r="D691" s="2" t="s">
+      <c r="D691" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="E691" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" t="s">
         <v>170</v>
       </c>
       <c r="B692" t="s">
         <v>886</v>
       </c>
       <c r="C692">
         <v>1766</v>
       </c>
-      <c r="D692" s="2" t="s">
+      <c r="D692" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="E692" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" t="s">
         <v>151</v>
       </c>
       <c r="B693" t="s">
         <v>887</v>
       </c>
       <c r="C693">
         <v>1767</v>
       </c>
-      <c r="D693" s="2" t="s">
+      <c r="D693" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="E693" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" t="s">
         <v>110</v>
       </c>
       <c r="B694" t="s">
         <v>888</v>
       </c>
       <c r="C694">
         <v>1767</v>
       </c>
-      <c r="D694" s="2" t="s">
+      <c r="D694" s="1" t="s">
         <v>1744</v>
       </c>
       <c r="E694" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" t="s">
         <v>110</v>
       </c>
       <c r="B695" t="s">
         <v>889</v>
       </c>
       <c r="C695">
         <v>1767</v>
       </c>
-      <c r="D695" s="2" t="s">
+      <c r="D695" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="E695" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" t="s">
         <v>110</v>
       </c>
       <c r="B696" t="s">
         <v>890</v>
       </c>
       <c r="C696">
         <v>1767</v>
       </c>
-      <c r="D696" s="2" t="s">
+      <c r="D696" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E696" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" t="s">
         <v>171</v>
       </c>
       <c r="B697" t="s">
         <v>601</v>
       </c>
       <c r="C697">
         <v>1768</v>
       </c>
-      <c r="D697" s="2" t="s">
+      <c r="D697" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="E697" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" t="s">
         <v>171</v>
       </c>
       <c r="B698" t="s">
         <v>891</v>
       </c>
       <c r="C698">
         <v>1768</v>
       </c>
-      <c r="D698" s="2" t="s">
+      <c r="D698" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="E698" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" t="s">
         <v>171</v>
       </c>
       <c r="B699" t="s">
         <v>892</v>
       </c>
       <c r="C699">
         <v>1768</v>
       </c>
-      <c r="D699" s="2" t="s">
+      <c r="D699" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="E699" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" t="s">
         <v>171</v>
       </c>
       <c r="B700" t="s">
         <v>893</v>
       </c>
       <c r="C700">
         <v>1768</v>
       </c>
-      <c r="D700" s="2" t="s">
+      <c r="D700" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="E700" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" t="s">
         <v>171</v>
       </c>
       <c r="B701" t="s">
         <v>894</v>
       </c>
       <c r="C701">
         <v>1768</v>
       </c>
-      <c r="D701" s="2" t="s">
+      <c r="D701" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="E701" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" t="s">
         <v>171</v>
       </c>
       <c r="B702" t="s">
         <v>895</v>
       </c>
       <c r="C702">
         <v>1768</v>
       </c>
-      <c r="D702" s="2" t="s">
+      <c r="D702" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="E702" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" t="s">
         <v>171</v>
       </c>
       <c r="B703" t="s">
         <v>896</v>
       </c>
       <c r="C703">
         <v>1768</v>
       </c>
-      <c r="D703" s="2" t="s">
+      <c r="D703" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="E703" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" t="s">
         <v>171</v>
       </c>
       <c r="B704" t="s">
         <v>897</v>
       </c>
       <c r="C704">
         <v>1768</v>
       </c>
-      <c r="D704" s="2" t="s">
+      <c r="D704" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="E704" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" t="s">
         <v>171</v>
       </c>
       <c r="B705" t="s">
         <v>898</v>
       </c>
       <c r="C705">
         <v>1768</v>
       </c>
-      <c r="D705" s="2" t="s">
+      <c r="D705" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E705" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" t="s">
         <v>171</v>
       </c>
       <c r="B706" t="s">
         <v>899</v>
       </c>
       <c r="C706">
         <v>1768</v>
       </c>
-      <c r="D706" s="2" t="s">
+      <c r="D706" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="E706" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" t="s">
         <v>171</v>
       </c>
       <c r="B707" t="s">
         <v>900</v>
       </c>
       <c r="C707">
         <v>1768</v>
       </c>
-      <c r="D707" s="2" t="s">
+      <c r="D707" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="E707" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" t="s">
         <v>171</v>
       </c>
       <c r="B708" t="s">
         <v>901</v>
       </c>
       <c r="C708">
         <v>1768</v>
       </c>
-      <c r="D708" s="2" t="s">
+      <c r="D708" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="E708" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" t="s">
         <v>171</v>
       </c>
       <c r="B709" t="s">
         <v>902</v>
       </c>
       <c r="C709">
         <v>1768</v>
       </c>
-      <c r="D709" s="2" t="s">
+      <c r="D709" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="E709" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" t="s">
         <v>171</v>
       </c>
       <c r="B710" t="s">
         <v>903</v>
       </c>
       <c r="C710">
         <v>1768</v>
       </c>
-      <c r="D710" s="2" t="s">
+      <c r="D710" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="E710" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" t="s">
         <v>171</v>
       </c>
       <c r="B711" t="s">
         <v>904</v>
       </c>
       <c r="C711">
         <v>1768</v>
       </c>
-      <c r="D711" s="2" t="s">
+      <c r="D711" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="E711" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" t="s">
         <v>171</v>
       </c>
       <c r="B712" t="s">
         <v>905</v>
       </c>
       <c r="C712">
         <v>1768</v>
       </c>
-      <c r="D712" s="2" t="s">
+      <c r="D712" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="E712" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" t="s">
         <v>171</v>
       </c>
       <c r="B713" t="s">
         <v>906</v>
       </c>
       <c r="C713">
         <v>1768</v>
       </c>
-      <c r="D713" s="2" t="s">
+      <c r="D713" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E713" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" t="s">
         <v>171</v>
       </c>
       <c r="B714" t="s">
         <v>907</v>
       </c>
       <c r="C714">
         <v>1768</v>
       </c>
-      <c r="D714" s="2" t="s">
+      <c r="D714" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="E714" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" t="s">
         <v>172</v>
       </c>
       <c r="B715" t="s">
         <v>908</v>
       </c>
       <c r="C715">
         <v>1768</v>
       </c>
-      <c r="D715" s="2" t="s">
+      <c r="D715" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="E715" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" t="s">
         <v>173</v>
       </c>
       <c r="B716" t="s">
         <v>909</v>
       </c>
       <c r="C716">
         <v>1768</v>
       </c>
-      <c r="D716" s="2" t="s">
+      <c r="D716" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="E716" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" t="s">
         <v>174</v>
       </c>
       <c r="B717" t="s">
         <v>910</v>
       </c>
       <c r="C717">
         <v>1769</v>
       </c>
-      <c r="D717" s="2" t="s">
+      <c r="D717" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="E717" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" t="s">
         <v>175</v>
       </c>
       <c r="B718" t="s">
         <v>911</v>
       </c>
       <c r="C718">
         <v>1769</v>
       </c>
-      <c r="D718" s="2" t="s">
+      <c r="D718" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="E718" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" t="s">
         <v>110</v>
       </c>
       <c r="B719" t="s">
         <v>912</v>
       </c>
       <c r="C719">
         <v>1769</v>
       </c>
-      <c r="D719" s="2" t="s">
+      <c r="D719" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="E719" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" t="s">
         <v>110</v>
       </c>
       <c r="B720" t="s">
         <v>913</v>
       </c>
       <c r="C720">
         <v>1769</v>
       </c>
-      <c r="D720" s="2" t="s">
+      <c r="D720" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="E720" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" t="s">
         <v>5</v>
       </c>
       <c r="B721" t="s">
         <v>914</v>
       </c>
       <c r="C721">
         <v>1770</v>
       </c>
-      <c r="D721" s="2" t="s">
+      <c r="D721" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="E721" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" t="s">
         <v>176</v>
       </c>
       <c r="B722" t="s">
         <v>915</v>
       </c>
       <c r="C722">
         <v>1770</v>
       </c>
-      <c r="D722" s="2" t="s">
+      <c r="D722" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E722" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" t="s">
         <v>171</v>
       </c>
       <c r="B723" t="s">
         <v>916</v>
       </c>
       <c r="C723">
         <v>1770</v>
       </c>
-      <c r="D723" s="2" t="s">
+      <c r="D723" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="E723" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" t="s">
         <v>171</v>
       </c>
       <c r="B724" t="s">
         <v>917</v>
       </c>
       <c r="C724">
         <v>1770</v>
       </c>
-      <c r="D724" s="2" t="s">
+      <c r="D724" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="E724" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" t="s">
         <v>170</v>
       </c>
       <c r="B725" t="s">
         <v>918</v>
       </c>
       <c r="C725">
         <v>1770</v>
       </c>
-      <c r="D725" s="2" t="s">
+      <c r="D725" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="E725" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" t="s">
         <v>171</v>
       </c>
       <c r="B726" t="s">
         <v>919</v>
       </c>
       <c r="C726">
         <v>1771</v>
       </c>
-      <c r="D726" s="2" t="s">
+      <c r="D726" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="E726" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" t="s">
         <v>171</v>
       </c>
       <c r="B727" t="s">
         <v>920</v>
       </c>
       <c r="C727">
         <v>1771</v>
       </c>
-      <c r="D727" s="2" t="s">
+      <c r="D727" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="E727" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" t="s">
         <v>175</v>
       </c>
       <c r="B728" t="s">
         <v>921</v>
       </c>
       <c r="C728">
         <v>1771</v>
       </c>
-      <c r="D728" s="2" t="s">
+      <c r="D728" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="E728" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" t="s">
         <v>5</v>
       </c>
       <c r="B729" t="s">
         <v>922</v>
       </c>
       <c r="C729">
         <v>1772</v>
       </c>
-      <c r="D729" s="2" t="s">
+      <c r="D729" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="E729" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" t="s">
         <v>5</v>
       </c>
       <c r="B730" t="s">
         <v>923</v>
       </c>
       <c r="C730">
         <v>1772</v>
       </c>
-      <c r="D730" s="2" t="s">
+      <c r="D730" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="E730" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" t="s">
         <v>5</v>
       </c>
       <c r="B731" t="s">
         <v>924</v>
       </c>
       <c r="C731">
         <v>1772</v>
       </c>
-      <c r="D731" s="2" t="s">
+      <c r="D731" s="1" t="s">
         <v>1781</v>
       </c>
       <c r="E731" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" t="s">
         <v>177</v>
       </c>
       <c r="B732" t="s">
         <v>925</v>
       </c>
       <c r="C732">
         <v>1772</v>
       </c>
-      <c r="D732" s="2" t="s">
+      <c r="D732" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="E732" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" t="s">
         <v>110</v>
       </c>
       <c r="B733" t="s">
         <v>926</v>
       </c>
       <c r="C733">
         <v>1772</v>
       </c>
-      <c r="D733" s="2" t="s">
+      <c r="D733" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="E733" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" t="s">
         <v>178</v>
       </c>
       <c r="B734" t="s">
         <v>927</v>
       </c>
       <c r="C734">
         <v>1773</v>
       </c>
-      <c r="D734" s="2" t="s">
+      <c r="D734" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="E734" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" t="s">
         <v>179</v>
       </c>
       <c r="B735" t="s">
         <v>928</v>
       </c>
       <c r="C735">
         <v>1773</v>
       </c>
-      <c r="D735" s="2" t="s">
+      <c r="D735" s="1" t="s">
         <v>1785</v>
       </c>
       <c r="E735" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" t="s">
         <v>180</v>
       </c>
       <c r="B736" t="s">
         <v>676</v>
       </c>
       <c r="C736">
         <v>1773</v>
       </c>
-      <c r="D736" s="2" t="s">
+      <c r="D736" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="E736" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" t="s">
         <v>110</v>
       </c>
       <c r="B737" t="s">
         <v>929</v>
       </c>
       <c r="C737">
         <v>1774</v>
       </c>
-      <c r="D737" s="2" t="s">
+      <c r="D737" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="E737" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" t="s">
         <v>110</v>
       </c>
       <c r="B738" t="s">
         <v>258</v>
       </c>
       <c r="C738">
         <v>1774</v>
       </c>
-      <c r="D738" s="2" t="s">
+      <c r="D738" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="E738" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" t="s">
         <v>181</v>
       </c>
       <c r="B739" t="s">
         <v>930</v>
       </c>
       <c r="C739">
         <v>1775</v>
       </c>
-      <c r="D739" s="2" t="s">
+      <c r="D739" s="1" t="s">
         <v>1789</v>
       </c>
       <c r="E739" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" t="s">
         <v>182</v>
       </c>
       <c r="B740" t="s">
         <v>931</v>
       </c>
       <c r="C740">
         <v>1775</v>
       </c>
-      <c r="D740" s="2" t="s">
+      <c r="D740" s="1" t="s">
         <v>1790</v>
       </c>
       <c r="E740" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" t="s">
         <v>182</v>
       </c>
       <c r="B741" t="s">
         <v>932</v>
       </c>
       <c r="C741">
         <v>1775</v>
       </c>
-      <c r="D741" s="2" t="s">
+      <c r="D741" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="E741" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" t="s">
         <v>167</v>
       </c>
       <c r="B742" t="s">
         <v>933</v>
       </c>
       <c r="C742">
         <v>1775</v>
       </c>
-      <c r="D742" s="2" t="s">
+      <c r="D742" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="E742" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" t="s">
         <v>169</v>
       </c>
       <c r="B743" t="s">
         <v>934</v>
       </c>
       <c r="C743">
         <v>1776</v>
       </c>
-      <c r="D743" s="2" t="s">
+      <c r="D743" s="1" t="s">
         <v>1793</v>
       </c>
       <c r="E743" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" t="s">
         <v>116</v>
       </c>
       <c r="B744" t="s">
         <v>935</v>
       </c>
       <c r="C744">
         <v>1776</v>
       </c>
-      <c r="D744" s="2" t="s">
+      <c r="D744" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="E744" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" t="s">
         <v>183</v>
       </c>
       <c r="B745" t="s">
         <v>936</v>
       </c>
       <c r="C745">
         <v>1777</v>
       </c>
-      <c r="D745" s="2" t="s">
+      <c r="D745" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="E745" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" t="s">
         <v>184</v>
       </c>
       <c r="B746" t="s">
         <v>937</v>
       </c>
       <c r="C746">
         <v>1777</v>
       </c>
-      <c r="D746" s="2" t="s">
+      <c r="D746" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="E746" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" t="s">
         <v>165</v>
       </c>
       <c r="B747" t="s">
         <v>938</v>
       </c>
       <c r="C747">
         <v>1777</v>
       </c>
-      <c r="D747" s="2" t="s">
+      <c r="D747" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="E747" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" t="s">
         <v>182</v>
       </c>
       <c r="B748" t="s">
         <v>939</v>
       </c>
       <c r="C748">
         <v>1777</v>
       </c>
-      <c r="D748" s="2" t="s">
+      <c r="D748" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="E748" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" t="s">
         <v>182</v>
       </c>
       <c r="B749" t="s">
         <v>940</v>
       </c>
       <c r="C749">
         <v>1777</v>
       </c>
-      <c r="D749" s="2" t="s">
+      <c r="D749" s="1" t="s">
         <v>1799</v>
       </c>
       <c r="E749" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" t="s">
         <v>5</v>
       </c>
       <c r="B750" t="s">
         <v>941</v>
       </c>
       <c r="C750">
         <v>1778</v>
       </c>
-      <c r="D750" s="2" t="s">
+      <c r="D750" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="E750" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" t="s">
         <v>171</v>
       </c>
       <c r="B751" t="s">
         <v>942</v>
       </c>
       <c r="C751">
         <v>1778</v>
       </c>
-      <c r="D751" s="2" t="s">
+      <c r="D751" s="1" t="s">
         <v>1801</v>
       </c>
       <c r="E751" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" t="s">
         <v>185</v>
       </c>
       <c r="B752" t="s">
         <v>943</v>
       </c>
       <c r="C752">
         <v>1778</v>
       </c>
-      <c r="D752" s="2" t="s">
+      <c r="D752" s="1" t="s">
         <v>1802</v>
       </c>
       <c r="E752" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" t="s">
         <v>186</v>
       </c>
       <c r="B753" t="s">
         <v>944</v>
       </c>
       <c r="C753">
         <v>1779</v>
       </c>
-      <c r="D753" s="2" t="s">
+      <c r="D753" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="E753" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" t="s">
         <v>186</v>
       </c>
       <c r="B754" t="s">
         <v>945</v>
       </c>
       <c r="C754">
         <v>1779</v>
       </c>
-      <c r="D754" s="2" t="s">
+      <c r="D754" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="E754" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" t="s">
         <v>186</v>
       </c>
       <c r="B755" t="s">
         <v>946</v>
       </c>
       <c r="C755">
         <v>1779</v>
       </c>
-      <c r="D755" s="2" t="s">
+      <c r="D755" s="1" t="s">
         <v>1805</v>
       </c>
       <c r="E755" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" t="s">
         <v>183</v>
       </c>
       <c r="B756" t="s">
         <v>947</v>
       </c>
       <c r="C756">
         <v>1779</v>
       </c>
-      <c r="D756" s="2" t="s">
+      <c r="D756" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="E756" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" t="s">
         <v>183</v>
       </c>
       <c r="B757" t="s">
         <v>948</v>
       </c>
       <c r="C757">
         <v>1779</v>
       </c>
-      <c r="D757" s="2" t="s">
+      <c r="D757" s="1" t="s">
         <v>1807</v>
       </c>
       <c r="E757" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" t="s">
         <v>183</v>
       </c>
       <c r="B758" t="s">
         <v>949</v>
       </c>
       <c r="C758">
         <v>1779</v>
       </c>
-      <c r="D758" s="2" t="s">
+      <c r="D758" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="E758" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" t="s">
         <v>171</v>
       </c>
       <c r="B759" t="s">
         <v>950</v>
       </c>
       <c r="C759">
         <v>1779</v>
       </c>
-      <c r="D759" s="2" t="s">
+      <c r="D759" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="E759" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" t="s">
         <v>187</v>
       </c>
       <c r="B760" t="s">
         <v>951</v>
       </c>
       <c r="C760">
         <v>1779</v>
       </c>
-      <c r="D760" s="2" t="s">
+      <c r="D760" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="E760" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" t="s">
         <v>188</v>
       </c>
       <c r="B761" t="s">
         <v>952</v>
       </c>
       <c r="C761">
         <v>1779</v>
       </c>
-      <c r="D761" s="2" t="s">
+      <c r="D761" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="E761" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" t="s">
         <v>164</v>
       </c>
       <c r="B762" t="s">
         <v>953</v>
       </c>
       <c r="C762">
         <v>1779</v>
       </c>
-      <c r="D762" s="2" t="s">
+      <c r="D762" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="E762" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" t="s">
         <v>189</v>
       </c>
       <c r="B763" t="s">
         <v>954</v>
       </c>
       <c r="C763">
         <v>1779</v>
       </c>
-      <c r="D763" s="2" t="s">
+      <c r="D763" s="1" t="s">
         <v>1813</v>
       </c>
       <c r="E763" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" t="s">
         <v>110</v>
       </c>
       <c r="B764" t="s">
         <v>955</v>
       </c>
       <c r="C764">
         <v>1779</v>
       </c>
-      <c r="D764" s="2" t="s">
+      <c r="D764" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="E764" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" t="s">
         <v>186</v>
       </c>
       <c r="B765" t="s">
         <v>956</v>
       </c>
       <c r="C765">
         <v>1780</v>
       </c>
-      <c r="D765" s="2" t="s">
+      <c r="D765" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="E765" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" t="s">
         <v>190</v>
       </c>
       <c r="B766" t="s">
         <v>957</v>
       </c>
       <c r="C766">
         <v>1780</v>
       </c>
-      <c r="D766" s="2" t="s">
+      <c r="D766" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="E766" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" t="s">
         <v>171</v>
       </c>
       <c r="B767" t="s">
         <v>958</v>
       </c>
       <c r="C767">
         <v>1780</v>
       </c>
-      <c r="D767" s="2" t="s">
+      <c r="D767" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="E767" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" t="s">
         <v>187</v>
       </c>
       <c r="B768" t="s">
         <v>959</v>
       </c>
       <c r="C768">
         <v>1780</v>
       </c>
-      <c r="D768" s="2" t="s">
+      <c r="D768" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="E768" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" t="s">
         <v>122</v>
       </c>
       <c r="B769" t="s">
         <v>960</v>
       </c>
       <c r="C769">
         <v>1781</v>
       </c>
-      <c r="D769" s="2" t="s">
+      <c r="D769" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="E769" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" t="s">
         <v>152</v>
       </c>
       <c r="B770" t="s">
         <v>961</v>
       </c>
       <c r="C770">
         <v>1781</v>
       </c>
-      <c r="D770" s="2" t="s">
+      <c r="D770" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="E770" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" t="s">
         <v>191</v>
       </c>
       <c r="B771" t="s">
         <v>962</v>
       </c>
       <c r="C771">
         <v>1782</v>
       </c>
-      <c r="D771" s="2" t="s">
+      <c r="D771" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="E771" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" t="s">
         <v>188</v>
       </c>
       <c r="B772" t="s">
         <v>963</v>
       </c>
       <c r="C772">
         <v>1782</v>
       </c>
-      <c r="D772" s="2" t="s">
+      <c r="D772" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="E772" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" t="s">
         <v>188</v>
       </c>
       <c r="B773" t="s">
         <v>964</v>
       </c>
       <c r="C773">
         <v>1782</v>
       </c>
-      <c r="D773" s="2" t="s">
+      <c r="D773" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="E773" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" t="s">
         <v>192</v>
       </c>
       <c r="B774" t="s">
         <v>965</v>
       </c>
       <c r="C774">
         <v>1782</v>
       </c>
-      <c r="D774" s="2" t="s">
+      <c r="D774" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="E774" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" t="s">
         <v>193</v>
       </c>
       <c r="B775" t="s">
         <v>966</v>
       </c>
       <c r="C775">
         <v>1782</v>
       </c>
-      <c r="D775" s="2" t="s">
+      <c r="D775" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="E775" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" t="s">
         <v>194</v>
       </c>
       <c r="B776" t="s">
         <v>967</v>
       </c>
       <c r="C776">
         <v>1782</v>
       </c>
-      <c r="D776" s="2" t="s">
+      <c r="D776" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="E776" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" t="s">
         <v>164</v>
       </c>
       <c r="B777" t="s">
         <v>968</v>
       </c>
       <c r="C777">
         <v>1782</v>
       </c>
-      <c r="D777" s="2" t="s">
+      <c r="D777" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="E777" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" t="s">
         <v>195</v>
       </c>
       <c r="B778" t="s">
         <v>965</v>
       </c>
       <c r="C778">
         <v>1782</v>
       </c>
-      <c r="D778" s="2" t="s">
+      <c r="D778" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="E778" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" t="s">
         <v>196</v>
       </c>
       <c r="B779" t="s">
         <v>969</v>
       </c>
       <c r="C779">
         <v>1782</v>
       </c>
-      <c r="D779" s="2" t="s">
+      <c r="D779" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="E779" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" t="s">
         <v>196</v>
       </c>
       <c r="B780" t="s">
         <v>970</v>
       </c>
       <c r="C780">
         <v>1782</v>
       </c>
-      <c r="D780" s="2" t="s">
+      <c r="D780" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="E780" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" t="s">
         <v>176</v>
       </c>
       <c r="B781" t="s">
         <v>971</v>
       </c>
       <c r="C781">
         <v>1783</v>
       </c>
-      <c r="D781" s="2" t="s">
+      <c r="D781" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="E781" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" t="s">
         <v>164</v>
       </c>
       <c r="B782" t="s">
         <v>972</v>
       </c>
       <c r="C782">
         <v>1783</v>
       </c>
-      <c r="D782" s="2" t="s">
+      <c r="D782" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="E782" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" t="s">
         <v>196</v>
       </c>
       <c r="B783" t="s">
         <v>973</v>
       </c>
       <c r="C783">
         <v>1783</v>
       </c>
-      <c r="D783" s="2" t="s">
+      <c r="D783" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="E783" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" t="s">
         <v>197</v>
       </c>
       <c r="B784" t="s">
         <v>974</v>
       </c>
       <c r="C784">
         <v>1783</v>
       </c>
-      <c r="D784" s="2" t="s">
+      <c r="D784" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="E784" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" t="s">
         <v>5</v>
       </c>
       <c r="B785" t="s">
         <v>975</v>
       </c>
       <c r="C785">
         <v>1784</v>
       </c>
-      <c r="D785" s="2" t="s">
+      <c r="D785" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="E785" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" t="s">
         <v>183</v>
       </c>
       <c r="B786" t="s">
         <v>976</v>
       </c>
       <c r="C786">
         <v>1784</v>
       </c>
-      <c r="D786" s="2" t="s">
+      <c r="D786" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="E786" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" t="s">
         <v>183</v>
       </c>
       <c r="B787" t="s">
         <v>977</v>
       </c>
       <c r="C787">
         <v>1784</v>
       </c>
-      <c r="D787" s="2" t="s">
+      <c r="D787" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="E787" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" t="s">
         <v>188</v>
       </c>
       <c r="B788" t="s">
         <v>978</v>
       </c>
       <c r="C788">
         <v>1784</v>
       </c>
-      <c r="D788" s="2" t="s">
+      <c r="D788" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="E788" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" t="s">
         <v>198</v>
       </c>
       <c r="B789" t="s">
         <v>979</v>
       </c>
       <c r="C789">
         <v>1784</v>
       </c>
-      <c r="D789" s="2" t="s">
+      <c r="D789" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="E789" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" t="s">
         <v>198</v>
       </c>
       <c r="B790" t="s">
         <v>728</v>
       </c>
       <c r="C790">
         <v>1784</v>
       </c>
-      <c r="D790" s="2" t="s">
+      <c r="D790" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="E790" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" t="s">
         <v>199</v>
       </c>
       <c r="B791" t="s">
         <v>980</v>
       </c>
       <c r="C791">
         <v>1784</v>
       </c>
-      <c r="D791" s="2" t="s">
+      <c r="D791" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="E791" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" t="s">
         <v>199</v>
       </c>
       <c r="B792" t="s">
         <v>981</v>
       </c>
       <c r="C792">
         <v>1784</v>
       </c>
-      <c r="D792" s="2" t="s">
+      <c r="D792" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="E792" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" t="s">
         <v>110</v>
       </c>
       <c r="B793" t="s">
         <v>982</v>
       </c>
       <c r="C793">
         <v>1784</v>
       </c>
-      <c r="D793" s="2" t="s">
+      <c r="D793" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="E793" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" t="s">
         <v>5</v>
       </c>
       <c r="B794" t="s">
         <v>983</v>
       </c>
       <c r="C794">
         <v>1785</v>
       </c>
-      <c r="D794" s="2" t="s">
+      <c r="D794" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="E794" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" t="s">
         <v>200</v>
       </c>
       <c r="B795" t="s">
         <v>984</v>
       </c>
       <c r="C795">
         <v>1785</v>
       </c>
-      <c r="D795" s="2" t="s">
+      <c r="D795" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="E795" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" t="s">
         <v>182</v>
       </c>
       <c r="B796" t="s">
         <v>985</v>
       </c>
       <c r="C796">
         <v>1785</v>
       </c>
-      <c r="D796" s="2" t="s">
+      <c r="D796" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="E796" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" t="s">
         <v>201</v>
       </c>
       <c r="B797" t="s">
         <v>986</v>
       </c>
       <c r="C797">
         <v>1786</v>
       </c>
-      <c r="D797" s="2" t="s">
+      <c r="D797" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="E797" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" t="s">
         <v>202</v>
       </c>
       <c r="B798" t="s">
         <v>494</v>
       </c>
       <c r="C798">
         <v>1786</v>
       </c>
-      <c r="D798" s="2" t="s">
+      <c r="D798" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="E798" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" t="s">
         <v>203</v>
       </c>
       <c r="B799" t="s">
         <v>987</v>
       </c>
       <c r="C799">
         <v>1787</v>
       </c>
-      <c r="D799" s="2" t="s">
+      <c r="D799" s="1" t="s">
         <v>1849</v>
       </c>
       <c r="E799" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" t="s">
         <v>204</v>
       </c>
       <c r="B800" t="s">
         <v>988</v>
       </c>
       <c r="C800">
         <v>1788</v>
       </c>
-      <c r="D800" s="2" t="s">
+      <c r="D800" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="E800" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" t="s">
         <v>174</v>
       </c>
       <c r="B801" t="s">
         <v>989</v>
       </c>
       <c r="C801">
         <v>1788</v>
       </c>
-      <c r="D801" s="2" t="s">
+      <c r="D801" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="E801" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" t="s">
         <v>174</v>
       </c>
       <c r="B802" t="s">
         <v>990</v>
       </c>
       <c r="C802">
         <v>1788</v>
       </c>
-      <c r="D802" s="2" t="s">
+      <c r="D802" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="E802" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" t="s">
         <v>205</v>
       </c>
       <c r="B803" t="s">
         <v>991</v>
       </c>
       <c r="C803">
         <v>1788</v>
       </c>
-      <c r="D803" s="2" t="s">
+      <c r="D803" s="1" t="s">
         <v>1853</v>
       </c>
       <c r="E803" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" t="s">
         <v>182</v>
       </c>
       <c r="B804" t="s">
         <v>992</v>
       </c>
       <c r="C804">
         <v>1788</v>
       </c>
-      <c r="D804" s="2" t="s">
+      <c r="D804" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="E804" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" t="s">
         <v>182</v>
       </c>
       <c r="B805" t="s">
         <v>993</v>
       </c>
       <c r="C805">
         <v>1788</v>
       </c>
-      <c r="D805" s="2" t="s">
+      <c r="D805" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="E805" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" t="s">
         <v>182</v>
       </c>
       <c r="B806" t="s">
         <v>994</v>
       </c>
       <c r="C806">
         <v>1788</v>
       </c>
-      <c r="D806" s="2" t="s">
+      <c r="D806" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="E806" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" t="s">
         <v>206</v>
       </c>
       <c r="B807" t="s">
         <v>995</v>
       </c>
       <c r="C807">
         <v>1788</v>
       </c>
-      <c r="D807" s="2" t="s">
+      <c r="D807" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="E807" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" t="s">
         <v>199</v>
       </c>
       <c r="B808" t="s">
         <v>996</v>
       </c>
       <c r="C808">
         <v>1788</v>
       </c>
-      <c r="D808" s="2" t="s">
+      <c r="D808" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="E808" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" t="s">
         <v>207</v>
       </c>
       <c r="B809" t="s">
         <v>997</v>
       </c>
       <c r="C809">
         <v>1789</v>
       </c>
-      <c r="D809" s="2" t="s">
+      <c r="D809" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="E809" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" t="s">
         <v>207</v>
       </c>
       <c r="B810" t="s">
         <v>998</v>
       </c>
       <c r="C810">
         <v>1789</v>
       </c>
-      <c r="D810" s="2" t="s">
+      <c r="D810" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="E810" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" t="s">
         <v>208</v>
       </c>
       <c r="B811" t="s">
         <v>999</v>
       </c>
       <c r="C811">
         <v>1789</v>
       </c>
-      <c r="D811" s="2" t="s">
+      <c r="D811" s="1" t="s">
         <v>1861</v>
       </c>
       <c r="E811" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" t="s">
         <v>209</v>
       </c>
       <c r="B812" t="s">
         <v>1000</v>
       </c>
       <c r="C812">
         <v>1790</v>
       </c>
-      <c r="D812" s="2" t="s">
+      <c r="D812" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="E812" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" t="s">
         <v>210</v>
       </c>
       <c r="B813" t="s">
         <v>1001</v>
       </c>
       <c r="C813">
         <v>1790</v>
       </c>
-      <c r="D813" s="2" t="s">
+      <c r="D813" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="E813" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" t="s">
         <v>200</v>
       </c>
       <c r="B814" t="s">
         <v>1002</v>
       </c>
       <c r="C814">
         <v>1790</v>
       </c>
-      <c r="D814" s="2" t="s">
+      <c r="D814" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="E814" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" t="s">
         <v>211</v>
       </c>
       <c r="B815" t="s">
         <v>1003</v>
       </c>
       <c r="C815">
         <v>1790</v>
       </c>
-      <c r="D815" s="2" t="s">
+      <c r="D815" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="E815" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" t="s">
         <v>188</v>
       </c>
       <c r="B816" t="s">
         <v>1004</v>
       </c>
       <c r="C816">
         <v>1790</v>
       </c>
-      <c r="D816" s="2" t="s">
+      <c r="D816" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="E816" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" t="s">
         <v>210</v>
       </c>
       <c r="B817" t="s">
         <v>1005</v>
       </c>
       <c r="C817">
         <v>1791</v>
       </c>
-      <c r="D817" s="2" t="s">
+      <c r="D817" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="E817" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" t="s">
         <v>212</v>
       </c>
       <c r="B818" t="s">
         <v>1006</v>
       </c>
       <c r="C818">
         <v>1791</v>
       </c>
-      <c r="D818" s="2" t="s">
+      <c r="D818" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="E818" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" t="s">
         <v>181</v>
       </c>
       <c r="B819" t="s">
         <v>1007</v>
       </c>
       <c r="C819">
         <v>1792</v>
       </c>
-      <c r="D819" s="2" t="s">
+      <c r="D819" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="E819" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" t="s">
         <v>190</v>
       </c>
       <c r="B820" t="s">
         <v>1008</v>
       </c>
       <c r="C820">
         <v>1792</v>
       </c>
-      <c r="D820" s="2" t="s">
+      <c r="D820" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="E820" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" t="s">
         <v>164</v>
       </c>
       <c r="B821" t="s">
         <v>1009</v>
       </c>
       <c r="C821">
         <v>1792</v>
       </c>
-      <c r="D821" s="2" t="s">
+      <c r="D821" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="E821" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" t="s">
         <v>213</v>
       </c>
       <c r="B822" t="s">
         <v>1010</v>
       </c>
       <c r="C822">
         <v>1793</v>
       </c>
-      <c r="D822" s="2" t="s">
+      <c r="D822" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="E822" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" t="s">
         <v>214</v>
       </c>
       <c r="B823" t="s">
         <v>1011</v>
       </c>
       <c r="C823">
         <v>1793</v>
       </c>
-      <c r="D823" s="2" t="s">
+      <c r="D823" s="1" t="s">
         <v>1873</v>
       </c>
       <c r="E823" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" t="s">
         <v>215</v>
       </c>
       <c r="B824" t="s">
         <v>1012</v>
       </c>
       <c r="C824">
         <v>1793</v>
       </c>
-      <c r="D824" s="2" t="s">
+      <c r="D824" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="E824" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" t="s">
         <v>186</v>
       </c>
       <c r="B825" t="s">
         <v>1013</v>
       </c>
       <c r="C825">
         <v>1794</v>
       </c>
-      <c r="D825" s="2" t="s">
+      <c r="D825" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="E825" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" t="s">
         <v>186</v>
       </c>
       <c r="B826" t="s">
         <v>1014</v>
       </c>
       <c r="C826">
         <v>1794</v>
       </c>
-      <c r="D826" s="2" t="s">
+      <c r="D826" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="E826" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" t="s">
         <v>81</v>
       </c>
       <c r="B827" t="s">
         <v>1015</v>
       </c>
       <c r="C827">
         <v>1794</v>
       </c>
-      <c r="D827" s="2" t="s">
+      <c r="D827" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="E827" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" t="s">
         <v>216</v>
       </c>
       <c r="B828" t="s">
         <v>1016</v>
       </c>
       <c r="C828">
         <v>1795</v>
       </c>
-      <c r="D828" s="2" t="s">
+      <c r="D828" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="E828" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" t="s">
         <v>217</v>
       </c>
       <c r="B829" t="s">
         <v>1017</v>
       </c>
       <c r="C829">
         <v>1796</v>
       </c>
-      <c r="D829" s="2" t="s">
+      <c r="D829" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="E829" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" t="s">
         <v>202</v>
       </c>
       <c r="B830" t="s">
         <v>1018</v>
       </c>
       <c r="C830">
         <v>1796</v>
       </c>
-      <c r="D830" s="2" t="s">
+      <c r="D830" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="E830" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" t="s">
         <v>215</v>
       </c>
       <c r="B831" t="s">
         <v>1019</v>
       </c>
       <c r="C831">
         <v>1796</v>
       </c>
-      <c r="D831" s="2" t="s">
+      <c r="D831" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="E831" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" t="s">
         <v>218</v>
       </c>
       <c r="B832" t="s">
         <v>1020</v>
       </c>
       <c r="C832">
         <v>1797</v>
       </c>
-      <c r="D832" s="2" t="s">
+      <c r="D832" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="E832" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" t="s">
         <v>219</v>
       </c>
       <c r="B833" t="s">
         <v>1021</v>
       </c>
       <c r="C833">
         <v>1797</v>
       </c>
-      <c r="D833" s="2" t="s">
+      <c r="D833" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="E833" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" t="s">
         <v>220</v>
       </c>
       <c r="B834" t="s">
         <v>1022</v>
       </c>
       <c r="C834">
         <v>1797</v>
       </c>
-      <c r="D834" s="2" t="s">
+      <c r="D834" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="E834" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" t="s">
         <v>11</v>
       </c>
       <c r="B835" t="s">
         <v>1023</v>
       </c>
       <c r="C835">
         <v>1798</v>
       </c>
-      <c r="D835" s="2" t="s">
+      <c r="D835" s="1" t="s">
         <v>1885</v>
       </c>
       <c r="E835" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" t="s">
         <v>221</v>
       </c>
       <c r="B836" t="s">
         <v>1024</v>
       </c>
       <c r="C836">
         <v>1798</v>
       </c>
-      <c r="D836" s="2" t="s">
+      <c r="D836" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="E836" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" t="s">
         <v>222</v>
       </c>
       <c r="B837" t="s">
         <v>1025</v>
       </c>
       <c r="C837">
         <v>1798</v>
       </c>
-      <c r="D837" s="2" t="s">
+      <c r="D837" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="E837" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" t="s">
         <v>223</v>
       </c>
       <c r="B838" t="s">
         <v>1026</v>
       </c>
       <c r="C838">
         <v>1798</v>
       </c>
-      <c r="D838" s="2" t="s">
+      <c r="D838" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="E838" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" t="s">
         <v>197</v>
       </c>
       <c r="B839" t="s">
         <v>995</v>
       </c>
       <c r="C839">
         <v>1798</v>
       </c>
-      <c r="D839" s="2" t="s">
+      <c r="D839" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="E839" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" t="s">
         <v>224</v>
       </c>
       <c r="B840" t="s">
         <v>1027</v>
       </c>
       <c r="C840">
         <v>1799</v>
       </c>
-      <c r="D840" s="2" t="s">
+      <c r="D840" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="E840" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" t="s">
         <v>198</v>
       </c>
       <c r="B841" t="s">
         <v>1028</v>
       </c>
       <c r="C841">
         <v>1799</v>
       </c>
-      <c r="D841" s="2" t="s">
+      <c r="D841" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="E841" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" t="s">
         <v>225</v>
       </c>
       <c r="B842" t="s">
         <v>1029</v>
       </c>
       <c r="C842">
         <v>1799</v>
       </c>
-      <c r="D842" s="2" t="s">
+      <c r="D842" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="E842" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" t="s">
         <v>226</v>
       </c>
       <c r="B843" t="s">
         <v>1030</v>
       </c>
       <c r="C843">
         <v>1802</v>
       </c>
-      <c r="D843" s="2" t="s">
+      <c r="D843" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="E843" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" t="s">
         <v>227</v>
       </c>
       <c r="B844" t="s">
         <v>1031</v>
       </c>
       <c r="C844">
         <v>1802</v>
       </c>
-      <c r="D844" s="2" t="s">
+      <c r="D844" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="E844" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" t="s">
         <v>182</v>
       </c>
       <c r="B845" t="s">
         <v>993</v>
       </c>
       <c r="C845">
         <v>1802</v>
       </c>
-      <c r="D845" s="2" t="s">
+      <c r="D845" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="E845" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" t="s">
         <v>228</v>
       </c>
       <c r="B846" t="s">
         <v>1032</v>
       </c>
       <c r="C846">
         <v>1809</v>
       </c>
-      <c r="D846" s="2" t="s">
+      <c r="D846" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="E846" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" t="s">
         <v>229</v>
       </c>
       <c r="B847" t="s">
         <v>1033</v>
       </c>
       <c r="C847">
         <v>1820</v>
       </c>
-      <c r="D847" s="2" t="s">
+      <c r="D847" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="E847" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" t="s">
         <v>230</v>
       </c>
       <c r="B848" t="s">
         <v>1034</v>
       </c>
       <c r="C848">
         <v>1830</v>
       </c>
-      <c r="D848" s="2" t="s">
+      <c r="D848" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="E848" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" t="s">
         <v>231</v>
       </c>
       <c r="B849" t="s">
         <v>1035</v>
       </c>
       <c r="C849">
         <v>1836</v>
       </c>
-      <c r="D849" s="2" t="s">
+      <c r="D849" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="E849" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" t="s">
         <v>232</v>
       </c>
       <c r="B850" t="s">
         <v>497</v>
       </c>
       <c r="C850">
         <v>1872</v>
       </c>
-      <c r="D850" s="2" t="s">
+      <c r="D850" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="E850" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" t="s">
         <v>232</v>
       </c>
       <c r="B851" t="s">
         <v>1036</v>
       </c>
       <c r="C851">
         <v>1872</v>
       </c>
-      <c r="D851" s="2" t="s">
+      <c r="D851" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="E851" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" t="s">
         <v>232</v>
       </c>
       <c r="B852" t="s">
         <v>1037</v>
       </c>
       <c r="C852">
         <v>1872</v>
       </c>
-      <c r="D852" s="2" t="s">
+      <c r="D852" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="E852" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" t="s">
         <v>232</v>
       </c>
       <c r="B853" t="s">
         <v>1038</v>
       </c>
       <c r="C853">
         <v>1872</v>
       </c>
-      <c r="D853" s="2" t="s">
+      <c r="D853" s="1" t="s">
         <v>1903</v>
       </c>
       <c r="E853" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" t="s">
         <v>229</v>
       </c>
       <c r="B854" t="s">
         <v>1039</v>
       </c>
       <c r="C854">
         <v>1877</v>
       </c>
-      <c r="D854" s="2" t="s">
+      <c r="D854" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="E854" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" t="s">
         <v>233</v>
       </c>
       <c r="B855" t="s">
         <v>873</v>
       </c>
       <c r="C855">
         <v>1877</v>
       </c>
-      <c r="D855" s="2" t="s">
+      <c r="D855" s="1" t="s">
         <v>1905</v>
       </c>
       <c r="E855" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" t="s">
         <v>233</v>
       </c>
       <c r="B856" t="s">
         <v>285</v>
       </c>
       <c r="C856">
         <v>1877</v>
       </c>
-      <c r="D856" s="2" t="s">
+      <c r="D856" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="E856" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" t="s">
         <v>233</v>
       </c>
       <c r="B857" t="s">
         <v>642</v>
       </c>
       <c r="C857">
         <v>1877</v>
       </c>
-      <c r="D857" s="2" t="s">
+      <c r="D857" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="E857" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" t="s">
         <v>233</v>
       </c>
       <c r="B858" t="s">
         <v>1040</v>
       </c>
       <c r="C858">
         <v>1877</v>
       </c>
-      <c r="D858" s="2" t="s">
+      <c r="D858" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="E858" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" t="s">
         <v>233</v>
       </c>
       <c r="B859" t="s">
         <v>1041</v>
       </c>
       <c r="C859">
         <v>1877</v>
       </c>
-      <c r="D859" s="2" t="s">
+      <c r="D859" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="E859" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" t="s">
         <v>233</v>
       </c>
       <c r="B860" t="s">
         <v>1042</v>
       </c>
       <c r="C860">
         <v>1877</v>
       </c>
-      <c r="D860" s="2" t="s">
+      <c r="D860" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="E860" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" t="s">
         <v>233</v>
       </c>
       <c r="B861" t="s">
         <v>972</v>
       </c>
       <c r="C861">
         <v>1877</v>
       </c>
-      <c r="D861" s="2" t="s">
+      <c r="D861" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="E861" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" t="s">
         <v>234</v>
       </c>
       <c r="B862" t="s">
         <v>442</v>
       </c>
       <c r="C862">
         <v>1880</v>
       </c>
-      <c r="D862" s="2" t="s">
+      <c r="D862" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="E862" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" t="s">
         <v>234</v>
       </c>
       <c r="B863" t="s">
         <v>642</v>
       </c>
       <c r="C863">
         <v>1880</v>
       </c>
-      <c r="D863" s="2" t="s">
+      <c r="D863" s="1" t="s">
         <v>1913</v>
       </c>
       <c r="E863" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" t="s">
         <v>234</v>
       </c>
       <c r="B864" t="s">
         <v>1043</v>
       </c>
       <c r="C864">
         <v>1880</v>
       </c>
-      <c r="D864" s="2" t="s">
+      <c r="D864" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="E864" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" t="s">
         <v>234</v>
       </c>
       <c r="B865" t="s">
         <v>1044</v>
       </c>
       <c r="C865">
         <v>1880</v>
       </c>
-      <c r="D865" s="2" t="s">
+      <c r="D865" s="1" t="s">
         <v>1915</v>
       </c>
       <c r="E865" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" t="s">
         <v>234</v>
       </c>
       <c r="B866" t="s">
         <v>1045</v>
       </c>
       <c r="C866">
         <v>1880</v>
       </c>
-      <c r="D866" s="2" t="s">
+      <c r="D866" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="E866" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" t="s">
         <v>234</v>
       </c>
       <c r="B867" t="s">
         <v>1046</v>
       </c>
       <c r="C867">
         <v>1880</v>
       </c>
-      <c r="D867" s="2" t="s">
+      <c r="D867" s="1" t="s">
         <v>1917</v>
       </c>
       <c r="E867" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" t="s">
         <v>234</v>
       </c>
       <c r="B868" t="s">
         <v>1047</v>
       </c>
       <c r="C868">
         <v>1880</v>
       </c>
-      <c r="D868" s="2" t="s">
+      <c r="D868" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="E868" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" t="s">
         <v>235</v>
       </c>
       <c r="B869" t="s">
         <v>1048</v>
       </c>
       <c r="C869">
         <v>1897</v>
       </c>
-      <c r="D869" s="2" t="s">
+      <c r="D869" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="E869" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" t="s">
         <v>91</v>
       </c>
       <c r="B870" t="s">
         <v>827</v>
       </c>
-      <c r="D870" s="2" t="s">
+      <c r="D870" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="E870" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" t="s">
         <v>42</v>
       </c>
       <c r="B871" t="s">
         <v>1049</v>
       </c>
-      <c r="D871" s="2" t="s">
+      <c r="D871" s="1" t="s">
         <v>1921</v>
       </c>
       <c r="E871" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" t="s">
         <v>42</v>
       </c>
       <c r="B872" t="s">
         <v>560</v>
       </c>
-      <c r="D872" s="2" t="s">
+      <c r="D872" s="1" t="s">
         <v>1922</v>
       </c>
       <c r="E872" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" t="s">
         <v>12</v>
       </c>
       <c r="B873" t="s">
         <v>1050</v>
       </c>
-      <c r="D873" s="2" t="s">
+      <c r="D873" s="1" t="s">
         <v>1923</v>
       </c>
       <c r="E873" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874" t="s">
         <v>12</v>
       </c>
       <c r="B874" t="s">
         <v>810</v>
       </c>
-      <c r="D874" s="2" t="s">
+      <c r="D874" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="E874" t="s">
         <v>1926</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875" t="s">
         <v>110</v>
       </c>
       <c r="B875" t="s">
         <v>1051</v>
       </c>
-      <c r="D875" s="2" t="s">
+      <c r="D875" s="1" t="s">
         <v>1925</v>
       </c>
       <c r="E875" t="s">
         <v>1926</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>