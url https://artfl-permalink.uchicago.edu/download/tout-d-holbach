--- v0 (2026-03-15)
+++ v1 (2026-09-21)
@@ -211,119 +211,93 @@
     <t>https://artfl-permalink.uchicago.edu/tout-d-holbach/13b78_haIQuJdxaB</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tout-d-holbach/zWJYuQTF6qEOvoYo</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tout-d-holbach/E75SrMPa8yaLg7jx</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tout-d-holbach/gDXoq9NFE91RI9H3</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tout-d-holbach/f8qQ3n-H3GjAJjhQ</t>
   </si>
   <si>
     <t>https://artfl-permalink.uchicago.edu/tout-d-holbach/mivgHvP7blSEY-q2</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="3">
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -590,485 +564,485 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/p94eLP3eB8u6bajk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/MMz4VUGUv4tmB5fG" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/3wagkVGYRAZwXQiy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/iNUFSDXi3-jq0yKP" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/eeGS2eKy4Qv2wKmq" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/jogvnshVvZy4jAac" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/PXqX-uKxYFhpEE3u" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/Je_Ro6CNMMR_2wdI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/hWqEzs2Lw7FEYJZE" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/rkPUX2Zp0dbpDPAD" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/8P3pE7dwF14Tu-R1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/Sq9t_hFRzjBaDYvZ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/qHe8A-ZUv_oRwrPJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/XyDA-ly2giZQj6pN" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/mm0jinNKcM61LPzc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/bgg-Pig9XQ72fS8S" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/X0FGdSdxgMIoI5lp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/c7AKdch96Zot47Ys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/mV0YKlf-mr8w6inX" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/xxGc6e5WMlPPdxml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/TrUoRW9wLuP448mw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/ovaJPQs6t0FSwhk1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/13b78_haIQuJdxaB" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/zWJYuQTF6qEOvoYo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/E75SrMPa8yaLg7jx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/gDXoq9NFE91RI9H3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/f8qQ3n-H3GjAJjhQ" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artfl-permalink.uchicago.edu/tout-d-holbach/mivgHvP7blSEY-q2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>1756</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
         <v>1764</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>1764</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>1766</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>1768</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
         <v>1768</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
         <v>1770</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
         <v>1770</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
         <v>1770</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>5</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11">
         <v>1773</v>
       </c>
-      <c r="D11" s="2" t="s">
+      <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12">
         <v>1776</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>21</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="D18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
-      <c r="D23" s="2" t="s">
+      <c r="D23" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E23" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>30</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>32</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="D26" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>33</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>34</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>35</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>